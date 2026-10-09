--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28a2950eba0fe50ea082825d91cfa51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de6777b5f7de2117a3c83ff7b3020a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ddefb83e59d98311ce515f7593f0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd095124dbd3858ec10570f1be59e0564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51275c759785f7ac669540cc0644e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f749fadced1c4284ea22ba02eb26276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea7c6977014558f4e1e3a8c74da2a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4447a6fe7fb64c6a8bb224a8a346e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ef4fdd5a114f91f3808bfa60f18229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96fe056e1a12521b3459254a19bddb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10918cdb12036847c6af5a0d327891211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e9c2a884de05bd49af3b922cfa0e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e22ffa8fd933d0049bbee0da0a35713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccb424b70e9824cda107bcaf7fd97c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47babef55fa49d0d9f6a4dd995a90415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d02ca19d5207a0e686d8212bfce14616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c853aa255d61c7869cc2ffcbd8ce4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8964674faa9e341e5a6e3d109b9dec218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f21659fa7ea39ebb7809bfc41124c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80488e5da6ac6dc199bd8a673ec0c2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a96b8be6f84670b401f1637ce0ad221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39599efb609ea77b2494895aa23289122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2e81919b3a768957920a512a5c19823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751783fdc06b070068b255ad6a807af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c2459b0b3af1aff32a71de1b110ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865b5c6c7b83c236a1329a20519ce0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece36ba1b0f0ed011516971fc95588b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538587736acc2f3fae8603d56ce438f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21da2eeef1fc14a60f26595b95c5fd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ac3fd08d92fd250a1bf3e2f04b54e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6785a9206b4167af21b8e4f3e743d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458fa66eee57bf13cff86bcb166957832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48094decea6adef7ba425ddc76875533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361731f14789335c45b413831b57933034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350727bcd3d6cce38017d489500993b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11562429e85877bd113d66829d53b00d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87af07338556078861dc0f2d30fa33937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cab3cbc56304f11bf5e6448eeda7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7ae31d33007c59e24755200cea71939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d631c4dfe90a8393f64c240614c6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbfb935ffa97b570354d39e27a0edd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3211376fd36e10834990c01ba15e5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fc6a55503301dfd961c3d7adf0dc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e28f7cefeed736876ce5e37808e3df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b46345ea37e8dda5b47fdc90489545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92776474c142d361ac8bd5f02318d0ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f429704fef0acf6ec7436933912bc7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0efef859beaa936d6076b258ad434548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fac61c183932ddcdf10734f3cff9a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab20473c4a8529094b9167485d448ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d71f70d0a47722f7032b39fe40910f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962345fafd3dbfac6ff80a42e76aa4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c28e766ebe3ba85f1fd63e3775041053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d8479e467b6f7a5a218ebd269a1e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8736cac24e341309800f8c2f33927d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe364fa86cf917a5aee3c6ba3623d3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e09dbc26387d993133b9531588000f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925c2ace2027252d36e1a6bb06c618058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae7cd0ebe659b95f8cfce298ad2ae159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f629fa1b4c01d088761a9e92bca36560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab17858e796de6e32ef2ba1f85407db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa395267938cf9c0446d75938815008562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958aeaa6f8b226240217dc898bbd0e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1bb8464e6573e6bb1d08ca74095f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8780f5f2bec5897e7a4c21e5c84d21b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f70e85153c033b5c78e4cfce34a8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dfee2fa6679faf827e34c52c7002267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6b036c61803e18662c28eafe3915a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2972bb3a50cbef4cf20803815f777569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f58dbf86be4cdd2bec212a489e3bc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686d3a2485d41e5aa2b3e6d819902e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40178f811895ff79df204de6d2fa74f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3a644cde59f88471f9cc820f5eda673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb269683218c3eb03f5daa08998fc61474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177ff9e15484b20b8998f39a2b5717775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa89e158471e4a013522038325c85b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3d325a55b3802eb1e2c247bec303e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9b7cf268e2e07375cc93a8c9023d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f6a8061a2e588c52de1710137ed2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e91183818a6066725d159712af886880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4600254c8cd37b3cbe9e31e11396881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edd0cdf22fb176ea61569b1e90edda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e45e777a8fee3d9322f9274e06f08083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944e408c31eeb0e0f34b29cfd3c203e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9712a34dc7ed82b55e547b72276fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42548455399b141083d67076a56426c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087153e5a01a66927b031efb4772a4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de760a487c2d9a56fd634e7821268f4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5f0e5fba07396c3ccbe4c146f126b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d56a1c7edc61c7da84d89d126c759190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da14eae6af33352a3426d29d471cc291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da973ed0d412d37856758d8edfb0c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17a341c76206dcb1cb2856f8fe4dbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe8737b02b6a5272a275575951b19f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f091a60cd01cc30bb32d4caa75ab4e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e1ea76b1f19cad7c5bb15ef3b1f0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322f29b51e7e38d8018adfeb0f9a8ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963069d8f2bdb8032529e8648a2ccb8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c579dc84e62ba8a4820c79a9d7b78f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46001adc4d8b33eb28abfd0e84adc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250f5f90153605cb2049d3a24599478101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad08922a22d528bcb4ef062c87cd216102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443bb96adeee9f44aa74b151e8838ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cee8facc381fa6b412bcba0536dd7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2034608fc0d18ed9d238393e5ade02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec4ba3333e901588dcfd98e5f1d1f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc95b2729f2df021cae4bc4cd9220ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dbca0cc77b11d3851827a6fcd6719108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8a7338c1a75efcc97fbaa16018f23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158ecb74e68f8b06f7ac55d2dfb9528110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56d6eb2c6b0c914eec005443fd0f2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05501c9c74f1e00a358c496ffc738d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4503900c944923e2a4877190bc594f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e376c0e7f109894bdc7ef92c2b9a32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a059afd9442cabf857056253cb51122115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569fcad40d4fefca192a7ce85a407da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd1db2812cdb16639f49059f870b2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ae2d44d16ab004da243bf8769b310118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b2398714f842f565fea5ad32d65f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7f7bdf5dfcca6cc6c71df972b7cc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e55fde814ced9ada43f9314e2eabc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5489f861531ee5819bc057374c80d3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f3fadc7daba20de364dadf5f1c26f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a297cbbcd95c035fdd20f1cc1a4065124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ca70750f91c086629e8c69c172640125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75822b6045aea2ab7b9d40d38ba399126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fc00ded52a62eea860fcb194d7dd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e32cd85cff6d8ec93e635b82ab2ccd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d4939bbaba399b721cbba8ccfd383129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb35a4b612045d510cb123a0c6559e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038ec2a933ebcbdf4b3d8261d7ad52e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee7f21ad0a420d531d89e87dd49a64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2697c7dc7dd73dd042c1e78ae15055f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631bd5a1025e6d244b1fc499b48ca18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ea9e2d9680775eb2566a1983c6d48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2db44212678026bfb684d4b363c709136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879402d598d2535723cb73b2fce7492137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a58f373b89fbee1c8fa5c831d1bf6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914b7adcf3dc1d10e249c25fa4606ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddee671d5958968f42c006185fc630d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0329fd52f8f434ff272ab50debb1ef6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b05e67a90552da57c31490326e3bf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3f0e5e9e3235404ff838f6da5cd21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaa07b6f2b70d0d42f33717e753363144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e1e37520de5b88517867f49bb8a4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205edf88ff32872425bea098069b3e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c24432c4d78d78e1a0175a85fa70fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407dc2a05724d9fe07aef99e4c922d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8198aa9d4fbc600398a9d51c2cf2e9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a848119f0f0822797f9eb467e48ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240ff55fe389774c4a4376ceb00cd31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9795f5dae9270a438e4dfc1bda0039152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d16215c0b3ed346cb11b92ff8f7693153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e000b533e4e6ef84b6bfb3d580eb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e105284d3d55e0f7f1c6465e2323271155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238552317a66e45f8aa984ebbbed7df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e350fafc1d8b14a477edd9dc7a7d2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37fa410cc08ce720d15f906b7d1824158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a24a1de12c1735dc9aaefa12c78ce5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ff6b20082baf85384d137582f3e3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5bfa9703ee38c8504c76468016a69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27d41cd17bbe89572d86d7dbd2a23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fcf11439ca1013c28bab32d7eee97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c740d54e0f080167e20dbb63c5c64d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a40a8924a63a9c327eea447e73d01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de755fa3da55904d2a3345ca05286d89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ee26c1cf1bf89facce233e2f891c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdf3d92d6daadcd4c640d7855a6f7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8c6271aba8a1bdf4eba82aff1a52a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62612a709186cd805e70cd0c4d7a25a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b1bd218a45bc7c1661626d61c2e7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e938510cc0b2704651c8c4b725ab7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9bd72353afb1356c6be0ca15890d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93772e014705d8fe038add586da18c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d64baac271457d8b7fb732d2d1e542175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77857c92fa8f9c02ca8ee7a80fbb4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597e6355fa6effe4946dfc78c62015d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e445c16f09da5dbddc26db6862233178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b508a1bc234d6eb8c54d9ede84b1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530d511c4cf32a98623ca31949eb055180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe947c2b34400d79305354d725c4e38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d235e43760ad3da4596295dfd79c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98092053746d9c8e1f1eb4b9ab1061e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7fca869e34c403b3b51410ee13a6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9c321e8e9e13085f5d84f5732c4ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc93d7828bb9b8adefe15da8803d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aef0501bc6e6a9bb75500b237cc82c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225d2085a5d81a726614b067432d25c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d79b76da6ae9bdf2d2657d4a45fb66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2cd8b3a3711ce369ea2954e088b33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749031194bbabb4658de792190de8fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1713d8023b750dbf1d11e46bab214e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c89dc95e1edf1a9d163f7e56423fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6660572a48e1626ccef6e517e00eca1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534baf9bc2f820136dbc9ced1510a94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f517f3cafb8051c542d5e41aa1d7e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130a6ab35e7ee563a4b5bd6bba92000197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1488c1b13c4e9ea359a96bf2a00a753198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4837bdd515c4b403e31700c8ac797a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d9713fbc00d60543977b4afcf7183200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7392e24843d33c05664e92278a74677201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed48717274b636b6d21b6950c3831ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d58c0eaec826e0c1abca9cb2b90191203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a87ac153889b6f2cc73374f15038a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702577468f1c400be9de914092524bf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102097bab00e4d126e2c443e17c1688206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a787508ed41c3d603697f540f78de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd67b3517cc9d7a95f14803cfce47b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a258467088282284a4ac6bfcf32a25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5be8451d7dc198c0aafad16eab706210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ef23ae90cb607bccf33bb3e0debb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaaa0552d555105ca2badd2ba55e2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802dec63ca23bd553eaeceade8454de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0b3e6065b03136e71e586b24b22cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f6ec39bf249c48cf7fbd82e996690215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26c70960b71d6ee3b1601292128322216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fac345877832340ba66608291008f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722213d552e59e1743f78e19d14897f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5f99a7c6223e373f767340f7fd7df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a093b0a583c1106d97375c380f7d21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12884565df85332c1ee10ea88a51b08a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808d1e8a430cc881c0de447f9d0f794222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba76e853603c73765d5abbce488e99e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea351c08483a772beeb2cd3a977f4b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76315107ff049db27125abb28a983d09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d5cfc3515deae29d52002b921da4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429806e6fd697a4bca076a499b28496e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426766d8784b527871ec08895ac4df0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5039d8fe8a00c345ff6b9b5d8ff32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd704ac1e716b30b7c173ea52741b9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab533cebedce07f6031bd943c83304231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0b6c0eba1e7815b0e8d9b6eebac51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6889c5162d4a4896f967a4dce8ee081233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a127d1686fb0068e6176371b61d3f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d19b0abcb86693801a2865abd7df3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b2852b4aa8d0937b398a84edceeed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59bcbbf13e4c64c4b3cf5bf7e405bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff657d8681e3b752ba906de2a2e2c6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02d023e4b6d68b7e2e73c02474eaee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e221c3c4f8643d17c1828db859a8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc306215f493b698c4964cacf7bcc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf841928e124ac7d3fbb57d65fe49d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e5af506ecf2e51ad97250475fdf78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424fbcfc83a558c74e51d596e3f36ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516da9a28d43903107140472ed6b46f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297445587956fe1f36d5a1826493bc96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8b8ebdbdab953edc079c6f970abca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030b60f9f68bd45b2340d725a657af6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d908c991fce05e77130a96d5d5b00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15728d4d5dc9bb7e0870d1c31ee0a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c106f1da707d6bd9abc06f6c2f49458251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497db76be7e07495c24584e51b064f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21ff06ec002205e489b88dc055ccbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194995ddfa44e995d3a98e27d58c2005254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04366877a672dabc8adc12d7ad69c369255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83fb2a70c80e8094f9cd6c7a4ebdec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49041c0e673b9abb2e9c2cefcef502e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4427699a501bf8eafce32a38f1b855258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7830ed87f1990c97bf2e3adb49c2ceb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12790c190155579f16ce9e5dca446b21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093220c93d244e8239916ed15e2aa702261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6db2d7e3b274d1e861157396be2947262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810646b1ad5476c6ee1122827ea0e07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6e148dbc05fb62df17ce2e38c58a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58622059c594085bade6f4885bfb60dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f18ea28e25e7f2f1bf740950627ec2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c0837e9811696114d02c91c328f8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982e0e87dd1bcf4852c0e8eb657ae54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb8b63e80f6e5668e7cb8b456bb2f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a99e247e1fc9b21024b77f2c6a9ec1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066adf77ac53e50f1e5a0ba61feeb5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d8a376792387b0485bf791c6db49d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed90645b8622850f6bb68590bb4e6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275839133c68ba1e0d27a59fd6f756274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae67fb21bba05cffb787bc95de3d66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d25824916b344ab9433fa30ded109e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5576e97135b0d95389b61f019f5ca7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c362f8869c4bc377375751a46bb396278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f29c26a032a4e3dc0b705bee17bc07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad276f8c23ab85de4bb4ef06c698b50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44e4454739e9cadf13d655c65dd81c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a47772b76105ed59c644edee122f3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eeca3f6dbf97ad8404f105acc34b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375efb9c679676795ef34a55c424512f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a1e0b7c0f0988ce76e216ecfdc1d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f24a219cd69bb1de0313f81fd31738286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01bba0fe7d2cb5355f49b87cc2cd15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930dbbdb805290d7631db44af4b538e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d47f9c50b76bfe14be9a68bd05d94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50e5c86ce348f039d7700300c7b9a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dc36bc1d808cfa3be5d352023dee9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c010964980a029b9e38300587382796292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29aa081bf88b0e1e09cd56b700b2381293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb7b4693fbd00777731e546d463e26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d6eb77646d2373c455779e7ffbd52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f623750b942e766799a81ba8cc438d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78a21d6c41e207e022be596505eb42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c03f8b1d9b34d45ec417b739a5a420298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885a550cf6c88663576054999148471299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f53bbbf3f221bfe4b40b94159a91d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443fd2a4244185c63bae8dbf713145b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538e559970a8f6e5909c202f1139ee6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c16c6e54e543db683c0806b3b702e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b1e17f537adbbcffb973040311524304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f9976b5451a5828f733aac0fea095305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253afad61b3c217b6e8348774fa79d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c237c9a4cd9a15e8f01ad8579c841307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ef6adc738e400efb41d9e6757895b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96660bb93ff960963181b53473591fe2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c5d27c9f9f614c5eee2659f965a94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95aca5abb111958a607796ec383825311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eca850dc136d19a3bd326861d34b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7116af5ca4fc724d01f92ec1c53e80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32653cdad1a4b6af168aa8b1cf103dda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc619bbe4ea09092b3aacf768b0e36d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c593d76ca624631f8f06e76b9b09b85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c1e1437ea3399602d89776dfd287d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f2fa59d180bf4c4132e164b7e48a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793ed283279c657bcc5bb22f45ddc24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e18ae36ca43ddffb2713b94b1f6d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed066efa847ea3c53a012c6260bb08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eff8b61b3d6c8c34658af88e54c01a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3483b667ade572d6d8f04170a44beb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200a57a3ad4f7e089a884cf47e0ccc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86427db848a9cdaadcf0d372b50fe85c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f5588a68f6f44f5b30c2535dbc004326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8570665ebce817a0ec94dafffdb8806327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe181a9617d5ba6577b9f320bfc99b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c2aea2ff0659bea937b415267df69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ec42b3a01fcd036163625a00e8ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092c544ed7f4407ca95e90d4c79a256331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24163f2b29080fabfc8c842665ab38ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41837079ae1cbc44f8ad683af70c8ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c0d20c2b63473e1cd5418954950fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46b94dfcc200ffbe2e67b0d49de18e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f506699f1e08ab10d986495778209336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9533074bbeb974765cdfb251e12e74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff329fe41756ea599c36a074ce24ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c274e5b08c1c74a7d269924eece168339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7810901826e5ba37835700c5fbb45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb75ae1a485dbcf041f4c8166e54f75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae188135afda7b458e1dcb103ca16c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f027e8bbdc3decd2f7f32d168b78d4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3593b0affb5fbc488c2270e120466d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf26fe41a343fc1675abb5727bb3dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a50b20b003bdae109ca16ab224f7bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3553818c5603de9e7fef359eb3e505347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51be72f314ef53d499105046d61b1d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bfb40dd2c48610ebffead5d417475349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f6e658e92877af6b7f1ed2b84fb5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5c82b487556d59341fbe7e0419fdf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ad00ad487d576aef9d495764d483352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff55234182be64fce03574abefac33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31b8dbdafb16a2eac7d2edda100875354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93928863cd9b93af269ac84caf05067e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a63bfe3548501b17767bcb08eaff3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13027acb671f769d32096b0471a4163c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87adda85741e7a6444caea7d039dd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fe2382342a5a3e86eb7659bce2871359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda049bf798caa6e0363a6b8381090a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28e74765df4a3b7ce79897847db4e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6cf05e34ab04aba368aaa6d893ca1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af1688d3ccba9d695a7f23d27e4b2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb31eab7b2a487ed078808c9fdc4fdf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194629fc6ba8cfd81a02c5e0bbdbb90d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1147746d886edcc0b1696fb1a07fe26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fee7688b1b4738afbfc68e439d076367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51253b5bff44a864cd6c4750e25b93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571e9fbb4e9d71042fd7f8d7c342011369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5d7efe8e8bb0fd61439d9137f112b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798f691f8d3fe0611771571ee6713c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a128d5b16b672d15ae282913059a93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7436b223225e490727bcd5fdb11c8c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b2d1601de9cdef342c4214b016f5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b713a951a9e3be2011b2f942f481f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbfa0798d490ce28f696c8b68d6d12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaf7b5499a95a1765d136bf8a801e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c06913708ff32f3d452f39e1ef9e91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0d9e7d0fd6cb6784e33bcf7122a4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cc9806281ba5b92563d3c5c1b7c5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce03f85c0ef4e45effa55cb29b94dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1f2de32f26d85ed394592d34cd57f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfa972dbe30f7196394b62588d76cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66497b3724604af047da3769789686e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d166f6a1de7287a388aae4a5c16e1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557c6dcedb99bbf9f287a5d2e30d1e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3b06defbd94515e7f4e462b861e92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608793dc97a178e3d572848269caaa7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbbf47553acf0619620412612c3356389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b69170ba9969d2aa2147d649a5aff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b072bcd178ff13a430ed84834fb1d0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2535cd0eb2b90c02ba9c504b4ab437f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c01795f940775f55bda69499a05578393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ca3a1750bd70de57be95e159f6cdc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0b2f2ccfc545d7e88c7777148208b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec315db6f500abcd7d445a09fb2e45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1cf4a47d7f63429e0fd6228094efb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2125d7e7906e345d28f82d0a72ee76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cbed7200ad884703e8d144a42c2e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b5eccaef0d6bec1289831fca49d95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e776da68c8d10ec0cdacda35935f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761638215b20e2d814ba9827f7a32e87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f308c764ace2f3323d4699735a6cab1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545d92e409d20de09d37f1b1b1b2cbc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ba1909c932c603301bc84b80646f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd9c9a27241bdfb0ffcb0c95d31992406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dd6fc7c04904d0c666f871715d83d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd641f1943a6bfa7e857ddccc17f4e5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77811548253aab3ab12d818be4e04e71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557943de2bcd54e30c80d95445dfa5ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd3e3563c436d78364b81da673bfc4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7624b0bcbb6bc89787bdc60d76f0c54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898b133f4454323fa9a6e3223253db6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c2bbfd715b15f621200538c9bb168414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421432c3f3f0739418ed879abd857db5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c6fff629ca4ab9544e37b6f5ce555416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919ae7d828da7678c8f5a4398123954417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e22834d6856ad4e20ca81c0e12a308418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4fc5ec8233b790136b5ee239af4bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece67cc94f49d9d52a9e9733515a2ff3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44df750b21a12217db66576cb22db36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc53fc1f022c67a3bd03986c165363422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15fb7db34d139cee4cc47db9a00fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c502150be539440f0fcefaa1ea03e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14be546bcd21d88465e6b7156dd4b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803647a342a24cfc1f0bc3ae651e52e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36576701ec6e6e910ae074674833013427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd03c72f4086a93cf115a3c94496082428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b698a75d29fec10facb0dd81aa024429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fab2a0a7d37e5952ea9aae8687ba4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aa517089bea8c2bc3aeefdfcb521a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e705d635305be38b8fe714af3318bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a47622a7d08ec907b4178e39ec9f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c0958c073c019510c048d83d5dad2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d114a31707f67b40741792998de207435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9014c5b8c7ea9057d5b6d5e3d5999436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09f20aaab49d8bcec5b6631a074b7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148097b21d0dd13acf749d48c0718161438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7776225f4efa7114d569b288772a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c910da2843d034af004003ccbc0861440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912769d053e4b087858cae0bcd3cf8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127069c7ba637450079071faebfd5f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9a0d37d8acd0b62b0ffdbb6585f5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d3e3bf399aa599acec622dfdf5f2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856133b4501af24aac2f675ce1595e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475be84dc11327f554f4235491b5fc16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2013f5346a77e105d747d6524007504447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7c9fc13d97a13ec73e19302015e7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1615aa94db1f0bd533f271d5aeda0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82199e7175ac756882b32ab5c45c1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26783b2e1123cbe8ee09009e5597f690451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132203565fc567b0bc1b43d58c862853452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51cd5a93da241d21ab34b02a624b28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3f79db86716d16b76bf2a62202eb0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ceea19697c1b84a155a4a35fc33a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d642ed03ad22f5dc87e7cb0ea8f0208456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc267bb3ee4e3f470f3085cdb6a0b58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df406bf9e3a2e5ea4449d8d207c72c56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0169cc414d6f147077d5f89bb7fe9b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5fb1f6376242d957338932014be28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda835c0673066b639e44c40959ea20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcb0e667bd1ac9cfaed0e47b58d36b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d447442c275a32fa30d8b559f0f1f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcae69dc1d755266ff6cdc4a66d8cae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d29609fd07522846298367d7fa32f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3178202859bd0d8addaea8c970e42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436d683ceb3fb6ea063a4cebb569ba2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049f67ee3b9baaa0c336b9b1e3dbcc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f6cccc2a98d69308ce910212c7614469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8699cf6154c30fff7a0119dc14852e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac8ee912b98ab231c5d0aa5ad39038471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e2b9d32b82c91cdf692eac29235bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d335363a9dfff29512cc602c08a74e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8b64589a545f16a31f97feebdf986474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba95dff40f25171a4d6cd05f631cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e24591568a368ed072df288fe7e082476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ed2f899b6575f4ef99a301e0c12f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56edc0534fde51b03c8770ae048879478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ead55339d22e99cfee4692e0ce2323479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26210606f3c4d8aa1e9209369b111539480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a787639815a368ace1562c6d592a405481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2bb8f33aea6eab50805af9d1ef248482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a09050d8ed63a1c8bcdffec83a9cac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464638f0211e8d3aa4f22526717ae01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0187a9e191ed72f264a3f9141ded128485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cae258e23f7aa3f78032ee92d2c192486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013f414f21274cf01097d2ab3d77044487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc40acd5cf43505ed50d493b4ddbf98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bcbf6affe106ad8d3d00b2056add0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c7892b80cf506e328455a8fe7952e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d313f9697b41d7afd05453c0409205a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c607c753ffd16f18ce9c3757044abdf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebba98e0e8bcfbf96172d8865b887e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592157f05b9bb6a6360f3fa94ffb8051494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a4b2792d3881ec6fc58594c026506495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383d33dd05e6c6e975c2a2863e959d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6cd3b125ad639abd6daefb4ba043c497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bbd0f068826ffc68967c0aa6ba82e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97167ffec42bff3ce3fdf69b4c1a072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94ef6778d445d2b7ca1b9482f5a1cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c36e83b8e1c32ca1d361fa166c4544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a960595e0e39a4a4e1202a0b1d9c83e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30013894e3572ca6ba04bcd10273441a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10328eb78ce2fb6fa6104bc8602f2d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0a4a2ec28f7a3b2069011b8c25ae18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94948f0af0d032e372c8a1027088e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f0d0ab0619eb965bbe50d2c549b4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2de46101715e6542ab6dc646a080b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b915032e75e09f7b8daedf2e0e477812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4078650ace772ee3bb09a782389ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f30ed57a561110b18326c5f7d6f3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151defb2faa986913c5cfb180e69828315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b6ecfe2acca5153f54cb455ad9a4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74095a0fc7c09af618b9709409ea9fe917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1e94dfd7c26353392cf7f2906b7b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a366d352a999bf61c6e8052affbd67219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977d459ea8dcbb941d75a898f2752f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e86068852413990d933d78390ad3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280aaa6142c45b82b02ef08e1941c7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcb3a382866403dc8e0f318b084f0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fa34df5d6c0820e189062fd837f6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf10005e61508980765603fbabc29925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f2ae195e0930ebef470b2bf6f579226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d05f7d26cb0e39647026783bd128827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13b28b39fe324f58132be6bfeeb98e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24e5cd0f68f81f056e9383738adde329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062c761074e844f7dc3d1b24cfad49c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121d2c67a5153b125c87a6d9f9e091331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10841bb069cb08e41096d78ff520471132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c30e4845525abd52e6fb0f3b5ac5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc3d6332d49052f07448096e27079534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70f2fd3a8c19cf55053e74fd4c563e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01418ec9b4e1a4d1d7bb0f399fa28d6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403d0fbd1c6ce26c51f5673aad7dad737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24039ed248b0dca765789bdcffaa4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17056c6d80205fccc34f4c88283cc9df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfcd7d3c8aabc3710ae44d33740b7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665d68df5eff5fd5e99445b2757a48041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3022a022bf70bac6ecc9f7a3fdaa2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fe2b2b729093a2591fb96756128e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2407e5b38884aa6b2bbd993df1b683044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1137161e2f82ca82680b5ebc2ff41d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4958f5fb77bc109a6ea1c2dcfce4af646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681224dbdb8e49c0e8294baa696702f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f2c84030640441d1a4ed31454b9b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a142aa4d1786d88e5291baee18bac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d84872d0d4a5679dbe020350d5c3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7505cac5aff011bb4dac43d74343651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911edba586c7cbb194b579230440d95c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1ba197aef132285679fc9bfff2f3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1c56f0f84e9ba22d207abf145237754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2f2a71d7cd453a8c0ac5f79d22a4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fde6746fa505a5fe9878a95abf45a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ab7ab98d5b86f8b38c529c6546d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3a6901a7095c56ebfec24891fae0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f1fc3b8fcaad02096bb31840f77fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56183d78d5de904362780028804b3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69219ea4bcaac2184aa2e282418a59a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537408be33b70f7079e469471615a45e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000ca17f87a12945095d8cec1a4272563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17841330ee524411f5f92acf6b957d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60993e70b9202d2032d38997dd086d3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaa5ffce7fc9bcb2c612ccc342f18b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6e9bee9d913a63062e6802d9e1f0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2862932b36ba5d8e189bf0851372ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116905a05fcb2edee5e3c7207a804ad269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaaa34520c2d8fdcf4de3dd973651a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3203b132147b2cb7225b62711445c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c183d45d0c6e4fd85bb4e408f373a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5f1104660024c472b73618cc0c3a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14092b4365fae9962f70abe4b5dbec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc6bf13e1d70cd67a395269ee0a7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d99176b86ce535f86dc646bbae31a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b276065d80c71286011fffe64109e9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829934edafc40911d5918abc64e06d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dc87ea1327187cdc9f6ca93ddb7ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe39d2c61dc6456441bea82a5ef41180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e12c311bb34bc9faf1a0d3023e89081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce9c22b891b2c3342f5545193aa25682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c73e5a4c3f6cacbe20e93badd13a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c80100295d8a5752410c113f27a1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7ed030152b22f1906f24dcebc20fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093505eadfcbfbc8248504875654be2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49ba128115c761db9134b9a4af29f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03851c14a375d5b4a1c03b3a4dda1fb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41e540383d1eca177815fc119004f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d184bdfabbacfb57ae93d08b1118b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49edc51d77b786d99e9fb174fe1b2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56179f5dbc3b8503604a23efbd76c00c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a4a3f3ec9192ea2a4e6d23a0574eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb26f186c859c3ac4266c48a8c255d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7f6f860869b67ff649ec1f4f1168695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed1b542e08648ccff7c3fbcb691ea996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84840d8893f428a9614b77b0b01c5d6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7398222ee8b59038b914fe998ee3f4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185f162de054a5309f147412634d37a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee101ee444c8d41c90624a38353f61b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182361b7b9f339a1e97937f70c76a6b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a3d0245214a2731b3f25a9558b278102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43cde961fac81aeb3a6560115d6bcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579551984d2cf981541b44c8675e526104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b0cab14bed51cb8967546899c701d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f879ac07372098e189933e5006cd90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff968aed8c6bd2990d6fec6a709c38c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e1f68e204f2989c842288498a7482108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff6e1b2ba1019d4d62cd4c6bc264b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb7337114d98de74473a0b477398e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f418673327be8f2455bd7bbb2c895111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e724f6f3c604d1b634b3eff89a080112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02130467f45160668d0da5d8b7b3c843113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae824b32f8c665a6015dfba27f77d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324903319b7ddbe6812969b7d64d6c84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa211657919c400127a40ba7a324712116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac45fac682a1bdcc93728905b2689a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc6a4229f42491ae6e4cb9550344b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c8e8b25c5f37dbc5432b9462ad67f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8c4090f4dc192ee9b74aab2878ec3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bb5a417899c54f465412c551043c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685695d8bf9853dbc1d49689a72ef09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1c059d3bf9548c7d26cff08675640123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312315e40b60d24e4c5a4aa9b24cf72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb7ebdb5c49262c2ca2c90fedd4fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89cb39fd2b12f6e4ee5e5216cec6ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499590936b7d480b37dddaddb2e3d13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59c86ea2966f9fefa591d0158b9f64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c3a291ef6668e5589ba1a5b2c04ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df994b75bd8e5b692b27879dc285f08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053a8673e088a81fd2f76e03a80fe08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4856fd088ffb18fb0547f5eaaa681132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac5e3b55efe7807307d4c3dd609367133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db0dc420987fd0c5bd92ae3cb9e4b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce2aadb5e27cf46d8fa2ae7895c9ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941a06cd183b7c75ce2d41ddc9a49d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbd2190621248ea6311570902d1fef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5a566470a9c53417c48b9a362a70d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef8469f7f2f83cbf80989c112e62d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee2c186742f16d2b4fde4008c8834d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4807991678f0275fcb7cbcc47b392141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7138ec6d725055f2d248fe20cdc841c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01957c83d1ac407106d7c0627ee809143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16f4efc75545dbf2e78737dd2a5d00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3483e5003346b5a77d2ed96a5a66d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229f9fee9ae0090028f07cd2926b4be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd708a3db8827c1c87ad02d4b0b6aaf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f72783cd33d067731ad60374692d28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371026e1e6d0e963c3c6921b7ebb17a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aa45feba70648a508d4c8c242f0a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfdd1f019bbd470e9ef261bc7339c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c996a1f6bbe745f01103a653d9fe0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644d5d724aff75c5af3872067875271153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873be527f9d37b0d3d83946901ab3146154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154bdd811304c45c15f9865aa22ce86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baba378a423d07f1df356f0d7a8cd47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f9965e1b8c1de505de5f57dd0020157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1ae4115f58446285103800ab65895158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3eb26db0f31b2b3b41f0194502559159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1fad927a77bdb69800592e7efa772160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b801c881a2f6e331592750197186f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c542dcb7dee7a65c7b9345f308a549162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d223552689f2cf00170206967eb15ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45b8eba9409a647e31b8fd2f07d28f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccc6132958916272cc6812fdc1d22b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f622b7abc249efdd5481c8a71e767166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97948a2591650922c81f2f9b5bd3f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562476c694738a0fe058ad21695bc21c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cf61e5360b26451d7023d9b363b47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d78c1561e497da3c1c8275dea5e4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19155218cf1b56a442520b425417ea29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852fd5d12cdb3e8a54e05df664f4fa3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7a6ab48613a9546e9a5da5278a4fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe91124211333b4d85019a004af77f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c1712ae242268b10ede73a3096dd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e31c87088fc0fe34e281371f08c62a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d97419f3905b9c55bc706e807ede9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa755b833717caca8c8ba9d1bbafc045178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0982bb429921b4701da5e26d0d389179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba30564bc5058f7278e75bf640bbead180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d12fcdff543b9e6cc8e26db63768d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfaa8f20e3033003308827be6b90b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8c754436069f554d3121a95780d04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7777af968a69347359f3b7f272b5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9888536d7a5ff9cd583dde05ed82b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d908a3d862946d8ec6e61079bbddad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54439805ddd5a065716efff40cfdb709187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe3ae16f771b33e012dad8067bba72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1cf892254efed1c5f534d6a81fdcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b19befda7ad44dcf80a1868abc05f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610cbdb22bff34cfa1c7bbb7636264c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108e5cabc4664af6c77a0aec6c05b3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74696bb1bf04e87d6a786a6bae3f1eaa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb462a2281a9895a79625d76d255b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35bb94170152b649b67cf3c18ea97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c306e0f566bc7c9307752e8c9dcff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249c56ab48c50e6ded265e332363d2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ee090f699c1d8c8732d61da4bc6d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dacaa4624cd428bf6d3ad4ffdb50da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfb746c0a511b6c9831760303186f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bba12f0576ed9e303da5289f4229a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24cba060d6f3950cd997c94cc8f731202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2267f6ee54cf9ab95b514ce61377c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c987b2db2b8d628208984e32b22b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf38b5d79a16171744287e90f4fccf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca179b7b8e81345c9ee6f01a71afe3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd67faaca63ab5c2bbdb925caec8a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dda29a1c20f38bbe44ebe8d642c21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca381a52d0b839ac50927627b081d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368459eb704a57d55faa59ca23927d96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3ed3338ebc9be309ab900dc335b72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbc0d12de2260d758555d8f0e3cba5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df43d68881be0da4d7fe676037e2d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137b88f599494a659fb8ee57be461de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167904bc922769c991639a2844e5a623215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648d8d479a1985581225ce38ceecba1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8900d79fc064cda8f08304a9354164217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b718992211399cfe4fd5d11954c608f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa325bd02fe069b8381c23be02c90f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3108d6ae5ce4fc3e752bdc60a0589220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f83aa58d3b583060fe4db1566bdca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e61a80d42276125a5fff66cea9651222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a936f5d260c82bee117cbb8836d45b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d00eaf103b8fff92635f75410bf534224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1202e8c597e3c9397dc61daab4d0cfa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4be51cacb56988a81b55304bfd40a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6893b0188f2fa119c8f2dab1faa47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042dea5682028813d2dc51c376fe7f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b72091d2524701212282139171787229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962125468177a1156ada31f658a9e27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08c0ac264d5630e9ecd68bbc5e129a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ceb7d49701809ed453abc58139f07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076252c52c1dd2f9aab807116d49be2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33696e0d633b67988b05d901cbdce351234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098115c0f46397ba6f3eee8a27d21ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c312fb3fb47f9eaba64715ac06e06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29051082288cc3db591db94812a57829237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc88f572ddcc7972c4d84dbfe1364c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cc480c9cbc3642eed59ac78601d13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d8bc0a65a3ff373f49dcb03f94474240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79140b9ad3fd43028885367ea01d7377241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed164713c3f9424fde61bb241d9fd1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aea5bbfc550dee09f8f0bbdddd3be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b7951ba54b4ec988017f18486cb91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d469c32521497cff7ab1fa5252699245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792064fcba8caaea54260f2b0d4e0843246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116fc65d43afd1fab50f3f3adfb3944247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132585e17444f858ce90d99c0757232248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d279536daa5739a09cbed9f5625f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ccef7dbf7f23b76fd6e16fdf2efff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f009c3340ccbbef393dc4b57a38ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63601198c48148d7b0942f255145c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872e4d9904c38e32cb8b518660bd964253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f60f63ec64669591880db201d7aa4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041049ea4e70455a777c810f79999139255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d666e642573805ea680befc6be3da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fb186a7c59ca174b34e82ffd096ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe38854a789466bdfec79060901ad90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e363da7ac6973fe10db9fb49eef1ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4f540a185088e845611fa1fa48cbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d453deb80cd1b488fca5ec3a2964f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc76cd0f321fd452dec35abc51abf41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7d1fb99eeaf191a4da1d15e00ad89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6653da78a20b39152f56ad0259875e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66effb89d5742e10d633bdb45cdd5d48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a13d152b4b2b8e6bf04cf7271e83b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c7fa56a268500d403f6cf1919f282267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6370fa820b732fc9ca53e907c4bafb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86c00f394fce905c4703a680c1360a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53bc54bf3212709b1aa8bcf8c54efb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c321e3c4e6c951d6286d04cf486c092271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5d5cca08b47b0d1f6c26bca019e58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b984f8bb2916ef1d9c48374034dfda1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d85b7b016ec96fd6f0925433cf4503274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c140db55f458b903fd5e01b6e7b89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398bd596682b85800cab3509eaa2b10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d766a72ae5b9972f1eb9486f90e260a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbcba7d742309d0731f28a2993f1ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128a29be2167562a66ccf5f57ab3044279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fffb1c0dc798f6476aa208b5e4112280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78ab5af888b3ca180a4c638bbefb4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46070d2c5dd06d10e8e9042f5e3917282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0920d21b071785fe549e0a15a286ff1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5e1a55182f2f326b6fd5137f7db67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4258d132c8425920ba55bdf6926d42e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488d44d35bc2a8d08e831f94ed002ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b5b4e94d7422459a1fd0d57f4b0bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b1e630a0bf168b42d1e007f43ec78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5880e3eecacece0927f95a574f947289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc048be70f727856193ecd7bd86e451c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fe019e31f6cf7745007f003c0b1a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610df3e5c5a15be94977a6aaeb77122f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890924d537bea296fca6206535ad0d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b9c2f5d97b6db5292cd732d8fc433294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119dfb894a0ad88f3c121b491f6f0a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3e1eee58803747fdc2970cc1d5a38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe884fcf56632c2934326f960b13db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe7722bf1171fafeeffd79382e8f7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5653ae65fb34d927e4b1b481af056299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cae6e43495055fe2a872519204af13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82273838445f4470b8ec0273fe64dc26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a25be0fa0adcf23769b96f70f44b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef75e4373e0ed6fbc680b83ff3d4391303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e72f0623c1a2ba93e46436589d7dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17285d16f5acc0ba38610e16a596374b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2e90a8a26e253f79fc399dae60417306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28d59114896093e920c6c8199b9d2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ae85c0fdc6fbc2e218129be5a6a37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc3cd4949f275d3eeb7d4f05f966e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994623469ac6e8be0e3558f80765418310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97e5f0fa6f54d0626c6c26647aa6ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eee64f6ec03e76122516d5d84ab715312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a894072c4cc011c7ded34d8dca30e75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32705f9555a8b5f7a66ac28937950d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216650b4cb644a025ba02beb92d6323315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d1dcee9a7476c23bd4f22799f2624316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1ff3b6cdc814b9615f110fd1a6d92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07250fbc1b76b33caec960d336eb7ecf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0dfeba2349c3f47cb272a617138a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdece70a45a77865890e322a6a80de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab6dbc668dc7123ded3a4302461516321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb50a21c41eca47e3d984c4207c669322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab8676c5b495eced6e1bafa5c3442a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feaea6a071ded22acb953a7bf257a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06515d95e8f6c73abbf8ef8005353b54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5624950582e73f34967b477ab5aad74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732e6cfe70225e8138b02e96cad5a92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a61e071978e75cf0aa55a4f408fb70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2fc2dc8fdaca0fe953152808cbadd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed184e6257ddfadb8b67dabd0faecd95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48501b9817f72294d04df66af971dd04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693bab833a65eeabe180525a3cd8532332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de0a8cee6b65745c8f77cab9ca2b79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d23d2bf2dae5e10a1266880ae9477334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29a33757f027974d70c132647ca1c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e35fcace4a90ea7b563d4645f20ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624a0ba33dc12c2d5402dfdfcc92420337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b12fe1a26566b057b0c06a4a3a1007338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2770782bfda377715b9a055fa8002b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8e29575235e4d626c2355da3ca620340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55064849aea4f893cd6024f8946452341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f397ff9f9ad577e30c8c5973f02080b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922737e3a343fb3a66d2274fc8ed7cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fee437e19e1683c3522ce1e26288e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ea95d0930a8b32d57029ddcb73bcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb191489e57cfce2378ccafc800adee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e5ce1e6ac3af4231faf0334914b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797caa3bf4ed0ccb1a7960a7751b7164348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6539bbeca60c352aedee6a0d6d66d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38f16023666fbbe3af620f5cb42f53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff29e73ed8a5e47744774ad02ad7ffb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c1e9f61c41a4e527dec654059193e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922855c47523f3f8597835cf2d6b16c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed40c64839bbebbd993f89a0cc9eee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc472543e4cb14e74db114abc5e7890355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867dcf4700f9dc919cc586f70a22944356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3d9eb84232cbace17fb5cd90d1ad6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363daec3e495740e9293421eb698292f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def871d4b552c5ffc8c629be5e182e1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9273ed0fca37200d228b8302b3364af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbcc621911f52916448e6547347a1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78680a50af048bafa0984f6340106e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98f8e16a1efe2d852fc960a0facd76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba0ac16232a5348a0e8adb3cb76e62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc84e5cb3028cca9cf320f58fd279f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc92327c574bbc45c01e5e5171de1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626174a62b371a3c5f42824c5a943ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda72f97fd01e3a49b4a26a9c6fd86e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fc1330ee15cf6ca4735a9b7dd286e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac90b12facc3153121ac2813d78c8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffd4a66baabd4f95847d4a88001959371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6d71db431c70dfbcddb0f39342b7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941295ef42555e2ac1def636177cb14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbcc68ec1450d0b77627483c86d842374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bc454a69f9d810e69c04af8c081d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d98bdfa6290e8a437ab0491431f741376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e9ecfaaed2a744b624890600cc091377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d5e422c5ec0473498b01508abdb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f782a1d39f31d64f1f8d29556180a2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad565d1ff97c8a24ac61e77f115b10f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93abc2dc77c9cd1bde95c1d30199de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdf1702a99b5dfb437beebe5624c93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c867116ddcac97852654d6019c55ab9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462cd1db8045d210f14f328d0caa38b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a84b6c753770365430792e6741aa0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93caa22f3f5f7d34a29aa6dbc98c5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062980fee23838a94d164b2cc8c5153387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f3814268a64190ea0f02a2ff8fa5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf2a239cf47f7b7b72d57d3a245545389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc28022ea0e0c93e4e36b9e3f84c327390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362fe41066e040eb9134b5569875dab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942352e12ed53eb670d6ae468ca28cf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65bf01ff67c7c4d42b947022816df5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b32c1745981e1d12415553083b1cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0d4a8e68161ce643b23ba936e0a41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524b755d83b2be4eadc3290d0884072396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2af52344e2ce270d2a39a352f8e7a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd363d4f73a737170cee7d440729e87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20027d9cee0a04629e13304c158bfd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760baa356769e3c75ddb18f5193f5863400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8734f4143b81e0e2b564228939bc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f13ec1f6e91f7834dfa0bb2f47220402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439755ea458c3858356643f6767675a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bc97d14e78ce26d36cc45de6da701404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50cde73137d8fff3da37abe3427e4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113a57c48b6acaac046049b97bc8bf5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd08025c6f3ac2a0bf2e05f35ec207407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e461dfda7cd65f06109bff496635c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a6d923baaa18b855ef2cd721eb5b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21016240b97663415b48cb9747cd67d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b512ae0b9758121a9720e8a3f2619411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e51976cc6f089d8ab770084d180f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e92b2aea1b36053965854dc1128ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388700464392ae8247216187b0b8383414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1be504cc68562e47806ba798a5587415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc1f829f8d0c688a00afc51a0be74e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441fa92ba1740fe3893b0a89a76c072417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe223d75735410565e3c8c86126c641418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be1f1028ef3f59b3673d39f4c77811419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d24993ed0058d88c46ee00a8c51587420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c81caf21ab9b9343a1abfb9531b37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e14755b8bd3f9f162e5d7f127b598f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2aea36d2114a3d2a061c2466c83400423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bb0ed22eae0ad4e3ad0a094855eab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b86f5b9cb40d8620109cacc256dc3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e865a9b2bbc3d6c22284cd04a05b02426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383d4812ed6c43163f9e136f25d109c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475905a870defdfd5eaaa1bab092065428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e6addc25ec6a85a349e91f8f3bf7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297babfcc3de44ef9ea7f552bceb6895430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c2a820248ffb31352bd86a12ee195431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba439fc170bf24d3b5146013d3feb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6751ad24ec6a5a533a200beff580c6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f5d769fcea3aa75fe223bb035d6a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e774b3db5a7b68b27ec14c25ab317435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca148bbec64a1855fb31ca79bb534836436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338648bbdd9c7ef9523b64846b200b42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940aade449fa7db6ed28c7d0c7a0f87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc45a9b88ef231f3940454f70d652b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28c9bb86256afeb9cf5432d6f27d2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22d35975d99a394cfcb589c94aed9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee44c06369f6c73259b83de5272414b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcbec129a234f8d0561effc016f18c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579098a6744a9dee0792a17fc7bbbf0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a19db368754acb1baa23d45380a21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3032dae97b607b01b54bbd55f1badc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014cd5bd7b3df1d77cf50c429a558a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b38252d62069c7a7275b869926b6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d10ff05adce9a734042ca952f7965449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a71afe99ce9f6e4b465467b6d79dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf007db87018be366daa49ce930be55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c907d02a1ec261f19db9f62f744cf2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c8f7dcbeca4f88e3aa68e151ee097453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bc9f5ffcf7d1a6249472cf7210b30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf52bf58a888cdbf2e935b8182a8ff7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bf55cca0ab2628681e3680e421bd2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1816f6c9d143c469105fea813b2a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5779d00b2ca71f31a6b0d2baaf55284458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f6e0d418dd48368c7fbb2c06cfd42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51975bfc48549a5a341064def68a7eb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c678da52186adf227a0f4ec6ace48d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53d823ddb731690be5581c2ba5dac2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef42c61184d8a11526326a8e61c836463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730a54911296da8c4d8d4e09c025a13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6318763f330a636236949d68f700e63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b3471e0face2c6fa782ac38ab1f4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb58d77a274317871a0956454b86a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f799064cd52554c51ce4d46b9eb3189468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502c5c3dead1b79ff7ea1f3df171943469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c0dbc83b9da88d7575086c83f47de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a762365e5fbe46fb4c0c22c846c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3da97432c7b22f59355ea76a93c24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a82cc1e756e7acf7b1a4a646098f80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc898dbf2f0ca6e10b6aef077d0ad0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4a1439d9ecfa0badcae8cdbf56ad7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14266ce5438203442b33ebbacf698e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ff26355566bbd9971452d89eace4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030246e2b73cde7bdcef1da45664326e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d83317287093d239043b4ca21c547b479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>