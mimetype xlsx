--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,119 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1057,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda1bde3c89764cb4ebd58869bf3a1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef37bcd5356697eddb02cf830897ed92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7a78a367f9b298b4b0c5de958d7a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75c26a6dd59c46a9aa0cb5976198914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ceadac8693d69a3984dcaf32edb675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a49256ca0f2bf9d74020128cc2480e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932b7efbaca708e6437a688ad1e201d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a519c99662de64ea30181cfab09f308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63655ca341a2d1cea9b4e3112054e6299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb264f13a6bbbab3dc6895888f5266f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce51daa5c307f2826806bd0b57932d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d75acd1a7718ee75ceb3b2a1d97e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb95ebabfd554c64f19602e148da54513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd17d1d1bf14126bc1a046eecf67ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1e300145ad1cf1f38d07005056aa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d07e715a4787c556a82e7a59a05ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2842a146cfd7560181f2ceda4095117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02f4abad29f2461c0b3bc651ddf4fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb46efec290f7f2f792df22822e29419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55633f0bc8169e5d393b3f337c5f68420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09af3ac323af7756386457cfe1f0f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b929f6a40d170a14be8d99ce7d1cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8659eeaf04ddc5666b863d84ca5af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb48cfcd2a9328621b45bb5d670115f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86642a095dc7016da590a9e45f7e56c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840d552f8d4518c72d87ded95c4bded26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedb5580cb66486b3a313c12fbcd64c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb23f597ebd379debb8296f53bb76b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831ae17c73c7ffbfbf1688a74c204dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cddb0bd60f691110a79336cd65f74430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67862bed00f66e7f261213c9e0f0a04931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40167fc55bdbea1926d4d9e7e5f02132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010a125a19b1cfd1b1a2511ab77df4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca66f8a5cfd90b60260cb96622bfa1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada94141df7a173dfc4671deeaf9ef7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea0a0a6ee3b93fe33f99c205427deb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb860eb46a6f4703fcf1664d72e0ef3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796afa710e96afc2a430bf97c99864d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b91736c590a2357cad381274e586239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4996b6a762ca002345ae355e66383540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd371941904e4f289990928b6667f1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd730f0c33ed1b5cebeba78376d01342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79a02c52ea9ea66109a0d8c0c15ddb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f68ce41abe5e419f983a287bdf4b8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54126c3776771efa6079cd9a405edec345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9383683af8cb7a26bcc92058bc3da946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87461900cb9c8acb8a797d1783fadb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993342934c25b3ecb0a02215a97b4cc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab785b96f41405eb12cc4f00058884ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88749f1e6b8fd491fc0bee0239be307250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4de052a01b40246ff10067dec8ea251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81acbbbc7162a4ea702b9a080b0a0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c41a139930deac909ac5150166a9b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ed6ce6c5cd962726093a86f13c09e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aa33ebc7206e65ae68376a039798755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e5c007ff6b5ee134cf20b36042c0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bffd5a42ca461194a9e0f93c5875e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f75b836a1d1f32a4c8a51e818a86758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad948ba3e83a4044fc969f10787d70f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddd45df49eebccc75f52aba986c4d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cba09a437ad2fbf795459108f254961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae7fd941ea7a6fc2b82b4345caf37162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355116d81f7ea17cfdf4b5643882d96263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eed1241c71b9a9e474d7a9ca7903f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8f3b2d700e8428af747a1479568df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925131281e247abb4a491f6ab6ac556f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7204630428823774b1c9917ddb3a9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38cb9e709c71048aa66b22234719a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d085c13a48e373a3de780aed600e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea3e35d1bd0634d09d7e18d1fa326c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2605958fe636504e2b27302084f89571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a947701648229f44fc4a438b05bd07172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574fe0ad8f674dcbde3aec6ab25dc7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430696ebd02e65b706ae9c88ff3b854b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f4920e12837ee04261c6335646d5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b3362b73751136c5a7cf6051a806b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a41ed591f06edd15089b9fa4498ecb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21e43c2739d7e2270e2e6e93fd511d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3992f592644b74394ee91a3c29e69979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe1c8679e603b7cdaa342beb9f18b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fb845042f8f9daba9819a0469f84d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b47b0ffe17ab591ee5d2e30dd931682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd25d9d46644a60ee8edd4bca2791183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5c1b912fe673629c3307a01a69de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c58d7f839a3b4400d44be5c801fab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b299a32e46aa129796f89312455d44686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b7280bef28c6e05d92625e1e6d95387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ee2184028b8bd8387e16d5e0098df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde756fcea647babd286a94f42c9480f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63131bb7d528d69982480900a124e2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41cd34d24cb4a2d3208a359196326491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038c9f64d6cc89541b3062d755b913092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e31c1cf124280dabca4be0fb1e6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c302d5313bb885c604418d1773ba0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83eb52db2a98d731bf6d59e3a20c9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8c19c5b6f28d4c4408853422f58496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994f997192d49ee0693763c734e300597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dc8f6e0f90839d88eeb6dde0f674498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e5cf02ae9a867bbe3d6eef08d160a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e201e6f6f2ecfe826b4e8b8ba9d588100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091d2347a2a0c5ddeb7c060c7d7c0b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5774416062c10714fa94237757257be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017e2f1e6cd93b62935fcf8e9426c60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adc12657f803115286a5834efc9675104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2a01e4d4347f68a625bf1d864ab66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb889055c72a40031af81128f63d264106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb1b16584dadd2bddccb57718bf9d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71835561d410acdcabbc8df2b164a8b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3f99f2e79df3271fc351b6c8a91c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e158eabe16297d88f94cf859bcdc90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f9e253850bb50aa83842133c5af4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7fedce5e977cdfa3c3fde62195685112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac6cc3b0020ee331925cb035ff5099113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e920b109f6ffbe1a144074d80b9da54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c719e15528f266c14439d214e18a78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e6733db1c042aada91801bd6da354116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d398bf3f7ee82c3ff9ff2aff6acf8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f8e8300ed6a0ae7f92a85305e4210118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffc5575e7c9203f0b48ba5458eadfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800076140284065462e92e047ce0d924120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff619a40aeba249f82fac67e6c388818121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27153557af33f8d160f6ce3d4a302ad1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b12eaaf2cbea3db02d330482b9fef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fcb186c2af0dceaea8511755091f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536fd198d1bdfffb0618aa3bb217020125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acab1fb21184a2f7ae9147d4216a36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d473325d4fc3e270ca375ec3ee5342d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46a2dc630afb328ebb206c7b46a79e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb12d5fdb9fa67fe06b0e48d15c0d50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67812fa1dcc7fab8b9006115530433f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4074669a9333e422001cdda0b09f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25bc919062c6d8317c004fa69ba03f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcdb2f6c55bce7a1a39542b593957e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9f29a6e24b4a00a343723a40770fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef9fd241388ac14cb8ab572106ab5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a741e03437904d9d12126ca92ca0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067353f8c815ae87323081453e5d276137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e950b4b7b2c391dd6b65a54da83ee9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d3988e0be4446616f6561e2fbed5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a151bb3a4cf874a9b4c7f28e409bc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff688f572eb1ba299c49ab04fb66aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25a3a3acf24aece06d3b598d34b4cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf5c57ea42412c0562702837a7dfa0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295da47a96f68aeabe0c74f24ee345d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6696eda3d2a9d65363e1f23dc1d7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cea26aa352a63e445a68ad42cfc4cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f855eab794d2f62a1ecfa463572ffd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75549e0807180e51debe2b601a0afc47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aaf86ca217de112d5d4dee8b6ce8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9676f73af1f4710ae970f4595b083150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf772c83e6781b1426fb6bbbcba00616151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba4ca7c6e9a3146a13f5651a82a82c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840672e9856c73a46125317a7ffab51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cec39845d32927c4a0dcd392f74e54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a2cd28e0411c59a3ec6560565e3ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f525c7dab9d61d658cec1f18b5309156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e4e13ad8f8ab616bddf45427b73a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3c38cce5b1e12114fbda503539de4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61294b8915a1c283cf157148f0415cd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4ff848729b91781259c27b608f3b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef71404eca92c01bb41562afc2c8aec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea02de94ed1630291ecc05fe06d316162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcea9ad3016a7cc89ef88dfa9f2c672163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4ae1dca59ada532eebe90c596db77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f72fc79d8dc197731d6d63187e8c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477902b01a754720c8a604a9b9efb461166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595f9524dcb599d1636751c412b68b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3dd1ef9720634b2bcf379baa59a73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466a33d0b57186c136b66633ba0e6e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc07bd9f2dc43211b2b620fbbf77c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9765cd3349c15c30c29dadd740a8425171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf04ffa86ba5a43d5fd86fb8c59cbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650b56c095174dbbaaad6622776a66f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756812e564069f646f798c0dba8c4db9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10c55ca54a8683d47b960a3f37544f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950d0742d5544b1206df9ba9b942575176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a29f351297c3dca622841768e27fc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7f3b070a3f0f762cdb01d550ea158178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43af88218bf0a5c57c841106d1194f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7b3120c0d3df946c59a678328d2b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663df75766f35ae119558ff73701a28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220ab75c6398e3c4fc225a29f2c6a29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbef0e9298c9ec071d494b0692cfb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fec4c258983c6cb29a1e869fb15896184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f8739c07bebd4c096481cabfead5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4bcec473b74110b656203cf898ec0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc701e515cd6013db2676d64f832fa66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e5580743dadb69e3ca04950ec0a1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ef9263fdd82bc3da4baa957532d65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9e70722f2e08968fb641bbf26c06a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3cb2de8aca2d41aaa47f6f82b0e8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec538b501389fecd0a2ec43e36686d55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76c1a1f5640c7e38564b13a84cb76d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048b3e108f14e73e5ddfe3c056a2d15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d072297475a7803711c09dcda2ac616195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcddd802a73879c09f27a217909fb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca491f8da691bc6a6a4925cac4e16b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9fcc2b646a511b69feb34941b59c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bf96ecff07bb33e918210dc6d0eb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd858be3aab49894ab2f8bdf5fbbec1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec668eb6992ab3b30526ce54b916caa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686a111fe0396e4738cab93debb5ad2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2126e8d7f48ccc870691d84db58245d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3162072561ea96ee92f36358e37ac5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966e39fcd490eb59d63ace2ef535094205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5275ca53d2d8b7aee5a8482cead4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0dab1b27e3bf20d51101ee2fb4ee1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a904b96b615402c68a645165b36b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016882889eca28edcf8272a97960efe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed295cefc4801b677248edc4092f8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2d6eb46176da0b3df4527197cb667211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a7108f98b1555a015f8a32cdb44df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d89c716e1a0eb481185896623e649213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c93d33bff81f2da81f602ed389c0cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd100e28fc41413332b4193f950a1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ffbf7479f4f0aa08100e1f3f998ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279cfa058f235552adac73a30ed6f1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e2d2ea97ff6dee6469eb9d8067539218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b33ff511cbfeaecc65fa0b2ec495c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd27cee1795961f2a049319301abbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d1cded3bf39f092142225cc4be18d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4621c0d490e4f766feef7a04538c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bb109ebae0a7f98c63fd519c1ec94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec0ee9508ca14a96292292abdeaf6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a558c452601147db45fc3dcc1d69ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374894c3b97d514ad0410c5fecde8a45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d51ecfcd92bea59d82bef30ad6526227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562225ab7b3cf6460320ac794af45d7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ef56d55464893194ea8681e941abb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7073945cc96c388cdaf1fde8abb3dfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619713837e011dbc6ea911b78fae6af9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d0e6fafe3f851582b09389e2bf61c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4129deb066fc8b02d0e648d69fb3a66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a70cd281366183bf2e5d9b602c4396234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc6d45a7b045e6dc483e7cb65c084a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239351cd2f09cc3d8c54d125549332ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2e86bbba38eaed504abc14605a648237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725938b45cf5bbe2f27414d2abc17a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b6c8649da0feeb169c2196cdec2fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea5fe7b19d787bff2c5bfd04c510aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade6b981362c0740e661a597e0f1887241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb3c8a744a95c10fd914c7e6c98f26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748cd6a5b122bbace54a00f1b982378243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061dc50b37ca58424a53ba4b348cb08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb1992c91e8adcb215d417d659adea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050bf1f66d08a28f4dd93846f557dbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb54e11311f204fa2e6d93bf16dc2eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72313bc330d9979d1690809e026eed10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2c81cad0904acd12c77aee7c52d89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b970fe953c506032084c00e5aaa94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6df1c87e8749d4b2a5e4397bb96fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0e22206d1c5996cae765775408734252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b78ba8307694f7075d0a7968a27b17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04acc008b5673db554602cc382db11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bace4f0e31ee858eaa497674542739b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1ebf9731662ce8547cc413c0613ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06178b1625098ccbe07c62da842dbc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4be5a0117697e7427236d0bc3fe012258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6088ad0d14f082ac991b6812c5890259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca92dc7eb85ac20b34834d2070cfd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d6535bd33bbf1491e0568aa7d9b51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef9c5e2cb468bfc8bd03a4d88c0312262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c193a2e7191d1db3e40baf0aa087545263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c654b7923193c39ea6ceba63b5322264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad577703e8c0b5a19bbf9e047a0cf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2b7ee727e490ba75baadd55cfe530266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432c74e35a610afba33d30c358255b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0b8462aa81d40e6f38a2bcff10c85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23d2b46c3b5ab800f79d100220dce8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a754dd0a6cc9ce65e1f06180b4a60f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0888e1e335090ae52dd9184807704271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea7098133229aec362387f20c76fa8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47397f514e4f03eaa66f142ce7fdcad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45a2510dfed4de09d8ac724ee593e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadf973cbab846627556eac736c41ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a3e49b20cb70e7336e96d2570520c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae43744dd97eb00b6f5e6c74206d48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d776b98f23d1538dd7be42d75ebab8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b877a4603c033841d50f0914ef4be3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eab1ad15b39d3fae589b474951699f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14fe97c3e92223a580450eb3bb71d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e65f50ee3490369fd4d34f41ffc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487052af5bb397b3811c5855f7ceb86c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9644d742af857d5941c72dbbf21893284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ce46f56acbf98b39a74248479367e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bc40bd8b01b0d5db057e28a615962286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab05b3a8354eb2366bb6043a5656ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f1f34c6d07455b0632779000460a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa53ccb9825c534e2c3cea08aac9ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e4e366c68eccb4825c4dd3243b817290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5893d48341a8272a2c0104ebbdf921f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1d2c0a758bb30a57e7ed0d036fb22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f3df21f0a39f8fb564b91e2bc0297293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805758e214502ee6e21d524f07760b88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e68e98b563ca731af3db9af16ea91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee2fbeeea1480ae3d198a8eca3293a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196dfc42a4d8a7eee06d8425cd5dcde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6669a7eff77c194ca7bd45fac0b16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490749dc3189c8bd2fbe603c5a52111299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931fee6bb1d0f4ab8d1ed912626ab33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a75fbd4ba445cba2a73274d3101afa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be664c8e6e11274cbcb2193234a1a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e96c84232e2b2c2f1bd8240abbb68f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f806cc4e4062189173866faa9117f62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cde9086bb6ba9af1623e34ba92f9ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777b0ac709cc80c3c4fb8b0e5b16d53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294e96b15e0189eaa79d68381b82c27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f14f98ca6afbae760d0ebf07754668308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9167e71a57197ee18f423af881d12b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b33966248c8705b771d41c840a532310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ea1cf8ce8ed0579d3c08bbf182d13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3b6c77f462a0ff7cca9aa8aaaf0cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246a658a0c7414968563a895cfd25d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ac02bc3efc9f6c9e2c4c33bbaed9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed95317f50b9155fc9910cb5c9af74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6fafe257fd70d559a0bd70e2ca50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a285f1fc5f47bd6bcf23098fe7ffb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8c64e67d82b70f0c041fd2b997e2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b8b55a48a9479b98f427dca769e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfb5709b4cffb743effe6c0f577edc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e72600653ea2adc8dd4fba814b1f7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b994d53ca558a7780c9a035b5423a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2581cac510cddb4138325df46910cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e025144d167566b923764a2ca2e992c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f86a3bf331a2f199501254b07e0cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee401497a88b0f3bdeb6e947c5fdf7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e546b212fdae1671e72e181659513327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad925325801cf47a0f6f4fdd67132a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5663cb3d50eeb48488c4215404424a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe9e503479739bafa91db22a9b895a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327faa5bc8b366f1b1beabe463c1e00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed709d000bbd1045b55517ca45e85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11749a1c8af634b532be7db3a2e474f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9037d6d8ce6bb53ebaed9662073846334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d723e9822c4a6ff8c2401b58a3077335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810daa728350fd86215db493253638c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb45621e429f6a77a28d2c5ecf8f3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b86f7502f4bc978270b700cf14db0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0afc74bf702b95c425a8915614eaa6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16b8d3b29c30ecd2fb3f8511034abd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813f1845f7728a1ec6b22551e570263341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8963cbbdbb412f846d24b0feb7e69b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aed7d5b96759ed84e292e6bbf7a2b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b90226d1cd4da02c1f24257b03d9a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dded3eda8713ed22395bf55f106ce9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48686d42bbb81be897242c82081fb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f713a0296bb68949e3e5c5aabb546347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a902ba7ad05f69c1818340e1eced27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbeb4f6a17277d79c91eefcaeaf6d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704960f0102d5197c0a73149bc868da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e80fb6bec0222d6da966170767558351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06b539f7eb799832c716bb0ae0a13f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432a9b11e38d12164b9946d36e9e86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f27747c4120d9a230a780221fb9e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0b5b31127b68a199d5f5d24b52e63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b7f853e9c46ee70d9043bcb63a61a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eb417b6c124e34dde8b535bf76f90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aa22ed604c7a50e3e7e17e24c9c42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1714f508f9e748aa31080c5aaa6d2f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c09ca4c67db37efd859b82060264d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59971d9605dbcc58d2581483f9fc8311361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679efbf1baed63a6e22cfa12ca2ff17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7c61fa973d98cb5abb4a59e007780363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69f52766ec9123c8a83a853c66d88c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d13236bf9edcfa12b0304ab08b874365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025af13b26f3d1136b04940fa097b9e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b765152d74eb8893b35fa278626c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24333b9e7e05b31d74da09496359d8ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb133eadecc6e684c28a989be7c993da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b732a495e32af555a1862203660d0e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f22fc33c092e50f4c0f1b84d73b0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecef63bde23567f871d80b56f3383f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4ba43be63cb695152832b8070c4ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec761168e38431cb8c308cc57aa16b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418dfea86288d4e9e73859e7f5c2fa8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e711dab9f9795d4a4e54e3bbe1dcd9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c517647ef0abe496c8f4889295408c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a86109558a40d17baa43f45e4dbee7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b2edcb5e1a648bb6be98ca9229d6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf05d653900aba4cfc93c0b380c4fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d131e7d564b80fce164f281c2c68f35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444fc1fadc872c3fde11a98444e8700382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac224bea5d9b58b9570de56b4c3d2d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc42b9c392170c17cbf71caf99fc3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec11553c441dcc28f65a9c2cf038481385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2fc672524e688992c135fc8f71f34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a1e14a29c7ec99bf4ed297af66493387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3e31edd0d49c7d33c2918604d5b6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8762bf54e6146af653eebcd9ae9b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f9fe12c0513c632649a045d47d863390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32d755c9d44e13c6e81bb18c8880bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebab5020bfad2157219871951bd3bde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da4d062ff83250c9bff20f7cc970ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc576710e054bbe5d0c1e922a4fb90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0ce0e0736fd90a4d248c41a9d7bcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f36fcb5376dda9e66e660df8325bcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de1c5ea51f6bda7a1a9d3b7d2295b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e708d33a7a587e914f89731510bbae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ae5f3a08ff141088b98cd323b8fd2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d71106f87227c67d45b158df4765b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4689ea9584145ca8c88906797fa293401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ec6f703dc093fa2185e631eb69fea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05d631d4dd2c5858e4f7d13df76fbc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965403ff1f6bcb3c6fb0e673e00d8dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9c94b74646e9eb53ca512fc5febbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402c1a7c57ca06343b5a0278dd1bc2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba1d6c5f873e0f8e2910e1fff26b7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec7af3e93ffa45bb31340765686cb8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60bff45f4856ff33304c6d9d3ac1d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604cb1ae5a419d26d66ee5224d850f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3033ba11c520f8ee4ef3653a1fb96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4be587aa4f787642e738c926d58ce2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea913c61c0b6c1100350f7808ec4e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b27e1784655361e0369a3954a66bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458240222d8130a72331acd84e8042c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c181cb6710633a2cc38a506c8e1df24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e502366ca129d0a59c82f46da839d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa476b4a77d7ebefe72c980a9ee5c5e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cead85c0df71c43507ec5820e5c07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd92c455c773178ea543f64b92b7502420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb5ccb380dc6dbb09c0a40776ef27d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4966bd5bfd2b663387ee8209dca98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1627b2530f46486f8b1a1d29b352de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e4d9bc615ec7bfdc16e62a2f17ac6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4d29efcb6f69889c0de3144d81d68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35f3a85d5f2d3a4e824107b3e23ee7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f26e06ade15f10edd6d91cffb7652427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5768f4127672069ee5a53ea52316e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62555e6026c6c21164f54a32c1039a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd78b5df4c0d373360bf8c85d25a3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6abf24531f21be8de74c08108a643f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f7bf143e4a6c87e652314829d1631432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb978077e48148a59f4469229f2f970433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927b9d689f0a9848424a29e4b925fc6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d694de7c4cb8424a48d87a1727d5944435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f44a264bf29e7176d3803d88590985436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ce5218abbbdcd437e9d21ab6ff575437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb9d696ba49bd12fd34f1ade34de0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c389fbd933f192912d4620526fd01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857eba381ebe21217363b967c5e1915440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42eec6385a92c1cbafc22ead2c2a8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76c474de83d8c1a0306f4f136350c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c5a5a289b63f01f17ad1695557c3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647854b6ab7bcc347a8b30077450a59a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d9e63d6ec9427158d3854dcf90478445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8cc9abf833060bfacb21fd6923190446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df210ac66f99612c2ccfbc58084bfd24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bc1dfaa83a75f8dbbdfbfabbd5f22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ab9bd1265b254532275c62cb0eab6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252a9b1cff5d94d4ecb3bd6294beba1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921ed33cf14205332ca99239b622cf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9f4dc13de8f49a635aec6e1abd7e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988f4ad7413672e90526fa669a52a55453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920556f12aae6552f977af8291f5b8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868954a5a00894c7a426812f01015177455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffcd4a43e955e6da5583e47002db64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671c799248e459b32fb928cf211ba7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14d666c528c000d2a01edb9598c0ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c0883b577fd96bf744bc5d696ec48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eead2dd1197fdb9f5ce91a3d79cf555460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39723856999f241284744c27f3fad4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c258af74f5ca8a7a863eb219b05b8ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea174e14c116da8c5a21e6abbcdcae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c370c15f490117fc1634ff4c887dcc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9d52dc746347e7c2eb9967f2a800e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a658edf92e948474938c0292a84d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90436a831986a568ee472a72e4e15e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dcf078f712237fba4fef3145cc339468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed603764f76d63c066e569035c2d3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee2d159b3a61a7a4fa5cee94962878470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a6ae3b53962ba9e9a11ffed67fdc9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc28991eb4382b0ec758e951fc6ccc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a04d836ae69212821b428d09266763473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb4b5bc062ee08fdbf639879cfafc8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f8ab68af1fefa868f9675f8e8b94a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddaf2ab0b186946c3b86350243e3fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9ffbe7bef85fbea409cdaa75d0f7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eba2339c8e9b0a087b303aed7261c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7f22586ff247674b50417e708fbd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88ba4dc1390de38ec7364826b95b57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2bb80d9d0500b3595971565aaab95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdf4ad0af002c1d6bc95bc30595e0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcf1a5ef5c8eaa3b30a4652fd332dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd721f9d333c8ed4c949af73fe37e0ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc738b72243d4b6749ee883e8727ab5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d82982808a9cef0daa8133f9e33bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137f906e1bcbf143e49c62e379f9d0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d4f5f7d747e85e7eff105728fbeaa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641bd7e0888d4336bb0777681b32c21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75885ccbc71ed02e74390f828928977490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b1d3700062d9a15bea7ab253d9789491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f3e4c1140c3289c6d85978e220e741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7460fc40801ef4c1c106cfb22e42bc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab1efa8fad0b440de87fb9696824df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522c8d6a137546a1bc3ff018a01ff914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97a0b1fb00ca572fbfbf3b2b3f5f0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29944ef910e3d092598a0ce0f6c4a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d54a9aee3b0c46d026832cb572a3507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1760ce0188f5b5d6de7ba58e1c3afa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9417c4d2b9b326f81edd2126bf57559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f8c7b0d6e1a8e3e5cde8fab6aa72710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7619c1ae10595e0c49e8fcf6d0b16d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff83c868ccf4a3534f3313e996d40f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d941861318d57fda04caec371e184e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58793bd1b8e935d7e7e32b6c22827af414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08792a59c58bb25dbe26c213eab0d1fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1afbe779b9fe083a9bc4d6a42ce56e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b1f8dfe735346bdff5a3dd28ef98f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569464d99717f1c2c3241cd9f733c2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929d5de7341ec135a7ce46b2cb87ed619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfec2a36ee9bc7485472ac0d0780e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18ba6da854e015846e7d425b685c2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256251ffa04acfd32514d5d23cabc95722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c04c57238cc221f833f2d7cce923623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4cf351cfc6af267850d75213c129024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34db8ed2be03c859711c2176dc7c4d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7f91fda33dc9286138924ff95252b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f32699c8f2bc789468fa7c3f6d2c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6341552a8b8b71ce8aba05228df2b1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe162fd5354ca61f530bb6c288bc26ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42489fb38b7a9b42601ab0f4e08d7c1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41ed1d6d9645b07e6dd10ca75f384e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93666f62902a17ef1410d60f8c9511d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d7d59037c2727402a2845119139ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21070b15c8658482f931efa8c496cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00e240a4908709fafad6996af7fe9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c1f36603ab44477573331dbfbdc8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f95fd0e2d30be81d47cf6632beb96637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0f332db8b20c2a60a7c744a4c55fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df5f95d7f11930ec35c547380f3fb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4da2755701e6c427966a80d3765f1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c330b93dd71997d15e36421c4097b5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4930738bafeadac9e4e6a2770c0cd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcf762b131615764ef7e6703fe451243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fc043e9125ef11f4fa440b623796c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823b1decfde0168e84444abc91c3fe945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3e05b9d318a9d75a9c39faf60c21546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d69b36aff7a5dc4eb8bb0c928cecb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12483a6ca8f97132532c6ab76d77648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835661a53fff5e4cdfa74fa3a2081e0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546ec0475f98e1791235ba4ab2890d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab6f55d02824cc51d6d0c1241ac84e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659bfd3c7e4808b5e02da35a99fcbdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac96055940dc29d099a385847eb8b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f81f1296051f8cf309aa42e39f0cb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17019fdb05c59194787f2cca985493d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9ddbc730d30d19d4927c05364f7f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d062546236a9e1df402c3043087ce957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12d5bb7ced664cd44e35f20a74e64d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc625e34907581d8e06a1052a809060659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c87ac2dbd0720b9ed55e87e4e14e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d76c5818cddd58d54134501e28b2a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65f00c3736bd9a844f8ad29f14eca362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b790fb2cffa417971805043aa01ba663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee27c6ba9840dd62e75cd8a749e15a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe62996018512722b5270eb27923eb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf980f0e4231c44b7ce2a4d8f8ad644566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600b4e93e9fa825c78856cf5647039167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86ffaf43bc13c3e28d23158fb72d3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49ab3303acd1d9b16a0b186913f1bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b9914e63417cd86bf3b4404fa7a4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55197b8c0c9da9f08cb200c9a6314e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4e18dc97376aeed2a483b863cae3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae11cf0b173b30d3ee19b1422cc0f2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ffe6ddb30b2298846e924f9aa0f0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cfe73257ffa7886584bfe9bfb864c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433dded147e01e88a9c9af78651443076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78a6be3ca3bc2e3dbb42b6f87fe63177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146b84259b35a3c35ac0efa747375d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5238cefff28b5633b5c18aae1d5971c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303e45d69b5460cc24daf50336c9d2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc427bda97adedcab6d985bba013165681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb655bbbb4764a37b9e77160e76234c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7c8e2c7a21052cb8dde866c1e766583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a05bc0f4917b4df45c1fedbb9fa50584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cbf452ff1a2bf85bdc7e1aa8e5ae785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7d652f4a01635ee84bbb88ae8ccea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a36062177a8077ab50927e32ac83087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150f82ada18be239f2b99b9ae70b08888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954b836bc3070bc5d59d59c504a0ca189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87304b11c3562b7b434c83e86b75a05e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53372177129ff12e704b6750b02312291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11807b1be4e0f8405af3b465740cbf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa14e74db2b32af9a750c18023ac01893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b0454704a007d814a681b16534fd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14210b54cc7f5b5ab2987ea72dd7e43995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31a709ff9b1c8dfc1e5b18522dcbf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a7313637d76c4e729f4f4b824a77797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1b72e10af0b9e297986005597e29d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe484c9440ee7edd764dd80d846ce199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b626d7ac778b4fb1592880dd722b34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f032ab14092496b2a28ee7f551692f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912f61757b47f799d332bfe9f7ef14e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44d4243329d59479e3af5e0e1a14b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae033d9b3aee98b77ab82105c453d16e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73990b83571e2914ae5aa30f6911b3ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63ef6c70d1a6e439681e6141f9bd90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64770da5085e68c0ed0671c2c1e3750a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab7eee3313e97d58f8c778c03c3e8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c81e0d40b3673b77f75c042acf8ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405748a3b9d807f30ad2816171b34524110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6650b77bf0b8550976973310b166c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbebade6e44b0061b7539c6b3356db2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69635287bab0c0d1e43074aa29d52e58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c13470f254efc995753ae297096b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701b523cabc33311a08f95b194f9f87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a9fc56daa7834c95ab2da57ac8a38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfc77119d5c79785827d5d77c71ee2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39775ab034bbe0ef80606f0881fc9ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee36633239fc3d5264e3a04e90bca74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb140bdcbc795acf0408ea676d864474120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac34518733aa47681e7492f75bbe5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c0dfd786a68ea1ee907f6a32c08eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9b49b642531f8e45c4193c54813e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcc4100b253f70b71c016743b514c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3ee4df224ccc48f7fef8993d68778125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225b5faffc20c30301f87ef72005f4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c91d4283c6075adfb9a4862da8ec7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190137f21b56472e42e6a8da2dc5ded128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4986c689913eb9fda74e18e10c645c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59f872695eded0ff4fd948305ad6ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ccdccbcc6c0df192a27d08db6b539131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410f0a5028031d7ff4b8a2b9a584921132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f095127ee85c54353f5fc1ddd4df1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf15ff2cb8b7ce927906ef25731d0b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9b36b6232203e7622bd273309560c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25617e9a47f7e2c39991bc3f81798b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400115c5c3575d293267adbf88f8eb23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b82b9174280a3ab171fa003196f80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771d7a8d0e1cbf3e2d94864eb770f21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd6c1d7dc12f5176b1cae6f46c92ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be643b5314b122083afb4b5f621938141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dd69b637b80e899b8ae4bbde0f7db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282fafb3b02118ed1b0a3c06fb7159e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92225e307b2970511d75a5aa086ebe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60b50f4c5d9ab2c6d0bc9295bea27b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22aaafdd2d316bede2c3daf5edf9f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b955f625701b1ae350229f45c4e1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f0d1a5752a5b31093bbef9ff7ab65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52b6e92bae362e96f7cea8d1bd27db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d9602bde7a6493e79a586803f0005150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6446bad1947793d34f5a2bd7e005808151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d8136f184536aea27961620fcd7d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c388a21799b83c7779e9a896662fb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80c88cc1134a6c0d431e31abd22e6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f29bc1054e4235250350ccbe396ab8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f434b77dc19a753bf7233a68d71028156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e66de1ed42ba45dca5f1350a3116157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887a7764443e15173b911f7a47cdb38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c337061b97c7ecdf7c20ce1fb9e55b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9afc3d80fba863e42e84521db64b3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b3bc90373926459cfedf6b5f1f831161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5005f86dd8d4dddc10b1ff7d03df07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a21e53395442ad85c2a9ad4fb9e44c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef0910fbdea06ce79b6a4d1e4585b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967594eb6002daa112c533878a5f4ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5537b92922ad77c589e62190e9ea86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9981b4c073e7a1689a4a61d38f3f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ddc92ffbf89ed7eae620835e423bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f06b118d05bfe7099a024607efbb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8297d76d6d48d77273fac2b788718170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c372d6b58fd6c49d7d80e8105d399f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a8faf073db2d47a4774c5ae4d7609172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93dfaf3678df49e55876c19fb66203173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f215d25a8b8a2da3d1ca38175e9e5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38792553f6beb5fabcc7b22828330f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2305f950bad9a3596da52dc353299176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf09ed4e1f776529413ce4db74cd57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b3640f73b4d931b5eb668d1b80e6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83935c8896bb7c761e6178ead4c99adc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9abb35220102b3bd77f7f7223b767180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eca65be93614092861754d588a9f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb47897405617208ccc80d36963c957182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094f0d7d5c9494c16a6b6219499ca0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a372627851b195dbb962b453948acc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcd714b0b6bff98f014530e0a8e97e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b86deb586109d0f8bc92e0f2185af7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb48696c5d31f537c302cb15dd53c62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc010a5c8ea7a5824f80445c4119669188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825e48c312551ee715ae686a242c5d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572e30bde454407de2267947c888696190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8b6000797647f14a42dd9bacd26b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd8ce8e37948e0415e997727d2e394192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c05bfdc5cad0e9eea6ff7aa84b06e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631fd8cdad7478211b2adb2006c3238194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a26b3a2a5cd8b66844b3d3969c77f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec76f30d4d0043fe744ec0b38f73c6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0877f5aa32fb615174b0131b5df7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b19c3d159ce9e977eda9c54c8b6c1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b3aa3059bcbb45802fee73490757d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390946122d36173f2ada47781d0b6c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ca9176ba5a57de701bfb3fd1796b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835075eeaf2c99100ff1a956c537ebc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c809a29bc4e8b31439852f8ff4e3df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534598f5052b1c97004e257cd18a1fd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a6b2c594c2f64080154b9a2075985205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262976b010a4f82bd512624becf94b77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3172049b35a8daa979f17ac7acba29d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ed0903cf807f9f8e6a336dc55126c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0ec4789dc1f42727e135e3367333a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bfc78a0d13479d0b850305c482a78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ea6a7581ef2ce9762b5bc88df00dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f46f73c800746f79b48641a06c1ca3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d074ba1c4896c1446b22674a599f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acb51657914ecd99330fd906d2a8f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765969b2f751601df8594f7fde4fec2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248047bb211424812f00567dea2687e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1895373b791189183f8f3bf7913a43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bfc04a5f6f0f33a1a3209300d8e1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f23245223ecd9bfd61c65852fd2aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354d52e05426ebc5a93c9b364d56d66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76596cedc0e06fb1a60c60bfcf6bf070221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ccd4368226dbf2caf9bdb11c68484222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68b043dcc91bfca2ae2a7c85e4a3a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94717152466132b5c7c3e87477a2544a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea39a2007c9f4b99da452b378cc9c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f9f05eab45fc0bb193de037f224d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a650e561f3322fd053c0d27209a46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48bbed2b4c0221aad90a6b3b742c64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776ae9db1df96aacd3999b700b484ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edaabc7f640e91cc53d1f7e24f339d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c4fafeaf58ab83e630dc5c84b4e2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44249e14724eff94f6483a4b39cf9991232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a483b01c50d23bb727ee8ef310a488b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d588acdb1b90bf797ff29b81dc7aa2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bb286ec76c23bc80422e11b5fc020235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67422702e512fdc1dde83720c5fb56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76435afeb6ec9747b9a6c1f58e726f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733623829d23223c5a3390dd03c9eb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520a7d873bcb51a85d4439cf376f58e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a2b5537a6677eff93a9d5b69cb6ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17475556e6011a783a70373a42a331241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfb589a59b0243be6334ed3b489295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f13a99efba58d5ea9c0a044f416652243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705b6f95b01d8d96c609c86bae6ab63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1976a4054cd493542029facc8b2a670245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbcfb5e61719a31b1294c5e81c478e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a93ea328ff5973767cface6e12c0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986efcd9539c9c734aa086e16b12ab9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd9cab1d0cf3c5e473ca5a14a17226249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf055f4877bf25326d99fa95127971dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac8b3848fa62fe345c0dc1accc1a2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d075f8ee5b669054d84e0ba5cbf7ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8b10cf7f3c7df3c35fbde49258407253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139d0b09da1f6cb62ef534471912f2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9353b6f79c560c86a7c038268d389e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2647f6d4f923de57570388a4ee2b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d68857349cd4a3c8c376c6c47ba825257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72a1bdd053aa39cb1188deff10c627258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147756897fce604c4affd81402c3867259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf47c61ff4dd25de000a98e80e20af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f280171a68f8d2f50544f5c56fa4e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b811e91a244d3bd445468a028bd689262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072d3df1817ca8aeb4a31e7921e8e27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dc4f7ac57af0867840d1c2d96b591264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66188bd2eac8ccbca5e441a3127da52a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc87c738fca2e39895ca601f93c497266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3803a4c2e2454504829d34d1b1df104267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34119279b0af98465110dc6abe7566268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bd5bc4fe3dee229345ebe27827526269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4764ead16e3830e686513edafea8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a89b73ae8282a55d2d55c6be477b5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc1e9ef2f7167bf7678fde63f20b1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cb1137687a75a0d8ccce5b66314dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579c41c44c10f9e39fa0c353c49075e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8864d7383100d28818dce9613fce05b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2431b1c7fe64cfb1b11cf88f27db09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cffdc2db7fb4595325384703d9427277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f662330143aa88fcefd2990a2b0438278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1683d95c980a8a61a85d6dc48f628d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b580c4ee33cccac60b90504b158cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7b3709ff07dafc13866cf36752c12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb726be1cc244e06b29eb3717eaba2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ac96510254259e0e7423cbbc6011e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a342aa12ee1668983c4725cc31b4767284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a43b90223c34fdf2a25e1258f3f8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9273e22b5ec6c6424865034018ca4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2d2aaebe23d82e60616bb39e24f7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb2aa853b371a4ffbc94fa580119e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7112173ddee6a1d2d8151e821dad0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89605975f9e0cfc394ead8f49a1cce62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7150e08481d1483b55e546bb87e82a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78836ebda00f4433c38a7e0c389d6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d91be84f0e6fb3495cbd406ae55461293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c870c3578f7525ba160e091848f88d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a7716a02f6c43ca09fa9e544c3ec6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c98e33c8787c7b41ff2141d9526c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048bce92dd5adf8d08f3c5ab437c2ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6194a5579e638c45ec6a21255b55b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5012fb1ac624def9314f0eeeb3d23a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a7e43ed11b6f7e1c94b878994bace300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893245b24f4c214c8a7c062a6be92ee2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68091fbc4d56055a4bb1aca1fb2acd7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69809e12eeba44510f4a9278b7b3b574303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d8b4f51d49d35f806111f72c66097304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca8698b14a7973878bf3960df003b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04227fa1e585c025813e9caff770adba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751d070730e506a0026b0ea15d0d201307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039914e38bb8dc0034961d463bfae01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad30b6c29a27da834a04c5daa23f34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ad58c3829d75dff7b08ae6cfd15c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2ca07faca660773b3c4669c21f5d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1afc5b08c738a36937c22a683d0c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d0d9b7c554941412424b4ac7128eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2bc5f06b0c3049c8121e7b478a668314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bba980a6b5262ea678eff185ffca50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295378c39ea6b8c735b303c76177ed2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b7b870d47c8baad596eafd67da61f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55109877a26278da36d69e1d19174fec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d943632e0356213f4366c3c7b7b4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db16daaf5c04671db1f2f6a108e338a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898b675ea2293910a8e26a8ee9d1109321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd18631fc895f0587bc25cb332f1e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e061d487c67938ffac879acf683b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb956ad3511355e12dca9ce9f868e8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7a02ec843f1e9f42c771800a54dcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d007b1d0a079fc84fa4603d57f5a60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4168ce54393f97901f3f0fe72376a1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c72a0a52b145563e41fd88278bef3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928679d21f35eecb6a4054527016f670329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48e0a890599f23072806604832b5b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce6a1b5cfb35c75e420e53ae75110a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b596c9618a5a9da2e7baf062b56eb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57bfda02338e398de52106b67f4c47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745bac4bac834dbba44a5293cc1e09b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b008b097eb65ae9492431c5ea0414c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28d35fdb7cb3d5685ee031af8dab45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334505a920fdabe20d156a8c42c588d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e360af41af20079b0696ae136bc376d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c43f1e93ee2208a0cc61e297a16aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5d38150ed477b297019e867a1eeb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ab9f82082be867307953e0861f330341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18723aa4c1ab2b01a7239573929712342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02810e0ca4c18655f1d220ddb2c7ac4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a600322b8b21e0c52b92bf569d86043344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fed7325613969b15cc041f5154acc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9af7dde7f6b723a8369bbf7798cf46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea218872020ddcec2a104a14b7ee9770347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b5aa7219a3b288f428e2752e39b9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed46f753e836203bf60133757c49fca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4057fc945d75604bafbb8d65169bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d26624fc014543d0b19491c4b0f2cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79628f31acdbde575997bfb69d52b169352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566f5f8d560bf7320a5e051247dab3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e72c5ed5d656fad3fceae8e55bf177354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663024da69354714a7f71300b5d9cf7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e523a91e62f74e561ae3254deb6b86a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a53e0b9eec033e458a9bb049031fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44498016f9de8561a864be1442410e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af796db74047c108a0f4e6603f46022f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847241e362e014f91e0db563a909146360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b1c2bb4f9739f2910170ff5805d65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8357c853b810b7e52e9501971efee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc4e14c9921b9b800feccc63c3a780363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f202f54556452ec76e5f5e01bb2cb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed19066dd35e4b34e72eef49be299c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9ce1d1741cfe4c51dbd4a9de3b0e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8989b46c44fea3360a66b43e05cbde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066ae08fd6980f254f34a97c8a597b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f556f018493fb0e6253e728136865369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ce352f7497ab18488a39bf3a920dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946d46498dd80d0afe4f89c4d3fd273371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff592446e1a358469fc5e0114e0029c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1843ab6e5c6424d8085d0e5383464373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310b1d89365cdb66cf69f8628ce3363374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02229f20b04c84553dec639bebe472375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dfbc5aed52bc756b1e80d384c31ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184220713f896d622f73f587165c05f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc360d15b75922bf9f64e3cfebe84418378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbc2175ac9135f09f517e16e896533379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0afe4ad0f8a5d18db07cec62ba468f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04009c37c26fb40274ef4de9385ca1dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37435c2164b6297112b6a6a4f9e34d85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377805daa17acbffc95ea2df4155c3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79b8662475e73573bf1e30ef742c4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1db9d2280e5d41080732f61481bf1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e986815e917facfdabc777e8c70ab9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670bf4d827c54cc0f2af8b6e606d5ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538e3f80320744cfc5dcfdff71f42bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f6dd8fd536e32c37ff54634613553389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366b6cf32462e2a76f4b9c7623d41b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e93c02f7259371acb23662189a53f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7633d84a852b335f0269f86556836392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb27ef4104b7cfe283b8e395b47372393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f9b47e12f7066debc57a12c7e6883394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cda69225805bd2fca92a106d23d5e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d16cc16e9fcaed08c9b1cf2ffa0e6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d307160bab7dab1e28ec65b6c89b91c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bbf4b37d568aa356e0ea33ce005e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b00228813f32f7c89d23e6203cc110399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef37e059841cf844528e19809d5195400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bd6465ca2f2b256027905da5b9cb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438febee5ad156fd023d62d1480db009402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a5872a75b11b38f11e420005335c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ad51c11e55b3091d59c45f65c2909404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7699f0dcf01e65e6e2a6f2cb49f6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5b776bc29322bc0929e3023874d04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df83ce453af733b7a1ed3b11163e71d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198a724e4f81c8136fd127045dde24e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd11ce4a94e850e9d4da7db0367c46a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72320dd67fc2f024d218020eb6b7fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae802857dad05ebcc3784c473cc27fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6f24b18de88e10b8ad552be58db97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e853670949edb2e4d30ade66d1a944413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643df24e35de1d8a82ac71d93fdd98ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebf3133b07aa5e66cf26f05b15b05b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7772fd610cc338f161fc180344032416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75544054ad8f97c80bc0b7cf01b31a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027cc9afbc71cd413f090d80d12cf3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dba0ccf25a3ec1d173867af2e3cc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23b8755eaf8985f4344fb9d0347454420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec079021b30ff1ef7f7008f34d013d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606f22d4a8aa7c49389eabdcaa86fe1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc6341e5492da9b625a3a00d29bff4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4f0c95cdb27870ee3af5dbb0da40f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8757b5738540d205da0645eabf4724c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbd41c7f7c630dbae9b1f976db5858426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617fc13056bfa2bf499fbe3abc5a188427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6a673399a41b3884c610d05cc9cea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84762a3d8865ae47f76206a2d0827cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9840f53a841bb5b8780cd99aac87cdc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79071a7ddba5748e89961300c29d16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f333f629dd38da868bbff0832b104432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c30feb7802299ccd3f4c36ed4b342433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121010712a415b9839618efeef6036a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176cd833dce1b5377e10b585f96c16c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548caf87b3b65b572f774aa7a52a1071436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80282db60551fcfd6036a5105abaf588437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381acb7b064385bad040cd9c6d24ee6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6fdaf380aa99c825c206e31226417439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038604c742e8698ce9b6f86970bc829440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa38877e0fc23a8ac7efd5d49f339a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230205a34fea7a1e018a3773b74f53b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9073dcdd55645d8700601e8a53dad7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0477aed1d03a049c24ac8271ebc34d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b330f4c94cd949b9d156f945d2cded445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda294f9f13cc22306d27ce3b9dcc55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024a452fcd527ea9812033eb84aca2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c637f86d9a698665a40dbad8bcac66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0391909ede20e4f9e5d5b191b3648e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a6c592d7c47079a2c21283e7c04f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349afef97fa09a9ab7491dc23a2d584451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0711037e544a4c4f82aa764ead1564b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf0eb5ad71a34c455b6c6f40d7e99c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa17781f6137c83e277ec8118eac665454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fcc33841337dccf55371634f1694e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a640b32bfa5a98dee41c6fb2ab06a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6d2797e3d6b26698b16b549252c01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0292724007e59170de3007ea9e09d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38583d0f6b67fdc3a0cb826322793cb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a89b83bd57520817580ecea39ffd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1495cae14bcee5064143d65889f7600461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509ec55a8a354357752b16d832f719b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9052e4945c54fd95cc5bb55a6859b64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f5933ee26fa77c239177d448d5f9c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3454a2d742b2382249417dddc29c94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7d3c4bcedcf942ca771c300f2ab14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245209bf3659648b5a4112d1a6ae888467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c530683d8b1f3c5b019a31e14a42a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0894f51ea22396ce6ba7d32ae1c37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c076f5c22ae0a907e4de9051acd08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6920fa1cd5fb556247bd3c3648dca7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26df20f62bea6efe68186786c1874f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f559204ce36b2157e73a95c986f9848473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9b2e365176c1c028edc27520c307a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b969ea3df9693e03e194d72b6c43b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc1c17bf9e59a4f5475088e9d72904476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80e9c1a4088864df35607c274b60e8477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16364,470 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...418 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
+      <c r="F86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I86" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J86" s="0" t="s">
         <v>258</v>
-      </c>
-[...10 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E93" s="0" t="s">
+      <c r="F93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I93" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>277</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.5</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.43</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>106</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>4.09</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I115" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J115" s="0" t="s">
         <v>332</v>
-      </c>
-[...10 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="E116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="E121" s="0" t="s">
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...10 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>351</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
-[...33 lines deleted...]
-      <c r="D242" s="0" t="s">
         <v>649</v>
-      </c>
-[...138 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>