--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229c8e1b77c3796af40c8ac897710b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06d28bf4dbd5936caed883d3e146952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd22c684f664a6e1a963f1df824adfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7d267703691539aa2398596474fbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f36ede07060c288f96dbbd7626f585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51ea96fc22cdda0047fb668d910fa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a34b5660a9109a95df4447309c7c817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8be06f1bf9ccf7b2778935f70d9dc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137cae6e764b3129d9c51a8fd88e0fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ff46cfcebd036f06a34af6a4a5fcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50563d3edd61c07953e0b180fcd0241411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89c8a0166b3f7a4388022e80e9998e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a430e0449f7613a139337818e12bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6b3ad4af2493b623bea3ad925ff7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72727ab047260ff226d6ba11ae5b9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621653e19b7d0d2397b82c319ec47a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34677e09b39b2c1abc08086078478c8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f823f752a1c9c38494fbccfd617c53918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75559164e1876b48658127b467aeec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20097eae7e85c82258c5eaa87918ae820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6d9399ad57ce4ca0ecdd8ad0112b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf9c7378ecf791cbc1f17cd6ff349722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d3997d65f646585f3f8e057324ce523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c0b95b5972595e335598e24b900f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d6bac42a40bf648531e2fbd3ef81325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bad0c1aca4583feb07361a1b5e1b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfe31349fd80f07c4d3f2f0bc0786f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479314879f4ac4bc8c86bc776cb15f7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177680818f618e21130761d2c2752f5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e6808bd3fb939585e1cdd1f3fb11930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13682f0f8d1bf309784ef5186e949c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4731fbfd8bba64cfc8f10fc20c9336e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939a1d4bad8f85ef11a8e0c6a8d83133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaee022903bc7f2d5450765ad48af134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9774c863d859b7664f817d4f2bb131635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877385a8bf7bf71ed73818c930e83e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa676be80b3d464394711614d1817537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1a35658861c98fde2053eae9249a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5c5b342c5c492676cef5cc7a60f0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8956a77236c8cad625773e8e6b4ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1161f6ac69c3fa2926f4e193cbf0f8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43a5553bd02afa870e5998a6e571f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815c57b7cf8ebc2b5cdd984ac7a90c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2248cb0f7e26d7c9c1d5fdb61cfbad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20e98e273eabb577d8afeeeedfdf1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8e30157476aa95c5aaf9c7ffcb89d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9798a4c84304ceeb0fcf36dceb662c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0d2b01ce3c8f215eac8dcb216cbca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0c903bbdd225032e29a7cf29b9d5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dd2d53e30e372444bd10be6c4b01950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f44077c3fbef2ed75f1f9205a1e3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084a0425be0ab6a628cf3f6d1be091e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700b39701da5438a6892e0ec2d1993053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5ddc4a39f847b0581be54a285ba5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca580bb2a39b5ae7d176042bd503a0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34835a61ba86b2477f95c6a837ed9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281e45c4157cfc5f0bbcacb396c06b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddcdc014d9c6e3858a9cff0332b23358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ba63aea40eea556eaf316fef70fec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b989b386623170d810247dc9e30a60360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08f1e6655c08cef30bc878a808c90e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1628e1c1d22fd86a3c9929b4a4788762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfe0d48c074751a7dc781f16aae76a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8643d17afe1eed41bd355c75476e0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0bb2700044dda04790a9758b0ce4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da308d5efc9379b9a86669775ddc50d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae6bb3658dc69f4b911dc45d7ec1b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caebc8d9ae1bea63975dc4d37e26b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298efa098fbc0fe0d6254efcfbf8259a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d270e0d8bab37b970491bb8df860570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee334b567142e79940b0fe782bde5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8547768955aebf842f607d8435f69672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639184ad52c6444c1e45bccd5099994a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517d301b271080e9d1049f5f37f3e9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c99ea4cdf9bd5009533305a1c612775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ef48801e76ea929e63f64889911f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798613588e432a10a2bafa41e6be4e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc9c7237e38b288af4080f7220c0ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8288a23ecabd45f5d6b79b03b8ee02f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016abedd7bccfb29dd60a472c711f5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d1ae13920e46cabe36e43ba4cb83981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4abfd06d3187f1a0d984803469246782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece699ffa17e34011650d523e5672c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acab2f17bd8a1bd24925f5deb3a061584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27859752021dad16925d0b359713a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d1861285d62644be79b71ca3d481086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7dc4344d947a89e3db01756aeeb9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b591bad2f44177495ec0febf9021f2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e28ae91745a9579825fdef61c1d6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1623c248db1c0a95a880a962dc32590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b3e446528584e25eb1b22c55a8f1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c3614440169a9da37c1cfb180cea892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6b80701c95d7d1594de92cde7363893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd49e2ed2b331e0e21f07913a9012294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc25e62bbf45ed3fb1e5e7f1f0a2a4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912eeb82b8638a68e51ee5b1eb64cdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95e86940b6e90e4b0b2d9cf1b9bc7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ae5bf5ad1ec65352053f6750abedb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ca96b8fc6a9b11a5df8284bb8306699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a836f6361f33cebf467ee5302644a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e93c33713244f63d09f9ee22dd203101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e869942566e332e9b92cd1082935d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6a590d3724e62c2dcf9003c55031b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ae3a89175f06936aea1916bc4660d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c507e786152c591303bde0cd830a2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f674f096031b6cdfd65a17ff1af2491106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e653f6931cb52cc790740fbca1382107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f11ddc3405daf77f9f5feeba0d2f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fca909a7386f3e85ca93a53d3d075109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab29f42bb6bda9ccef861048be1b4e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d74ac169867ac16364bcaae3c22d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb47bcb9436508b587182d25190ce21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3bca441df4ed207f25f784c2c42c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0bb65bebad61d54a7d6f7535c3d82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0aed7467eb1e30f9bcafb1bd5a3e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd94de0f0d9b9f47ed6ea0c940b912116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6266f1a78c6ef43552cfea0dce6c440117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582a996e9dfba4c2ebcc642f62177ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5550209c613b72889a205ca49ba99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be0fd0bcf625e5e0cb673d049e8a2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c20756a454c840c9c85d10d2c6aa99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded63b52f4cb6a565e190340a4fec81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e35e707c80942520c78344eedae3a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc029c7bd54fd4ed1aed816c182d87c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde383af7d67b60bcd3e35868db0ce1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f7deecc8197a9525f066c74ecd520126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8f1234b93fb282e2c96e34da6c857127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35237c9b6504e6208599060d53371990128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f8e3f60cb0c4a27236067da1d4a57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025df56557a9253ae740885cb7cee8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584af9313773a624e6d14649495fda9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e0e7d8fc7a343b411bb4e359a7d9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f47dd55317918cdeb6b22ecfa7a9fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6218aa819c42adbce77ce2eca933e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52a1befdd0603078ab9d7029357c1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efaf1d209824c4237e53f4e7860fca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62d819d20c05096a859c528b350833137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14e895c2a8b98f1b0e5a61bf1bec85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d0be667083ad65101e77fc8356f1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabed267fe184f9a1dc4b024630f4c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1314c61c17148a74ad9f01d7efabf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f81338692c8ffecc9af9dfdb53239f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14bea54ecf04a21ad1b09ac8331e46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e04520523fe28987ae06e59d562b2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901b3b22a08eeeae60e0dd5782cd397145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fd7d0b1fd35b84fda03b324dbdbec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57fa48606c75b043f6214ea5b9b96e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a049afce274aadf7527f69b8765a3af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faba54f8cca50a7bcf564217d6953cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb1a58ff7c8864e5472866e1124ccd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b9d3c5015aca645586b29a9e927a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005d2a7901e052c544bb3c6522503b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bbcf98b5aebdc23404e9a860f74a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944c8b1831522bd4b8343a020fc8fa5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb157819dd4b4d3d1dc4f3a391d365e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4329386da973fcca753dc283041f376156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4571f7547ea4bc0ec0d33fe8949fbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcad5f82388feb0b42ff6ccec951bd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e29611bdb4b591883f9856fb1bf86e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5fb3fb8d4b18eacbf9d02857e8e22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0b9c9ba11c650c63ba453e9d05fb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873ca71401713fa9a24cbd382df5afe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaf9e8a12b9e48d6acc10650f27a79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e2bdda915c3c5f2fcd119bae83ad3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d014c778931317dec67bdc1a8c6d6ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b442f828bd13d523933a393f58c0d34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca699846410296a22a8e59c16b5d1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bfe4117d29d89665145ed746963eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9536be0cf728c4629840b3df50efa02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0756515eb6bea43e34b59b5e77def170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71851d6f09ce6b6212baa0d79c4fadff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083565f236a5225712a3db6795ed5dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b13b699f678b20feccf4cc3529015173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8647128e816b1f4916059ec73001fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb814701392eeca9871abc321cab1623175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41449eb53a886971240d0e123ef986176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b459907402def66cd05fbd050ddb441177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beb210eeaaca8eefdd2a777fcecb0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c7021d5c1ce192ebd6fc4663b8f06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11a8068442f26e3ab2a96fdb13a440180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901c2ef57998b3203f2e4e7f182604e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187f3cbcd829c1992a3731cc805a108182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfdf8badb1c612bad0e8593e471c78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e24a1b4313a578c5ad186ab140a89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc231468fbd5288ae74f9216df123c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fee4d6c2d3532ffd4b8f631a7cde56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514f47ba35df1de265c94b04520ffcd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a48746e4d02685c1190c94affbd69f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653eee50708222e20e5c196f264a3e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfb5908969160942bcea9220e276bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc244934083ad32e0c7b715d7cf5ce8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dad179bce8e7787198b2429a6ee7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de72c5c78cf83314600a6985569762193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cb8a962596726c3552b0ea4c70cef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c544e97f3292304e2b31b9fe01ef2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af37e7c44764568263c026b6a80465196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d9f4456e420a69fe094b153f2cdcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eaaed6fbf6d0d248a0e44ea13dc7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63241407265deada6e34cfbb6da1e7c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188143de8fe76edc07b756d337580a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f77c38a4b886b72729aeb318db751201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a587a1f7a2456d16a0ca12b37651bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24006735fc30e5ca0c16793d677ee767203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775289689dc937d1e2e141e99033891204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dac25b52f72b9b0e8942fb4f9de7c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b12d548e6d5d660a82921c5652081206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cba8193dd29aa15abc43e42256925207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9435ca7ba08128e3d34e96ba0673f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442476ed3d691abf6192b74892fab4d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeefc3c87982d664de54cd10ad1e54c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43633fb6a8507ad5affd62b07f6f7871211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b12a4bb13859b5dd06ed7c796ef293212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025b358431accc106adf55faa93f6d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3d78bba681e0cb7cff8e4f9e6c807214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce471bab2afa22961e2ef2d2101481a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759df3da25d6fd0c162acd84fc8a9d07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe04c4b492aa735b7993c2cd202dc81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274f23e65cd646262fe42e7aebaca68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176286fdbb75e84179ae507edecc74f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665d8f5f96dfa38e006284a1924b48b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae2c133f53da7d546d9d3a45466a92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026ba6f60a0c53a8b1853a2728417c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045e7031b74516f67b54ea23f5562a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e31f28c399e917c882e68da9fe4644224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056923d85225188f98cab48af964671225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caee57982941371c47dc371ce036c3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b95a923a6e49f763211eeeb89460f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f1ba546b7b29eaa10c65ebc4e10e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73af65e8f2ae66e84f5019601e48c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d4ea8198d8fe0f40c60475bd0e0f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc18cc550f5178c8605d689aa05effb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2f22e3dd257040b98b0d051742e4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4a2b73872ddb5d0b663bf6576b6d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1de82fa39be6171ad187011ccb8f0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd3bbbc4f795bedb513acf41c9cc18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdceac5985688ccd6d32aa3634a2c27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89095164d96e15cc6d9b01d6bb136b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40423dc76be5144d7f3b5b6a4ac21b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652d76743521a7cda59d272e6f3ab0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92109c0ee934854cba9fe415731d4836240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce592c4176df505806ade17c9bf26dd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b9179d07d15136720ddd8c27d3e0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f3d9971930272e2b88b01e2b12bbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea58b25c643db8648778efd9b3f6b38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e554942cba6e1b3a57fafa0c9bc484245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457900ca261fef04bbe4e55b9c70d1df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a656d168abc0c580411aeaa90c0c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232ba97d7961378ac5ac8502741623c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c74378d8fbfb091cca0f28b3fa19d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2976b9173428c1c22787e66eb3c495250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001268766ba74ea2c70d63d62f01d9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e79e1dfa9bd44bad889fcf8f991b5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714ffb447fdf366d6577dff708bcb10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee596dd8fd069b68b34104f99c04ce50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd47dc0cb5c3a1dd5082f602aec70f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fda8c11d9cc06df491bb75a824c63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6684ab6730ca381651a5efc47dc6f1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b6a51d8e27329ffc85e25f92f99d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55351a7f804c8dbc810fb5a4ae8c54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac20d5eb5b940c92d56e968c115f0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1ca1bb102e7b497e1c6c050823c49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76f3d49dbfff6c607e39668f63534f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322cb2bd16d20e5b501d1f17c03a831263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab21a2aec8ece111157b2d080eef77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb83b836e73d4804ef245ad193d3095265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bf1978578dfa2d32f93bec3adc0c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e4d57d0db690e62cbe4daded0724f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188d3ae60231bd0196e04b1799ab0f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ef45cdaacde053d262bdec02e872269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613b5e6e7f75efcce8afb498f78e95f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edfc9a42df461eff28a663f5507f2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a95adbd258bd8ee84461f631d75d66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abea6d1627495f1ca5c1b42763d919d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c602fb9dd0e1fa50c131605719fd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ada7998e66182135d58a3efeb3e03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82d2b7a331b5a9c91e1c29c663366e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bf8e4fd38696bdf6d136686165ed1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f97de992460bd14fb6fc371c11f4cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5a477925d0e9f231223e509cc0ef0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b72aa574273c8bf363dd1918f5759280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc24768566431fab118b0861005962e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e946e879c53efc66190fec41d1a71a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925f0cbd8cb9106838e5b26201c6873283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea4198f8c2445234788f86f2aad47a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617878122a62c5e1daa81b2fa1b2f828285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1b9a24bdf9aee1e9e1eb6e1458d58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f3721d7ce2a0c01284018ade4777f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668de48d34fd5feff895240250b821d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba73ddc1617729728715820850ce51c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e82af06fdaa4a47a55b5ead4e4910a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd3f4549c66f34adc07779a301d932291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8d3fb89e5ed7fa2aa8661e557b385292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d293372845070e1d5644341a146db4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe82faf1ccadf364d2b8e2b37d8d68f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b44473ee882661865b5991df215909295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4beefe15ed60d1d669d52b9d44900296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ec4b757ca9cf538d09c4c98078d97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66ee84b8029d4a9ab667915d516053298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadabb25b76b74a5d0b9523973de0f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887c89b5c2866972d3e0fb1bb4e54b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151c57f60e9dd16dc9b3ad6324153e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37fb82fa3c36ec1304ad070680d817302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f0793dccf9a02b586580478967c50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728237da44b279b6f2746fddad6eb4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550d8d54e0b4f296bc470ec73653ebc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d967bae507e57632197023f561b77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ee45c9ab0184ff5bd8d19d4768ab4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e653a4b526d6d3194a21cfdf202b94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ff0f2c2aa8c0742f6919784070c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1453348a75248623d36f6d1f75bd599310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a6896b62d9784e4eb69356ebe7003311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0064faea5d9ed39f2f14cabb13679bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006231eec9e2722eadc0c12294ed8133313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b218e5932f888996d1972b59867711314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d15d345b029f750f09b035decf3020315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716c771c5a3984d1ebec43269186a89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7869f48957cce1014158fd71e0673317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fd51e192b6a6e1efad41a4c6fb82f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf69c1cd5db7a300a7b8b0bb98fad1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd36b65762d62658e041d4d47dee37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42503fe9e36a4a7104fe982d89fa4816321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced6f46d1f890146ecaee9ad1284ba0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732779bac628cbcdff525f170ec364a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ab3bd9637ac0abe2ef6e54e2557c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547147a4c9771973c46c1b67725b1b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a8e00c3a15f49e4dca4d22af248cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc944fcfb605245cf7e3cc197b845d4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000134d7cd263a7089591b155e7e5501328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59932c65652d34c2bf806e33b9f51302329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b153db59523493ef3c0b96bb52a37ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c48701fd11e91da6311a366a47d890331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092006c02a2d7f8cacb71bc76593fdc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b2f1f4380181d5359db4877e7780d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cadecf39d06bc7ab880b94bf1625c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae06cae78a43eb12fb136c36c0cb7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a544820912d3d18c2f3c6b0bce7b92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40571b2e2c6189767395ddb992ae7257337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bfa5c65f222f7857a9fbb0c7783cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18384131796b5419f0fd159f70b251339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccec6d1e22668c8e18a44f714e3558340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcc2fa4dbebaf38fa24bdae103f646341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997e30070c76b7f8122e3b061c3885e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac61804fc9bf3951d8dd2e8ab6959c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeab5e8cd3dbfae1d9ed0164e63380344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46543058682b726ded00edc5fce764345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159e229cd6d8c73a78be30088a140cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efad087eb743974b709404a6b5465c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ff8b9faf978ab4869c99a35172067348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e992f6e5295be0533e768a8ed453cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c58dbc4ab9c189eaa7dab639dd122350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780d127a80f2e7cd360c453a2a12187351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4495324395d80cae83de0bbede4274352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc546a536849d8365a01e1ea7d7617353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bad2436d8cd6f79e67103c3a0c23d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147e500dd95747507cc5ffd66467009355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39f14087af47f1176d6cd8b13f6fcb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390301dca83ed33fa7efb87a742a50cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bde381ac84e8f1483764bc21bbc596358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7850bf939768f01affb426cf24fc24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a437d115daa4abf916d9d65e28db9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b872cd5e47c14866370040e53aa4888361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa68816802e663bcb34e5b97cfe5af5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80009212b831cd40b3def9c7f72162fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44b47c7caf7640977cea04cd5928d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69b51637e9ac8abe87e3861e4e9d10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957db51d09b8afba6f32736cdcf6a98366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d741befe7c63ed3ac08620af991349367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f3889225cc9270e9d993faebb3935368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899bc7ebdda6d1e9ac9f2a84ba24597369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234c8ee1b9074b10bd588d93d583ffb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cce25dbed165cff3452100888cab7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a95c0acc8db1296ead5a38fcdced7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183e0c29e9035e116a7dc63cb290d74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08569e5276723fc9d7d52d62f01506374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42611149a76f3fa19a4de4fa5b9d45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8ac4bb7251341f58d655557f44f10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e41452cb3da4a30caee36beb49f937377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873af15979d998ebc599278e39e93e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356d74744b278db22a2c61879de7c84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabd372ce21dec89439e0c86779a8b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8ba12e7b9a932c160dd8b31b4d480381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e6198469beec2574f8ec24cd6957d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44117b37dac516bb926d670c3efe162383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bd8ccdca12965aa4bd7868119ebca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf6e31a34ef3b2f4d89d6ecec55885385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df30f209b48f97d9eb27df0498cfb78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2b380a12a9f8487d72b45102ca1bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8d6e369a7e947a4dcfb7279cbae04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd299af9343c1e044a8b71163a8532a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d362e8c526c7fb9e786090efbfbe92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2be48e3c482449c3257dd9e443af16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d5f6dbcbfd5810c48a45299406aab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158d32415b04740eb1ae49135763cdf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c54829eaf35267f4c5973fabf8e9dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ec7b84601cdde72d11b6d64e0e103395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca13d24daee06e489b493d63379a16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9556b38cbbf600609376fcfb3d58560397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a98aefffeea99b8a7e2f1a9301daf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e25348f6a318ea56b0c6bcb788ec4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5954de47d4a01358d67a84cf3cea68a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6e318d88a18e80c2e085b478aed7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fec133431ddc95906c1721a85b6c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624498a707a5a7878972e39ab9e6416403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01356dd6a90242c1447cc078e0f49b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d94a370a75c50978e8aaf4bddea59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00cebad739659d40cc4bf3adb72b81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa4db9c9ba4b8520ddf21d3281d3d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bd104e59cc7e572635478fd7e1bd6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372020c0055831a4ce9ffc0e76147a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a15a1e57bff864953193fb99b9d7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff71132f8c8de40cbefc04cd9c7e634411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cfb0e2ed2004ccd7ba72037b8fbcf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229065c51564803ea4ab0a06488d5a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404516cdd2beb503633d9334c410105414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062e1bbc7e1275b9db86d62db28fedc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffadcd4b575ec4aa556eaf8053a4788416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39c65c1ca7083f7b0efaf11d255f6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc86fa5f8a873090eae02abdb06fe5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb12ffbdc90e7adaf7e58254b7ea02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ece2030df4826d3607edd2f93dcb79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dffb7d6db10f9bb234baba8dcfa14e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a626d8e33c7db1a4bb1462704f436a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbd195cc2432d16743185399ea746f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44442874bf826258b5574087e5d2173c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90d0d280a3cb7a9e92095f8af57a1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9bf5ebe8dee3e70d090db97c2c777426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192d29da3711e6cb4cef6a830ba86a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf39102813b61ff97f9c5afca78cc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aec3e8542cca891b316618e529c8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0a5814fb2f8f1309806c64cb576a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74b4483c8b1aa990e363bb054c6e1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc85b006a9cc6fd72528856f087e75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48d419de92921dd4cb8104e0f386b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb0035fc7ec8d3ce946a353fa626a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481eb992439114e2bc573a0f0f1f2ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d675badfeacb98111b02c40a6e75c88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2244b85f8dbb83dde09c633e4cea0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f737ddae0effa1d52981c524e3b68e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ea2ede6f20aebf1e54111d0d0e57c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4254e8eb19bbf947376555e86fc5f29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efdcc79e3c33ae8639cc96ad0dee0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41ea87e81643eab21c0d8ee44f5e51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1fda3648effc7dfcdb5856c2c0b46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d44ddaed5b56440b19e6a6210898f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5cefce2b503d924f95053e86524bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cd8193d21ccb39dbcbe3910977f36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e844e03ed6a544c3240e85865b0cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b5f514b1b5c7a55cb14171e97ee80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac72db622385cb585869b2502ce55d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b825feb3e4848bce13128994cfcfcc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550b2342ca043afe18a45bc8ff174e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deea54bda42327f320c4ccadb7da03f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12793416cd49440bea616d8dfd974762453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274547ed6dd8cc172ba1dc3e52869c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8355460f989c4d7810d1e32e1d6b59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad7279cb0af78b8fae13fa67e34267456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17957b167268779782c0d7bb02d221a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd24240d86bdc5ad24bd25644710d20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662bf1d02e213ac1fef4467357561a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7007975d32e1c3f93f6df990c1e3f4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f200f2064a95fcade178f05b7eb2b1d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca36648db162efb58ffb55c0319092462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b95e22b0495100f9b1945a24e86ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64917d4c05d9da8ea40311f1440e4ec3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d47fd7585f23efa75aed18fa2ea666465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4cd6bc082d0eef5924fe13be24bcf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f24b04f8198f1738c882a833ebbe23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02482ea5f1ec0646622be06ad32dd7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc467097cb2cd89a0ab67ad18dbc19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d896ed076dcf5c406a3cc221729f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66425553dfa4f5ba77d0f885b96f2f08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1a081351a17eda7172f65261825fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c588729a6357bd0299bc34f35d14a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafeefb5491b6c280bb5b16e6dcc092474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af1e11253c9ad0b13c3958327d9cca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef52d05ac33ba767859d36f5e0ad460476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7765fe0b2dbffbd8c91cde3e4c3ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f4384d1c17d7f33feb9aadd32ee2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0373bc6ec9f7ecf27880a947a81182479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add82ab5792784609f0d9054370f64ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691e1091180158f031bdc02684b7ff0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94717b5218fb26316b8c8e63ca9d95d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d509b867947fcd10d7b6f6c8ffbe454483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199938c32122ddaeb0089b81c072ba9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9de48d361ad9b3291e0b2edd01b395485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aabf093fb736430fc090e258f03c62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83c4ec8d2eddbcda0c28935f56e5f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92e73e1df24116f01cb77883dd02c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4205a3c905090697f52a27fe408f10489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d576b158e73e184e194fb65dffa280e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85ee8e7c7a1c9fdbb5281e9ab8d9142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85d8e733e530b1b957c448cb7577823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bacf42dca94acc073832cf8b6fd15a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed9c42b7afd9d2e89eb5069a7ba5335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870e5356954efa7c7b90e601a3a78be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68980caaa772ce1636826245269b14ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1866ac14d665a13598b643eead7dcb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22874aad60b2c10bab736ce8321dea0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1621afc5d6941bf6cc99b28328ecc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853e51df1e84e785f0877fa97fad62411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abce4b2e191a7b97fd7ce097a3ea40b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0183f4f6ed7a129778feedca8bfc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb31b921aeb056908bcc9bf65e2c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e33098a29257f7d0f9dd6417e763615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e94808767a945741a6803f0f6ede816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08000d8409f74f6ecde6ee5881c71ab417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac549b11d8a20c8056876d3293e13ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b653597a1332d6442f3783518ac466019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef04bdda024241b8e84f1cf60248ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2948aba562a951475e0b496c736ca721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3eb549457dc44a40180061f1625e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6cc4fbf597c3bd590336c9632783623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3e5d2b0bd13dcdc4b13da1707cc3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be771ae4b9f2123e48f6922d5f83a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec939782183e194523148ec48fd1bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff707b2aa8dc364beab6ebb4980be7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ebfc90f793c917d5909e294e7cb2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bdee0621adab52f0fe832c9987f0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e69af23e47f295df813ee92d71e96330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdffab6be5d4184dcfa4b9b46b352fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9956a900c6b8b1234aa3dae796dc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d6aea8be121f7734717304d83839233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa893454e7a8d93bbcc963363fad9fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733e6e72d48e210723a6ac85706f8da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c984f52522ff322de7cd94746ef17636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16099cdae9abad11a4233e5c1a278237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b892e4d0d25b61066465ba7700206b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45350cb91756acf1cb5f1d6db93812b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce5581ce1a900ffccfd1d43d41f19640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e3149a0a819e9b7498d991510cc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153250b5c39e264aa9e9aafa905a6cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84bea057c2565245f9452555d146d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d4e9cc941e1897befc9b7ae1f885044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05ac9ec660803aeb2a55c881d2e07c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bae70a04a2030e14a0c73dcbaeec446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5de88cda122c0d0e48af5a7859fb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b795aaab84d29ace6a5f5738083bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71757ffd2806d795e18b4d470758a79749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bb4e9ef36fd13f78d4e3541cc310f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ce4ea4af414fd8be68e1795dfe03b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce24702f66e5c79f13fb682717aafa552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d87a97270d63eb8a6ec62a2ccf9f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3203cd9676e060b0c998a796b3354754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bab98caf5f2d28f481652cf22cd1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732b0bb9e772e102db8f1d2fb59b85856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842df209a438e7859e739205444dede57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2190a9aa8bbd276e22db821c9ea1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9605966a0392a0fcd937dea480242d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c43864cc2659d9a3ad79edbe4f2ab260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85571690b8210175ff72fb712ff63c7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e9856c1f00eb61e9cc1976a8d595d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3d9304a2fe687739f871b94a82d8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c315fc1b3c53e8303b721dce0985364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9ae613b7a686dcf5df5b871082b5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8514719f7488ddbb8150dba3d8100c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b87c2ac3293aadd8e0b0662bbcf23167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a80afe11fd55d7f38c558f225563068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc008dd786b6748a1815340e2020943169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b250f27688abbba69066cb16ae40070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce31b8fc3c9ae6977fa54c4d98a445d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678d7e440dbcb25c374c7e9268ec6a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998d1c57ae59f1d3fac6d188778cf9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caab2e4334e509d0463d107a15fcd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b427227d7ea8fd65135175ec55882175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97437a7e3e9f375c03556089db373b1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bc1cf430a7d34c6facacdb2e8826b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c8beb5feb8ef4bffa1187d9508d4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd7387200508257c5934ab241a566f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb316aedf9c1db5a5060efa181149f5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf8233aaeebea920665d6849c9a23781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022606af4d1f4f4435370bd4cd9967d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba692189f1645a919598e4a166569e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04377d2084da7069d42858c1bb0df1dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762a6500966a513beed2e08554f86e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca7572995fc9760e33a80216ba48db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203866972bcd1d0bc93684628d3e7b6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdf77763071a265e39873ecee2ff8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e912925434f249d1143191cbee636289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d1d139c0df7594f6331ebb3347ba990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416beaede3c259414f1b476dec1fce8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913698411ce491eb0a3ae6c8eaab7b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f52bb36fe940375d9e99393e6fbddb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51858d7c8debd05792c6c08eacee6cb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a94be9829e188d22750b0ae1378bbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaafe2283a6b34d0d69f892c0537c0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadec1a423b2157aafe36ef4f4f728c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94492863a41297484ef12dfc76ee7c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1d3261e1ece6c762d685b7394c30699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ee749d964f9930f76abc1f3e52bd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d42992569203dcc4011144175347bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e071c5bcddb57bfc1fc2d716b13f291102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea4d1ec8f445dcde12d08a4e8c0c42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4adce924136b70ff7af6bdf4bfc5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c3d62f9669e7cba52452c93f8bc2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df55982ba4e9a77b7527770661fe899106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645290da3ee4eceefa564612e3510f74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48a0495fbbaff2bcdf247de6f50315108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565670672e6dce9ffba57ed5de995ba1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e6ed3a121bf20e875183c25e26b55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0778023ecc8e956f89d3c5e771b42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71f3623f0b13eb2adfcc6d4376742112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416bdfaa38b9e94253dc715e7711a73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d68fb1c69064098d8e6687ce1798d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1c1e3c8f3ee578337f3e57f426d37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed23b6562e186836367b234e601bfe3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924cffad008e41432b9b5e3fb5e96af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e730d8d597b1836a33ef6d5daa91e4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815703619fa4afef32d8d70dfd69794119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d768edc089dce2def614e710d02aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663de798541c6c46f9fe09e5daf6ef7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4933e0db330edc9ccb2962e1e77eb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8567cba1acdc460395c2de14845c9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd562dbc363169d3f3a84b03e13227124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b221f70cec7f36bd4fdf96564be2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad753eb0c7f10b3ea3f9e6d8dff061126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7c2a1a4c6c6651aa97220f7ffb26c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866009effe90ca7bc414f8bfdf744efb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31af736e6e061c54f50f404f74f7bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3376f7c7a49668002516dc65b7ade130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6b63607b71fc80fb856d859463ad1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da53b684acbb86c25b882d3c96b661132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba6245153bacf4371bd2bb10fa64dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91f231e3f911d9828728f845ae3958134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9016a6a4be8350ddd758040e84c212135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d323a9b1ecded6e2c33520a2b6969f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f166777da1683108bac6752beb727137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941089c82333445ef064b3169975d8e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9296fe91c2af923af52b29859325e08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c56a3334bdadfdc0b9f70319507ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34249a5afde2361b8624b35b1845f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322e7587ce9c7d251dd3b5eb0fd6ec7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12857d71174c4ae5e0f6f043e7a7bba0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a1cc488196d30dff865ea0a80984b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043573dcfc8cfd5885a5237f8763ad2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af9a9804be75bfd4bb2c4522c0cf1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec18ec844d22a1b52e883c0b62343e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773305e07f93fe873b7f7cb044d1b75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7824cce20107f8a89e926b6a15f634149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc3a443e21b93de570b3c3bb7a9391150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84ece2d7bf04f9259dee04b18eef0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58a46ad1726c9d22b29334f70cb8d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f091f5d1bd6ba2878c5db5da23ae942153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf041cb8f754b61fe9c7d39657a90f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d451792f5fc6b1a6173ed1ee1cce8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab970e05d1cb3fe97321fd83cdcdf1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529cd9811d1a634f77e930c4a61b448157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df47e6f2a7f20a847517c7d8fe670ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e2204b560092807a64b4e1e7597cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2466430b7218d84e6f1803f37ed513e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c31f236839665aa579e146df6db18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e33036debd10456871f311b1fe16a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc07a12eb56b541ebce3a9673c2ee67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8450cd6dcb6e0f9d3dc331e2f40c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f884714194d8f8c4cdc1ef8486655165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1a2e59e493d60988ce6c640436665166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba6d5516d229eb99c157e5ba26aff6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc6783ecaf82b34e475494db73e04e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2381a080bd131b1c2dc8a9a1ca21bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ced7386a8369e3f422b158ae784ace170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f361d1f76ca2187034cd923b85a731171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef2706a54f72310819744cfcc3e1da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676f2dec07c7d7c6f46a50829dcef4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0565a55e0ea697bada0ce6daa03e154174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca9cf4e311b651649e2026179d349b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52194e960502a06479d137ac915222a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddc11d2dd57d11830d51e61796f921177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610ca5f154bd0daa9194a0413771d58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24391d7e8831f94e5ba091f8dab6fab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4031a5e4e2da2c2f513ca491f4c3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb70ef6aa00fbb971029ecdab6e844181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efb8cb98026d6e39171aba879b78db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f7ada93df2620e99d679c172fab3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd81de997c0e13ee56dbaec63bf5e6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46150f8fec6e2eb0ed08fa8b71830070185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e37639137483c96d5bf7119b8844af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ada5b88ada0cc74b76ca06f0991938187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c61fed352008c21e9925784f6b1dda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632ed6e2a3d2737d27d49c442b60aaf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb093c0ca039ffa74a25a202c3b4390190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456ea19b538dca50458bda634c24cd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a4131f7b97ccd86c6261d9a1a7305192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e24a589e5ba553fc7d0ac2b613dbd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ddad5acb50e6f1a0601416d584198194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e51cb6baaa9244caf0115ff4295a71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445b2ff37bafc396394e9564fdd432c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8bd60d7dc31d9a51a2fdc4438a946197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f168218fce6d0e793a2b31a45fed0da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f74f01658c9d505a865388d76d1b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3ae524dcf20059aa127efc485299c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eca521c0d4c4d900b8b76912acd6c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26592af6ded7959ff9c9862d56c93ac1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89351f584228d2d2e099b4c8158eddb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163546c3fb8cc0e3d7d6b1080c6a04a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a2b35b7d7d7500717906f722b7069205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09290a7c5f19ad65c03fbd496fe64ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790aaf0dab98c5e9e37f641235b006c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b79b168118e6cd867db8d64d0cf731208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85530126bba1eef50ae4a32805eb72b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98911c7233fb45b3cbb0c1dbc65245ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe9aeab48922cd301ea5941e71bed0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553481e50df2bc76b6201a31516b1b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c2b978214e75f572c1db5cd290a12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d069455541fcd459d773b6356b860e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9c5c638d85f4d665b19fcb786a043215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e19fa0616f676d697d23a4929db1de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3c6ed7cdde1a41301798d55e90a68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0af08861b780311052bfb92378694218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9e2b1321afe4a0b430942b712c310219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefccde7cd3c72d483601ae9f41bf3ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49224e354dea7b8916a6092c088acf9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96428fa785247163856827455f005935222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94e4e7e456fd0bb1c922f46bbe36e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a3ba04800db19753771631dd50e30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620d1478b50eadb5f9e781c0364e8b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcf8fb56982c1a792c8294c426c158226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea73b43699a92fe8b10612e14b957ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801bc1d261f9f9ab37ac87e56cbaf26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e21d93806c8ed99d2e28507658745229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07d0e772c3a335ec4602f532ffeb0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef1769304f1a9a9cc12e7ba85633d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c9d6b07bafac3f282be942b65e344232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108acb573410da5f28a83723d5ce7fd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8d175c2c9b036b02156f81fc8c709234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb4627dc651f70bc9d50f2d6bff7a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ca0c9ebfff933c55260fe3f6c646236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7cf50e08e3e9f0e870f3cd89474ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ed7b6b085737b81e31b40d1dae4e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4070a5b2fdb5ee8476eb64dec1c36e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b46d4d664003f6190ed64426cf950240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d2a70b6fa1cd33da735833f5b89f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ed9d7d84108fce4c0cb93f5a39267242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb279ce95f6f3857ef8fd5604418b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb2992470aad7e58f0acaf889b0819244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd95028cda55ce44ad3bf86449754bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7c50f1643788c80f4d9cd7316bd50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a41f4cacd0dd14700b58fea72057f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd19d6c38b63df5d6bab61800b4994248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849cdcb0854addfcb0ed501931406b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccd595a57f939410d57cf93f19b41a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ac8fb20f47586c6967a068e38d56e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdda2fedee5a86f8bdbf1cfe3504c2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd58c51c0e2b4eeea52a9f6bfd5f439253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59823d1241b785bea88f918370306be3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc862b3635488ed827eff393180336d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbb4de51f1407d293313da8368c5ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f809b746e90243a60efffd766f0e3ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515791e1ef8b9bd1f94e949e70d5990e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15a39d111d32ca07d7f85b036e2b33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582001c8c14ba979583b5f15a5927f60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da9abaefb65bc5fd7093d240046179261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7511b26980a63eb7c021be1822fbc01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb591f2cfacf31203b634a0176fe8eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d464650afdaca071fd736a84a5ed392264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ac84cd083be3ea6811b948042a6d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d417b062d03b97aee013741b2294d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdab2acc9641c8032b1db0c88c01d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade85172a701a425d5cae901f527f9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151e737ace9fe7fdeb6b2c6ce1ad356269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e6e92bcd3cb25f4166967adb3c82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77f821bb0e59ebb77df628016bf5b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98286a021cc0fbf1653ba7c4322d07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5b3e3e22344c1657f1d5bf03de6e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab260838d7262bc95d345c015c0a21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1a86739a9e7ae408b60862519eac7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1500f6b3df3afa538056ad71b57922276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79126dd6c850b0f61524500479b6e8f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee3f79d8a960068d103cd7a232c5d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290600859de0cc6ce18de43e0f724ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0771bbdc878766db8a13113e6dcea1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74202c0b9a76028ad2ab373ad7fab1ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bddebeb58ba69e732112f21fefe57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01537e0785ab7e5a7f338bf54a4cf1c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b751f45f082fedc472249d4bd309f73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eb7caf84c6546cd4eb08224e978de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d4def996964ab71bc79c739eaf40d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47f1d230efd104b5d35680d7567e63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0520724b798eca32ab1faac60ddc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19af73477e2eacd2240c2372eafaaeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb787686e56774059f7ce004ff3967290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d240a8c83497024c59deee8db9993291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eab909d5815d30d4fa0012e5f8feeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e09dac22f88fdf76b6a9caace7982293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06076e5ab3cd6d5a4995d05e43a384294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8cc61d7909a2ed3458d57ee643fbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fe0f79fac6170ba1f62167cb866ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0008da0570c301477dd213c9cfcf8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3585196e06d78a4e94a3d0a2e0a5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bc9490f08be3e31e2e8bb3452a09c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8155deb536b720436cc3497a4f439300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91a6110c11efeccc075eef02f9091a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02733f3396fc7562e96dad2e0a175616302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f9ec67003c2807648633a98602a56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52351a2ce1356c80d731fd43dbbca9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b91a6526ea816bd4762faac63311c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586354b9693fa5687fcb030e8f3c999306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57412a5069a82731bb4738a29bd6d03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c347794a624a62124a0d3478afe707308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a70df479c92c614c5343bbbdd64d59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6301e40fddce073e9d1bf65b9a2e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55006be2371f4730a9e3a67b21599b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929bc0c320f856dba214f9cec9a45ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64881ee991674e328d082efe1cd525a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b49b7e4293de44fc619ce1e27563af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3ff1e94e1ef761096d2b2ce2490eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3954248345ca27ea53ad7b8bc3e502316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287967305ff0f1491b799a370ca29f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37d24a08342aba20b624b1a8fed937318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78f251f5546f8d691af8d123154fc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15285162e3d1c3e7dd444b5e05b84a21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82669267efe4a61f8e245205aeb536321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86fcb5dcd5e95796067ac429c4f0ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21515774e7caf9699e003a585fc6542c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ac0f04c2164f6aa520a784aa3e7dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d2275fbceef254a06933f2ce16be8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635d089a071164d1fe4e3bcc0085163326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2998b62cfd036a7d4a8fa4e03159505327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd4a5aab1c220981ce46e36688a579328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4626a206f1391b1eca9cdda99d3ed0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9777c961356527c0ba0867dc984e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346284e3d3ccc3b96a572763d65bdfe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cadf8e5c21d3e3c54144f4ddebac5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ec358ab9e72c01c91dc25edc9710e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f979851137d2387bdc2098c2915d6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8d03e12924fda759d9e773c6be04a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308ef1eb38bfbf7019dc4a491671897336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2b7834adbe9b4f94e87bc7cd4cd73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd18413d1c74a18d84ed487ee4980fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851b33bc1512f63c6d76c4bf4c2d0cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c041b4658d31b889c5378716cedc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa208efb619039e567198f04d793f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51496372ffab064dc6ce5444557cf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eab51159fc3e271893a5d78baa4a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb6398e5aef1960916591716691b9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e318801da7d3f7045e2af04677cff1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a4fb23989a948060377f67e116cbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc5ed52b9b2dc48d1d966b631ae65e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aeff711b87a94e451942eb359bb2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b64f5ab868ab2e3be8ef61c55bf897349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce1d7c0d98e0d3856cf5c6d74dc4ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc567361765333a3b9d107daad2f1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79eb85fae92f0872965c02420651f22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eaa832c61fe583814e91116dfbb34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b7ad1df516af502b89553f89d6e3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8891efdffa24a919fab154935c4e01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f0cb72773373260196dcffd475feb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7f1811fbe439d5075877e7189d4de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d93eb5004fd179f28d6baf8c71c5ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcb4ace198c0be51ef1874e906e62d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eea8966b8e28f9cd6bd146dab1538360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d84df451546db076d438e46e8c8c0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395c74c3e33264db97c536200a24afd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59164deb5ea550b43a488c9d65b9e310363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c00de950ded37f996c7666e82ee01d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621badee13edf321a01702f1364f9dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1d27cf56efcf461fff3e5d2c9aff0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96583a86e4e31c286ff697d8eb56d313367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb826af8319419df9091ebccda4bc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fadbd559d070d34f65d6e4fe1f1410369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79968560f0a81dee7ccdcca1971afe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da17f5996d37db0d62a691df219da2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e194fb0fdce84baf84eb1e70f1c829372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0880c4fb6405d7eb11413b5a95a1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90339b4490cc08044c5f26e88b037a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8940ebaa91fcfd50d1faff74f0a32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22839a7b319cfb5e3ad5839ca60da8e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ad7e6f9d9521501ce9f7e84c3a9e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69272a3429fb5bd69078d6d197ed94ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbe455de87aacdb8724f11245dc5a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ce2249dba8e47629088a8d1ebae99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936fe04ef9e0bdf0489fa2dbaa62904381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed6db12a308cbb2b00e92c7e0c954e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb448888b03eb4f62ce347201f3a3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c31f4117f64ffbe8b2d755a0ad7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab0c39a169d61ff0d0da2da2d7b1c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25055bd067df80796d42a380a30d5a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bfc7b65b2d15b7a11fa2ca73949d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08695a76fd16d20d6c7c8a0b622b49d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639800c08fdb3a0d4655b5fac69d3cc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd1038f72d7aaa5fa7ddbc52cc3c07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eee986b3e0e40f6e15f605f362386f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164a4af592f47ee6288fc2169a816df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd5bec6420029e7d883434ce61494393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738e62cae2abe7c6ebe5bfb9f595f8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65babe19eebc9ea436d8198673a858b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c050c43636e976de70ba92e1868d754396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233bc24084ea891273c7696ad552c5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c568c46e3beef905893e1e0fe4408398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc78d8f0ffd844e10c001f1875ba5ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9434bd1d687c9c437962aae1d071d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db4e3fd0d22750c0559e165aa345b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21eb139dd6ed58c9da98b2bd3b7ed9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e4facbffa834c39d6d16fde89a1e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301f1eb807c7acd81df0211ce680aba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e5f7456d0911ecac2ceacefe08c82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c908119f94e90128efcb9e050c0ea5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70872739069ea68757f1e14127df27e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79398f07e7f18f91e965b8af6086fbb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfcc34c8521a3d1c7a46efc5478693409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed678e6dfdaa2d3bcd3e13a84f2c19f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93484a92b5d99461ad5bfbcd9efe340f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128dcb1df3cd209b860ecdb0a1ed27a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e4c5913417f3e14991f3e7252e9c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb90489ab15a4b06bbc0a40e79018fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480af458ad35277ec0a63b85fea5634a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96331345e64553eb3abbbfaaff4a004c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319d9b389f3e25b340e0342c2b032da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059d3645aaff0a617accbbe9e049dd3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbceb1eb3556d9ec59c77af5d416da6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9390161f47d02d490abdf59d3f32e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe179d7ffbadbaacd63e3940a5e66eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75b633c273730c57f9963fc798aea3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae6519f479b20d92124ee0fe234cb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9283c9678cd12f642d97d2729a4b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975a518dc7cc1b6b8efa693a3aeed05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567da58f30bbae04eacdb335283fede426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcb2ca38f5339a786a6cf2a3b3eb22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb36b87371fbf9c4574ef7c2deb193428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f310daa2548f35ada8c5905295e58429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdc72c4fffa7e5e5a2988ab13f1db8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20756fae865a7852dc4845a6db3239e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1123ed5b89bf1a2389d4f71148789c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e591aadc66f012375571ec24cbf00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca04c67275e0fcd1399f738c7449709434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0900b6b71b9104a53a043d30f7c99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5717b10a99c459731953f2af9a4b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c13cdac669e5358c7d381975cb536437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe362eb769cdaf295cdf3a40effe5867438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed7b46e2c5c9f1ff224459921a5ede439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc3d77e5f932febfa519f164c8ee36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeef4fe04e1676ca13decff75949cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194f920757f25a341b8126920181f2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04996653c4f1ee8f6463eb4b10fc6df6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb00742508a519aea619d7f9638ff5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7cf6ce74cf8f66ea4660bff8e2887445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba69f422fd2b2a61fba4aa063689ae1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de2a6695568720e3c1876e77f972f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2ada91dc4fb56735731ae7679b461448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b5f0d49efc2e0e8cb063833489989449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffb9e9588ea50cddb30b6acfe16d9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8c9a3bb5790a3dbba660898717174451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251f170e1451e5d4805fe785a5ba5b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591226a3e3303415a66a289d1bb1b47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea16d242288400f4025572dc2abe691454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f1d4716d5ccaaa1ce38c495a1cee5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd591b46821950919d8a0b8b4bd7a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8407b363b209104212dd3ed508a6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccddd3c9a3ca4c3f547c2fa01b718eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca1c58ecf8495a380cc783cb7fb5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b67dd2fe8f51ece167f4320e33b0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9381d72fe45fbc85066441fc2a370f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23034aa6daedb10e3fb646c199015c6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc111f0ec9643ab63664892aa83ebc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acd9be8b8157391eeb9cc50d31b0a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8eee81ff8f63ec5f69511750b2638465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca9605047ca170fdc02ce025aa2735466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162665eaf4e92f658bf4e652280540f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4cad263df7280b99207e8535f44ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973f181bb4d8c708f1f92527a77a24d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011d81e9822a3842a287907a6fabb09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f710be61189526854807788c8cbe7f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dfd179556637817d6e1dc3c5d00d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf885a280d45c3a28e2a035f952802473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbc4759f0ba2f848f0ef1b11e6316b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c326cbc4675b3ab2a6d7e652edb1dbb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2c75eced68b871b14ba4162b9658a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b860466663c3b75a3e168af2dd8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c37ceae61aebb3687de353e6b88511478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998219b023b3d3bd0450cadf9fe419b5479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>