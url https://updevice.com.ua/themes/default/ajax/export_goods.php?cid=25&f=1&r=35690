--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2053,51 +2053,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ff6c294689d9fc33efccf24666fac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe8347ffe99c651fd27e3500799f8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef042d46fca6173e00360301e3da61103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cf904d7377fde22ff39578dc5b2714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df5cf6a84504fda5b25772b6f475b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acc1bab89fb697ff520f85a62e868e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c546e88ada80715d7f63c94fa6c5a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dac064d40e6d4052966acb5363f088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a34ad2f7eb1c9b1a647213913b498d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140774d25cda09d19a40b165986ffafa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a589d0a14a42609ec065256f8fde33811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacfa7ba72b56be01f979f037e17cc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13901ab0c9461dc7de3c9a534edc956313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73422531c4c562312355ee40d933da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c3ad6240c49ff59b651e9fdb9348515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8eaafb2beadbc1a6c1e1b895e665216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105bb6cdad9bf68f338b79dacb6e91b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434180e4f501aa01f4eb62c813b6f3c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cb7dc9a8a8bf1e5478dbf3b0c7c5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14b827d0483cb13e2e3f8db7de1aa620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a208699115206ed70abc4578e2d91e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7633d18727cb8e268b2c85cc9e8d4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837bd672e2a80b0842e25253941072023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85f35a94d055a03396230b6ca8cccc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58e7208eafda84d59d9bb1988628ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6c3ecbac3ed88d1fc17bf28f1ea9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d381a0d8465d9ae2ea2b23fce419627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae236e85a2d0844d6ce59c9878be401028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8f4a48d88c06bccc6874533ecf2ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de4e321c8102f675732ec12d289ba630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a150abceebac496f2d617cff03eb9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98113653da5895595190ec5ac4c33dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7079213d83a7a7be264555eee45fc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4c24f37709d3d620b49db0243acbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c274e4c4501c28a0646235f7666f7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213bde512462dc8f624c5205545dd5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034030358430f44190f569be673d38037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aae2c7e4ea282aa9333e5f49fb1e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf70343c75e4c6f60f191f1bf1ca43e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80b44471368ba28f4c2778275f450b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd964d05cbd73988a0555ea5f21b5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550be528dec6af2ec8f8e12775a98f3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bb809c340659318941582a915250d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca75cf82d14c956e5229fac35224fd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ae9f9545d9515f3f679ee33af087645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a41e56f4c865649251ccc2b4af6fc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5df8f86659d53ba3afcddaca928de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a938da8e753ffd7e8f0af4ea90fac6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71c341f60792b976be26f04ae6f87a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73588b508639ce9cacd4b8f6caad8b4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09ff15fd9f143640db71b60023036051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b138ada87fdacf110d948fef88a85152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7750c40ab649beaa267e4fa11d42f3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff4df7d08c8a0a2e5db9a3538e116354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81caabe639c99a2d14f23e9ccd8942255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a092f591f4b0a570aa9d7209a460b1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ae07c895b73672810688ec829943457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2605f4a6f46a3fb8ebc42f0795dbab658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bf4efc6e7a9f7a93f0b4d3b648c6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390f56efa1dec988527c7be7ad93c4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53071bc06d3631e8f53529e35f74e03d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344e259dcefa3ab8774e30d6911173962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260ff9f7dffd9ef64bea1fe2bf5126863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee187d077e56e2a0cd08012b8db70c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d63d15459f2e4c57f9d914e7d0e0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af20d9b5ee7a7fbeb1d3503d60ba5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc800c45e77a7128cca6cf1104a1962367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d00cc5e6102cb57cd03e4d310fce768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e5bdf3a5a859312b1e0f839462f1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d39186a166e5242f0947abcd3b2b8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105695ef9ad318ddca2dc50a848d6d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17772f0fbcc0bb00b124a261735363872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbe36b3bbf295ff03d21677e18dd5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafc5a824e6cefbd2dadede358b886774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15c72fff107c9901c1cdb6917b928d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aaf0d886275cc8ec91ad758d770f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c01ed1909e9b6921ba3a2e7e983a7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41435cfa0e33cfe7ca456f9753a9757d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe59d2624b307cbcec6a5af0aa9b28d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fe0bea4f2d23e0b5a66d29892090580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fb2536bed25ca50084e3aad5270e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98432919ef00fea7f68505d664fb47982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa2e9d00078c813d74e4dfb1f47bce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a56bea1f6810de27471c11eb1486784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec384665bbe137f85390c6d159610ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438865dedd7bb33868b5a1bc8d848a9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe98f9856c3bdaf774ab0bdb005bd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fff4c0584ae8f08d665ca3b7d346788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5e8b451be29d10b040f2485891eec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762068191afe6d315da1a6fdda5a3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151d9a03ead42b93e1c8af9fe340f1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3800643232b5d4a87ad393f2c495d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20fb4b15f2abaaffb5ac7a9e5e281f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd606962b4bdf0cb52ea75b767e26ce094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93800b4f28303efa5bcb6355469836ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee80c4e04018fb8ac9d58af98241d7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768894d629cb18fada4d7558d1026f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e1bd09814b323b28c268c23c66c1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6062570eead9ed6f81e75edce74c18c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa294f3af4cd2f1c6e9293b52457471b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505c2b6410b83494eb4fab981a064ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5109e9999de8b3595b278bd152be2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74794deb81b7bcfb5fc67bf721b139103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac789af35b4a9ee75da64a28af994493104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6eae5169a6fda28c22f7ebcffccf3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9856cd3c5eb8d69ecbaa7ae77ba0c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe28cc74cd2a71e7149ba580b0e35e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50884f232c09c558106efccaf5aa85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aab683f7e94ad0099059f3167dffd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857f598191d1a22fedebdcb6950a405110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8f3ed3c533183e6462b58ae97687e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b5e9fa03964ee9c1e2fd02d62045112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6f9b34b6a09b82b851433ee046162113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0baa8cd632e7d570edb2b53a5f870114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f806e578d2ea0fdce38e888edc0d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd45de7bad89ead1f55e8cea96c204116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8492942310913b8126c71d9128a7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f06afedf0368b9e64be4a39b42fc27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ee1d0659cf624b74210ab7bf778dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4416ea495879b8290b8eda2ac4fc7e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4260c70e2b94c67df8ba69aa1f3f27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c608a790ddd19784a4edfe6905486122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff87ad8b3a0d77c8d8c294df34935be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7d430136081d4fd4db5a0128dd131124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c0675c1635591aacec8ccb99124e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e5c45303d7e5cc64355ff7e1c157b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6088ce2543c3f0ba101bc452f6bf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b1ee9554ba613233f82c3231976c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb607b6b589134ac18e14baffca45c00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b0d732ffeef5fbea83a427410287e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dd04ea9ac4289a1c6bce1c5c5294b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfd49f8dfdeb67ceddc444c9f290dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a885ef6ebc097217e25dca6b21e561133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211147ebd77ac26141b61e6aa60ab769134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73b1598b963745b557a2b74569ccdc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f27faf88d09752e6d623de4f56238136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4816bcecd2d0fe32437708addbee3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97243659c8aa24e48cd664137fe690138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52d391197548c5d62c7c3bb96159ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d934a50c3f6eab060debee27de9f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d89c1c3ab70ed19f28f89212329bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896f9f73a928db468a8837c24828242142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5dc6559228863803fd41277d594dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522178c617f1ca621823e09cb74903ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103249732ac4adca45b74ef5d3f4e2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c576f63736237ceec316411c40d20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e685be60e225c04a9c9c6fd8fb61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4d7332124bbce1a7e60c514bfb861148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3cce9c69b3a6b924ecf43378930ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194325126de5a97b11f1421b488e81c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ee624fe835f27ab456810485ecc37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e204407607b69d11c392e431b899a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa6b29db41e9ab830c1c8a532a1f00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e8c546936f24d7e6b9f4030c4dce2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dac9f3e35c186914510d31c4d7b59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5cbcd0913a07eb0d857a30d6fe3b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5277e5777f2df9a743b81f9a48a6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c71772ff400e2276e043840a79b013158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96e61807a1912907a1a52d2bd4141c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ca38d44ba85562bd33aa456bc19ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda65d0029297cac9d83b4d1c40da6ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec55aa359fbe988caea089cbfe41122162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63578fcef63d0676d6b1b26addae334e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3214beee1ac0439fc70a13e88cdf679164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a285c41709927d61ee8c0d533090c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196084cd9936c6b02ba8deaea38313dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1268034abb2cd7e87887fd789ca3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beff71ea68b912f87e6b9f1747557c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd8f6cf4bade0182e7f3d97c0e38fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aad7139c7ddc89a58799b547e2834a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38308f69cd9f61ac791e16dfe1f15d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be3d266a7cb7dcc096d8cf6987a105172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a8aaf2efba2e4f40063c0863a2903173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583b3c8dad3f328ea6b914bbb60be6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ded7aabf2b985aa73fc88b3d52e57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1657c569da3ae13cdb40a55796985176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fcc2810864130cd1a5683213716b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9fcc86b7dfcb0b51ad3b404c8fe5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48013d9e6962cf6f7dd60cda5ce097179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48a9740fc441ff617f6b9d872d9c6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c30c4330198e027ca86a55918f28b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbff96a1d9666eb33ffa269716a233182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06b4312510ea0c133d988028567315183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca1938fd52e5c454497cf91610d427184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88199019d2f6238ed93039a93a2469e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f839d3046d2e79db2a509cfde2d65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40776946e567db98be249c62d4058f96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94f54ebdae0256debdf1564497f671188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a5e9fa82aaa6baab325d55a73da1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74e68272c5898e0ad80513190b9b24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a62ce3ee01aa92810dff4dc8768b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92695f0a4c9f6064b2daddfe82b9134192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d54775116e90bd46322a3e8e4eed88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc089e231c934d9cda14b0785aee96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945171f182e88008df02ec2e6f5a8e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e807c70ba927005d33da239d163ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c52ee0335aa45ae52341312bf01ed6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebe3ebeb5ee050bd4009ec1cfa37ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214033863ac36b9daae6de9f4bbecf41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340ea96a52461ffdbef662d8ac58d08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc413ca422afd4e19457e3cad9e6d7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6bf1030661cb0efa60c337e412816202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0013df0d697094571c3d4654e7fc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcc5e9c87e17056ba019709e8e91b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8878f609c5fc1ed6635036c5bdb52b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba383a2163ca7e1d7a99532d0036163206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19875127f95f2238c80fee0fe15d9f67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39922f84d811557650458a77b7426a43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df4d17468287989e96c38d15ff7b5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eddb39fe0fa7abb017322012d652b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7bbb204bfc6155c753b03276de9c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00215630b6c11e7b049f48f0d013e68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301c4ae9bf876208b4a2c3140c53434213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18280476957c8eba57be272eccca282214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cea49da7b552f927d3df7e09f4073c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04bbe63ce5a4730a10e220bf089800216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed528bb5384361fe8174f19c7c1e67e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2c355d3934092ea689f8283a146ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8960846a174ffdcf88a7ae97c2bac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cb8f03fa52bf23ec102f6a77eab3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2bd75d74189e37a60b14e5dfe973e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010c140428e81c677b91dae4dc3b135222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4a18f060bc254a5dc16808107c933223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243dabc9718e789a79ae326ca641216224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aabd1988d0ea3aab6576cc0592c455225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e24182ca78b893162b9a20301d3df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b482adb86fdd09d7c49d8bfdb4dc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44879f1aa2cfaf405ed0f114224966b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e98a58904576ceaae09da56d5e8199229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87370c19ad35eaf7837d250eb3044904230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcca926ff8a86684fb7294101a7802231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caade8670e4cb73e11d17bfc3b9c4a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302232005a6b45a804b9bcb8715284a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302deb0533ac4eaef8aa93101a77299a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bd6ea7aae59d504cf2ba8b644d188235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f69a543a7ee6f42e50cec67953763b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba544dc744154a147376627f023539237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e07fb7aa68891a4ad82d015960461238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765a3d7bac49a979d529855f0168f70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d191c9a5b007c85fa2ff47d6c614530240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929225df400102c8aa4327e583b26b21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6e10c23dc2d9988af4416bc6f0ce8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d8f0ca7f3de5ed6cddf759feda656243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d889701e442b178cd36ffb1d02fdd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541c69c4075e7b1659afda98127e8c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ea39238aad96e530ef56f759ebb8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b516f19ce27d81297e79ff6dd0eb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36944821af33539b51fd46fdd11dc6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88247bdcb8f78b38f2da4a271a5ca3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00642ed96f2af132986e63b499e1ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd2f25aa6bd38d8ff00f4e9a1acd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70915e69cd25d94df0e60a1addd3ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0471a4ae5e61df9a6caff6e6ce05c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0086bb31d5627384ad7d4bb3bd7b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45410e28379c03cab06381ebe1691c37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c65800fc2c3ba8fbefadefaf9461b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d16f7746065472aca38ea98544039257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc2a80b136a749c65c9aa008e1a64f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5291357fd6fd58e3a48896e37bb14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b94b2777555c792dea99b986fe077260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee4ecddffadabbbd69dbaf6066b0a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693593f37c1b9e510c1cf53920fd7a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67a2702e1e48b918220ee746f7ea27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3afd955f7993f3ab20489efa79b69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6282efa826c0ad5048693783652918265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e36b4617251bacc7368a03c220ed8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db965fb8a02966ca181f47eaaae3ff06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040920fd1827a919292d64a08f9e067268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3172bfad9f3248200bf9252505c442269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceab1aab09e171056c1232d8145234270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e89032db3ce7a93d983d4e5fd88afa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a342f31e1adec8b9f39a7878ba3f189272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b84d4fd658b6b7f0a61ca26a1d8e84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80342567d57c81ec6d56af10f3fea85d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b7335e490cd0bfe47c34082b1538e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dd0ee921f81eb7f9d441438824516276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3ffb7ecf351ebe7e30e9fd2908b2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039f40337f28f5ccf0f6db466c89046278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f2e3fb599ace1770c398b70ea2ba3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28644ccd687d95e7f35b7a4a653b23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca53e99c40b5e953f439f656b242e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc0e92d1b678d0e301ace3d974ecc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7c36a15d0b242b3b954e2f51a9963283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470768aafcc3ad0121f69d40e4760e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97ab1b3697bbc0380b0cd53278f206285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44c358a0801f6523405e34a3475a7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069c7b92e1f043d228ae2c4f7e7e46c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712b76f67611406b01bdc4b8fc206a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac6859c7a13b08ea1e1d8c78d942e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c490d5c5395e76164a23fb8a21de9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae479591e84339b6565ef2b5cfad017291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c5d3ecea67f6e63c16e41f7164c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d36c5148654a7ec2ca33f85a7a44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1155fb4faf6517a72c8d54bb5a8819c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e06802aaa2b332bc4f8c208cbe0a5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eb12087e732dcaa0cf291bfde3f40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f40278be26c52a9a21e73928629f2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551445c71cb825f7fd55e8251d671a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab8a00aca2b3a50f5c3a83d731b76c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350433ba0d44d17cdff9622896a4e033300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfb84e8679e378eab86f909f002577301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba4e63a8654ab63a2a633e5902b94b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4a2f2e3deea015daf58441fce63bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6992f9232f6bcbe3d097ad38c0c9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2ffc1d712a760213001961d66cfd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a269bd98be87e7170ab09ce1b1fd8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2af02151f8a41ce1fcf9f28ff6168307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3da14985da087e0e149c9a1546c654308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace6d425840f25505cc03fa71bc90e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c9b581a3106c1da4e6bd70bc8241f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adcdefd2672593d8821c9764e43677311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25859843f6c9c1df87d86ebf9c4157312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b1144a5b55d1bcee58b79579b02c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971ef4a3065f52f8bf28150927874ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae1be94c1114ff113b40ba71c54b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdbcdbefede81520dc319b6b880025316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39f351c0f71cb1267815465182f4c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa16ac6c1f0ccbd5763708250493a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93b81f7216e7b0e5831db631050059319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e695369e3d45f2b3c0a7fa3d0b24e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3b5599f6cafa23cf46943d15e241b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0be54eae56f70cc171e86fe4f4a8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db4b2b46759e1d7e19d653857c179d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede032a9b6d4d86fd37fbb6dbbab8889324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e346a8eac853ada9fb5d18a0d225cb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1eed13cb42433efec686171195d62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa63f2e1a54ef2c2c90b274bcc5768e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a11d68665830e072e67473dbc6cc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe442d49684c118fd584b955ad63cfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9bd4aeb742e6da29216f583b37218330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cbc3fefacec19a4d11fc0a159100a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5c9a0686291c6167fa44552f0f30d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961152d790032afe9a155be9c6dfe47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b00fca7de919f479340490898bb93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd8e8d8062985f7365f5d689a958cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadaa39d2c535993ccc762cdc4cbeea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62befcf3e14b64393f1ca7e1bd8bc349337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a9cb216c39e5815ceb304be263a97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a45145e6be4d18ad78448672b8e966339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d93ac3dba38d787366bcc5d84dc420340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154d6a46a05135ca19f5e8c1b304d12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a02904e81528265d16268f3290962f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf60178bc8e5fa06f329a4182cfb109343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758e4bd659322a76d2fb6dd8765ca50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea947b20b6d1142d33ff34f71c7b5f28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c91b426aec6411f57e965a6a501fda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bc88c91dd16d684579ca328a0f8f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f232e85b2ca9f03f3e57cfe83c31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86f102e7646e905645cf399714837f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777dd5226f9738049c796ca1ec5ef1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1407f1bd8f874df2902b17e81df1721351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208ff370f92d2106cc76989b1c712ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbc45dc73ec62ecd5c9481ea43b400353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ead262863588c20f19f472456aee57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6e355784957234b7cc02bc8691476355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898963b34030e64e51f781cb5938abe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9e72ad6adff9fa48713843ec8c4a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f503222ed5fc00701e71fe47527c202358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a98727a1a470e5f100697aeb4e5c93359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53008506c09bbade5fa438c7ee1b104a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013a5eacc46989c8bda0a751760e1dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918054087d3bf286f3660abc3dd4045362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291db9db1a228b2251dca0d867b21ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8a642beac211c789b8969735bd981364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237eaf7667e24be0deaff6d1955eef1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94088005dd4c6991f2fb3cbad5b0a18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368b6cf83e6aaaec8fa458f90036460367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a704302910e5008026d7085911a7b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700d0b236570f424e260a372f0f2bb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812c13c85f30613e1d501b5c3c87b45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eea5bf2091c68a4e9be58e71d780a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca5ef3dd2adc5cf01dd956394fd226372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9ea576f857af755b27b61dcef8eab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649898a08de6ec9417f2a5d2c75573d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ec6436eec63bb3be982bcbfab0c0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bb39bfb899f4c9ca9f7c9b0b55834376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054c6f3eda5f1a0bbe8b310cfa310b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0121e2a056274fca0a3bf85f2075eb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b669a4d4e5cafa0eb6a7921ce634b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31038167650fcb5c77960a86a5b4dc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a07b2cc3ce22f53550f6440c16b85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93439d48c31817333e85b0339bf926382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14755e29f240a0b2b7dc6f368e5da9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55730813a837ebc7c6cb55a1ec79de7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd92cd6b44025753b73cc7125d937a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafd3899320e23788611cb1195d3691386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e42e75a19a21527d23560d594b21e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cc79151330b416e91d257ea10a1c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2550bc5618c605735ea9bb4abb654b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efff137458fc96e0d0a797c6aa78929390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbcd8e1cbc0c67843b264a2146435b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23407d7a2cdcccc9651ca5739828d777392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eb8e490f5ce0b174d504e0452f00d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8217eee48b110f99abd7695262d16e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85988a224e858d6762f729cb63be75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c27351e98020b40f60438dd4369bed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdb5dd74262c63a53c693b6863a8f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d277ea01466659bb7cb9130ecbd9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd5f7ff31f22364677f78ba68e15f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fb4a62d6b8b3e4824586c51eae0fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd146b6067cd5f385b043ffb1c50200d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77ab10506196a4448da9df02987c5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742dcf431f24ed0f24d766973d0b1d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb89c4078fb4c537cb6e70c3a9562e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159386f8701669db58e6d5ac559f901e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460453245d0399ec1e1d04d4debe58b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda6e32e7bb99a747cdb228f0c2955a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd728aa6b3721fd10bb24817214223e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1b5f321f91aaee51728e2dc13e94f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa0bc31e60b4e3099ee0fdc893fbf2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf358bcdc6016ff71eda5fc01a9f063411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fca07e269a740261e93932b87145d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bad088668e5e5fc564e3949c9e4b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8c06a3dab2ed937ecb57ad0d1f0b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d00c4725dbe1c872ce442be4d1167f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445754fe7251381be1d4e6a00fd41c3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd30f975d6f84965355f7c746a3072417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e31fc730bd2919ed51954079146b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78bd622e8328b57d272563a5f8a072419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953275984072e52509df4136e5613aea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53610e97afa8ee9b00eda45fa3edd66d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f850c9aef2f07d9ab8a96780be25a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71264bd4cdad8c7150ba321a99b3edfa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f04e8ce6a975ebc30bb78996db93aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abcfb3cda604745ed55ed4f235e97d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ad3eaaa8f2b8555cac94deb71a901426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea68e4aad2c3b15d839586034c661e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c0c4b135737ad37fad1588f165163428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb78ef64ba346b38506f91aa8f7573429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e72f6f89d1c38a209caac7b54e4b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54e46f155d0aa124b34d58a88e298c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325d812e67505241e99067c46f5a491432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6cbdbd2c76da90fb1e95d00a4ab6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f33f9de1b8614437928aacc2e4be12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d9e31cd67df718dd553f9375ccfb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd602cb8bea88100e4f7501eef0f90ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc63177bd83e52c35c3e71f90e7a90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71e700159793ad694f5bcf5e039f65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f987f5d4fa25d75c8b0234c142369439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33006cd6f932ecd3674b27580a71f47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01f57fcf9cf461a2c54ba670b37faa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d614a01b2f373b5d866b7f711ed0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f55a82c558395f026cb8667861d6f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71c3bff0ba2cf193c02aaf58945856444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561da5a95990059b0adb21531854d66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a097cfa4b152b27cb4b5b8863fa966c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d84c7fc7a2d0b43c8c70df544cc34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479041cf4ed0a73b74531b92ac4f5ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c86fff99056e53f2cf13fea362f3c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b172af22357a62eca716e92c0ff12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0538fa9cbc55a6ec5a6d89a8b2c3367451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b103d5dbfa5ddc338fc6cb39ec53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5528776603b367fdbc53d3efd2ed49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dac5db88762b5669182e145ea47ad4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4e1a23ce1cc6d74b12b53c21bff62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7916617fb260eab5dddd9aa00c438456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d62d7d856144e42734c237759b660457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ffbb46b3df66903b289ae718e704458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8acbad3b4357e3808eea6725f8e48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93c86cf3c3d747fd9f0809a412b8b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79676d49be0e3ce4c03a569018fcdf9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931aea07e4710495614ff704852e83c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daa34731f0232d239fcd55d204b455463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc4026e9d421fd56bf87d748319f35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97cca8ed1bdc77f57cc17d0a51cde7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487687253a8fb36eacd707f13a317ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb7ea2de3cce58e01e209b7c00d8df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930a63e78dca3d3c91c559d6584e8f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185a8e6ec3e8a2b7284943e923e2360469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53455b6558ef9200150d36d31ef53400470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35024afdcbcd13440ea928663fa51e2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbac7abd4cf21deaf7342a43fc5072d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1feea52b3677c46062e91f73abe5e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f02a6b8c70c335d77e309fcfa17c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140368cb8fd91024ac8380464cf7454475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8301213a6438f1d27613ee7747acb26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a68f7d9593d524c7a06805ead529477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6651c3523565f1a3241f340e39cbf26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8e6b7bcae818c8af5fb718a3519d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40538196add14a0f6084ddbeb30ccb86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff619f7b87fcb222a3c100980a44b1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ba2f4880d7b4bb051fe09653a598b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cc22d44bccd39a71ac34a2407c008483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dce00eaedd8dbbb9305db0c03f1b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab7827cd6eac16be8e92e37f83d6f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b777139aea03fa5e77b0572f0bd4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901848d833599767d8ec76652c1f86a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4142883e4f6f16e1b3b9d2e02b80e9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b778fc31a20e391e2d166d8c46b455c489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16578ab48577bf291a7b358173eb3f891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a670e9e49ac5133c04c32676a82cce72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c35ec71996d93f1d72a675291fe0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3365b78d977056c39e6f704059e2ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2996a060ddc02222d80553822e5d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd748bb07ad06c378aebd685a43f28296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07affb072763442893b1fbff6c99b62b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57412e7d9433c653c71e213a9c3c825a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6432ca306fd16ea8cd0674d76fff579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42f90ec1e2e686dc61a7f91087ae0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9220c332aedd1b04ee6f08b82232811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122be1de07ec6f198bd5e5d39581f8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55708ec5a3d3ec65a8a0a616321780d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc21df32f009f9f02e7aa2f268be31e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26504f79defc19f9c1d550e0c85c6f6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f25735c71d749c623db7b1c014b9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88f6a38eee0b796b46ab1dc3869f6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd7e05266132c3127d67ba5faf54ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f40695e15c12223b3ac6234246a2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76c0fb4c1d133246e5298690a6324c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919565cd8bae320b4e6e4ad91c6788421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1bbc55c760eddb98cdec8940818c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87246a25401ddee8fa08cf5287409cc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff781832f2e8e3f7625f39444cfc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5772c294ea73f8389cb3a7efd2f40225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b3a07910a099e441eeb0e5574a84b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462e82605811a495ccbd4e1796b333027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829b0023119c4f363575efbc0ab22b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9192346d1dd364728f8cf3e895c6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796ee356880e7cae5f6ce4a76f1337e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e0ddd1c4be7775118e88f54cabf1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e00f9a7d4ecb01c358af2f9002f0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb6644cd1c759aa5c0db4db0a3497b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3f8c1396573f6cc973506f6e03dee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babb3778699be5994c6712a93ee965335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242127f4c101b6c766d12413768d3e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5b4771d27a3e16346bda04e83b4e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9396f84220716920dea7750f05cf75d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81158f59fb7909bcd5ee9083479c171f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d27454480635445d8d9fdb13aaef5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee676d71a1363df3ac3cc909083463f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b13ec064f874c6521aca91f3da420042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1347e847fdf38a0408fd35cd8853cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7273518687d3c50160e82d896d3c2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bdc308c2537283a904b57c8224e7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a9a694f46308dba515719cf43b98d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2673bf5b50e9ca3598a86bb2d946147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba093f583e6a9847279ecf1899874748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552df607b34435a00774959d1a9333349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6df484e52df52e4862eacfcf79b7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4be79e80f5808f3da24969674245451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5a02c2568c75826f6871f42c50ed752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85975fe2e22a74ca7ee2c1df4170b5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38d4d570787ca339dfbe874c3dded654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade2238b3b4abe71e51c53dda1282355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748124b4945925b0a371ff0879d6085d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd06e84e901b1a1a4034c805e19667d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e79e4c9778d4f98e52a68af45fabd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231fa150b7e842ae7d8518e9abc2f0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b9d22c22c367cf1b2e610e6a2217e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d11a0617e0137c8f7a3dff5c39719f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fd5d6cbd374516bf38690f4cf43ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f08dd0a60530412c3559ed7add7cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e2b0ac78d27543f7d8e8b4d44fae764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cd68fdbc1629be9203cdb9014d7bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4602b012d2b138b0bd693a782e74c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af777e77d77eadc5ee937c9ad15de767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134528c79060268d742e4804993121e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c53f0affffdcbfe1cd83e088a695a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1c87e7a659480447164b169f4747970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103b1f1321e127d3b1bef73f67398d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80494a0f532bab01af577700fe9cd6f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8e46121481bfeaf7aab49e362510673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3236da68f5bcd2985c7fd653f708274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2bb3efff882b9a5f1b6dc2313718e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e5dfa3c49704ca29119a473f102ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa809fded47678576e72704fd9c8a2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db2021618a43e454d4d9f9d60432ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e891af5a76c9489a367b2ebe8cf35879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42932cf67a6f71755c464b3ba245563880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98fca63867a0026756e5c1463449c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21822d1e8b2ab4d287089091f82f1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d807b24a4457e9daa219f6f70cb7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fab12f38aee5d7afb8fb3004a3c1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b219cd762b6220698361d057a77703585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52fe2f37dd31833e6e17bcee3d474386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7446e8b7e4eff61c08da7f3d5c654587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de966ac767fa95020d49ed4fa5ae84788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf078556889442c764825802beefda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0a30477fec5c53eff527fa40654d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92779bd45129dfb01572212c04eb23fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84508f1a6398c9bfe6783dca07c0df7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47016c3a28c0db53a15d22d60a78b94693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60bcc98eb2bff155d1923b671be30994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e96b08b483da9cb3c3472f33cc9a6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fd0f402d19bb38de22b1b8e87527a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cd64133d9e73d0aeef1728f8d02ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8113a910078a331b258c7ab0313bfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdeff4873e898651d1d85464cbdbcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b6cc14227025435b0ec33cac4b181100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f24a8355afb1ab37a010620e26396101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331c02a4bd410db7630f32af945d041102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f4c455031782a4b952a0d3e007853103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a81d471dbc5e29f7d66c171fa7652104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c3274078139f00c608969c20a3351105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f34cdff7a1a7639a1c991ae836c43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1bc636a7b6be4e4cb0d5302e64f30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fde69a9eaf86030b6d2e8de7168957108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd4f635a9ab1a2f61e895e97caf565109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e30302c97ee3007f5e5fdaa960a48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877eabe5a2aaf365f8b2d7d7f98a12e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dfbac7756e89d0d49dc849105d2a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396b8854cb9d0249e273ee08cf51ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d098c3d9713c248ddfa1689ed9d22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763b017c481fc7237f5107d5aca6526115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55a85dab746741fa792cb6b35f9cef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcec865a96bcb2515d6f1fe1fb5754b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d14f476c9549fe5c50292109cdc53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f2c2f60c645fe0cd857149596cc4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57e00ff1fee5bb9765bfd306cebae7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1226e0011947d997d84b5549f38e0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87881a266d1c766cd50f5abff3fb82d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8efd86e7d6d95c611c39f53aab95d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3677ae0a3e427b263e609a0d11c4fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd57ef8136ed4dfc71814774b11973125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff737fe9d34b1e228cd7747f0c979126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a135a6722951c6d2d8ae32a436d9f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6a058d610959192d890d68d8d5e44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a0bab8b7c65df1b2f0b2a2b9de151129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8e723bc3664b17ab3e1411115745e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ac5166e7b6e811cc5019d43b317b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188212116788cea4a48819e5bcace9fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68fcde00034d9414076d298c44e54e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639ac59052a167dd6e6f3e2e7f3e1ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bc2ba6721bfb824e2fd4bfaa56284135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9ad912e901fcbeaa17c0a26d320cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea3081773342823c957bf4e172b6d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bccf609437e2e90bccd2896eb3764e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67301b84cb1c0302b39ca9d9634cad54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bdb72c95b0e394ead0eb722c6ff66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eb52c5a3f162b4c59a1386f769ff1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d5f6b942fe5a28fd0084457d165c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aecf936ee36f1d990ea9f3478cb04c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d9fb8560f6be36ce1b334e8b95dd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5ecbddcc2d02ecc46881175ca3331145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779879f77252ccdbfe869466065408b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ca6427662bd8e923971352ccc7274147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d9b02f523bdc1d98cff14afc5585a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee028f8b143cc1ef59564075a850c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598d02559603faeb1bd6bb38ce28cce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac28af2cc154651d2dbab8b1b928e18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fa8e5204baee4b37ac3adbc2c1c42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f216a73fcac8c390bc9f3b52609a8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210420924d763f0ea3f4829dde84d7d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0bfa05dfc5a5f6c581f2fe94627af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf1b0bdc585cf56f73f2fae0649e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f71bfdd30862bb0d378c900b5052c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d0794c03142cadfe5a22ec95f826a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051d6cf4d455099915eefd830f8f9d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c204ba4deca8abc023598f982e76ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014a95062471252ae175b865cd09ce1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc20aa06318bee828e1572015fe85ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff305cca151f226de4554678628cffa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb8365e3e107d3f37349fd7cf9fee8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63725076f3ec924ed654bc224e8aa866165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8c9687f0e11772ed5111387c9700b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c756d8c60ad732e16e36eb3db56128167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de5875ee7e27660a39555a9edb57ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2fe62e21254c05289ec23b20d03c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd41ee2f891e2338e07a5de5883b9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c8f65a105d417fb5c0ebbeefa56e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b4f6ead93b5733af6ce592000be24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bc22c1ff10a7905bddae7923728e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43afe0a7fb166f89a217e2ee3b5601174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e193192b4ebf9e390456332e44ac22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43796cd555d595e1af1fc86568ab3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dbe966d320aca26587b6e69a6b18b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87918d68890d20c4723ba6fc610ade2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28d0823f317ef2dd18a26c7a858faa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9d76e066c207e7e4ed2e7922dc35f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cf3cce15768c8c7031b36b0f272a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba6809c85db38733519da22a28fd40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a7a502efb12b8f8db46c9cbbd7005183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970b80a07634943f04b331b87296229184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fb77d63db1f60e8f1472c2da9eeab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ec09984b6d0a6a389322179f3f6ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30282ef461d59e3a779e9b6879a1d452187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f54a603e3330f9c6f1bfcf08ac5f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e66dde0f02ac403c1de41b572cbbb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ff1e54c47649a6ea6bfbe3ef6d777190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a7588733b6d79be4d506b6ea46024191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66688b82375489b3df15ae62dfdb6061192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72e82a9cf22908bbd4e73faf7f6c0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828d9af01865caf8acfb04bf6221c4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7437df6202681c1c63aaf8d659b25bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312f5936ab82943cdedd7530054b233196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1fd575b98fb380ceef1a1ae93ab4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e5ea5740c8cf579a32d6480333766198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44885cd6da7518f7ce4f016c266a7473199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab954cb0c017b54e2c2b5058d1d4738200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010bd8566f5fc18455aad7c02b471a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc4d27bb0e80b8f857be5bfc1f9c42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0834258f698672f24c8d2f9cfeecee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece9f58acc51e07f8c2f84571ad6a4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca029df421bd906d7ce6abc350a704205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e857bb8f5c36a9cb1b43e99630eb2d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5948c84c109234fc217ce29912aaf7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82887d0873a6f12b592cd549030630e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a957fe8ea8791d46eb0d90f378e47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76351e3cfaa67c140f8f2340e0e37279210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96636e308edd9709647bdedaa6b101211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db465d6e3ae78f367967b334f5ec005212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792e5dd9c0d322e85447f072ccde5eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd38dff41e7c55107eb43345ac383a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178425f91969c3c4592c219f959b034215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426259dac8b51260d37e47328194b30f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a62585e323a98ee6a9a9801e3496ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bae7431a5b31a8bc8ddebf4eea81e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa870b9387e6d2d5aafedd0c0e491474219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62795352e077a00576ce7c42a3cd78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8471a2d7eef606fc0e263c4af7a22a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90cbf711409beb1354e87751c47250222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896327d0f8e711a2dea2959680b57533223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4af6cded4564bc6b4ae94b80cf6f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b385f8c23e3b84f7f975aa8a145db2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab261f7dc562863317db2519c785aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a59236361c98bb5bff588c7339ad8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428bd19369035099d7968e78c3bb77e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cae918f996281ceb379da597aa5d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06976aa7ab318d0414a2cf96a59c1195230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921ce0ab11f5517c3e54c5fb40d80f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999889f8dccc451ddf0dd4abbf382d10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeda5bc281b01e54418bfb1234537f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1025af6c6777556899203e1e811152234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8433387a9bb1bf7e040d8e6d053158b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21f872cfca7c1c4f3c9cf58e401656236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2b083256807363ccd298715b6458c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed36a2e437791e1a2ac2dd596d9d2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d567ae2b7ae2f4015f9ccfe67003fa9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546ccc492952ab648ea5fc43470fa6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebe2c6a35e45d1859d1cdbf34cff2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d92b6f94f1969b635242b2100bb49c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cb9b01dc4c378f824a57ee027f2c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df09289e23729578d11515f5374ace7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da61547d3edaa66878f63a44c1bbe19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d8b3ea5e6cec54888735645967196246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863dacbd3b119df2ba539c15956983e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a0ce90b56dc91efb7b0600abdf3f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9df97c91e07d64a498c9a70f7d94f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294f02fa6a5deb7dc79735b57ef4455250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fdc6a6bb90b191253849724ef6e82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e60c813228a48d6130bc253b4166a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364bd31b95697aed108bc96b83e6778253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c497ea3442ce5313d479510bd61c70d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90adf986d3915972b389c6f344fe626255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac67a6c111e2bee2e05a3368ca404e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf6ea742fb34c69d5e551a107cb99b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6258abb86397ae78d67fa7a6a89f083258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5bb3018ff169cfc83fdfbb109b9d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d3b99b8cf4eb775bb36cd6f57bdde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a35a0042aa4e2ecec84e84b4938d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e51fa629359053c437278be5d73e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2ee8cc153cfd202b0ca92da9fdfe8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f34eb100d0f5e334ef135761992bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacc168f6f0cebf12fa86cc873ab625265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27bae4c78f1250e2c1b5da7ccf2230266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c73fc1297d001587421ac33cea79cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c2f25e0e33c738c86acc0cc899d8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88894829480f0dae78e71deacd27e63b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423a8d04d018febc0913eecf165f52b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cde1b29ee5189ab31dbf54fbcb145271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593e5b3a554df7921661b82a9df5966272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d17a387f245dc2dd6e1a16ceb9d360273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79887e4090d1f9884917cdf249a9f5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056edea0c0f944e50e210270d2e690a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2191c7dd23af410f69975beab753d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217932b0f2e7c9f1e3b42e81dc0291d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bc865b14871094222f9ab33d8f6be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc29c9c3f54c90ce54a025a418c7d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a79ce86d1c5544d53c4d68f8a49b4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0343c08281c28f9506282a532064e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1d366af5438640cd5cc501ff9164c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045baee74423286f790ebbb79619f4db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb853b11669b7a0954cc8e092ad30ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd6257ef2b6c56d7b1ded0bed8566285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64d40b0b23d8731d75eb69b033a42d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec990a33d18a65ab2bbb18f49241ae9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdb5450b6bf889055e63fbd147d7c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c8062e20011b37bf385eba11024f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1349713696dfda15e3e8c49fff9ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2403abd629f36e332b48e9e8ac1bcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a8e51e7374b7e784f37de0a452e85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33980948f187946178f40b76483a3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4649ad6cb1f01759aada2844adee4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28401a35b4bbb9be75c2db3f5627f41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b45086243868a143cfd87abdd52ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4f1c2c0556cf35067961aebc09aa3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245ade149de112397e03ea5695caaa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4db1377c3757f977a0d12d79b4c049299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440c91e04c30998328e7a0e398e3859300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72ca5a895f98c92cf98585ab6de846301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd24d78d09edc97ebb8e8be0e4a016302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e7664abbe3673c1bb322722252d6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7501936bd66c3eeebad164282e68d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2156dc394eb48d1c2a85bb9ee68054c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02e0266b8bca9161a6d540350a8102306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb8552fc919a96b6b608fce48b5462307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef673830ac2d6a68e788f5de59255773308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2483b256d9b642995019d9cfccbf408309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b9459eaf531b0c2266452e1f94305310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556c8ae1bc2fe081fa40633c6a8447a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f889871ff98315c921c2fa32ab91640312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b532f2eeffe20d40e0f85e70e87e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10122338781e15ed82713ef20d4e7e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68047d37b318c85929354c96e8d23a7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769f19ae982825374de038840953a74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a64a51f9afa71ee25456bdd064dd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c4d5a49992c984a560b3a4d56f81b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fb5bbf04142a60930fa4b3badd57e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0b6b20b6d85d0923af95024810f01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a1c3d407b1743ca93e3aef8fe3772321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141434faf3b08dfb2b7ed3b69bc9e507322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec548142f9f2b9bbf742aaa0c07ec4d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04404e9087ee61c869b0f2082b6e320324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992cfcfbd67ff53ca1eae74c21813f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631cb018b174ca8d4a18962fe5d1818326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdb6c7dd428700e4d59a1745630d31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f290145f194f93f989ac0737046084328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e667c609effc7e6268e5b894567131329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464be2117e72d95ca218dbd1035cf5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c3cc21fb728333e935431928ac7c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c193b1ce446107e58c07f4d6e855783332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ad5f38e7b4551aad9aa8004199cdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66e3b4a0d9c0157dbfe800ba400871334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8350ac97b0be9dd18e4cf627ce7be6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be636389505dee74e699cdbc1af06c9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c298318862a2d327a6bea19ee59a22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd29f3721d5d6886a6b95a8650e82ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff42d4994462e423a71ea04f74da8dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269be1e59e1b18b379b80e3ffe13790340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1edfd0ebf2f7dc2194b8a845852079341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83831bc1b4c346fa76d4b2308c1b834342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146afe403c171c855cfa2397c946828343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08734b102325b35821e8d634ce1bee33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf45cac960d58d485fd9e1e4415f36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f9a041555e20ec1c6919bad30ff69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab3de08390c6888d370a96f311305b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f5a40e79ffea7869665f9b9f8960c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1269a9a09356304c3463a233f0806a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198f139152caed8835eb9d6340d5994350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f0de9509871497999c66d0d0991ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f2f2b4a7b9cb25d80d22d0a83f37b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91897ae318e560bf2c30b9591d54559e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c71e75a09d78f4126cc58278024f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025003be6c199550b8d3cd1fcaed009a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512970d1c01e36c872605acb9121615e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12245cb3f937f7d1a6fe3545e50ca758357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a64917a91b6295e3ba4d57e951c29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c9cfe26fbac76eb824692119017c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6f8256430cf7954fb1465749d1755360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576485c0f2ddd36d12ddb837f41d16d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa2462dbb252c3fc1858914527d3d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225589b922514a12fe98c13010d9cfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27845f039765c023550e7318fd7cdb6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aae27e69d51f677992940b649eba4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bd0c49cae328dd53f346f75f208ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8601484a19c4628a0a6c3775a4afd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b570a40f3c33161473d7d52f09677c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac88c9f5ef8c0237fac71fda46c59da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88236a96e1cb9eb194500f061e750a51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f9116c23fa6186582285ddff3bc98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c795b22a1c9e34ebd120af6fb31339372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea19725e014589a580dc1dda9b327f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb7778bdc5ebd8ca74dad81f82f35d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172119ad38b47bb8414cd339599a7b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81abc4bfe69ba0d74e39de190bfaa40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297695bdde1b5be24cb1fe1ba326f15f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44dd347dd4ee2c2fcaa666bc72a06d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2204fbd67d253fdfc45ff6ba31e928379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e160892ae5fee850505dd29f2ba8cf7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c342485077703f0e01ce6ccf2f109b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e95e796cd2f2cf1826937380aa10ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdb2eb5f8f186da6e7160707665354383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c9d0d6aea9f563acd31d72ca58dcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ad6f764b13c62c194bc1cce7d57bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbbf21c635b99d77a15f75a781a25c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653c502eff5b6a44668b0823502fe67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59118bd86e85e3fdffc3ec58bf40ef63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf63e82e9570001c66083913f3a253389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18645168be495839875b0d3b4cb5a6fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7900366cff828213dd8bed8b2fc857391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f987e2c1379316025913b6a788526f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc408a5b1698382711dc31a3ab2fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632c71394e4ff5b4f58da187d21508c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee185b5772b01d15c93fcb6c3c4fe66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ad93382d7963a0a7f5cac7aeb287c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee85679dd00218060ee4bb30e6fd1de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be72017b5e11a60facf681241239daf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2260b786d18e5d0f63e30fc237592399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1246a7010c00515c7cd03526bb2458d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3157a2a77195a633006a1ac21c2f62b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb02acfa41549927db6e990f7506e88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6a9adffbf9058970ad239dbc30d34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ddd32d56d6bbc5cb13f500920feba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e64251f7558a7433aa859de590df8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0c6485af9913813129278671362b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ccd8dc3842aa5bc7a3be357ae1bc3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a158288a03376ece27d1240b5a22e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921a7f8969855f39384d55d6ef0f280409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7e66bf59cba66328cedb4ad36aad1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337ce9d1cd330265649136bb98774f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341d4a033f5cb276a018ee24807b281412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3855f2920cff51423f3d273acf5e74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447feef306176b32e3f9bd6f75d64f52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a27aa7bc97757676358fcd44c77f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e142d20b6534f5b397b1ccdf44b1c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5eb79b095884b1f17b686eab16935417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4f5f1977af9d44dd6eca6aced22a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e1934ca8c059ad04f89bcaffb7a8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76402177d7650586c46adf55bc113392420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72bd9492c3f32f81300ce37346268e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b954b81bffe5f401e8b20a86227665422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652885060daac65ad33484bb5b12226d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90c11abacf594cdce3844a164dd71c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce00dae7cdd7c2d591a09681b953017425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466544b2106c4681d17a3d76ddfcc2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2737be9a107fb84da6927ecaf523dff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bb5beb963647d8bac73b96b01fa3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016f30719f89ade09208773d9aaa379429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5e497b5175221f0f2e14023f78b66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91548e7ad570b4715b2fce2de299a8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a7128976090b5099999f155739571432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1159c90c5a8621e3871244419cdcb0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706597ff31bdf6720564abd59461147e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ba7541f7bd1f0162dcf96457cfe06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f389c27da4316b72920eb04cb1606e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba6cb9a548221241f70d1f34722f41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0bf40a5617d558af91f272d2820fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55c5217f3ca50b65eff92fc7e77521439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190b3395a57a1407329ce8084311281440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5079814bd1eedbfcc74770dbeb8ff0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12361648a22f39e370438c5d4242b38442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4c16b81f72f74f09ab770981cb451443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd202d559d9e2177faeef3d73052c18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685fe94e6a49563aa8e1633a6df49f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5bd45d95e6a6cab1dd7dd4f13c961446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbdf3c8621b1b722045c60b6607b84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2daba7d92477011ddba4adcbbe7bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1b5f0503f4cb768614ff303b2890c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4568843a3c472a4f99a8410262a72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fc81d5c4ebd2c1090bed62e52ae29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6ba7524759ddaa2c6293db28256de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79642fb6cd72abee3ad8a6d1c26faaf0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5771f88f1ea661baa8af028e8515fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cac4d8bcb503afb336a45b76cc0448455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422c10621b53fd336958176ba250f40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce84188be79f8e48bd8a8d68f277557457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dea31fe711112cda3d4de9619509d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486775e602eeb9d875ff00de211db33459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e956254bbd022b7d2ce915d7d8028ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f00d707adcfd9d1017c022aabaa24c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12130fe6bf9dd54c65e0db88152e3e3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37614ef9a29366c5db2b81ae91e30cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93c6f595b4a2c7ab64460f9447c705464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550971b9bf9663ed90d622fc16e8c5c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526335fc6093786bcb11c2519e19701466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98162319a0e66cdd1babd6cdb98a03ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd92006aeb10ac08852f8f63093346a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4b3432853a28b09105f016c4171ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baabd1e2f906a4ee1aa3bb23a07c20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30569c37cdf082bb9148264a9fb67432471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58db870bb38b587b81600d26f11b8a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ecb2ce2a865c2acb7cdd84f816fdd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f853587ff204df7d3be3d1f070da8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad27e775186e2fbac9ead52af6e1b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb87371ecb68e856ca7816e6883def476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fa003b7456ba7f02a2b93d16ad6fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24502b94235ba0395d1f0751002ee0a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029e035e7361414a531019b9bce7bb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ad98a6eeb8fd50ff52990048380a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b3d33d0436a5c67cf123cfce9d362481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9e648f1ac3ded81fc2d7c72ba58a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62086a753de740922578c142d9c8f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908823f6987ddf5dc79960e47355dac7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e857d83107e9adeddf3ef198e654a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf58f2d6b1f03fe53d2089cfeda701486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b08a6287d3531230060dbb7159d47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5d0e9e61400142893b0d66e77ffa0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc127a2085d43d015b570a7fced8063489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>