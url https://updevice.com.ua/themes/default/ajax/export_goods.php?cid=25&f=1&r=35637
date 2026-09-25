--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -2068,51 +2068,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22450190711a5eeed46435ff4443b2c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cdf62d4f9462a3fbd292c73a893612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d04fc99311b06921bf12be3c2f1fb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411d472da1054f2d8afe1dce0a5cd4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681dff31c3925e92c807d8db19e60ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d27bdc8cbd81a7509c3e289d472276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08e5882f977335209df27a915669cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c807baf293372c58b8aa8aa7dba7528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d56d6d1fc95b2955c737a487aed9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6963b58518087d5ff839af8c30a7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13677b4138d0a433b79656bf91dac8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a577c0257ac78ad25494cfb10469d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85b460bd5bbbf2c4ca22867bfabb1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d52660f6a73df5c2ef872711e2267b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a466116698083e5713b2ae2dbdf1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cab73b6e167812bede368f16045a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f96d8d3df9146737f341c5174c5dc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d39299435cb037e10b54d800f4010218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663283f73e17255ef1525568378a9fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd08f9cbffb6c6351e4deb9df7f08420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e74189d05abec51cf4214d7887bf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fc5a06266c61aecef1f7adae464e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eec7ad8b882a00eeeb58d2b56c3e8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f7e2a264bc6139e79ef5db658994d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a315c8daed588a6b36f5654563fa97425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f06d28e1715021fd3839b6c368931426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18339ca9dc6fdf267b86bfe540de97f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2a9c2e82f76bd04a0851d7bd9758c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4010e35745c23921f56a43509db6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca52872e8615ba8218f8c1a26f19b3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904ba756688ee927d8545e9766d7a9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2322da0f6ed1f74ae14387d64244732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec419538305bc81614d136690f144133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f110ecfafcecc0e538a6094c7acec1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f9a3b66d532cfb70de3887c23e89935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d5d76c2449df0a63db138a49efcd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed027a6546ac7b6e0a32b36b05c98c4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03542328a9ac25ce18f4e3253197a2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fdca390f816882e6e2cacca4f157839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e124cbfe2557c65054033dded1eaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd57e3c364d6b523ac5fd24e508cfc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441de60cec8e0a7ebf766c12f3d99b5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abf53e376d807305b9c6c37aaffc6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f540ab0657dc7b4224115e02fe9a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97975455b35964b1e7d9c5db45fac545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666f2f88b691723801ee965120c66dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e593ec16663a1a8fab558802719f95347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda5c38dcbccd9f6c2065b34375054848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215977acff94acf08aba895e406aab449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb81540130528a3a1170f00d711d97950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5a92131dc9779adc8a2f9b265990e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c4504bb11601697f70a549812160852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f6e3402ccc034536f84f4de89dad253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae640682439db11ddf603d1a8d56eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c22913b01ff8484aa87b64a821a3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439e5eb17b08c969466680e98ccbb2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813bd21b749e1c39fa6fa7ac261645e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c42813597c53a9a2f72f9f5d0343c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57feee865a732d47cd30745184ad9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4ce9b934246f63dcc0db0752f0f5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148e349ba0e3f07082c438cb76184e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1d6f870df984584fcc062eb976ef162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a9ebb5dc6a358c894da869f3f5c0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc758c93f320193272548233efcff7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396261bc14797cd79bf999b9d32a0fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6e9201321802f580d7dc833b9926d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee26df1877311ea3291f7229d0301967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6fb6ae9b60f7b1ef40a405f3b9dea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeceb23b448f48f8666f670bf1cc47d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e82b3b4e0bd0c0f79035287e32c2ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec107d16968e087c19754037f2773a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d203ab8fc576a02cb4161e56be91972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34b615c4f04dc9472cd52ef9ea1f0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4bc85c410798afc143fa4e3fd01ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844d82bc41a2dae7a71bd847b603bf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e88113d64a9045cb2989b43ebc07876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e42c85ded300e3560702ddd5fa51377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a5245aad2705aed1ef917fc8fc6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69e4992214bc134c374093f333d01b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112753d06b6600d0131cc6578aa77de180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159509fcd34c8e531a360bbb709f81a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c284888534c70d28f549c02aa148682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6071b8a1c5458a8684d8df72445940f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12562f9412ca9f7f0914135d614e2fdb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd71eb9e995bbd0d3d786044358c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161b1dc0bc07e24961fc078a879736586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a611a3b8f30c57ad03cb9a57d46c9f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa3122765eb29e49adf8df223099bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a139a4c1f023b558b04782650b5253889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06e5ec16e0ff001dfa1d953ab2f09390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b68e816351b59dca4aa51e3394523091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c2f70633e472ed509d95f6c22af5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1bea55902b028fba050c0ed1613f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b61a2a3c968311c4087edc5cf238694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf9617b62e5a8de10dcccee9c5e8bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5cc37ae2479ff5417e57994c6a74f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2ff5337cf08f7faf6460643041a7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c711addc3ae1f8cc961bbee80a0243598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac7394161dc081deec0867d043857b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a59ce0298b0df6741197c7688752a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b21a032aa4d5198ca6a0265e21098a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7ebfc0c38a4392cd15534a6b1baa4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bc6b363eeaa6915d064d020835d8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc491115aa16c09bcb56d011fdbddd43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af192c0edee507aa0f1218804646fcb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecad5c24c372453c6e49ca8800ce97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d038efc8ff03ab1e321996c37e20be0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ef9551325f868910321eb92e475e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddfe6fa67c8cea366e1fa300fbb1c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9fa9a25566fbb2023c617b2272b2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542ac1c903ac2b70fac347449bfe7a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979019c747fbdca8b6a986cd103f375c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19886c79da0e61a12bbdb840b43b2be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b23af8b32377838b2b1121613796b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df252cea4aa686a6058d8fc6e869516115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f4d072520617359a9d5c79ee98198116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454093e6e85b83a0aaa8f4ce9f5ebdf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b83c6e2ea15188a8e6458dd64aa0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3b28bb293c3604361aa58368badb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232cc91c5fb29ddad6a20b9ddb5908a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5416a3e51516faed9e678006dbd37a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4217738e5bdf4d4dd859b6584e2e08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2529542c747b2a507544fcd8959fbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f579f4305b2100f8effc4e00d5b08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f5bb5f25d4de901fa14ec32e44ff6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c910cb718f3a88d6387852a576a6ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f71a8547a5ccd799e95acda361e529127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679329b4d7e2385a7d6e251ab140d21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bba61cd23401d90f985f7818cf7049129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12379f8e5dbfc6eaf213bf465a847222130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7657e5b77d2d64fd2571e35098b521c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1212da958ba9edd1e7ea5a5676b187132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381a89a0291f5dd4dcd82c0dc1a57ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982339b155f51f9f33fc02f4875fb67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea059de04c17ddefac1e555d8645f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deff1cfd5d1f3d7a17cc0474d2c4d68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b255a0e8eb5170dbbe7a5f844be03aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d302bde1003b45a839939bc5f227a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e663662b57606dec3844b4b7110b6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69667724ecf7c0e9931b8e29282cc8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb03aec38d3a7dec053d11290bb7cd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac21a29ce8ab789617de84496b2335142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730adbe776b5e607ed1d51e362a0807143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e24f4b52d89e0cf7b04c1da7044b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e5a866061ed6b7e071a9fee23176e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5b91d638efc8ba4a14b8089a04b70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e603e5a3447bca879a527885bfe2d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f57ca46f992de630001ad5d2a32e9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05945fe8e78b7a1c601b2d70602861149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd524bb8e0d46c31a9b68471b2e825150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bb89fbca1958c2a3930db4a53f4b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137b9e3c12c03e9cdbd7a052bd1f099152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9b17d84914ce235e9f3e0e8ad2ece153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392af9c9b31a1cda970a51ae1cef718c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2125bf9d7b39e3b3300c6c23acda05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f981b9f87598737a86b4512ab47f836156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77fa986196b5a6dda3992661b7bac0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3ef8108ebd826a874c506a1e9bf09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978555562db84464e652ac63c931211159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a64ff7583ec5b079212099756ad4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a80614eab4084a7effd43dcc28de7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4119d9da7e56f4452f0a0c0d7153253162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847a2857cbf2f361c1a7ab380813cbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bdfd6b6e6b06febf105adb0b5bfcc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba83c22fb0cda6ee852c474062fb35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47efe24c90a6b19a177908181bf9fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd4d086257ffd54c2bccc5a9ca5cc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de9d8136e917b7785fdff9c7bf76a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140da9c4e154832423e4d6db9870d53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d993da9c45dc91ace02505cc194cd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651eebf5d8f4d05064c735ccde209ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db87664d6055e06d764be6d6d496db2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c25ee2570896700e0ad8d92cee51c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5188f0ed001142f6fb30dba4c5a551174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9086a4799e1cca720ad449a5788eb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea61805444101cf0888816f634a3fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b7109259c9e301ff5557fd1ab1fda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd17b739c1678a31a13dd54cf1a371d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d579c3d60cd05e6c85a9b53af168d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc27b12d11b86d29a5b247112101441180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca4892ce0c657974badd6bbc81aa4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8a339ec84d262b0ad07a0fa56f30d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f624231eeec3decaa367d6af5b510183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94c3e5eb2e0dd288978ef69eac2bc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfabafe2c0e1f9a126c2dc1cdaf3bcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462227bf423fe840a0856598b1f7c02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e49c392a85bddd37d824dd2ead6f0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2090c50a6a3f239b044bc54a4102c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83ecbd7ba5fffcea92e0a6023fb28a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc5edab5ce6ac44a02d1c0f8b8ae3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bac95903d39a29c8be66b52dfec9c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5582c62ac0e7a7ebcd93ef2b8c7ec2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ef574f1b818c42680b1897d973217193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa64e033ccb4fda3d7bea22990985c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7461b42f2a77dd7f81381f630d59d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bfef4ae47b725a41fc3af405a8b30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703782ead247bff18c633fefb74a967197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645a46c710a3f25f68c54ac43c4ddd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299f433575c3de40071dc7b6a23e9f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f8dad2074892152af560f927a65c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710da7fffa735de37d9007ab8a3061f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfe1ee3a610abd98323d4ecd85c42e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7057126f840bac97c0b2c1aae9d1d74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3febc3d9e9cf64da8366ed2c10d02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b15e176f1d2c18b442cbbe59aa6642205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7f6a0968aef4eb63a297eb9949fc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ff9db8c36f4f80f4cda427b8b3ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e53a8fea0087cc4e838d46bb2c99e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90b11fd49c2d52b3d4b82ca89d1833209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0173b6e4dacd41ffb0f32cf17131f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14b6815b34b450c0f7d1d34325d188211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a716e4357850df9566eb7ca60947a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6587a9d2f594dbd99c0074bca463c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7727dc2b83f98acea65467ae6da7a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b001f934bbf67be5defa4211d32ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c3744ae8284807b263cc1ba9939dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ba7aca7e1616697fec1aa3d703913217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205d899d05e87889907af651e08c957218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21de241c47729553a4c6252a674312219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971d66d3700fb5682837660c2a4f8c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed6ffaf193301eb380135b149b1f8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca1343878b23582328379578b4850c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972de53abf09b14738bf1f880cac38d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69efdbbd08c1adbb00549a5de22832b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e68101f0e47d9e9ce68565ccee0f89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cab0e2b39fdc7a2fff51fd2c4f558226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef066a242d561716a64c845f321c8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0200f002e7e3bc06f3a824a03c8ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419ea06e9b5ebebd103b4654e4ddb4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d2a69d70477092bf21b1a2cd2d1f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd96ee8f0755f06395e17d41889fa9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38293708df82f9fa8aaa3d63be5c546c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681621019f6cec3c9065b52e4fc1d59b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f557e80e544f3a84c5fef880d96317234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babac54da671e3e6d020525ba5e5bad7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a55a433a7cb1876bee5ef58d4e2bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03964736de65567134c79d5223b1617f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50392f71bf6ed20ea67ba89ae48a8063238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd5658c77652dec43d3b952d48e0bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bb2742bb6313899d425b82bd6bb74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c969c9051ac2359e16ba2764c5ae18f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4fcb832636adcf74c4f5611da3703242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c510a39e88157d5df8c8a28eb4403243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e496034b8f65e80215c8257435073e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcfe00a30fc382c50ba84c22ff170c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1021be20da08912d9501a8cee2a537246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704fd35538a74206dd892c5f8415f30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681700e42211e0264ceb362569e43646248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a37c2e3ef1cb21994ab3c6a1766d41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ad192631eecfe83c838a013bf0b34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c070856b943f6a8ec3c1697e3b7d515251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7758c629b8ba534ffa97166454e359252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d8db03e954efbe3a51066ccec6077253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89642392541b797c4339e24707feeb79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478468ef8bbee29512e975f03f498c93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9affedb12d6bfca675fb7e5af69eff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58e404b6964ba086dd496d22666e23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da03ffe539ba04f69daa6c7e76f0a5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087da4eae5ee836521a2d474e3aa6bf0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae922c5eaa7073f03fd8f089732d89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512790fdaf3398324add5cdf82b64b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7293d690437c06c04b46d2ddaf1ae0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59cf6062a7ad99499c5a06ec163c74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf7ac4b8437e7a6d3cea8c2b304fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6be646a3e9230771831d2c6692c306265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5d0b13c455a81e5a5a2bfa459ce2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d800d38fbb82e030180f8e933eac0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d680db946b0b9603c114b990e081c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d33138de9c54e5117bef0a5dcfb347269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7552155bb0dcb01067315c075c83fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09352c8e60c46e47718f7034dcd975271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bff41ed2c1a78c711f8da1667c092272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010114c23f02a6625fdc468e1adad0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd082fcacb87e9641c8f0ec6009649274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3159cb8eba64863080c72113090ff30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba531682525203be8e492b1a8c00b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b584c7a2bf7f14ea5778a785ef5e53d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb354d3986e2eb43c1cf660e5d4bcc04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978bcd93e41cbdde0035b32ca6ddca9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2a960260d4c587788d3ec49c021ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5b2710bf31bcdf357fc931a974b91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4234be271dd81d3a5eb3eaab0d295282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904b18e901f3813ef2b696b33c60586283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8109d6f4512102a3f8e03402675e9d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08686420e689bcf836f3c647990336f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca439a28be99f358ff600e22610118ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a46515833f4a18788f59ce7aa14cc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eefbfb21eae293475f7a0e568c27c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a446f32f3b9b09dfaf54a6466c559289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7021645d3c9991b6766a36cfe57990290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f51df89ebf2a2185b2969269a759a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b20e58bf003cd4b3723d9bad35507d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d57a29d618b1cd4420435f5c51966293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b92d0aa027fd511c7c56a9e218a98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ff160edd15fae77ae1a20e022b98b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ecb686c9a682b5934cd5166711bc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18d4671eb909b3ea84cee431c9c5eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce128afbf3cdbf37d5de3b9a65effbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803fb1c8a4abafe6b01eb9083298bc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07477817abf89fb70c0241f6e77a977300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475789df3385c9d5295902f2753c0b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f9424a69e386f06221c3d5fd3bb34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7894b954bf951407d2274700c23c7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c848b80cf1ad546147d49f24ed940304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68269b3eca72de43dadb21f7a78e82f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea9e62f03adef0aa4d660f265a4c2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bd80d76734a920ca3ff3f1ca3d591307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9bfce93c7726a7aac6efb64795c3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4106cc88b7874ea4706ae3475bc68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37704db90c61012786905d7d102ae366310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9f595660f84622205a42ab7662455311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8713331369f886f7a992bccba85d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07b7b2d0d829cd6f80b79d6a83eb14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c187c3c2bc56ea63d552098d9c89e56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34413e6906f4d7ea767abd5245084c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650230126d745695028be988128fb4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c1c986441b1fabfc5a742c57b48e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ab29610746f0618aac9753f7659ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69556b01ab9c8855492d3fcda867e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33cb8a49f096eaa30108c8a3b8ec9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375028a96347e9e45ff718c721a991321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e93181140e8a1a63d05b417cfce16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32d56448d21344be9a9ec3b8f83f53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5ff3b842b8b4d16bdb273a2bb8cfb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7129168d0ddfe5457d5c8bfe97c82c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821dc430d31c9da8bc6b64b89cb769b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956a65502262bc94d23a76ba51859d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beddba331c43c8ea035cd9ad524895328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc5430b9a73a679033534381737e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e81de15deec670ef69477affbe16e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46929dd6d351a8c4bd8cbd91c82fbb39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898bfa6886657966ee5cd7d6444de98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3cb619e2e08ee4d30a6c885aedff6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753c89b0a815486872907c4212b59d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf6c2649fc15c28b056df78d04d08c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c46ad7db6e57194cc9dcf694e06d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5db967ab0a57a76c8aac380caf5a79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f91f069759312eee57e9763f04e57a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d12d424d555bc1dfc1b214d4c3f859339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51008b731d7c3903091f0e87db01690f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342495d9fef852df3add708ae2ae5866341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722a49dfe6ce7eedbbc879b1fc3d75a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bb5f10ebc29422ce6dd40aaa32952343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f91400544466110f8e69e93a7bfa18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2c83910d40d606d60d7a612ddd68a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d7a2602683b8303f5721d6970083b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45071acb741c41e2337d87c648ddcbf9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07380aa7d1b5b03c0e59bf74d481d4e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18ba604a0220dfd290e4f061f8e7fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba5863f4eb30517da2cd411e92dcea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b781573cc9671f013a23d9ac9374c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49004b0d56741c0b8f2434923c3a74a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd5f48d036e8dec6af0af012119d17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ce000c543f7dbadf2a9f10f891f73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f1761d59fab30b3b47897e69767df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cc89a30bce608cafd2abda5004f80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8cc4a15c0c952be66a75ccba8e6a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27ed2db3db94364c4e9e440a8ea251358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb836b37ed262bec9c3b42828496e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b02bca0b1ebeec8b5ebad3c19c456360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ba2857d23160021fad9336169bb1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690b8a6757b6bc56c0b57baaee6a6f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6acfd342f0bf45d05295534686cc7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387911f09bcab92a4c7b9a416ac22ccb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658f3d6ccfb90257eeaac61ba4c60aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a64431829c67adc5ddb4de096ff53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881ecfdc278e3cd253eb9f4b1889d20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4112839784605604331ca16d88765e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc1e55977954536848ddcb8886a53e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ae27b6384d610561a14fc34f19ba1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147b910f83ba6956d7dbd2208f004b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197570dbe67b42e9e32543b0646b41d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6f9efb4d616cde7c96743b9dbf087373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbae5d197eaf6e8d883f89f5a4dfb0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce4efc5e0ce82b652632c6e89a03c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96189af43c5706636a995ea461a9085376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebd6d5b556c6d97dd399f7568a403c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb948ca37ab481117658b7d200ea57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042355a381d0485a54c0fc957cc0a8e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097411ebbecd3345b792b2e0fa6569a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4090d32df164412ac2698410d7f579381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138097962d9f1c07dda4d547fea5a5f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c55b6ee4b2d79e434631e93df187e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264c2be1d7d68d1203477804b8268f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc707eaab739f498dd75538b30a5f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da321142494b98eafd07ef0e3e809f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1f93591678754215dd740cef48e01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bb76a77552cb34c7f6285c7d7cb47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ac3e74b218e3f2d2e7940e52e6ae2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d57c3883b274e951769fbc80b8f75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d785cc348205c3e88bcf165bcf0a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f841f407c049810afeaceae19e4ed4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b8a56a2bae4027746a01559e9db0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce99f215477d6f3fdf4ed367293b3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729cd12ec99748ccf0be51d5ed72963395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb17da5a4895fbf36b7704f86b3790396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0299b10027743f689024fd5956f7d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0b54735a02f8eab749c6191740ae4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ddeddb620f94b2ce5b8ab47732a3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d9e999218e6ecf7082126c180986d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45687d2baafe25e64fcbecbd5b38fa2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb7d3fbf774e8a5d5e425b6ed7db1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0be895b80d6e67d174ff86188c749403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dcb7c6a75bcda2287164ffc8452b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950daa92a6874dab07fd40b56dee53d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607f817bd5bd2fe6bde0eb691b7f9e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dfd74c29d375dcd0086b619217961407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249125d03884ac8808b9adff36a3b4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a80e40f9b5b135929c9e5b56f61045409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be6c9808b3a8dedd42ce168b790c46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d39852ba9bcdb6dacdefb4ce7e99d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b616c35c14c41478faa5da26f7b64b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca446d8776e680509dff6b37ef52f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251e01a546e136f2f6baf1c1c602e60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84549d2cd02a83b0a4f99f07ee785cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bbb0aaabdcc54f02ae6f5e30cd375416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b7cf0264b07f5430e94226a2f8792417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bc1fb7e9e1a3b22ed6eee0baaba29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5aafa89dc84c05c4120173e1a0d67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06de8d4f23f79fe081b9d6f107b1edd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cc7e3637dfb9788f1e2c433a46947421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924bfeb87092095a63b8505b08cb8a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f2ce2f3b121261d2f9228f22e09b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df67d9cb9809b39d812b4b93c26e5ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4301e1edfd67ea1b37201a1551bd4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391ba542f02463566320e251657c618426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f479157d213ad3b73efc8c9a2e1bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f7628cbf971ecaf8d7806428baf89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9f64beeef0fe00f52d7b667b00125429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e7e97c03b719e2b8dbdbf0e360521430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a1d0cb5942083c7dddebdfd37db65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b6a2fa453f4b1df7cb765f7047e16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621fa32772f5a0e8e9ffda30b8a7555433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bad58fbf5b8b15ce8fc1eeed8793c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead0ae8a9f248314d537c8e77d6a45b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b99415b9d2e97eee69f81a8ea8b2bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abff9b50dc6f1a1358641bc2242ed45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b663192009813102483e7cf21bfbac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca2aaca5a42fab0e66fcf994c2eb45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725b6a186849f9936f916eff2f48279440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6eb9361373061d7f423fe65accff8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458095405bf6c8c8d605235cdd358b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4441fe3a67ab8e9be0134be5523047443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b030ff857389681c841a4716353a946444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0981ea9e64f54ba2518919af8be64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b065324771ee6885bb290b34334dd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb1853a315056e876365b7af1b7eab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85922a6d76e0116aa0c66145bb3aa688448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282e5d694de3d673710004f647c1ecd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19ff1f28ebb83d25c0e44b353971a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071eed0eb07aa9c07630ba79ec99e55f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eb3c7849fd487aa9aecd4b9545bc0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63e943c8483117d3643b1558b13ccd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9f4e920da9494aebf164545859e58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab4c73966a7301ef613319942e1387455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5fa8f82dbc412911a407c921dd952456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b59aa2b5430dad16eb59744ad9bb06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1bec82b6f4ec4d7d4e0d79d5ad539458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43301079fb70f4634e1c49a006439b19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f0511d8cf5c41cc3aeca50f4068ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ba1f07090d9171efd8466eb6dcf65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdce27780c8dfdd11867237f58fa67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d4484c18ea39fe0a85e8c82d9f06c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd132b11806b5e90279334aee4e70a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d284d7190c58e78d0a3f32bc01ba8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5125447b84fbbc06e65344ae0724364466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac7a8bb1bd6a1a2efb9c46dadb66f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c542719e42de56e2668bcbfe70b5d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffd689af82d3447e4c93e58aa3421a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192afd6ca783cbda3ac7fd4aa243586470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b47e439dcd799dcc628ae3058257b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec4323c165c80dbc7f48e17362dc99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fc99434a0f819eadb7d629f484b3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726071b9a53d6488961a3295ee69cbb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b803186c044456622990c44c54476475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ee052bed33a6b43c7332a658b5469476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef05ea96732b7b7036074aea658aa8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1a05fc453354eff797fbc327ddccf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cf486b22560fdcfc81d2414c8268b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267b2107b571846651e00dee0fbc02d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b4d2018802e98cef788e5fe04162f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf332568be110e317231bbea07dff3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02374cb576d1355c6c0c4035e820e61e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95484e11851daf5c1a10f7b1c03baa0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012348d94521acf3b742ea8519d04ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa133aa3e53bef0b94c25a81d0d70ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee9e8cafe6859e210f91047db1771487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ad0ca7bba3e3bfc4a2173078c9798488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7e3e04eea6603316d055edca0d9e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94b12145866624ccfaae79c30786ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347198d8062a99a85c7779613c6269a491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bccad41dd0e58498a992edf665d6731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294e4fa1978e1d7fd0908c17cc5b6f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bbc92cdf8164d898076795553ab733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af83f910b157d033f7850235c0a68114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e015eeba53f1b5817c8cb61f079c1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bfa8aa2cc81e31198175d1894003e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db5e391c19295d16dd8f2a6a4eb2547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9487d4aa32e852fccdd35f2bca97a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161823b9ff275fd8ce7b25e1d97c92c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c518836d8c1b5e97c871d10ba0f3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bf4ca1e80fff9767a29a44ce8882911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d0ed0bd3ecefa9843cdbda2c1e1ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f0e3747953c97efe0c01b955e6a6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70185c878c58b6edc973c1af7de45e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0899b29102723c2333a9613ff6c169d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ea7f27d536509a168c200ca97235516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173189ce4cbf59393aa7d2d421035b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5157d457a73580629c609e56eeaa30f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70504c5fbe54133b4cd43dd49012b1a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530900b36e109e72f77efb2e684805520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21775b361e321f7278db0f4ee2b2bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1155a4ea54524c1a93c4c257faa7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3f47d22d14b23de423b352e684b2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27d10e4c5fff607626bfdfe8c0881124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205e1d4a53e4258fbb9c961aeacbd2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e142158c7a31a8850b60e2a869a369e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e4947ce5dc8e8a4637de6a41e772e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1e1acc835d2b73d9528080607266828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a617c0e16e7e17d34f5964c9ff689a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dac4802eb1b765ac4981d6e2ce1b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b090826cd2d04f1779c5eae7479c85a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42d20828e4aa6c43da15323594250332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4272f0d4460eab213e64e81b18411e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcccd7b2a0c337fabf5c6e058dea9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc30917ee4fd058223c3878f1ba242335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1c57b7b5bf187602a460444a8445736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6942023726d7ee3d4b94309cd4ac7bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cbf3ce4122bd92f1e7f2fc5efd5f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180e0ab75aacf9ae23c6c8b98d0ac1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110840569a81b95a71fa2856faa8d8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f714f064f6fd44243c1a1c0d46bad441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e07d746b85880e4121088f31919a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398c27acadd7f58c3a7a256c1bcd97443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17deb407933aa5e6cff499177bdd28844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938ea7bc354770d10122e8370f1d63e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1631dff4c5724a9c45ca47344ca0fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd2dde3489cb46c274faf6c588a3cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68988267eba72dcb4eb53c124d00aa6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549746334e9439d3edf54bffa4e546cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528e87325daeaf9af2cbf50ae524de350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa7a3a6c97c751f6a72cdb8aecdf8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6273e4bbd5daf7e46383492ae16c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ad2c5664efea238e1c64c710db7ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8784c7ecef3435d33ac9034c5cabb3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869a35912c86f97386707a0a39a926f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c86ab24ab47fd21a98af80c17534056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280647822558e5f152b8aa36d339bdbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcb14eb0c23c7c0dbe7ba2a886406358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72458f7df94aaa0ebc763de506ee99e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb95905d56dd17f368c4cd12d9fc64960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d4a05a736ca09eb2afab9431788561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd859f93b77e811bcce0ac4b3c48a38162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18784055676f61fd92fc481eca299d9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82e567980c0bb0ba1ebeea240e970f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dc6b426d7cf72fcb5b790e8789a1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ad7c568957e94bb499dc001506c6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83942544d459cb8f60a839c59b528afc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1745b1ee98aa35357d4fcb71df7ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bd1c068a52e406a85bf49e1d236fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82b8a3b48c9c1d3d0a75ac0a38673a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c80f7f9f9fa8fbc553ab0940aa256571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8f7ea7d1b105a1d465f93f30c533272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b25456f3d54b764f67c21deb477ef973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc6338a0a1229a36ab6eb2b875bf2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03896fd95253b481a1279c77f12748ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c539e6607f4b70291e0264e82fa600b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fc64155309d3824d9cf776b540e0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdc9cc1cc3ab040a386f557b4821cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf4ff55a64dded3bc33cfd813e238a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae0aca4971c6a396447913f102c55080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832e7735fd67b1c264e2cdbaa9c791f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5476607f45d5fbc656b84edcd66aa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a69c296fff0cbd6cd7b8c6bd2ab54c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109b8f7a37c5e72fe5cce56a1b0193484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103bcf4ed1220a2447a42ee39633a3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071662f1e3dd317b8528976233811e9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82dcad9bffa483e63742c6120dae4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f081006f61c0916df9a0a1c15b92f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1bb471653bfba344d701976ee7cd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82c140c439b90e2d0159a2bd09bdf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ca452ef84d5f3d3186735dd87476091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deea11fdf4557ca7e4c7dbf994c05492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558537ed67bd6764fe9a340a3d3f5dd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b98fd3208f2b393d7cdd6182b5f9b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b233d3910d732efc37f9f99398188895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f93f89cc0cee99ae030d7c34ab065896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ce4cc5e11d9026382b19f91bc93c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd937236e050adfa527a51589790d4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55183ea1170f5bfec23020dcaa26e1e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ecb25b839f4a3d7ace343627e9dae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dacc72ae2eda982bd861e0779cd8db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beba96bcad224c778d073e584d6c7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b64f81de8c74cb917c9ce57404b4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809f3f63899399f45cbb7cdbb975b3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31824dfce3bab79e7d73c59776da3da1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6664060c88c891f80e048bcfb9b653106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5363a6033473f970a91ffd5eb5ff489107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005f1c6890cb2c3485a59af08423f81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c059f7e366029a68f0dc47065158d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5b0c37b7a3a8aabec28057f4ecd5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0661f4a7d0df81179741d8016579b31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144608365e67220b31e1c89fa6d0e72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab55531a2e49668ecbdc398b08e9be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534c094df61214c78247e74f22df41f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7bd72bc7bdc036f4a5982d9323010115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01606f1d290d566e2c7fa159658048116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5441c2b97357fe2a9f427c1347e945d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e2934accf614caedfb8841da31dba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e5f66f95e6fc84bf184306be5baf7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640897b1e9f677bd0c297063e5a15cf1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bb5cb6a59d134ed5540ffb814e56a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba66eb73e68b939f3875d1243c302fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bcf556b574bca2b85c7f74a4d9d00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3f92a60059d983067ce099d01ccec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5989f3da3e1b5f4dd330f67088315a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6126b321a1bfadb952dbd9b7ef662126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a799d14087510a712f3e11016d067127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f812cc955c3619c7627c0ac834074d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bcf94e5113d72f716680dd37f91aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238662d89adfe95335f446ccf3817f7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a93cf3cabb41233151e737387022bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd2b6f913d8de93fdee81507676642132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e287a6802526037c24f708685895a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e80f963571667264d565a845fac7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68908183dc9913ca63b1926135451081135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0073e2e5c68b8aa4d1509c396b1317f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980adfd75ae318a1a35c903fce56959e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8242f10a431db4bebca5eb6b91fee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f55bdaa89cbb2191cc0fc0dbb8f5e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00228bae6abec234be2a8dc90988c584140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34777e0003e0c9fe53ee36fe99a2fefc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f84ede8a528bb014b92b785ae77cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaba4c85845468064b1b565a86bb6b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f247e373f0e729e2b7eb9c60dcae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0f2727f31664eb88a03a2ecee45dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e589dc2be405b43fadca1e80f0ab6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eaef7558f630b6763a44c7d35cd9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93513a21e4b47628899afb442c9291a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57db8113f4bc62f1266ca692777f6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1268c436abace8c9f75d1c033939c73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b643341438c7a19f3bce2d8db6565a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8382c50149b531d3faed88a5822e490152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04652e26fbfc7f7662b61b4edea0035d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185770a04928be10b5bac030d629f05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2485e7f338560b60b07fc5b784ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a45186b456f7a2fc3836caf0416f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54799d88ab0611953365d7fdf8aae673157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b63ac388b00ecc7557a3b878c9d839158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dae0f406313787709b1d4a9dcc3bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2d59b557f6543bbca46d7cccfee9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037617a21507e57f0090acebb5c6406161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d31921dbe97479caa389650ec4594e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019626428228ec3dca38a4b6a5bc5a6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10fdffaa2438b5544e8e1d9232364a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4630e25426e34ad8869555b1c2265165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d4c98e9963b185411b3835b06d55a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a08dd9d0f708d294170ec7ce22298167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327491d4cb8b9c9a63c8e47b4b7f55c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad266fdfb48cf7f95f74acaa8c053b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6068a23953c35dc5ead0664803d141170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d32486f92d1fba7c798ef6a4dd011e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235028b32d8da751e8e060e776abcc1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bf3ec022f08cf462df69628cbab6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24300f7a1ca20d5d8059233a8917f12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acc9356822e5770c6fd5bf5347aaef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10763ab10341c2f0a7d6c6e892983f8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5ede85b7328f7c4581524ba823922177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68ea819d0b0e9330acf03983ae7612178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f3de59535020beaf8e4abdaf30d3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48055b7c90bc5439b8b0f0a5ffe45de5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25467da00bdc641523b59aebcb5d4d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4f5c83fd476dbaafaedfb16386957182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba6cd8e6fd96a0ed8175e6be6e4b84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc598d8b4433cdf6cddeead00de5814e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80342e8221a8d715e7c44d399881dde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c13941f092085687c8790fd0c36bb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7de3efb7f6a841e8315cac5e9e01f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9c6a69a91765260f42bd62e948561188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a757a8d319cab9d457d86b147e215189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c407b1d94ae763ae4d73721135c4f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b560613712d11a5d1c6bb87eaae85d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e27b5fcdaea1f6d1c2b11a0dea3b61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2aaf4e68df9c9c25232f934736719193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39769711ad335c0b3986bd3bff6b5eae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683e037f901b9f7a3bbb59a98dd1ed8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c328ad97523aca3c39980e4355653a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3c25e0125153a097a6cb7c664e596197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669239ed1e8028dd8d9cf336761544eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ffcbc02ffefb32a4a2e3dee319411199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06ef9f9a8ebef2b85034bc4c3dfa7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99034b61311623a520c754e50672a422201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632856f3f30d6dd00d6efb943779e5e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f448cb42296ea9fef4b8eec59f7337203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb30edb69c994dd584d6d277a4e0f51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224783a9abd0dc5cc3576d40722c9aeb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befeef8b27f72fbd9aeae91cf09e3f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579725f14326e3340d1577673f941c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f523880de462ede38ccda850c2cdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51050a7d7929452264de2c36cf8fc0f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799610139e14c75186cb4bbba9998d0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3d7bf3b1eefc50344cf69f20d0c28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41281d62cd054fa0a61115f9a91750212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeafac6d9fd8789eeb8e6309b2dfa1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fbd42b060a729bd221ebb26d974da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a79b30ccfe55ee6b3c92ac1fea61e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738d46dfd6c479dffaead04e4bb82e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23237e5a7383d091414075e3526b50f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57692d61f89b6c46397252dcbb402a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05ee88e773f2a39288f4afb42c9c2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a23dcadba9b5104a302fc7df30608220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a2b042d9236c29d140b8fbdfa7d37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f1a6089bdd703aa09bc1fe4f31201222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77269b00496c30f9ab8d9cd89c0d8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbf055e11a4d97a8fb5af59388bd96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6feed661db867c192b09ab46ef6b6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4729e86960d9cdc3cdf377fcb3a3b08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe62b34830fa0f08eb053fde05a155227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79388ca35daed053bac92e6ed295b957228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb77b347207644d18d724be3acb6408229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b319c9a3e36c16feba39b6c3974eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17138fbcedf2819a41b4b727b05879231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebf1d907f283e7b91cb577c87cf04c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea071c06e54cc9bcafa5e1e8639540a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619d20d3500fc4fe24fbdf7cac4aab8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f167418a014766480c40c1b9b8eddd4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9960e98ec840a4c6ad3ebdfdd9d19d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883518a60c738aec47573d37f5bca0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4bea78e78a9f13cd242881c572290238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd04363543fee19e5186e677598402d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfd34277800eac57a43bb38e7ee3ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3e9d0a636e61c4764e75a86116bd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853c0baa371a6b98a6afcb0264b19e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a400faeb129922b187b1a3783cb16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de3d5f2bfafc061d2ba19c6dd02e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fcf1b5096acbf95b758186bdecdb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9096a5cabe24a4f725aae68f39d6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475c24ef2d92d6957a8aa2682fefd18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d616912c35c2d9e0b73e6b163e55c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34664c92644ad259c84e8efa36085d1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6843fbf344db221c5162677e3695c50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e8d32c146caa9795e080dfe30795a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f164600e317305672eedbc9d7eded0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6718b23e8d386be3de0f33b14566903253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a6639c7be49c47b2bbf1da5ea0d87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a80d168d5314b86528894ff6f825a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9139a04560d99f5f882765be23ec6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e499070c378ceef7fc71051c09015a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10134e790219d335cfa5acfe8ebde499258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cf3ba1e23dd10ae6b6c547e35e525259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03412e26376f37e87777754edf02a6fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd33ea87c44c4b8fecb0d1d33a16955261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38025de02d343ba3e83ee589e402f121262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1af85ad456cef0bf894d6de6186d15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8e3d67312f564d8e328b1fb7b2c91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3341acee0b6a3ab075a4903b600577d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3decd209e276157e4291b5de1a158266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f936688afd5c29511f278e70fc80fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250c9e87de26521017a720a7f268e98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13617b4928ed1f09e26b1f9c19ddad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358a935cc2d9257caf53a46f271f696270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7951e7278cc0e2a24cf429f3782ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a341cc4e6f3c0b82991d7593fa97354272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe6f4de9fce90118db5ed77efab18c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee94a3741b163dadc50785037c51c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac05009a591a12cfb1fe791e649e2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5ff40e040c7a4298bfd9eab47821c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a495b050735f79bce8441f5e9a7a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421aafbcd2e640ecfc1d500a487508d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b388a1f2705ff0480ce777ae00b8d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14460449758a572079b9f8fe07777bd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f361da6584f42a49aa3591dbebbdfa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a92c0a0faad35403d342a0988963f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab7114cc4ecfc35e5d040e0286e24f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff36b7c555628839c26a0f524386f6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a23ff76c744d2ce94b01e3c27bd7ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94dca5d442434aefcbc5cc495859ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c6331b87acc820ded992eb9a5db68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a596b207c0a42a8817038516908372288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d9adb32bf973ff51b616d37502803289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb480b49adfc35811d8cd16d1ee8365290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1daa9ce1eebe8ce9f07c65273db73b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a907955cfb947d892d9dd14a4f0e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335db115647632f20f7845ab77443823293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969e2459066db03d19e3440f9be9d93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f46c555ff13a69bdfd14738e5d89d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce4f5d48819ac3efabaeccbd489d1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067fb449679fcc0494aa71cabd60633297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb54c7c6f5ede7a5ba97ae36e59490c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc870256f98c93b11c185232bb2edd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbe3dc267ce84d5a982000a5af45af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f9fafb8987c7c6e634e503811df29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b228331f3a1b07208b4cb0f0edb05e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80094df4df71fccb37f3eb34a430ff8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a95329a4cdf3cd8aff3b7f3541dc1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876f78ecc3435d51221021bc252782d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c4af6f2cd65e41993eb775819eae7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94c7f54bf7892fd97d7e30d57e558e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6703c3e5424e87fcd701f279067ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c92948b0a7cc1ee52d76b7c8a6ac5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf8189f2bf3cee0a3020a471365fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba422beff97a5ae5c8029641e152965311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1dd82a9a617f925f16c922f71e6c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc25bb13d8528f8701d32777d5e941313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae5b52ff2cda1054e828d2e5ba8061314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b31412efa632c18428d8596bbf7bfd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa07c88cd78a0f1ca503188d39bacc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6b177e3407111855f4cb4f4df2de8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82de48a0bf53bad843245f0a835240318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec0e0b1f7114808a5ec004545bca57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629a4399fd194952386d7f58ceac6e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44ba8a510495d490f316e8f46658ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d9521ef7cb320eebebbc3d1c9be34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c03b0be04f8a225946cfde7a6fa136323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651d1ae9d33b4d1e49956e1ac4489fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dc1d8a944c8c90dc4b00fd2da0b09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd964428170ff16a8825bce3a6cc756d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf901c8cc79189e2389706aaae91a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ad213e3ccf4ae65916b5c24e6843328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b07f439d8caa1b6cb583553b48987329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa7da40616f9c7596890f934f6932a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984db2733ef8765815c684e5134b1a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54954f3ce5746e4dc6ee6c871d8bb36c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22969f878ea5900bf5fbbaf14ca01e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ced8a11e09811587200a14c779037334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a790b4e0486b03dc2eb1e1d656906335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05764b274c01624f3dfb4690c2d155b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009bc734d0fc2d9d7366451a9cb34be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029f096eb59841c2b0ff290419f24e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb97ce734815bcd5a051049dc8535d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc96574374f9cbd2720f8739bec6157340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ab5f5e6bd1284d37409c6b609ee1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20169e5ca7e65ab6082db0234f7ed0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357332986f01b8b9584821e6d050253343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c1672641306abb58c4b2958e5d3ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cef2a42dd0676cf6d8cdefbb50bd1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dde2ac032a69826599fd27ab7e1b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60217337b6c40f8c7df29993496055347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159fb62e7568a579a9c6e2cac33319d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05ac3e5c479c6ae53ce67d818d611b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0ecd8b7ef7867db0b17d655c20476350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322632a82f164569a22529d240874a7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf49173df950e7092680ea804d6a98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554f81c3a19940b2112899e2b712514353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de96ed4fc3980c92df6e588def3fd91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7f539249e63b96351d5e1881f18db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d76e9c875ec16bb7aad9d90859ac3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2dd29853fc4eae7b41dc4c1ca8853357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf2d95f5ad9c03cbc2c01c319fad16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950da5d94a4be1557a5ac700f040f1cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89251e66c53f5ae533f41b7caf0abd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9679dda265049ff7eb997f7da46ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236f38d7caa7d4619d2e03b015d4b17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2f786b8e2c279a16c606adf5baa3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528110103d939f47074b0049f4dd088364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08f2d6705578bb40af4d21160254d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cca926eeef1d8ca249d0d1cec89157366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc08a5e497a70fdd8b7101186a590e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4ed5d38aa6a77fa169174b423d7a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dffd6837b2ee180458e3db33727b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e749f5c570a5b9782f2d56476b1fa8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c360277d648f8fc581bd36e84b3c52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f8b53c28270e53df238082d222a0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dca4502b0e4c6e16e8ee6841beb99a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deabbfa34963ebb42c3efb40b6b23d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2c82fa98d3afdc92ffaaef0631211375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee325d0a7482afe5fcedb44a57ae27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283091294bf8e56134d59bf414a586a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750279b0503cb21ce86a68a3685c22b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f26792225541bba9b5fdcfd7e00382379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954062300a25009860f9cf7e023cfd3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695d329878268637c94fa57fca6f973381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e1f5ea61b788530556941f5eaf733382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa094289b077b7b6e61538db8d36bcb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727adc1ed956eb9f292333433c12a04e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7ea19fa288e83b192bd6fef12d38c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e674f1ee0a6425022082807109c8cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264188677f45c8e64785028968c01de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cb1dce223cfb2ed773a6689c3eab7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17699d33ea6fd6d739cb075abe45b8f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1d05efa16dce95d8ec2faedcee624390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c89241313939104f2e7e156d069664391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143f608631263a14eef7e67c0b6cf8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163c73e8925ef95b5f02fdbbf2a956b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdb335efd2f24b7dd227fdd460ac35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d7c98744ea2132b35312437806fde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfc24dd5f4e91492bf33453bf2de7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5a42c106b8266e567a021f568484a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9900c2ae79db549eea590ded49ac5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d05f8add4c763948d647086b47420399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff406ad6b878681a21afe54e3f53c852400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6f491fdab4f7e4345eb973546c4ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239c08c9b4faad1f62285e8f53d4620402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78716af461dbce93f55d40009f2da955403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1663d2de44325f210ff4c129d42691404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcf02f56ad6d6300cdbfbd280bb210405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abaa52906a542e4c4ad3fa187ff716406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0d2a1270d10e3e9b820bb4c0759c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d57f4a0d78d56a49c1ca84b6dd63c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d1c21ae23f8b29ac3b767889f81b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747554c9942878358e4ed7d1f9a1fb84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4fc9273e6bcf59eaaf195d875a36f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00458663052dc9c56ad2d54dd28d3dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceaf2baa1af08dd5e117f5e3432eb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe7d48f124fc7e09896883078a0bae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b752d24cf3e0dd9a43eafbf398c99d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26442c2dee0549051630062355ed7136416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92056f67ccceda6448ec4e442b867491417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc195e90381b7e846fd606b7f818d0d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1967034968d095e473a4e145da2a0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c63cb7172a1e2a1f8bffe35880bbe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5123b3f7c8fae54787efa1dc3f854e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162a28dd856deb031eb559172d8b7f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5242972847e583feadac8b5d7d3ef35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38282b5c04d8058333e4abd881ef1e4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c7fff8d4a2c42deb5ba7429931aa9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003495629bdc4be4746eef5d8a48ff1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20777ac49bd1d915400c0909dcbd5b30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace878abfb976f58dade79af8c30100428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df7269494999f1eda1c996f7e19ff3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfb4049879e0abab84cce32973053a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52361a871e598234d156c804493a8ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715dd09f22b854e9d67e20e5c97c1ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e7abb9a65fe9d18a9c4af10531159433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e92a21bdfa3999a299cc328dfd8525434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53673a8a1e9b804bf1b2e3d68501e90d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98f258a986bffc5e634dd1a326f42b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71020b27660f98b560d832a49b3ef2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa5de6fb735a363dfa6c5ec675a125438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ded83a73613c49258b81b2d62b393439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf9cc498e135bfc3ac6eb5541ecadd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46318b422ff037b8e07f6a2509fa1b76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779263d79a8cc45ef0ad66bd10a6af89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db79ec206e2b5e3e37659612f86947443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c12c5dba1a64f332cee923f1d52157444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd50c8fc73d2fcf5f48514b9b2b869445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016117ef954e6d24542bf20b83de13fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b5560ae86ff95e80126e2da8d3d33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d317db8db5552c1cba2c711b94a8847448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d203458466e7ef2c6322a117bcb69f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ab42b1f8b2a9abd9d9681b2b7b908450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ead76194487a56196c8f8617c9071451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96787d32df6d64053448d0dd494494ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f6c5f491550cbae9411b70a832b9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edf283d8abefe085cb7adc347962bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910461afefd5b68093d40f224520fbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f979216768f94252378e8f2f84bad6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c04b5e50aee6cd7694c72d2a563041457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0082cba0094812dde6466c7b14a50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5282e16851ec2b3d7457a559bbf70aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765804fbfcad8c4de385dcc9413cb6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb815d16b4f3a22706bef7ad47a2cd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9735f022e3272edf59f76c2423855462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f11001ea66ca30195c217d4c4c2353463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb770ca6ba7263c7771af6707863f459464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a5e5a573d8a55864672baad628fd3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a161d90171ece622a7af378d0a2c02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec79fcdfe80a935fd1fc64c76f75ed5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3e5f62b2dd4677eb5125a67abacf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b49fe03b54371f8b77dd18cf6a68c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d5bb5b22a568a0d044938d8f8eff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f4e2fc7db0df8c81356631b2aadab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b5406c02ba5809dba8734e20cd13d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e4051f82bc4f41d9d7b99eeba3899473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecce821059a505ec164eb16bf6f799d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617cb94978124ce74649a50901f7fe3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e2a5aba03c296d2e2fe6270f881fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6399b56c90e224559bb61eb7d71b67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b9974a537ebb89ae7c4ed0a969565478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeebbaa4773e745d2b9118cdaa72bb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3b9af3697683d3ffa385add1f0c97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e73d458fa7078d671b147e4c213de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efce3c0486d8b7367658a348b013987482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea5afd044e1c569f1dfc26e603b38d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816df8e9879504f48ff871593b1f63c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cde1121e51cd9e77ccf2968b84e11e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22283714762dcf6464d49256756485486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd030993034bd63e7988df7707075968487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e40843e331060a20f6e03c386b5b6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa4f7812e57df88a833f7a7feb805f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46136b0874f7eb90a1bf88ad6d2460b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988f71d3969ef7b6820189a7df68ce3491.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>