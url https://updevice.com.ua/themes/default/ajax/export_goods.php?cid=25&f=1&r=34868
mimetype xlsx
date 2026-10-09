--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7879611c85eb9f8e277c6df5fc92b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134bccc62f65ad0e95a7393d5ef0df32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fdd461c0f28a7ebfeee8e6519f3593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f295470a9d553994a5b69b56548fd294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539ab2f97e8e37589753f6ffc655f485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d161bbf19da0415aaae9eb0b5c0c9166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660271ed81b8d036dbbb62d49650c3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ec4b7fdb50ba38735c24cd1fd3a878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee90238b267b024c6448df313e455c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28512ea3144f76ec765c2435c7bebb9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb6beb96e58eda2e0795e3ef83138411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854db2d65ec72549d8f5ce94164fbf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc082bde6c70f80b25912dd2f6b45813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a82dd8744ab582c32b23763a3f83214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61b480f116272ef18654b1174503d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47a36d37f6bf1e444bc3592c7dbba516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183906650bdb5ed556c2d2511cc582c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe9e5fb2b82d15e3534be0da86537c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa915cbaf650d3556ac6ac441ac71d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1042c49333986b5a665bd76f589cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4bb1506b121981da30846556819bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9bf99bdbcc74e59e13b8b020d56ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b72d1fe81c99cde6a288f7a15169cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a2be437cb0c68eb3ede74713b417224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da857c05b65713c57f853494f3d7bc6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca849e14293fad98ae6097c4b804580d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166ab20bf67d3f65eb39d219401f30027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc855f9f5c48c3701e6d8de9065ec54a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497940d28db8289b2d02e5a566da20a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fc532022b2e9576b9be1dfcf5185630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c80c9d7cdb4d52ab3b4ac89f4ef4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f3d44798811970241fa897e576a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fae0478bdcf10a0d9b1496c96a35133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa31134fe9809a3ba3779cd8b2def8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d930243521840687c12324b4096cdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e122e14dfbe6b2a9c100f2efb051936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94def2fd94aea99f12ef91b95c85def37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf8162164a2c4570cf4b7c8c53cc9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e77a39045db13156d6867927277f6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdece4a272772587d73ba8d677687e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd935737f283f3269aa898841cecf2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acb596b15ddf0079ffd5bcdc0e075042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b8e6ceab726006c552587d228a7b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44145f9d55f3580ef37008b15c2886444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4471b9e3434092ad951dbc9657264c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07bd72d6d58ee87d44ac462bfcd16946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25157def99c3512b6a7525f651dac25b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab56b918fd620bf4a4724de9169c2d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa33a430f2019f27dc7898fc966ecc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b515dd6b3df8f237cd6fcbeb2478450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc67db526f44856bf6674d5252e0e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8f837b32673ce074869a37184d40652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09f38806426415e64439f5dc4122b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47690b6ded2e808e3ea2e0ee66ee9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f8e0fab02bdb11639652d0a12230855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4882e8f0af8fc5a58028b756a4e86b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0622071c1b3d18ecb782b33382221457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80162c879f9f7a6df043966557e4653258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017173715de37cb1543cb8867509875e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b1e8af12390a5c67fbf6975a6461260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1944f3958cb3e144eb188c46267a3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260c1c6dc8991064fc7cf3a60df3b9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbe2622c8aa435f652e7e2962ba68263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83decd64647d183cb8d86fecb1deced64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b08ea8625cf08d9f1f924bda08b3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e1c7deb0370fd11cd69d5330430bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7a785777283c348d6b753c1307bfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc19df7a3548a3f52ee6936bb0a67768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61f27e44dd263f5fe0e99ff0b89ed869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9f4ad4b618f3955ab1bb1ef1b724470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699935c002414ef8cd8fea0d24d5ee171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5cdbdc4908de5463b98c78d65554772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a6ffae530b8ee557b45cd3428c79973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef74d393027643adb8e171195efef374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041dfff27ca094afd2d7dfa66e6c5c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888f3ef7731aaf3284cd1507686541576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a53416417f708a1cff01fcbabd474177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4815668a5ceefe02ed27ba2306b5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab24a82bed35ea9a65dbc35124c419e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70828cc883e88e41f7c4052d6b5ab4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94b21b1e29ed72f5bdc50028047fd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5498d48005c390df755b569e05813982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd75a25872cdd3bc6fe218426facd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0882354714daec4151b493e9b8ba50f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75e1aa23c718f08ec186c424a971bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ad382df5e228976dbbc54b10bad1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb8fe9137edf7040ca1417408a05a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b212efa4cbb467897f2b19851755988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cc70055f51a227e2161ed85ed77cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0856371b5eeaa35c04e0b1d7d3c72090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d826fd7e5239b413786968d75f9b8ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6b3109ec53aac8e51a05b04c2f21792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5d1d0d72179da3e2e3fa604bd85a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa19782efc8cbf87d965f0a094167d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7faab6b004cf19460ee58655e2b3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89992b2de6a42a035eb024a873197aa196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d6e5ada0d2c29fd3f4c64b8e10e6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371b914f68149499c6fd299cf827fbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34e74fd3c4b86921632e459711ec2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49671c35514d6bc2da6f105c199603100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3829d31c0bdbfb4075b153153a89561101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8071e5ae7428f2add5a94a0d98c7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a658479e4281d3c976fbbfa5a76da5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225f57f723ac560c8f9a1e18d2681a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3ae404e99c2a84786239951935ae4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb04525e71855bd4d6a14a9fa70d24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918603ca065325942d36e7cad42e81a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08278b5f65136da17027e70c759f0e86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987d21b95bfb8b1550919aa2e64a191109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c7dcaee983925f5fa11ee7d5e709a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b50ff4a961ba68914d9cda3ac603d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43acbe9627bb8648828645b47d87674112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355f9743ff8e17e37c9624a9ecda59f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e5c81cfaa3b14344d803ce32614cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82625b122870477a723ab72b67d9e169115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5fb0458719b4245c92c3bb33c1c38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6c64610941e88e5395e613ef712d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17954b7b9110fc7f052cfe37c16df3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b116ae27addcf189fc5371cd09df5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08242fca8ef495fbafd2346272b0ec7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecfffdf2c2453c9a79fb5272913203121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2ed50eb3e96e31e89884b44675953122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d46e8a8e5e035b003b9a4f08a7a344123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229b2735163bc24047f6d28720f8ff6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d7322b53af77b18e8d72a2c3a6694125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc329f0ed85ad51c33fc8aa12bec14c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c54ffd22f9ba19d9105afbf808ef16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e727738431af7387021814f8e0087128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e959b513f531e33fa0cf6cf1cdc952129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4116936ffdd0ebf1d393ff62ff5746130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb115aac86ef25e04b62c80c1e5ffeda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10f54f90980db401beee092e81cdfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a5be15c5551fd7cebb8f0a9b350d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904f44c9a155bae6b426029acc0ff41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3374d772e49f2310774e56e936f1f15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4436d24b92cf231cd51d55baeaa4430136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae394d32813780d0a8b48c8bc2eabb93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2664c9ae7cce9d3359ab8e2633319138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a725eb78adf815db6c3466a778893cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf94c77b312751a2e1a6aaf12559794140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830febbca0d035b52c0d33bd962d7e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbccb892ee6ec1ffea4875ebc41732f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbf426f9c17b4be826a8418ad97499143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fee2b0b80be1500869b03a688631d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be539de9303f85899168400d36d4af86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e4df7812fec32160011eec64da34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941af5767b3df18f1b3355176fcacd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d3eb873ccbb224277c643463b74bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61379d698604a9cae4990ca1529a2c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180d896b1feda8260eae32e3f1c2a03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629a80fc66d23b4800dc9bb6fa4f366151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85ab5f260d4485b36d57ee51287fb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd403e52d79c9df308907a9eca710b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10940fc99935689a6625de204125e2e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb56eaf88c03279be95a91b2b797550155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082028522e8684060d7bf9da1bc98a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31050e962ea526974210349970519472157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9120eb094e0747b6f3d82c01734dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58edb27daa607ec852772401e8b312159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad3248c373935265eb2f624ca80334160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed385ca3b0f8cab429c0415f38f3320e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1a8033f47d93c3b2cda2a56610036162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78c3b698d8011f8c9b68177cf20b69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e87f7331117640cedaa7a2ded6026164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40ed625677d6fca461b5131c941418165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3d7c03923d6a7f7bb7938296fd311166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1c90c6fe20779822eb97268f3a571167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8522654aab376c129271508df4a95a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22ce956b5a778053f1892c1c20e3fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6c8bdf75c1101cc8f9bc821230cb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fae2d96442727427d242b89e46017f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64c12cd706ff42cae1ca4abf357914172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4521f3d43b1c61c5231bb101f205e27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ad7cc8a6add2cd2e593a922c94f63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e104b17888ad778613227149b02247175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c68e71174ea2a23de4a63abec1474176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baacbb6f346f498593dcc096ac6a77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f2eb85553e10b2ac93ec5b0e1acd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51eb37f8708ef3e5c2e7593b82fa8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02a62f8d51b579c78153430c72a6ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7d9a10d2d45b9eda205cec499b466181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efcc8d5e0bdf89285633be1a6f52b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18c907645588685737d13de5b09d42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46baf4238eab940e8e3719e9873362184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838165710a3b8033c52e4fedf24d708185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2dec23a4200fb3dc2ee3ff6bae1f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d3422ed05356fd1562ca62eff672d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee84685db232515515b8c666c43f30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e959e952ed2b2835d3364cc426430189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b4ff6248eb41fcfba11ffd1ce1504190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da712f998acb5a62c12a8e143d1d5148191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1d60316ac73e03382e8020adf1174192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e2ebf55d0bb73d8bb2f73824d0c53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c875931c3cecd7b6119db3cb0864e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231db860bb48e4612f93a052c63fdd5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae54a573f35acffbdebd4afbf498ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bc26dc15b0528222c8d21f09b2d14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdf2b3369a82022deae0734f933a26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89c1eddd7712eaec77ff3e51c7d5a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c37a893db0e9c340be3f12d91bc590200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0a6ac18aa973e1d1cd3c90da832d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e1ba9d4d95073957f6b2461472d5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cb2e91e0358aa152b695e01b54154203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754764b2593b6dd5b09d986d8a7f5116204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14011234e555cfc67f0249d1499b532a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e79d2b10004751d58d4cbaf911bc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddce2f7bb3208e91d91ce7070d3cb84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c212f82eb4b320f79c3d8f006704f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395f1890ebeb5fd8bf964a2e94019d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c4991756d375f0631ef71175e0d92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbeabd42e32a01736602759a8ede0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562e938ae5abbf2facefee6b08ec895212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d12802a56e09493edbc2450bf49fad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a273a3f6a4daaa8513b8dd949290bbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f211ac44049b11758c5935bf9fa4db7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895404ca53666f757028bff008c4801216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc80d715d4effc83ec856e794c2a4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3949d0e548a908fa385d0c778306c19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37af7a92743cd16e59496eddc631931219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d20b619a2ccdb9c0bca0f823fc3d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f125a743d6882d8c21754e8db8ceaae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8969d22c90d09c701b4d3590fff1147222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc804008342096f312fabec4b6d106d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f66b02ce0675e5f2dcbc1e3c09a46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90e8d4824dc567a02f2296729e73e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd922b5ba1b48c5c11f0f9c5ba03d34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad6f837d4304189eb276157971325c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db187b5fa8b7da43f9f468dcdea90e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd7d44a56071ddfdf19e2c2a893b7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3d9cbf656e789fd98198b15f5ef6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c097b59d6141d6b1546d300e4b285a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390e01bfea88d7a80ae4bba7b043c12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8aa01be738dcf903385fbfefa3f55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77058f33d87165055676c111ee8b1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a872e42cd04d71f0be68302da749d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c67fabc25461541c6d93e1b5dfca7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b7d9cef822e2a985ca434aaeecf86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c5c36e94f1c247603f504374334b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63efe55f4b10375a8601e581f332660239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd709f89e2e16ebfbcf35560bf2d4778240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d979a7ffa755b12a97fcf084e1201241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adbd94351170693e637dddc8694d3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb16bb9883b73df7a74639ad24f4b3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c438fac2850d15b943a9a662bcbbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d76866087e071a7abcc9d830c6e566245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ea7dc84087229febbd947967ebbb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeecad575c9c8e0fa32165af291bc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ad51f0407566376bcbf23e57fc960248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36ec28e7e76332c783b91068774d17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc5a468c8402a2e9dfec8baf368682250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19643a53772451e5b714e8f0679ed7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acd13ab9ce81ca08453f16e9d0b7d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e5aa83ef3bb38eb14dca3fe1b8290253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5400c98b980dff3ce46b511cdf63bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c07d9aff72cc575b08fb0bba1e1a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597bab6a5cdeee9796613c303785d0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a7f03d4ddc7b807605a3d7870e568257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4d518b61784e44301aecf60fc94a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae09f50db1a3d2a1c4cdee88b8955f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801191326d276695c6fdad2a2f31a99a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ade806260f3f6a944b1926b27ad4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fe4e3f17927d78b389b7865dd8e2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcad0adc068d4ffe09a11f67e3f49e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acd1852820798cb972f51f01517926264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d07438d59769b0ac1e080abf0076b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f36e3297c2381e2795400080daf86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd44ff424ba09670937a41cb331084a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650dc929b0f5a2d4c3cff6864bece75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354ca72513c28bf28b68003cfbca18f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dbcfa30e7779e0a8b6a3ae32149d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b52c316eb893310e30dad153944e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8faf9d0a45b869447dec8f94e6c64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25325cf537419ccb76afc8d1edc1dd9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9540abe331cca9798265a85ffe43d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c4f5c1418cf92edcb5a84dfbeabcd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181238edc4d725068d1d044fe527635d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12955ac22cdf2afec044def9fdeb7a79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdb26c2cbffe496a243ea0bad3b6f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3480366f953fcb51ae34daaa51e67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bbecefa7ca57d7bf4120472f98b96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e913cf4483bdbdf477358a90fc6cce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e62d34442abce2873e240a5bfb1f44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0eef68f40be38e4efb2db72ad5663283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1336af81b0903e7d950ffc23a69a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae344e165867d784f988398764162e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da7fd96e861fc3593d52349c559910286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a8ef9a7b287b6169e7fde52c508a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63175dfeb7bd3a609f66cc1e7a332fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3bbf92a62ddb8ad536f250e550ea0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ce340b9efed904c87008d473e34a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdf7fe65560e413087623951c0e9ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b846a6496f90caabf6b6145c5a5a33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4057e3f9b7c4a62f95f5d38cef49f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2f9e730188294f0f3e65772972c98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbb95332d1cbfe1f83923d2053cfaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e37d7d5f78a28f01f130013b863cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72517b829493058b9e9ae7e2955bfb2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf0b1b2a5fbe4017bd5edad2badd03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafca8b4e76972bb0a75ee478ed9de9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca6c0da92e09f8c75de4ccca3d6767300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ffd722ec80e594b48bd3b8a285dfb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab5cce1abfb4db145c87743ca7fa2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c870d9c87e700b2d7e84b1b088c71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d662e8101bdf5305c6341044bec485304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c26ac534fc167bc2b4f089dcfce82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7319e2dd5669146cb7079beebcca7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9425fbd2f7b85b9a7b67adab682a15b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fed43ee4c3a21b6991bf234949b497308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f736ea737f512ba1959da5866ffec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f98a7e9300125d5f3d0cad48b46e03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baab4834eb9fb3e3257f88211b8c42a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf3cbad6fdaf696fa8e28b42c5c2e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9558acfb1564429a04341c75839db2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b2b985c29364d17f743c4b28c721314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5997ed34c420a936ba07916a339171315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c1fabd6e8e8d535636cca0f082b83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f005801527e533aa1d020d9bb7bd24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaeadae793b6d00e72acd1a3b154f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e7c8b4448f1c25e2545f198757908319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37826fbd834dee5583cbc5d4694783ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439bed39387bd3223700ff7754299c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b21cfe7b5f28c5c125e325fce2712b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e93b07270da07e0e953392bf20787323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c29a8865fed50316ee5fe2be2c7326324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da22874592df365f4420def3f1ca4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d70716d5167fd1c1843a599b6c5860326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb6d88977b158ccad46f349bf5ee28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68d5f875413bf00df92301ae7bd5ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb64e489e296fc8f2615feac27c9f27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abd95c886f286a0b51a32bd5f53729330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692f56d505ff5ea67b510d667428cad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce545068703a0642bc34724d580ce7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d66d415fd5fe5a3e0909d284935cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32124e8cdd0bd8c8fa5ea582cd53c070334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b405249579241cd47458d757bc8fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a4d8eb007f979bd3a16559b971cef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b911a0565968b98963970769ccfc1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95405e9707f85fe6133226dd3719fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e654ab0e27dc599140ba6724b91342339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e84f5919aabecd52471c4301ee8f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66732515034841c617eebb5e04756af1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56977a7a9bcf1414843735d355c337a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bca65332987985a4fde89fb1a87229343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48771c321bda9ddd1710431c1760013344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59214b51c93109a5bec88c103bddbc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20e225f53a3d58345963c43913288c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0997704141b1e0957540d4eebd7903347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2fef5231a78927e6370bac3da7587348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8024360e446ac1fc0d1e962727deb72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c29ee6269424516f6dc0c82ba568e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bb19c8f2e8a28dcaa9c7a75c25033351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f4bdc142652ffae1cfcade21b08f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aced9dd2db161a40af8d599dc5d67bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ce1ae525147f4532428188222213f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac6abad0469d44d9278949752eabf3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c35587a48c024b8f44478c30cf9938356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ec9a301cd0a160d3c13259e80511a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab95f159c4c8995d956b6402545bf73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc344a8e903a33862e4d6e54810181359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbd2e209f61fd445bedb43b2094ff9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fd222c2b09aca82aac275ffca086f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72246a3eec99e77b7f2bcff24fc088b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdf7e93cf89a752e57e6655e4c8d44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99501c2146ee05814cbe98fa36305d98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d3023cdde82c6462f6f7df5da0bcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2482e2a02c25b91fef40ad60c54db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f61465eeb1813de40edddac430660367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2361f55070938b76a337f9b81d313368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c586568a6222fa63b78674557e62d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0076265bd525385046e35494663d14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19052c1a43d513b3a6d71ab9b362bb3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5243fee3cf91cdba0067e208c27644372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cda5c3969e94683e5f0de740bc04cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4d367615bc80f6932c381aafc8469374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb41b23fe345c2ad0695c8e4d424e54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c5e62a05ec0b104e714a825a392b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fe4460ea46eda2a7597cb41f3ee24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b0c00e63b3fe5b0bec68adbf045d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e90c7bac58418b5049fe4aec072613379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1cc5bcbaf8e40f939d8113cce4b4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29162b1d59ebaf97135be33c8330c987381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdea25789a891d4a0e109d05c300a45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad3e107724a8d3682de4013f42f1a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f40ca881dab24bd2fb9ec5224308f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9e8dbefdda1a4f682bc64b0f2329d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a41962288b02ca26897641e8eefe4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330cb4a5eb0c16b849f568d930b2d54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d3d04a2d1878de5c384ad873d76df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac994d23a9d43fcef52872d2106d4f8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474d22901b45d1e8ee7a6bd31bfe7ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858b93334de7f4ad3ae8862ee360baa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54ee43eccbbf71fd4b980b9fc8c285392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418c0ec6a0e56af2e114861d7e187b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42bbc24a8a2f46d5d0690fc2f87973394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13768bbeb17fb606674738b0173074ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453ab0e5faaa4925b1d5f58c3a720de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b3fe7e2b5b314b92e8de634adcc2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9dabf9b451374b469139258adb017398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d96019a9b396811526b2a3c5fb1a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530b113f49e541606616982c9e71d06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf70c11c7920760ca7ecd43e2b46382401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2cb4e3c7f563d0f18951004cddc42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d4e81544c4de19b08edc79d58412a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33f72be838c7e7eb4cefc1d3306935404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15348c8daa61b84c8a9cfd515a5ee008405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb828a13012782d3c654808ccafe93b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31869b3ba2ddcfc7f562682b2b7a9f4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72f3c7508e6a275a850f5f6f07eaa7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3368c29ce06301442bb632ba7ad183409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fda46d136ac3096fdb3122d88b129410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb732be5a10a9746b2302d43c8be38411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b985850471b079093c25995ffd99652412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e19fceb21298c935e19947a79b59f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a9f6ddb13c65458a2f1d0927988b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39129db0b6015b1e9161e3b65e91b82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a85c21944e34ba8c7135a21d66a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb988fb2d4ad431c66fdcd9ce99ce269417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd5b595c23134f1f6775c262c83f4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3e326c14429419177c6a34e9e90d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890f5daeafe8724116c7d815a3d5bcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a546336b68a2ffb08b0106dbf092b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384e38efe66cea1a4950d36ccc73cb4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bb2a95170d39af88efbb3911010f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01cb94f11ba31ebe83f6cf10c3db25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efaf6cf02cb7c8e01e44c5cba5277b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0785362d5cb3c2ebdc8810dba7571426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d427bae50de7658b0cac8de879eea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86298eaa21ba51569648f3166acf297a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1f97fb5ff48a5fe058ed24c1e8b3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3b6883b629d823dc2412468146f2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe241a65b59e078bd3d724b86bd401d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d1d05ae16a425f17c1b28875e75cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd31edb0d82fcf3a6a1a93224bddab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68b07db5b918b5cc3aaaef1372c655434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f2b5656fe04f5ea8d3870aea90aa6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce10743bfdd28b01aee8db2891aa6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfddcf79e8dcd6eb4c597ec81adf964437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c014b297a623e1a216d507345e78b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d959cdf3929cf9b5dc42891c0bb0d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e214b07bd8c0f07ad74a1480fabdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1626592fe9ace677f12db0bb69235cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de817cdfde81ace6e04fc069b438bca2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d9f04e03a58c4a747b58cdcbdf8d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb2486c5fded18420e1bb45740048f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4327b819d946dd0c6d9b0470885a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256e67c02508357149e4fc7c94fcc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60159019d1e5554d61e4cfee2e56d330447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906efd36b4ee02189f80e1a4a4f6726448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6c1499731633d97587befc3bd74a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e034e6d46b871a68a250b95d03d1f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e443c3a87c1020d5d592168885ffede451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09c132c7818d6a184a2f2732b3490d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037014ded72e2b4a551f5b0f32a3dd70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4237ba96728dd70d5505634c2553a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c422e223805fd77e9d5808af66a0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14593d11b79d854bf2e0b5d0c503cc1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa986e7403e7c7bb3061799e5b175960457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076352dfdbc025936af10b0fbb1e386458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8d338565c3f259f50030c5b5def15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0415cd42796dea9e4ad4f709df56d0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63011ccea26e4b41aae486f1339ad0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e232f722126f1138ed85f71e18a606462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20611f9f6e41274a8b9896e904fbba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db987f9039a28fa36659253f9bcf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1bb276e9eac6111878da2b068a790465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a155d9d4dea7e344e5ed5e580912191466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0093f6ed0d974bfa07df5462d8ced467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efe5300d613e44f9617ec0bb1db30c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d067076238a6518cbc9fa0dc2b46a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a320e5e26ccb16a6e27e46d41b0aaec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf84ef04a1ddacdfd3bb069d78c482471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3848718f64e41c8c16dc40cd00a5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f80e691d7c6546e3279fa345dd3e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a4f05b2f0e9eb02c3045ec5b7e607474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fd45d82a8f17853931b6e7352f468475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab6a620cabe6bc682900a1826a7ef5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f47d8b5ff32250c0603f847a440183477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd72856d8d16775cf0357a34a888a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbf255e991771112afecf754a7c014479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ab34a30cdc7791eb3c43c164d1d17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26662781911076462a962882ae5d84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e25909c4b825d36eae022dff596395482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af03d4124c1d80c30eddec8fa082c0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbef2a3d75a01676a530f1b189c75e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed59670462bd1a0ac9a39a24d9661a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a3f4e53cac33429f0e4472a662e04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a45a5260403ab73911da83fc16b6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfa8daf52f2cc265c899114e945009488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93d44831aae775dc1380f8d491026d489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7493445bd9d6a130fd24505be777e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446a96622775aa77e3cbf6c862ef6eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76b04a0bf41721c9bd5f30f0cea6f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804a451e2d3ac1f81f3d5184c236a314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96b30e812822d8cff228b2b9c5602d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52398de01d2967a8b8d918b2218af05d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92adab8450f48147dc7ff3f135000127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6b9f46526a4eb29e7314ae83c6def8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1c052e85784d9c693416a1ef885009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37db1d5a84933d716a22487495490010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d265cd2b2b2ec648624e8413f4f5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35469dce431cda8be91696e066fc09512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1903f362a4caa1f0d0f85301744b23d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796879a577626dba9b1ee69b0382fd4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8336bc8e1cf3bcb2a7df58bd87f0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3177351d3b6acf5112aeef87a38b09d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f89d131f9bd0f0f162f216fa618f4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61722ca489d9e91a8f672ceab04b1f0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f949baf47e79b047039d9ad96ace8fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adad69734a8ceb60c6b1a1d12896b8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88512fa2fb83db3ac36f62e7edd82a1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33138fb92b0a437502b5ad0ff41d025022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4558da3b4a34e3953789b5f9accf39923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d0a4ac33db598bd015a714afd598b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3172856a237ae16dbc69cb8407f23825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a077d50c8447ec15068d55cab20a09f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca76f82308bdd295b82e714db79ba7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb703a06e8c229b6cd43abc472f3016f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6abb9a17aad44efc50f9ba9781c4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529cd6f9daba36d1c7873e6f9dfcc7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e13a001ec6e13fe578dc9eb0faa4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bff6dcff68269ec4c932cd01ee79c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc571a63d2ca4a4bff3321bae67a9e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32516282a4378fd4a879200dd3763db134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc01e9e69f92a432f38cc7201a4594635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaa2052cba756d732b6770da3fb88336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d5ed98df5922aaea9c19c267066fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91bbda8d1e563d0c3dce9788aacd5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbce18983027d3d76cfb871d9d3a34439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aa45d04e4a401066e565f5959e4c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee244d4703831d1ecef7ab66bc19e7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6ec275d05a9c3731c29c8acf42a4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1748fe4af52bb130e5af2e214be2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a14333f12d880d1d0d04d48e8eb60f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48d3a447baf24a5bd149773d756b9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fe8316670d2951613f27b14136db946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823309d26888e7688fdeb4850b307e5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc967b1fc6d33eabdbc57c98209c2e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b5669d51d95f287bab9a5413089cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef5826cc26263732369b746449246b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322088c2487b9b8472882548cf3e2d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fe74d60c9b4a00ccd0d9f380ad15c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abae0657e21196cc65874916695cf9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cc3f586fe6d263c302db083e46aca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8c6d46e946589d089ebb2433c9ab255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed368dc6b544d1d7345767a28af403ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999648bb13080c54657b4584e60ac7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de65a6dd3d21a91f612a1c1572cf3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c09c99ee141a36bb42b901f3a7f85159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0db5fa90cc7656ec17daf7b0fb77760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67cb36c1455ba88b57eaf53564120c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85ee3f898f674716dbfcde2f8f106e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa530430121cffb25154a095562035063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad7dadd6aa28ad3d960d472cff201864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973aa8b884ff2f0a55d18c845d90f9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827adb8f1b9e9e9d7fb38df1a453399d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff0afe762595f6ee18dbecba721f5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd8c13d5554ca99db45e0c6b56ddd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11123505b4217283c0fac4ae641b0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feadaab051f0966eaf2a76913bcf0d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb38acbbcab818af00221c1714afd9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6b92855683e934ef17ae32021063e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11cb5711464de09305d574d765eeec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb73a08ed3579ec11db8372f8e42af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168af9ead1f5d9f48e3cc53bf6d8577d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f66db7fc83720c3756bd68d1bfaa076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2c536fb58a68aec621f81eeea25a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659304f5029ef514bad662aaa08f27f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc674c79e2249fde7725f6b47fe0829279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681933b4c93b42679e502e629b4f16480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3efb1903148fae40771f68ddfa6c8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914454a5e803b445d171a09a54266ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7687e8dd3c88e9002957126aaf87aa583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8eac0b654743d3cbd3b29b2ccf14e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d617dff8e0284b5fc59da3eee5f7cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c010df60b3f9d35794908c0f040aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73198bd54bd4a1478be7f1d31ce2e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38495545091feb9cb64de722228b981a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad467f44dac6fc0d5359b9c4c622f61b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb38d66fa4245e97fee936979ebce2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102fed729cc458e49462194cdd8633a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e85468b986af37fc86ff934b4c37492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162c9940c9e55ccbc8f7a7f2d45c92393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae22113298114c30a5a21f29827dbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee63e565d445f4b5b72425f6232afb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b7f5d01b493d8225c6c997b9376f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d24e2bce037a5c0c7f1cc2cd3f601797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ad96cab473345bf5b1689756140cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221994f40e1322b69d3bcdd7216431999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d392c812ebeac01c145bb8ea9c2b66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de038b28fb057abbb215b860634a5acc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c913ed914afa75fcfa50f59b4a8816102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a1f9b400399b1755e2dd1a75f2e2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7047a33d74914a915fa8e19d054742104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c78df7551deca8d094dabb198c2e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60410e739481d5d617b38bce66529f01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f48a593df9c27cbd4be4fb8d3d9eea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980c79b993f640791a3eddb2508c414108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb85c60904bc187b88e79fed606813109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea1e01f8e2cf2f660ee9c791a6f605110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc13885341695c68ef1d49cdd7d7b00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef311fbdc9a12677f5794ad00b7a6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23025583044720d967385d5209aaadde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8107c97d18140aa64a8d52a962208114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948335af79b2b4203e37d92ebe2b2cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e41c577bedbf00ddbcf21a2d46ced1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40e2ccf11ea27985cec4272c5b0cc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2efac853b50a752cf7b2abb04bf46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f0de249856f2ea87fc076bf8d16e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62156c5797db0e5b11d60e198de688b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf942740ae51b54a25d1cfed87750da0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea550f2c78385e4bda8afa62c23bca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93ad4dc18c9e1d45be790247845ee7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468cb4e8a8dd83b1580e97d76d6c865124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbf5e925d40f7eab5fa88618478eb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b5cd597d4635523052e0fceac8bfb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385fb14a22f01e1f61a7c9bd0dbde33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dee9b6dcdac8be2f04d29df764368e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220c306921b380a430286591f8ce674129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410913caf8affe023ec0523ff8a376f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3a8373c7ca8fed899ee2e8246c1d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf3bda0c81361b80f2558277fb1d08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5e38eff776f07688f9fb3c1674dcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69607b15c901f0950b3ec6a29170c57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711e2202d639c647df5fcb9db6e61a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bbd94a416658dc67dcf0491d8f3ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3890d84e15bb713ad5c734225c0d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c248a13d1f574277f41bf36ce8ceb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a472921336ad2fb852765e1bdc5d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f135f38dfb8c1e063d3cd8d81942c4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256a41d1ec4c1d0b18e9455a99a4468141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd5be6b8a4b958bc1ec5603a540703142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93e557ffb4d7dea4456f24b53be0a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac3a81b7f678bdf1b06b6864c6aed2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60d97472a950081107c88f4d81db43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07244b9f4daf0979430b59dac42d9279146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a442e05afb35c676ccde821a5e4c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e8ed2817f9381f9f27e5efbae8f8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e14e81357cd62a77a34d6deb1b2817149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c73632928a6237a6949d66bde773d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f1a0750d91ba35538b025e27ff470151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547a272cccd29361e167d3d1219f8c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f2330868a2ba76c20b511e18b26dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9c5e6834f9b7e3a1beba1547819e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63fd2f602ee36fd508251dcac723ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694203eab4d155a2479120455ecc15c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcb57b73443d8fe936c631c17bb5de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac2c5c16d3e7b3bc8a641c534d1784158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f51883afae306a3341ee36d495110159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d7d781ac8e2c0b2492d07476d19a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825d547b0a0135583f3690d53ac695c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f5e0dfdec9ddfb7cc541609a920a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fda261bbda05b922f0a74fcf92189f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877627996473b21a1dcfb1fe279f30df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796c6a6c6195f24266b4888b01a116d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52d534e0b92c551cdc787d9efb45e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0392744576574f8f976b13156bba33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbcc284c02227ca2b350ad7c7dded9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2090fd720d449d16c9e1bc3aa60896c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87bd73380010ec200981348832b304170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c88789892cb719162d11af7464354171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11b8553d6c4cb55284323188263634172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c43df57f95b84c492c83b1cd5e89a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc92563df98d5b203572948a3b4326174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba6bfcf7a29e03c7dae702e33c9511175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca27cab3c276f0292b384f3ad493c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16169265f18672f431d833637020b9b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f671928e5353e8f5be6e2afa16e437178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cda8d21731fa47741d00ce6c949bdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7206184d22f3f5c6c48c861438e34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dfc74ac3e3c338d98263e4a8848c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadbd63e2023993ecc594a3d82b534b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a6c06b5458b6b294ff4e15f93ff7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdb9abbf70df14c35de1b150281d3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183f07a1d2e68235ca9178b303c2290185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c70a063ab99b5c3b79dda67e9f8c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997158d632c38f9b61602f7b645cf92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f69fc9e5f5c2f96ff4ee0dcbb3994188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b04aba39cf9d4faae4c95ff0ed6c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c528e592b8fc0f31b7119973e7809190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b95f24e13e1407b8ec4de9f40cad35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940f74bebd82ff84f9b5d474d0e6980192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e95e8426113b28dd850514583b05e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7190db89b222754ed7bc6dfd4f06116194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e6ef5657512520d09f57e4a80e18c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dc235c43523a2a53050f88af23bf5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6d0e134661d287b486b2e97e81ae5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341082d7cc722b66305b344772a2eef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8b1f1168bc8ab9c0c170f9c34bfc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eec4f03867d6923080857ad239a2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc4a80a79bde0bfdbcdb75246244f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce053cf344e2f37833a5afdf47e349202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea625ca143904b4fd63bb820b9307dd5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e126a33ef6eaeb4d096fbf90d162c22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cef3935267b285a070a6f9f3448d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcf59479f5670d13517d061f13d113206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bf7f31deaf5a9c2b66ca1a54ee8c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41891d92d0d4d8a7c5b10f090db80a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de52ff831bcafb165cea93d0f9848b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe4eb581947924002969339652ecd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585ce79b01ee8e3ebc71151db17c789211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27ab821f66ae26da4ef552453a5f0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fb2e29d3855e670880a38c8befdab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9305cfcd46c6dc1aba3e81824478fa8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8ae8e7d207bfdc66d81109f88d74e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cdb428c1cb810b4e34993f6cd6f6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7f3f5e7cdbaf49d83c4e45230c322217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f144d3212db37b8e1275f57d2f8708218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d517f781e07e2a59bc64f4a80aa97fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877cf47b783867587bc955b1d147f66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc84f03690554b12fb26bfa96159a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b25c41789bccf26faffe6c2650500222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f6b242f389778c6d7e7c957b1ee47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a81cc97a2fa993fa34084179a5755d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1452686b4e9ecb403380b562e06d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa432ec07976c26dd1a5c6b96243ec7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da14cfec7da3ccb7f4d80f2de469b0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2ddbe1b09951d0181e3ee927b03d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6cfab7a03cde16a01fe0b0ba6206b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b36d3bd3fdcf9f0c71d83e87dfd57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aed78700b560b5111062251263f268231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90fd0fdd0f798b8668e59ebc2a4d2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaa38346e8a828cb35be4abc484af3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6904d8459c4fd8eb4eb36e9aabf1162234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32907d16aa322c5b8b5834414ab634a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3e9e307468069a1e2bd3603b5beb4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0722559f538cb2762e45dbf23f334d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856d98d95ea2c6afb067aed7398619d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f4b7bc20c1cc1df22a7fb3f17caa5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4216ab2f0371c46fef389d2d660b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111ad31c1d2970af6d65b6ba2a92f1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e22cbbd656f966530383e6267e30e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025043868216e5662eed46f3354c52cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcba18561cbbc71a2b02b03d299ac5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffa4f6315ce15653272bd7a0714c2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f19a6dc8466348d11df49a5431203246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce75ce1e6de77e7ba03c03749f69bea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e44b860a0d7312e3cbcce55be067cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13bce13728d3ecbe215ddc9cad5e65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2d4d20044c471b975943e45471c92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4ab77f2166a7fc86b62e521fbdfe5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98c4b1def7bb92231b19617b02f3f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d276ab8e8f4f01103e89f57e75e8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7cfd03ba0f6bd263f07552c52a09d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905dabfc0b26c0938f3a21b643a3fac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7eaf3fae19002fd489b69d5c92258256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccffe97bb5f64a7a80daccae3542b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2f6e5c58fa123564651126a0e8c4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726f1b3635790d9e6de373a593ec4bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737b0a9638620ce34bbca912c850c1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6520ca063d617709d0091c8411c47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058031c05974a7ccc029c9c42ef117c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5922105780cc9989d6821167a28ac9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7fe634c43488dd2dd20bc4fccb39c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f8ee1354fc184d45141b91e200e03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c12bae2b2a310cb293cf766f29328a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518c6102ac1214ac2db02df032e9eab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bf7baa87651c92e2886ddd9fc23b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5743a400b1cb49fa6efee6672451de0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7755d7655e171442a95267480147a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ecde945c7b4d192b06d983368a6c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d88c72f9569a81c35dbafcace73b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62440991d3825a5d53fd2668ee0a8fdf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b484751becdc979745eb3a255f5e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6593fa14343c7704dc7319f1614e30b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078969e6863fc34fe2d178f92b31bcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d67e46472d75e2b6f41da0bf6cae7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4160d7ebf8ecfb69da30cfd933d1ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a7c143e879824144a569a9d68073b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675c399ab5a37810767dbb4a1abd267280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4a12c2fec5d7df21b3af93835b95b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25163c3c1f512f201e4bedbc0bc1e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd56fc594d02d766805736733ff4c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002afb9bdcb1bc092d55b4c93648f06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413592471be0fd6725eb3596bcf6252285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289e646de54359c2b311dd33f74ae94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d2ee847ee758641e969264dd79e88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbe8fc0cf20b88a70e09ce56d178b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac4a012d360fe927be56772cbac9b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912dde982f3f461df5992569359c780290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fe6e14b474d0ee800f4ab9064c5b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a41880b65c9d940f9269e9f44c4f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6aa4b773baa4dbef82aa645192a8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0150e0dac262a99413f0245087ff3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445572baa404bf993e4759a8b9381ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ba3975cc54f1063c0b991ddf2141e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1612e9944177d80771ef9b8df0fc08a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4af21242d037af8d80ab0b183037e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e111d5a3bc3db071567c8242a8053ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a01a95952e88d661151fa430c3dd01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c2612212d7ebf023b7d8e56c0ecde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c19e19a586ab324878d4f0f009d5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776ace7bae97eaec0a781ee58125400303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fe956474f0cc6b7f39f41a9cbb521304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8741d361dc6db8f2962c29a8246e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273b02e7e5b174190d1727ffe06fd7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0fa19956f42c01f8b5f68295eef3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccefc19f297a40ddaab904af087f04b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab2966cddfffaa346611e83b43fdc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77b7f0beaf8993137116d6de688f08310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bce1564fcc204c596870fb61cfb41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de9019fda49216ddc016261f69cd84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2893baf9eb9f8d9a8f083431da631f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29516885d6a58c619c1a853a74649a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf154474d2adc1529e99e4932a7a674315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbc610ea04c4305dbf941307f00ebf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba48668c6788c3099c926c71618d519317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509bbf0f621e55da2a6047f0a279213318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3a7e862274965ba05e33ee2e0075c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb52d394813aa522675d219d79a6ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2eb7476c4a3b9d364882c6ad6e71c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa46792b492c4494d4621220788cd5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b7505d5691aaad91ba1078a0a29a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006e0a02be5e49f17aac84b00d0fa0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e145f22e6737f882b3832df2c71ac24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b266b2b536488eaf3c76c238de0e34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd973103834e9bf88fb5f107ef3719cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b1b6a58b83f3a67f98110991633f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5d01ef90f94090e31141a651d3997329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f049f347a61ad59ab7357e0dfd4e7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e452016eeba4f8d9ee94fa8aa78f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c58457f05edfe070001451ba1d58a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162536e933c28416f39f36ed1c7d84d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b9847d16aca406cc27b72e3590fc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e0bbc7ab833b96c270be4c805c0f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f643138d2a413da1762369570e6c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a83b3005d757b594f4f28f1d716f78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1203bb637b64c7ac2dc84d43d34564b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f01785730a9a4251513cb06d865265339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149a7ac1cd6f6554896446fd5f6d803340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b0daf19a3241b60ca6a3e4d544b87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87367fa34e03ed674b34fa4666af60e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215162afaaf3aff13b6e853a5a1cc65c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29675f2a631843effa7b170c42cb2730344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c395767d218ee68bc90fa36ef58ab44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3fed4213a6ad619f39d6d2d4917f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcb082fcc33cb800358dbfe958c623347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a927b1c53255b304cd4563a239b8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d365e406aea0d214584e887c01906f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa418735c82f7555446dc5aefeb64c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f3e2bdba436cf371f4e4d66c6a950351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9871827e578b50969d346f644638b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529053988ee0dd2d66358cc8eaf2e93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30e831476ae184d819440b0ad23ba5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093d359bb81c46429373edd2d25390b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05877790de1d69aa2082ebd8d28ca8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a327066ba9252fc0150fa6cb20f2e6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f7a2341cb558950f76fbc8b94a2df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431388973a418b8c40d1f1ae9d3e219359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3a450a7d3d06c42ba0942764c257f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a38df36be7509087bda3c46a070970361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db21a8ce593bb7b7f9ad0590635109362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3ff96a1c9131353da723c518785bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c5cca063d47ab57a0f4de16ddfa25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd945776fb26090feaf94d03ec0c98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d8c9a727227ddfd3accace9cb27b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cd99c4e0ab1ddd48ce9b116b307cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261e0416f8d3df3db1228682efd9298368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6f68d332d9006b456b004a427c6ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822a0f64eb5a35b4b497744989c0f8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eee72aa6d07730b0830afced12a26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0210e4f993579c3a37156651a7e7081372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d34e8426ac17bb39206da980e731e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190cb2e4c8b1f94b63bd3fc9e83272f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6c5d0efa723db0b447a4c2d874c36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f055c01848dafb14fdee2c22c8ce97d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4303c9443c6d97b6ee01811a796f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddc25245879a323a51d52fbcaa9adc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475478fdd9fa750aeb230d3657ae6661379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddb95f240397178c9cf6a5dd8778af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665292e7a43c2ce942a202d61892c021381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90d3bcf4772ff1cb43e1ac9174388c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec26f290ca517b0261f0df3a2f2759383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e8796b2b235ad21845a2453928b58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f270e2428da2c09dae8818666aaaf2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce392861dd5a1f58aaacc4f0b8c26e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e906b14c7f1214b6c118da4786af0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735609a5aadcdaf6749a7aa3693f2fd7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3fc181c99388b47bed6f04cce2099389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed157acb21ca67147812a6930a5c8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f90fb1b7e00e3558ed6574ff387fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11b1ef381ceb49f58bc28a952fa8ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cddf292560a204d18ee73e1b3d0bfb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddd0284ed516f78ffea07f65ce0c2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308abe7e2da61418541970b32d4921d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195e32a085876d3c139609a4f75e04e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3ae397e6ae9c91563cc08b14a03d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810db87488eef6589ca9403aa94a669e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad4a836d6c0a8070cdb705ef8fb7b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb7c507f5048b811b4bfc9a6424684400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e82e45353f548b4a056647cab2d283401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ababd6a1cc601e815f5621fa2ee3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c243f4fd641598ce45275c0dbe71dd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f855107dc5456412b4b29aca119cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861375fe1113816810fa008f3891306405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4869a5f1594367813267e93d2c757fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98374fceec26cdaa8348329cc6e1ff99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026ea9d0cfab33ce4fdc9b0f5953df9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af3a3db9541a7d77d443412bc2db0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def1575abcb93efbb4a4ca7840f1f88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04577e529ddfb10248730fa42838669c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf23b8db0ddcb287ab2892dfa9715a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab847c7b33f5fa1d02797fbb80ea029413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4a24316593dc66c89dacbebeab1d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b899cfd118ec6e1c9373b2b6428bda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932b62723bcd103761744f4f2303b2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8755dd1ef7824e59b8b34a1b151c965417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab46cc66b2b09b9369bc763b58cadd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320323178cb1f0b21b181b10fbcfc295419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8478361649440cc779949fe87306bcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8c956907fc7e4b71726222c4ff76d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c6c21f08b9ceb6c2ddbe046a49319422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415608162c5acd8b025a5bddb63e0d54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965ae5271522a9552117b681b507e6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175494f305179921dc58f62011473059425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2d8fd578ea03ba0e9932d6e2c5e3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daab2e73121beca3ac7a26b5de161d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e539a45633832c5266402c6814607a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41df9bc85c0e646ef1071a2040fd77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a079365cd6dc3de60284b4e6d7f9432430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3663d34899a48535bf811c53b86c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a283b015bbde165f8521e60cd79c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c80d98e829978b3983f67d675b33a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fbf978fdbaf0b02b0f9600a4b63c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ef6003289e078e27cd3135611d734435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e36afb13947e9b282f1668909a8dc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f17429bf6ba3864177a9c82e418a20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b160ce048b857ce7b9830413c232a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedce400edac19949650462c760454b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc65045bf86e236523a5646915453b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1330a063c373737945e683d3d7ef213441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dac26be955189accfd0fbbb1ba23ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa75bde5538b982eea9703a9b6e64c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48997d4e87355d61bb9c148bb26544444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ee59d9577c5ec75e1831956935685445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd9ba6c989a6bac0701614bef3ba18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab69c3b3fc0cc31276ba7c15ff6f18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59d35c96bc8549421e936807d0be0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5986c3ef112c7a493fdad10b1afa6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9bd1e026b55a4e1db7d4fd447be31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c6627b1038479b444d814fd79e547451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7d85bb1f70b36543b0ace80e332d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd49e5820b941ebe71b5f0012c2d8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4d9467398075468609187163cac0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410127a50921e1c9c1ec1de5f37ddfbf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33503113af5cad3e7cd74083a8157b78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a175bd6b10f3ef85a2784eda6d0e8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791fc8464277d426402d15c89c982db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa68d00c5735cc54f37cede594634459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f44c9b61aa3cf0751b575175098e24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bfc6c3d802f8e58fdc152ca2483e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d9b4d8f890a731aaa5c0f1140745f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86151d35e1d6aa7278e2427b7953d27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a648e7be6ad9a55217c443aee68cd41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15b35fe51b2580e69cf1a5e2e6b92a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ad2767b4fec8a988fbedc0a7eda51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1554cfa3491aacae1e4c95c372a77b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efbb37faf37bbbd6b01c66192aeff0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a40dd70c9137f800373d3bd7581ff4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1c649087d0f5b1db0fc3907d44c1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef665bfeb07839af55c12e1ddc40abf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1865bc789b2229b0872ebfc1d1f3eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdf2545fe5d6e6f69c20c5b56aa5e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b87afb018b59ddea9a414f1268489474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417380e7b372b95571de231407c53c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47ff9b38fa7c0c3b39863a5040a315476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff488700f673ba95d7e43527f48f7951477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62648fe5c7805f4ec45fd7644011cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1517a9e30117f5cc72846290155eac479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>