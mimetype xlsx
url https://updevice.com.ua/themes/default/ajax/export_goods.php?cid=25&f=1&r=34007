--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bcdb5bad2b6b5127d6f82147534491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ed19a3bf7cb25d4aaa9a3d6dd76b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99b15f14410f26fa9e3f4b65d988e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b0045c5f2b85b4f11a35f29b174bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9380d259da2e3602ea337e5f8d60ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e61e94e7d6814381550eede8f1f276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2a10eb7491eeeb6f9b63aa88665a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376f92f2e18c7e1f003938049bbf7b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4f88618b06ffd1bca5421b51992e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40c13ee85099ac3af7a81e4625c02910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767db65f1236e8d7255c6d0103d811a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d11482cee700c019f2b8e2efd5405912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4efeadbb3985269ab2c5b2c9f697c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5168fc71c936df111f3c260e6428614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd699b92a5788bd202c867cfd1c02a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1191c06ddd65b175ae2f95eb05dd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b2727405a33e8b3d18c425e7f2fb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3727c4bb6fcf54f91b54552d641575318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc5beb1e1e6b927566111287b8640519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8764de10bc4f73a35ac94a0f68f93af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8aab52dcc02200b36e2857186786521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315ec0c4eb4800a95aad6fee514ff7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05581f207e96169c9a3fbcdada447323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73501025438ff9879f64506c217ba324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add45d74bba03aa0cd2dfc8ba7b94cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5972afcd03e5fdabb686018e9930226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21086af4fdf9d3562d6ddb714dcb60a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435669e7c6d0e694c81294320f1af9c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bb8d8c7a4a672d99a2230d4015cf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c522b4f63d82ab6f6b21cbceac44530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cc5c057b94999dafd27c54bd516dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdebd79c5a163dd3ff8a5aa46b7aefb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59d8f6c2b57d5cb77fae17edae473e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62f4815d479c4bea6ba0dc189b7b4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310eaae8aed5a0cdb7cd9ade8da8c6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d748927de88f53d8af0b603ffd3e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8291560aabdfcb3c401f95f9f86905937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b184df3e415d7c8b1719f8ae52e17338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df1d76bc1087a3a2c4c8d4711b367c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf3efe338eedc554984e996a390e1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23085928978947b3206f95b6b56dd4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2a93a3bea53e49da0e3c175029b4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c02bc3448e7a701bc059a616fb2df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb506320cb2914f4646ada259e6285044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84121b255d38dc3ca444e8898753787c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0b06421b255417d7df1abba2013d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ee94d440620f5adca73e4d1a89aa947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fd8b6ca31a570e770e6d1244b7ae748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242529efb379c84362f6371fae9e7d1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ca9a576898e2a2b33e74f9dbbc9c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b059ac2d858ce1b57dd5796312cfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e104bf22d6df55ad3d0a3e3040d924b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8dd27ace7409f0e0fd170dbff2efe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388f05588f269cfae5afc03671d7ac054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb461610114af6c6a2fed28121de0ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f98c22495e355a09513a2d965bc3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092f9d105e358978259e7cb0c66707d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd359b462cea5cdc289bf3aa0cac1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77f50e5590854013e405beb9cb7acb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac6117695e140ad2374be3db1e956e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74efb02e36878127834931e19dab4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6f79366d806f1c021ff950e91544662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc48a42d6d1f170c184593e47520e9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adee03b3b76bc364c554c400bfdd0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46602421d8aa5b3a714a15127ddf2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c58a4061b260a0e04ae3232c7666ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6518845d0869650d9656e4914101c7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff44ceaea1910c94edbdaf53224984168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cecdc77444eb9177d00c082a5e5a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef8bc5774145122df1abaa262ac27770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1ff2097386ffd2f631432727c12f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e51dc1e52ec304928aa436c5f0d0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65f92abd79c18331b583bd05c4679f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dbc88a1fceb75c1011d9c30a28b5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caa53fb6bdc4dca47827a486a940d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1adb6e321b86ddcb93ffce46c54f2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080c192f280e84295515e7f678fd7e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767020df3386f463f85cc96f05ab290f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5962a535240327ce17434387e3916e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b797fefd8698f389d146499568b542880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dd387de1b068fe075b3479fc8423781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedd9e325ccc0b9843afa98cfcf25cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cc05d629e01250134e220dda9a58a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87b48f1b12ab98730e2f67572847c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cc33b84a9d6d7e3ce90281e46df4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af38999e52839f775a26aa627297afd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e89d3c40d9cf2b2f63cad64c8470d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bdb672f89277f3fbedbf8e06368de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9ac9621105596ef5fd8afa8be9cf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5e6787771e02ce42d65b014758e8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383c9d45252cc9df557a4beeeda986691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b073df7f9804cab0de42a5133af9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8bfa06740338678a19ef14a7285d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6020bad8b9c37c9ee897145d2cdfde994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f09bd519b6133b56e040e5a650cd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4028e6fd126e9f673c157919de5aa0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98279c1f868e20dec09a497ea8477aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9363c630eda48b9c2938e6e2e35e9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2630f9795f77da7ed10c1177cecbe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cf9f64877be59a94b3e9e552add13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20469c9b7029cb5d70cb775ff226d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251494cc86197c3d1720a9136a6378b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95454f5db2ccd08a0956c27f1e47282103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae878e1d6bb1ecc1055f441f0e0e9c83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665928ea85c067c6dd10805ef71d2f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3194c2652f887b248caed852178fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612c737d95692a6f32ddfced86bf7ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e313b59b24f54ad0450384f17c6b431108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f90792d2378568322d5b27e175b16f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a558c848a74516865c0a3cde60826110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aaf7b060d8883fef195e44215cbcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479c67db2f5ae213c31bb92bf4acd69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc44265a8b7b9e2cb63813c85f079a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f014f43e650bec36e0d697eb38d23c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04118a2370ee3bc8ab4410ed87e20dbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0c85cd0cdb288c52a94e631e7beac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc17754c57b2b5611419f76d6a3b30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46ad3431512c802716f141c8df46a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751d87347ce5cce6ed7f562163934dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f67a269046b1febd0d50665cc08587120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fe7bae369e9aaf2cad7056afbf0dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d846a265c9047786e997a139170b71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723378268264eb309e9d3578d12f642123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1c01e6f8cbff94264bae648e07534124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91963b628e86a6813e92bd15889f6f43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617e5b7cf08385c9b51bd2ab233fb93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a1966b1731c208a46d2d5acd640fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b65700598b107a1a990bf562f1fcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2464321c16a134f06329375f7115abf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372e91e7fb63ec229f550e834390dfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32a6e794dfe13746d20af6bd7d2b47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440cb4657ee6bc99363e425fa23ed29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1e9127073e2f47817847889cea4cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f0ad5e736bc93df89a14a2590b80b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d45d76d25eb09f6d9a84a73911be5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d201ae5c57fd90141007fd6132dc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33299186d6aca8a2b1c08cf788870cb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7eb385ff63717a97855a4a1e8db2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889df1d1b4e005bab4706be55b0a80df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe44ac47d06dd2ba42f4d077932eb01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccc1c43f4580d49ad9a636faed9ae4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26af4ad6acef8883af8aa8a0c19bb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e93c65371c2ba853446f1873e71ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c8cd4b4e13e1bcdc880c1aa9f98b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9ba6c07ace6ec1622dcb0bae673cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a3a7bcc2153e18251a68b181718ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eae92398b1a1cd045f54facd05fcb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba66bd8894cb2195c27575d5e29393148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330eadaae2406bfbfb972e83b3ec9698149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d3cfc5df2986470bca630132d46f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c248de3e1126cb0164300f7226e1b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee32a0d41ab55ca488728b3611ad49f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e21910dc87f84d78d921a405c2256e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93a0ff7f05ae07f9998613bba31e86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6bcaab745c0c66b6f620400960558155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca258c003741f183ad0d8a1ca7ca085156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facdc1ab2a5118ad96fb7ab64f72aaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862391e2d0e248be2197797b98c0e17b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac6300b574f50e53a7c34805f8c1c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db95e620b12e4a430b579e09e1870f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b737de1840ded499691a77b09a43929161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760299dc6ef08a7b3fffc078511d91d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d02d0f84b5efdac43c9a4b32602c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8496883e087c36de4d63a4390310d94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51fa61224928b24956be25ad3f9a80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867c3bc3865ff9cb655fd8d83da743d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f03a14029873a8f4a08339e6eed5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaa355356f080de321608c5d2c9218168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dce5df3943ec4248b7f7387a0b2dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaafe15b5971a35f4cf28f2b4d360f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281edf65e645457b8ed5de5ed138032d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a612b22001807434f504f803dedecbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd54b92ec008864acd8c000d9a1e18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add80787bbfe1f6ce16c21f33349397174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838603590b9c266c19d644bf073db57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9b52d86243ee773fc9cf96fb0043e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd196b430e35892fd7ca10f3a431d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df5e1ecee720c35f4fb6ebffc753d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6b12a43c7d977960b32b8716fbb4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017ee14f1241754f712446217ed0e47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df63798adae1a529839ab8535407b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f05f15e5ce52d20b4b882f68571d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544cc4ed55df8f2b302d71a1ea34424183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb7e09c952ddd586d6110acf7d6fee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f6e8a79a68715c68034b47ead1e16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc2cc82af9f028aedbc11c920f9ac0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14a2bc6fa2f65e9b6e1534aed3e1ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c920130fbd23d88787460cf9c48eebd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ea3b366b85976b65ca4288667139b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907ea21edf7e4031e70bb9e53a1cece190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18cf197fdbf66cf7bceae425649950191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586784cd314f0b6c9ea7bf0b3babcb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b794e561a46e75c761afbe451a4efb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c3d5465ad5e05d12b261a345a69eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d30e79881758f3f68b8be3fa1a1bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8822e111b4b2044a4d829b97b89c3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb913f4c935e167b1d0fd8b8ca98cf6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51514b9b882a79d5c90eb3f74fe90606198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa7f786b114bc343664f5136644782199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95ac18073c188bc6e280c38c87aaf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec304b2b7737e1c2554e3093eb98fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5089d27256c3dc499b9f491accef8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9d7ca7793c1218a4e2a5c64fbfd45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3c6628f92cc3f5aef2fdcd4ca7ff8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da953d728115ead5069ec0a23f17304205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292f126d0995fffd71642b777f794ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7ded6569b7e43160b1529beae1685207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c984a4d31d4585d73d550fc511c72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c6ab5845ae6012ccd6bcfe9fe3155209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de904ba840f37f405e663101d717840210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a0ddca2aa77199117ae43726d240d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9163dfd2c3c8a18a8fde19e9fa0185212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830de32c2cce005b3e7aad36141c0170213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d82d0d710fe566e21854888cea0e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77993e4d8c5ce06b69a42bdd847b9830215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f77edd484dbd9a3ea327df9522c45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdf972628487d608af64d78605920b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d623845c08ccdb43e24b295ab6a837218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1952765f4a22e3acb642d782b45589219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a158724c51fa52f43b528978361a68f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412231a3fe6063d14afa1706af66be54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2d394a1170e6ffc596a40449438d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76cb6d3434c2d77d7037ab7daa7334223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16799ec6d18af2eb393312444d704c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc1cce32fd919d8428b2685e8d0e5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a974e130ac93026744d5fbb585f380226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d449a5957bddcb7a9d3d6768625e531227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee6c17ab9195a2634b943366704c94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487bd3acef372172b07fbf9d3b219c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d5a9c832bf5bc688f8dbaaf6d886230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e60a9cd0f32d56d45a720fbcf1f1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a37ecaf73358950a2d0dd4cb05a69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfed3b546f64ec29318777361dab6e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b32eac31e308fdb241ff514ae6169234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e9578702bb25118c0dc90355d725c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe306279d5b47057e6c166594f6a3e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804adc42eaa25034cc99c2e4589b3da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b3d2a012000e05baecc90b573dbf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc53248e83f9fbcb17c7fd6983729d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4168b9b0cb8faaadd119cadd94b0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbfa15c9c0bda1ef7b0c16ec3572e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de85ad71ecbcb58e7a880fba372b4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14033005a991dc1832d93ae7849d7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdc92058ef7644fc52f14bb196e65a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10320d7115ce72fb62dad1cd77c13a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba8a9491e46efd457aa15bd911ac67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54199da005c2deaed39ba74e2f24e8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757ea5b060b78057b6725550617b06f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5e60191358c5091b13795ccbe09d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bea208b48fa55d6f6bc2baf881a2c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387b5aa89b0e926409fe0c3d8ae985d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2f028207b9a432452acd164c97359252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdbedadab3bdd92d28069a04e75ee4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eb6ad4ed5b2d2a192ca8a44ea459d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae731964298b4cd5ad1b2e2ce9f2a28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e53780bf311cf0e41da7d4bc7aa306256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e143f930cb8f7b3e23d20f9d7e8e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd60dee9545e8de6c4d8fe0d79aa32a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c6acc83364ccab504f1bc46765bc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b7e4a6ff3546d5b0434d39e6bed33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca861524e8f26422a59022c37501694261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95503d13b003db7b04f94be786e68105262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dc525448b5e07234adeab51f139d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc635da1c1b28036a26348725274462264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51c71d11b97db83f635fc20edf7b2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba675bf7fd9be0c840272e3ccf86400266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed5cb3500f560fe119785f4673f543267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760bb161fb9e77ec8a06165d51e8a5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801fe2356353517e99b59dec28f9fe9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184c271633e5bec933f12580f0aad94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50da74662ee570498b9e2c0e4ccc2ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea644265ac797444fcf5bd1443e593272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85b55c461908cecbe706d8a26cd46e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b963f9445cae23567b0c45115c1f429274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15224adc58b67fca482883c20783216275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acb03f1f1dc3af8f9a626b3da63199276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3c2e058d1f9e8339785d4b1c1f28e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1190fbe91d6fe3b58731882fa1b809a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a269357024077c3d7d34956e54311279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220a61a017bb7bb7a1c7ea7b23adbd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f00127a1f33026033d55fbe4915115281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255ed3ce2b3c09e5ad1f56d672b8eaf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3faad904d71c702bd8460982266d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37849ecb2233d7fb1fb676ecabe13fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b363b5f9012d650ad28a6de6124ecf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85137c832607c7ae59607d2e9bddd0b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735c78e8d36dea83dd16e7166703644287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5f3c411d6e1c8c789f993f09cb264288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292902d64e3d790a6a07c2d77e3f4356289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6184ded3c6fe9e37412829a30a57ca3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e84d26e0f15e2efa3ab76f29247296291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532764e0ef31ca2eb74b926ad536ba1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b09630cf1218e3acb0600b5e90ccb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bdbbc16cc543de560878bf0bdac1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa9d4145f1ad2a490d7a3a9d2fd64b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e4293642caafd9e906826a5b3add5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e0c1bc6e3a3885b13d249a18c30bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47ee03c095f4d77df1af481b2e4615298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfc1e983d021e7731340aae6052ff5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1f295b7a7e9a8cd83dbf7665f0c56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7a9d8718f5b09e17a39cdf88033b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5448f7d6f37c835076fee4310c88786302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a80ca2208d3d8f60c48d232bbc36b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab8608e3a6e81c7c567130a3be20bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652b30afebcdd7d67a0e95730fb0c37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b6a8c4b223d3a8af2d3e165b5bf9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b008ee3d6498397d079623b785f5364307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac915de6d49cf03251c3adc01f16425308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8e34428d96f3bc8babf817e2600f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc256966364c99f9d735c052d19223310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df506fe2b73548511db479c26ce72c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd7b26a9b093f3a730b999a3ae5f26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ebdb5672ee2b9df33a48e7a4f2779313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985ec6816266e85c47b4d0c131c12f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d667b49ebcff269fe060ffc12fcc996315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815a62029e87d4ddbd77468d2c6f63f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536909781f585c319a6c2a91660e27b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65cdca1a752fd63afe004978bd7df0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c68c6cd8a6d7256c6bbdaf03732dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7c503eb5459c3dad8cc56bf4d67b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc50677595ec0345501f675fc27e5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bd145e4a6fc4ae96db911755b60ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20792e04d77c171dec49e274bf62fe5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56689e2ab4634ea26c79e15a0101ce6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb3f6f88737df06f824c3672d981f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71a128e810bf0204dd1fc956eba130326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ac43f8db02e089037d4ed87064245327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06aba1c93e655ea26a4283da3d0ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce5a04bbc366f7455e6cdae0b85074329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306ff5bcc5fa0a31898894445f5722b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39392f38227131bc0b73c7f6ff92bfd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565f6d0ed03ce28cf94d7541f2150bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c89a730611d5dd36d7acfaa2ff6b1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915787256f0e96164a066137bbad7abf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab7a80710ebdff11dbefab98b51f1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c8b58d94215c3598f7dfaea92ca2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a89e7b43bdeb5697991d0b6a1b7ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e90cdfa3bcf1e0c330ffceba4450338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f2fddd1a4f5574a6046557323455c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e1573d4c523d9a39149e3300d9ce7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed684fee8ef10576cfd28bf2ffb69d8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1e54c25f4b8783d402c94d7cb938c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb24e487663445be7ed9304a601b62c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047d2911e1bd0187d702abb3108721e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abadf7f2d55dbee52ded68efcf3903f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f44785b8c09259781a8afe5978c5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4053005de11c99346733917d33643347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db95f0d762bd25b31967e1926ebbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0496e7e2371d50e2e811612909c8954349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fbd4e60b9a1ceed6c5aadc977bf75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc93b4502c9575551b0be13156730e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcd0e93aace2dc0a1793037e33b940352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566412386a1ef4434773374515634082353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec42869a805bd04afbb5c43b1bf1d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4357398b2b82208c7d95ee3538de5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703324acd5e27dab304cca8fd57a036356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7f5eb33809d25ada0868012b12604357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea2117c7c4ac76dd9f622b95c35bab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70f7913e5e9e993067c8032ddd6a8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865f0a423897043e877a12391c9d200360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdc8ff2a39493813716a5dcb107253361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e952eeab92b3ca5878220a327e067e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce5492e8845cf54fd4ac7691f53671363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46732c03c474d667b667eb15693388f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0bc7c9ca09d8f61a652713cc15b32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a897ec62e20091d09881697e4660bea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd74b7696f502e6b59a7f1384d4fab4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fc1ee599cceedbd893cc4d5164956368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a26edef02c8ce4e6e5cfe15ef8ced5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b238b2b925d16a463c056e916c61cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aea939eb039341b112f3d14ddd78f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c175a524a4bf1b64f22b3018d9c5a9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcf4875714fb8188322d3becdb357d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834878b586fe8358164eb3eff57d3a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced845cffe189edb9a147358fc3da72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771f022d5c0a17dfc87617f85a676d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daab75a51a3653d2514dd4a1868a3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a4e7fa799ce78e57f9e1ff8c6da4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abd91a749874b0345de2c102ca67f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3820888469b4b5b086e291e210d3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837ae906224fb4b90714515491fa15d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf059c5863ea17fe567e954f46a02cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77c85745fb13efca714e10dc89f3a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b77b13549a11c95bf9764a31ca25f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db607600c206895f463d22905af6433385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e566c8eac04746e61aa3653a1b085386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764387814ecf2be6caf99316d5afcb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d303d1fd777c6323f9376969932ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c248de9b98f74919b61e2d49b3e74e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b687314a108bff283aa3c21c8043a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d4ca530ca2ff1f98b39a98eddd1ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdb34f88448e859c3656eb9f55ac16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661fea16ba7a9234561f171993ae282393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebba8f0628f4b717ede011926a79f92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b17ea731920fc85825ec3ca89c3ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cbe1be6bbde3e6977f3a256c387f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c218cc704e88c35b041e18c13eeb9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd93496a7830d318b6f699ddbf6e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef8e9f10fcde7c07f67c8ea5bdded2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4e3b54df9813490030c464f179737400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d49f90c0800c15e411659608b347eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530ecd4ed54d8891b450e28711b64ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486688f0ff18f062d1dc711701b6d87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761333dcd9293a739f892b8f642a89c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c94709f073be1110d666ce8e705a10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48900d460e0146471a013d8b936cfb6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48788ba7c9f19ed053a857610b0f9556407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410275eca8cd323299367fcc48fc9d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904889797da2a08fb287ce72aee86f02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a20dfc8bf1ae046a676d6d492bf370410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8bb557fa1effa5f7e748b1ebf6333411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9550c074025b7c3be8857259df5248412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0905fa2de91c8ae85ad84e9b20a157e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3553a8ad0a156205c5450bd0bca89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053ea9f41a8af04f605c96c65af0572415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33344b60240544372e514138b1d5f8f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb9df32f590ef60eeb6b570b6f9f86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad748fa09ec518426afb3e20d44ffba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425d658f806e306353da2a0e016f0d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c8f76600d3a69f7bcdf3345eb0ca6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbd964e1981c6185f93cf57c7fd348421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e950d8f3ca040a06add3c091247a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607f00a4c6d1bcbcc9e87ce2caa4efb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a03c90d1354667c9590b363b113a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f3b1b19f7005e030ad3f2e52d9abd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c56530f40e011e850778d08c0175e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ee55471e3897b1b46cd40b98850c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8624a567bb119572bc0ae66b7c4f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31a3ba825de13b31f1e2f5b6373563429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da326d0da03569c40ddcd44e9f475114430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429b2afe682ac680e10acdeaa7bf01a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004a3ad46a2760e3b5d22d898b0a967432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2e3e0eb5abb8422d84ee488b9e426433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086065a01c0b8f819dc19c47c3f4729434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa26fb936a8d3487ac3b92f4cb85b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0df2569df13a87c42c761cc8b76cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95417138e7af4b85e1ae185a3da34f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa05b4c464b3ad8e807d80bfc7d0d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375b2982b1ee30153e814d62450b284439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863b63f103407d961f1057a129c772d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893df99106bbf568c0316e4cd57dd56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8a6248f82c7c9d2c6cf365385ba55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d4a42967926b387cccf81382a01b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478337334f88802e85b21198d5e1980444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba120eb5d0e9c9bbd785e89b8ba1825b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbb08304fd30b25b0c4ef783baf047446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bf052efc82497aeb7d25f43449b4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cf9836fee831a0e42b2d42ae3c82d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e1147750dd94eccf2bb1c089f5d95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec52c7e6ff60cb446511c9c3d5ac7d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a252737e9c03d267598dced4753335b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c93aec3d7c78ff214e8e74dd005ec5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36f4280c95e1ce9fb6ff8ef8e0642c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba8fa6782f9c82ae8695b36ab7415b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bb55d7dad4ee6eb9786e11c5a0b82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8866ea25506c5a8f7cc172970446e43456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445ad65ad5ea0390ee1e2e9be3b7f1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363152ef01e9124bde050bb7d4c12202458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fda718940b4e0286134543d7eb883459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325d40f92d78889ce41e0e50cfed012460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdf2d8c28f919bcc7fa4130a56ad53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d4ea02a552ec795a53291c68aac79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378abc9636ff2dffaa5326403767e06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b01d9af9129bc001d35aaa38042fd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712501babb86cbbb4b564082d930e94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5398832acece95b7cdcd3abe94fe23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104c0ca5184343f78dcb9201a8e0c01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ef7a2f2c4a117a8cda674594cbb58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2228d8b84ffdcbd74ae9d9949400d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069be864de1c4cf2ff85a43be9eb3df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06068070c30dc720eb9a46eedf88fda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da82574080627c6f5e8ff582272176472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809b46f78d7520cdd9359e49c3d536e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e268ae87a1d6e5699ec0c97f39ca6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba5eb576b0540ce2d04c6125ca26e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a6770c6edbbccb1e2ff683d6f2a82476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24df4bc260c153842964cfe88fcbfa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3b5d7e7ddb829e1680d7636cc7767478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a308c32b1db0d6c31e4b0ff7d53ddcc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a25c379d002f6201d582123bb1760480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d9fae351c69210f974417693f0865481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2c1ff18b5f8b557c8699bacc9c02e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903c7f3e9f5ec6cdfb3012dc9d1209a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a84cf5d155b2fe266d7f0d86a2383484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ee008d7fe5e9d290b1179efbd8099485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32552868657d13190aacd00c944c21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f2cfd78bdf984c170ef66bf50af9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc888ccefab70653805a91901b89c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5a4ef72272870fbe6dba23f5c36f6489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e1dbb659128421676052d210324f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a793a2ec8769af4507c58f46055402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211704c6486fee7df2576329bb438d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b60ea287d48f29734ffa3293fa73394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e244771cb43a3c5120d2f55f243815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4759e9c1f01285181175355667f177f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5523126a54aa3d6e765144176b55c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699ddaf9b6d763152b29f9d792162a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab4a3032d905a922cab4e0835b0c279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdc6d5d35ec5baba1c11fbdd6fdff710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785e8c561595c4ffd01f397094db34511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb5b442a02ebefede33aa4023a744912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9d060625dc16ba5aeae936f06e85f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104c41da757d3ea5e428e695146a7d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3dac7480adde83d733e9b2e7c355415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7851950d4831fc7299f19b5c17a54616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91207ba442ba6cbf4c4c4c5be7e375c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1c302a779decbcefda817e426200718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f728012f5f0dbbc71adf508eb7b24d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d326213ac0e4134e0ecff4b6e4e4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd592866bfbd45d5a99c5f5a72e5f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331501a95944152c2d26aa3d994fa80422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60965a63702e353e9b6017290eaa2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760789ed7c19dcd8d52f65e57618e5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef425b8b28925045d3aff95461be0d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56752f35a8caa685901dfc4b07d7f85026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d33330ef6a44cdf451ce42b55c6e7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b16cdd689ca4a1ee54cc5bcac796ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a77abec82dce4bccc4acd0050414b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ece649379c0bd1d4da0c75846bcb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe23e4c8614feeeffee7c1f4dc1ab631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d9ef5fdb88f8709c7e33260de922432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb253a4a8ddefaf60c402f0ed571f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b77a4f830f06b4feca42a6179139234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee39e70e2390b014329698dbe276f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961b06c50fd47da77173d12fd9843b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802a8a4215002c5a962ec3b0150cd2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c8c98b0824b07709bc3d3771fb49538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdadd4a85d2ceec3c48bd42dc47ab6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1feedd0476f51b05de39eb6dd7a8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c46dae4fbf4365c8507382d9b7ec5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57085b77738da4a3afb8780847a0462442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a76a4dce4b2322f98e7904df8fcf2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856c3271e2fd201238b9ea448af9ba744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8322e2dd8195656d500d98f8163b0e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318532f3ad326cf2d87012ee3bbd40446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f3ee5441b7053399dcd3880f280c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45476503edc906030f95df027cdc75248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089bb124e917f6040d2115980d8d4c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725fc9c7c4a1d396279b96204a643ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783c3bf12f820ca793e6b317b58e55851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7dcc8a4fd5c3149d2e91775d79a2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec673b5bae97aefbb2ad6980b1066b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b6a98014103e1aad6ca1e956275d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116cfe0c0d6fbe96474e9a9057bba5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8241ef881ab567b63c3227b83a0ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018dd56f9ad072f6e5c5c69ba0bb43857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bab5dbac4279410169dc8d200542a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65814cb6bc58af10eb1eb80c4fbc06e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6c8892f45eadedc27b9dabc0c3b6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b58deeece4e07956ec79da08cc4d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba232199f63e01190475938461bc0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c58c3c8e8f305f22e13d9b686ec1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e2341efab573ea1fceb4602153bf364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d47328f354cb84f1ca4e0471bf34d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525c0304346f687123f6602520bb05966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfb267fffb4eb680f3af270d05935467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cf63bf79b230604853860d883a2c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a37ee8a17d84061a3c717883e697d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6743406b50b81321e780602c621f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4809716c66505034542ff1308550671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3011a0d83b57a359dbdad0df942eb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acd0b622b396d8495d00d12ff10b5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca4a00698f35a24d43296966b7768c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438fd935641d1f4c5741e44705fdacc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef67a7acef0d7d7408f7f63789a46176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92201d6a49be2edb0e05e6ee0b5d64a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1df70059a73539a20525a9afa6723878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d276923bea35fa7fab9093e202141de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839ea89bcfa6ce29d1fec206d1eab1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4756e0d6cf69d42e11cad6c7e4dc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a56b9373ae00f3f909114a585ae3d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b159d62aa68f4c3e4c160d8ba555883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2d95edc0fa87c619454bc25b8070984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1565630a2711bc0fbbb7718f42e9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aab82adf5a0c1bccab93619e5435f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb500396594f463243ef62143a2fd9ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89afdc7d8b22cf9da55717e96d195f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371b0e62d49c7cba35582718e63498289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b8208ffd085d466a33a94bf79487390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d0a393559d4e1ab3adce364e4cccb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56079392a56d9b6ca2618343c4e10fd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce59c9a562e77740462376460206b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db4c73542378c086e3cdd685d1a0be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c17c00770f8e1268cdcd007ee388095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb095cc6e08406edb8214802067cfb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735fcfc0215833c40c93fc1baa40cea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a5e3bbb038f4bd86430ff3da88d6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f97a2fd0ff8b01eefbb7e753d88f9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14377ddef23ce484df978dd972f63e6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049a74ab872a966752842f6587e8274101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c949b00e511b000cf923927e688911102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdcf82679ea67a9111ff42b606d701103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69201dbe641b985fae0f4d0c3235a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02155c810d8870c8edcd5274e3d959a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe99b4fa9f963a5ff4e33705f4801d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971bfaa486dabe5b965a29a2feb29c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4516fd28a9b0f9193941b2482aab00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972952f317f915f04815af6e14b5c2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9a6282d4fad695ebf5720ee1987b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291148c7fc73b78de267ea589e49aee3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba8b23d787cbead6236410d2a9b39b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf6bd5eb98d76848f61a7fb8dda79f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72f0f0b64dc58767e021409bb0100e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f074bb37ccf545c444674932e61cf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556ab4166fe7f229cac82bc6c90e15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2d86905c679be625006c60341d9d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfa22d6cc714d9fb12e0c02c9936b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e9255000c3065ffaa84acc06bbf5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd1ab9f8a6ada813762fdcff5174c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3623127077f87201e08054d7c890d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f8db1fa881e6729e7f6e8175abff6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da0bfd78539a8dbddb0f4657ad532f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed84ce10e028da41ebe091c35f3b8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf325da0502e40844e2bbb354f1fdcc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979034a3aabcfad75d4afc375d77d3ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1211ed00b2648d547e856a2181c923127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7853c6cac4144d3339b9992da521a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935a79004a76c12fdc345391793b53f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17663ef1401a621a01b0badbaa41107e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d38d1351271c907913dd50d34ef533131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1741667c8957c777c85bf7cfd43f641132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dceedca3405f3f9beb83cec3d4f3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60086cd5a11819a689621648658121134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aaefee2c60b517e1e8bafb63957a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ca7d975ca6b4186986554e4c75e56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a823bbbfce78cd3ef340cada658f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830e98f8922c7b69e721bc9edf54628138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6662840d01658d47184aa13bb978e6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e840f21743e59d4b00003ceee7d9a22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3be7ecdcf7c8a1b499354d5e3feb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101b232ce80f34bbb3bb08e3a6e4f92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e611f83a1f1c11f9a937ff9aa593296143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68baa6afe014512d876c82c4865c75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc90c043f4470adadc86431cea8682e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da92735dfcc9d06313a57f18605c75a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae6e4835979e54dd75cf78d648365d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534725fe018fcf9567672e3579d7c060148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04b9eacc7fcd34efe54b7e07b46b48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08901e905d4daf90d43626ecdef7cfbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71a1691ce9e7f2875cc366cbfe8faf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7ec22f93b4cd3259d3493d54eecb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c4ce118810a754fe54a44addcb781153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b881988bcef249722f28d57ad194a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36c30a753d28b29e53d2e860a6247f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687f31909091bba0eecfa25d0fecea2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7e3e2fbfe6a073fd2a83878bc68c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c47d950259d430c6638de00507999158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a56ac5014de35beb94c1644118cb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06232e416db48a328f43fd6ad2b902f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9323458ecdc3ac84be68de86b097d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb502ed7b0cd0cadccaa1b10c55473f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26819ff8650651e4a8f24809da20a60b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30db5dd983c27d9c8a89e0f79960bc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87188dfe51b777b2c5137b3b07db79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92a2a9ed5d2a1b7d05394e46811033166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a0c33a2891b0dcfbc518ef214adac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8deee45b61cba2847d697bde06c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e30eeb8b3bc5f7fe15760b4f08f2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329fd152c399dc24ea09cfdcde10528170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1fb8eb1efc59403939697490038df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafba0f99a175c7cb9784f4260614f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda3dcac652ae9f76f4da558754b91e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4cc7866040156470d4af3d59b28d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fd9d77b9f11c819d418bf120d70c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad2c779be45de38dd46f54a9519d31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce983344af35c4da9c2610160c8bc4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357864dbc800c4925ea236462cd7d7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb96db4e3c456f86c87d98fc6e46260179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3fd4d2391b725c62541e7395b1974180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b54cca86f1752304624ef325213fb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace6e4b84418dec068921ace237b23f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c89beaedc347cef03f66dc35d3d657183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae06a16f068eb66988505aa189c1c8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba2f8c8645b3b0d3c6a323a948c91e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6558fd76e4102c13804566816fde3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30e81ae30d1b6f01ae3c49933be035187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4a2532814deec2d5541d766471ef4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b303a2348897d0abd449bf4fba0b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d70f5ffdf30d4c995b57ac222698ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c851e4767cbe27f730be3855164b557191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d23496d077b6a1bd372054cc5f71e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c682ae2d0f0cae4693f2ec667e250193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b780a6a880bee63392de3a655914e53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cea73672c607a6b7defca68c8ed1e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eef0bb75df2454861c86e3efb64e22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cddc1bd693410310492e0d645d300197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21674b93a3d017bd66c164afd0cebb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c9883d594d61827d661c1dbd0f37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40116f8490a6d9f4a0d5b4b25bfa7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ea88d2e9baf7238b3afa497ce685e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635ed5a29182979c297cee2d7d5dfe4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209702e5cf6c5c3eb28a1bba2ce73eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744fd17611c9c65fa296cb7f3b54b4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264888a4e29726803277785520a04028205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c9a42f0622f540d126dba53720d71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cfcd0a59a2d1d0ef03069416554e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19806cd029353fa25b95bfb13f95e284208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe512bb62e6bbed8c5e25a29c51bcc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62223a18b2463214199ffd278985776210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d6e57d0bed91b643bf8b23ab9b806211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcc650125c947b7d6a414fe4b0a1e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6da203a23b48bace9144bc76a4685213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014bb78f53e55f1219391ac6ee024e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e279ab7373555f6fa034ad5f67bbc0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528b34442ee9a8265b531637c75e3cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e928797e4d75957d7d8bad019857066217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c63eda7f5f3f04cfe4c407e290d3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784a008742ee95128ee7afa819dd077219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbf4952e63b49fbf74ad12f612fed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27bc5a7554dac7ffc0dbd9c2ba4e4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f77681753c45d47f174403af141ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c4809b94ebe24f9a4c8f3f9eebb43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7fd1d93709f7b66803e533efec18b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd04d3642f0a855f5f36f9cba7d1df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9897ef44bfa6a669b01783ea9e1a1b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbbc8dbb5392da54338cc424002337227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96ce34a56a15a8778cf67fd244ccd8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967dd0233ae77c20d159e8f72f63c6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd4b551880fc57ceac4dbc6f708c67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf1cd97ae151e1d8d495174ada8b35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bec303a8f5d351d4a6c6e572dc28c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26cf2d5949583835133e74e3988955233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873df5376ff0a579272bd6aaaae6ea7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f054c7233cd94272012e847976816b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a321d1e14a38a4b84a0ff5196fa77de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a511f7e0c857d6bba64750a7d23b191237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e1b9f40a918ff3150196d350ddc9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d18c9c988f41d5d0f41b95bf1ad86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee6d3424f552aada1bb84deeff5351240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda48360ed1ab9570c89ce470d65ed9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9954e02d8015c4e8fc56d67ee571f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14db6ba063377284c9d242ab18b7920243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb2b94a7441f0578b186136eaae946244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d10fd360accc1ae903702d102abef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80d2eaf7844ce15b451efef3cabbce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadedf3becb740a22fb95b0255bd0115247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05f858761c2bcc149b1bcf17ea2c40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5a4df29a1e6102e3073390501400b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f471114ea097466b04bedaacfe13b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f24bdd7500470b904936abad887cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a79f9bdb9e6b6ffb0a4343b6fc159252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf6336b9a3b1ca08a8bf9b17934925253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672b22101a78bebc5cd39d4df27e880254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fdea48effa5171e828d1902a8a702255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339168ea0a72cb9a204d312cf3065ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bd1590cc8be19ffa52955f96c0a4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1671cadd97387c9abd54a66560b12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203eff165e82568db57a83d4df39758259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5cfc9bdc410b1bc116008309d04a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89f694a0bc99bf995a52c4b04c5c01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075da465889cef6017663fc33099b8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab10ea7177bf85ed4dfaf823fa8e12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0ad7dfea2c0b869965365097ab28e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e71ad7f0b587007202e70e6c1f774265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34490baf78fb5b794776ee6fc07fa794266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8506a8b388a0eba5d668792e8ed172267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db88d00382c9fbce2267bb4cb1dc704268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728d87452d6f124e4939288018c10c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a78825bf1feed33a15ad891aa7584270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb417865502e9cdef2193b2fb66c6d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87a6e64cca06f71e63e5668d736cf3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520668231cabaa608c8e3e484f6c10b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb23df5d18ec04a6354642fb787145274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2960e370074b2e2e2029930b04ae53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc01b335e6a070cf61bf00d5870e78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7eb3672808c520ea6fa2d9f6386ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5b86c948bae4db485c45bce15ad2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4371de4cd36bd2d655c7575cb7b1de5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f4eb4d6f8928ab4f49d70af536d61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1291626f3685849f24ba7813a6b81f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68792ae5294fcf0244f6e989d5813789282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbf5e058ecd474a568fa885e2578ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630c4ca2cfb9dd73cf414b7107131d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba7cca629335d477b2c22e3dc73d3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02765acdabf25a21963ab813edf721a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f76d2ea77621f6b1823f25eb7cfb50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6c51fcd124f0db7521f7cb2a30406288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86d93d84d893588c448f8c04308e43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b430eeb527f5fa65208ab2dea7c3e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517be1b240905cccd0693e577544c9c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912afc6ef0748135439f1d85852a0d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320202e23f53f52087551951216ab284293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c922f94bfa0224c1758b2baf6c9b885294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d38551b1a24363784f60ff1bad19fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550983700276ce3324a4de359283a16d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b3e1fac2b01bed61d5b0a97dcdc4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3858b795df6c522b7b833a78f7e8e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b271f62488b3f33bf5d40026fc334299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722fc4053639d6994f7e18e51ae1bed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a49612ba1a7c2a6d88a164b931d1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42ada854274c010d65cfaadf691af7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b2d0e895df0f991410c16984b457303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38876665c71672af3c92842fa901cac0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df511598f3fe2215c3a6213dc0719e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c35a3b5726e47ecfefcb630fb19998306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00449d47833cac6fbb83621d16cd8cfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad725a9dd44f804e954de74b7ac557308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd39cf1fa95d5a0fa2cc6cefc7c151309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303a1b61b9b9c7b2e22ed07af47adab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936e4139d579db0a22137fea1a0c7a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9ec231b01f9347239f8b19f73ba25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ea8c173771c1eb99b9d4f5a5807b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182e5dd261b8a6f59b8cf5bfacb8ecc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bd25a5886b7858689d846a7742c19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ab0549383e1f695d9b8fa2c2d25ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4f6e22febe96bc7a9f867c8ac63dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8dfa9cbf5f729d8bcd652df1682b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55be877e758b8e8e806b2a16d76248319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f000595234c1183208031d097c06c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bb0a842fcaadfad21b8c85085021d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43e92dd96d999aaeec9ef3811751ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75cb133fc36526885bff528b547642323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573af3a79771904763b61418bc78f6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbaa9dbaee90494acde31d56219208325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a49da0549b0d67c003832c9caf02f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dc2818881cc8ed59c7c1901175ca5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b92cf2f97de68196f01ef879372ef4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5dce2e6fe34b3b75dabe0ceb49b44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b21f14b5a6af9c4031a6225fa41f0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f49fee6525fa3aefd78691275ab8d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e645fdaf6eeb321d96359199d6854e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1eaba0d99250c12f22c2b245ff675333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74df23e64c146f3364fac8f9e7b5722334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44d291f12c6d9a91e0afa5ab0e216f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ec6507d2c71e35df39d4c6feb9230336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e90329ded3c2e5e86d725d8de68c45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c04874179baba36e4a954ccec5c46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f502328e817774be45e75eeccde1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aaa894156cd86fafbd3ed6c91ee96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1fdc5bd0c85bfb77f21f659052d10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489554f1da50a4dd209bc82d1bc3d6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537fa4265b630e8861daf176fa77245343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12109179db9743358b5b6c1104fbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dc4c58816ee110d956784b4e030b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124759a98edb609dc3a7008074d6f3b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e9318967cde3d094fdd5a31a84b8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2fa88358c4e1475589eaeaea1a0f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534904484cfc51aa4e8681a63f7a1ec4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6470bd467b4a7f5d069c3d7c1e6ed2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f80085cbd6c5c20e81d08526a8a93b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d773086760ec4bc48f703fddb43dec7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c033e780d22c0222de32061ca90fb37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b18ab0bfe0a162a69602510f8c418c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686bd7a2a851d560d5d4048ab98bcef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d3926943261514478d8e71a02be7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d23e3a21d5409b7c07f26df40430b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056b3c3329cbe975af39813a9ed7b66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bb798677143f89fb9206c1973e0c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196514944f6f81e93b8a9b20acb1667360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f011d35dda3c1f2a78cf1793036082361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49236a2b6a1cf17d2d45c74054fa6f0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3735f27d7d2a18bda24de22cac15898363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716e5d0150e5ec1bef1c666b3c963f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010ace5efafc048d845ee560f300949365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431c61084a6f7c0022da14526ee367e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24940487d4fec6be4e5ff72f0461430367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59d9f191a44db708cb796f947554cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98893b87db2f8ca638a734b161fa4ce4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87992cd2ac2522f8b26f5049b4ab99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6c3ea074912dad936fb4974ee158a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949edb6abc1056a4e5f3dc1197288af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa15d91470845c792dce81bf453e20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3808da090343e44679141c386020cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9c85a4f46f95165c87c38226e5fb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1c2b2c5d80368329a96b13f3cc532376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050b4a2ea6463c4c8a996d3841087ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f6101d2b13202690f0c0df40e325e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f269305ab2724120b05b8773bdfbcf4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf1799fafa162af90861cfd9ffa52d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a43504a7e3ec9c347e5f5acfae304381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5aa4c15d91bb03ab624145487bf9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcd27e932195f00b0e260085ad0f57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82810e538b2abec8c36d0e06b3c4bb9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd507173497cf563979b420fd2675a13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f6bdbdd2a823e1256f73645aad62b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dd5eaa65bed0dd03f125736247112387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc48f3e844b4fab08f361056e93e4ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d12cec04e4625fcabdfdffadab304389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bb21cf2c60a6fba8881e156694bee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde4929b108ac2c968cf4026d4397cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c117a089fff23a264b455184df8f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b61a8039a2ecd0970affb4191ce557393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69275c2203898457f5fbf74db95f6e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365934f7e70f836d3d6c56312891c96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf30bc86ceade28d1fdc5c6a1e5826396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679da91662be0cd6d3237dc7d0daf70b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce20ee743886c4537883f3fb7de5889398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77857a390434e01b05b7e25cee36b99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7514878246dab1a1f3eceee0d7f544400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058926b924f398490a3e1bcc64f71633401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182601a5271db7d461f739bdf73a429a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8791f71c34ab6719297b2b9dbeb2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bcd6a189107ee5a24463c9f7e54b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda4837c3f9386b06eb3ed60994cc92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1dfd1fde4fe1331fae87e5a261405406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3edbbc74a146928990b430524ae5b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35da2a4251a3e4c52e9faf6764cbb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022e9da4117c5e1cb57418dd0406a5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9367370517a90fda0b497ea04be5d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2488ea10a6c5435b955c933f3704bcf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5263b8e41afb0c1b2e891274616af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd7f4953496eb517ab459d93708efe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af1e11fe6c2b094865075cdd4f4596414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48157ac4c5a048f60c7f779324514938415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc455f578eae188830a6dea8467e91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a37f5b9d428edaf2f95f8db7629759417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78d847ce70d523309c1347a53883a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217b06baa1685c6431c7ccf5c6c8893419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cadc70b1be6020f4572b90f5b29e59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab16cd587ca839f01767efefdf044e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b81c2b4b6908047700c0224f0c8ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6676a5945dddda73a6d10545f48a18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec813b843aed9423a079af8aa6e64ae2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845cebda8814bfd6a6f266e18a6d408425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a5d303c8fdaa03439a9037ca01e7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfa117a1f9c890ab220dded0523a57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fb502d919bf6efb2efc18ca7eab38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676afd233feecb9831a33d04362bad2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbb15f01f22db751772f1c6bb4e6e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084837b02f932aea9addff3e48d331c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4745fe4fcd816d80c55e57d4cd4c70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8789366e62755d9f9f22efe7a6c14a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955c52005aeafe3872f7c505baf69d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33338f673bd32278ad609b49a144421435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb4d11616e9b3dac76e4fac0fb9bdf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c8037c44267ef7a00741144232397437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946b889603f54cb30c9c3baa8ebc319438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6096d1693b6a77e146bb8f093d7c11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082176f503cd4ad56964df4cc183059440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197dda9ab2c98344ad20ae809bb1d2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017b0ce2a1ce502ad9f7a4af6628628442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b208833ab6eac4c0eb3a4750d680a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bcd4894a8b17877d9105c48bc8379444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee158b68681e8b3bd080e0c2bed22db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75ae13f0e48f3f8e4c7b8d69f308b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc6ac43adfab7cafb4f80fe04320cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b76d0f4975b6dd928243d9690f666448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cddef0824f11961097e90efd5a7c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db27d049cc463369ebb4b015a737cba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f337a63a1835a3d7f017ae72ecd24d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e6f506976cf27fa81143904ce56fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713ab8b16574873f63941c50174532b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e646c8d67f63830ff88d33c8bf3411454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38735c73381e359ea8c04853e8b14650455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f7df39dd5e21da3f439dc762f5a33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb5101d2822e04655444acb6225080457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823376d3f7a2b64c8a81ae967308fdc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138867d43bb9553178488649ca25cfe5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37028f6289912b8ab799f4d99d60c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f1eb0e711e7c1cb2e2256eb3f85b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309a6ecb0338d3f7ab7d2efb8712800462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ebf0a5d7ae127656020da3c47a12f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3a89c367303b78cd069285fcd50b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf055d7edd663f5bb24603e0c1def7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ea691bf55018cab75586690d2129b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b2b2a55e27b2c39690965433b41cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782143db1da5e96ecc0f2b2e625040d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec260402b23e4c906a1ba30da07615c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470075dad9a98ea9eb4e04bb3688ef8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310d0a7bc2b0757af0366ea2d6ec6e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa813c61adbde619b1c0302185e949472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383295bcb6b6c4f67b28016205048ee0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbfe230812599c9779cd6d6866ee6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a954d175e4708fc5debed34ab733816475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cd49eff6cec87cfce35bcc08d1a99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb7062a54fb41f0332a4a270efd7f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863b9385e75a92ee9cc7ec22d6f5293478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e423f6c8a72da3c8133199eeaf8c4479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>