--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4c6e5f0ef73534f8d6cb6d2d883351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba8c3bd7165e08e58328b7d2be61632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2526fb119d04f6a9d72931231d99b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc4471d1a76a5f87de44e9a09eded44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af101640e58727149a10624b14ca1d975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c41672a3f9ffe4eeeb5bc82ff36e506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4ac234ee850477455b4221855709d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda580b74ae0f80c6997bc41e2dee8418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cf1309ecde63656da3cd73b6a08799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000e02c9e77efda1dee2294b50de45f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd515718b24ddb9a1b9fe2b29036d73111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bfefe6af949cf3dd53040764cb29212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae87ebad3cbb50d47ffa0b1f05195813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428108949b031e1a52e161fb68de4fe914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2961c3d4b0d74857d3e42afb92ebe0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865be68e48c6c5295260c9f985904b2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc685c8a630d1fa0de582bffcb995d7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4942a94412a75bcc3004f64e9db7ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de2a716515fd69183e381e1a75f50119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ddb6819a8e5aca8a5d00fa9b00f6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df9c86ba8547cd77814ce5c96d05821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff483c0df0f5da6c9703af467b7f79f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809c55048dd3ca24299448046403f2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3232d5d1d745b614ebdbc892133455b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfd6561aa725ba0469feb030298d7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26adccf8c7f658fa45473466925b92226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aaa66db2f0575d0ec445808742d1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdccceea8edd91c86af28ba7c2dbdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d682577fe9b0d754d6ba3a9bfc35c9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c5b1ae153668682d89ca0fad8f75e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65399ba5684e88af49fdf92364a5185631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266958c1c8c75994464e6aebb5eacae632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386bae90074b94d627b8eec006b9ce333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654a699ad0dc7772b40efadb5c250d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e249502c4b7de6493c0969a31c00d6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9a89c0779bebdef417b1f1bd09b9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce6c9db00f33f4f8c529211f727f4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac56299369a53a15ccdd84eae220e0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be325cd272ca9f7d0b917e09209488f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f54b3270bf4d53944371796de5f7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a087ffe2d17522c81b55f50d88f9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8876087a0ddfb0a5a96eaa3e51f3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ed9228789d91fb379c65c9c21df3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b034303d7cd684a13efb086a4e02644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abb47c08c8359535116c241443f0c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47888bae7bbc205e628a12e31ee399d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74ba64132078d4118dae61f1a7bc5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4d68c177d67e6f2309e2c12d4586d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40469ea8fad71973c1b525c8e7d75fae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d20c9393723f1678726b86249aee450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1557b8e63ce2f74988d32b1265619c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084dc0413c664a387915571cec5ae9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dd226136ca8735835fc52ae218e5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652ecca15e9335f8bf91609b53f4b5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff1e083ad234663b6152531f79443d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d48e8a1f3a24151108a30e30554ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b954484c80c6beac60555e5ba60c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceee928bd0eeecd2e18006269f493c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1718341215bb7b42ff786cf32db883059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7bc53637aeef0b5379f5ea711fe0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b780945ac5954f39e37099efe894f1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454a06f893cf1bfd6161f2354a8590d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e153f3c26403b35a5a712960075ec563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45861233082d99859c7140147466c29364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c5b27010ff16c3996525d7b00fae265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9532dc4f2d98b084d0198ae49c03866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2e25fa89c16744eb4d9540419278a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d37a9cd4ff0936d453f065804c46568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcdce24ea9be0fe0c65760557624b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a356cdce60404b237d369892695cf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04014a854aaaa03ee9d87f06b6bec7dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cdda20952851e267e6c33aab045be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f391442327ea59ab71021c769fc693d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee36418132d324ffb7a907f267a1b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74796170c3e8a4e20637c9018f4d9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa49af0e01e9615c42ac5d6a3646fe176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a429aa72187d09c4e035a0ba757c92477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d02e55986dcb234f0881f029557e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25f61822015b74a929319b91114a5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999579ac9bc0df202ee0bca78ada993f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551873d95bce670a41acfe22a3d007881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4409c95535f8d8ac979ce102ac9e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d642d4141940774a6e1724d396f157683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6634870e3057aa3b64d22c8712f87484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc979ba24097a7c5ff4b4f0b9f5ae085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3867b1080b0e5afcf55a696a1ada386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f8f4dddae6c7dc5a6b004a87444be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2abf44f4fe941d5dfc18da8a98aab688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4a3d79b56251200a41e83afca0e9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de73e272cbfeee510f7f404b201579b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0b364bffe3b7b64c772467788360491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704f2e0eddcce89e8279a553578a67892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd0b8516b8c40aaae87fc43b47c39793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e63e36b68fae0c81f562b6200e60a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341472939cb3f58243056d214f51aa6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90941b4d84bb48cf6310dba1f7464ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebec9689038c648a014bf7fa8c5adc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af03691abcd8d04f44704de891a24c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec3bdf8ca814a02b18f793fa5826c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40630c37448bbd27605de53a54a8144e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f1be74062d1398f52d0a1a9aed2d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91781475d990415436a4e1946dec02c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ce8baffbff422abafec90a700820f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a57a6efb0ff0829058990b3d4cbcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe59d7ab86805595e20f81694317e46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aefb2c361923b3401d502b681b340106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74940441aa0a1b52725c72ec02c4e966107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daed7e79c8b2030a1817ba677f6fcfe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6216b6d94cb15bef1e49f72f02e375109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86c07fc15bd1ba5d0ebc63905c4c6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457400a0b3370aa500afbb7f141e448111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9878af2df7f91f77bf614b2eea8781112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a655c5fe2a9181a8e7cfab8c9badf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263b42116ab47c3a51b1314111521a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9504762c82b869422ea342622c90d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2507da2cbc62ffc99477a386c9b527116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf389f54ae51f491fa3a55df8bcdd7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239a7d4953761f782f988213536e5e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf79629c7b64095ed93e1998e3c9e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac394e525c2ee363989e2f39f86307120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70c71e31e4846df43b8ac19ba2d2d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac308f15d78acbb2269cb2047b8e491122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f5801024b962778f13b554f7434ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f226b96f37529443659f49d82f9792124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5dc3cc458e1f076f8a863c468b5a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff289e251d0706a00829b7b2313001c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37818731d30584291a6ecc67553b327127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a41949e75a5ef95a805cbe8240ba1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20be810e5142a1822475949620dee2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3700e7b8a2086db538d4a5e2e3e534130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d19ac29f15e6fb592141ecfdabf53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669976f7b7dfa4905412a5dc5f9d4774132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261404ea677db39fec39d3cb68eca90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150fe98ea31d44b8605be2b9830520a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df905462bb132f7547a404870755a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4eea2580d0ef27319d9fa510d1b4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bcf2bd67ec59341d4f2b7e8b5e370137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed828769e10c427c0dd48d2a627f3132138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a234987eb702adbabb375aa22dcbd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f16a369023e4629f65c8b3a019ce1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88c1e7d17657eccd40e8eb9bd5c124141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3812da3ecd1116cb5a0f05a5ed76e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67d552b62f18bab81eb642c735103d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7584bce658fe20ab8e25f51a9f3c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af492e321e50b780f1fa0e4a828f3509145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d7673a88063c9d4fc6a0eb6dd0751146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261f2e8591be40ab43b915efe71c924147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73224595c4fd434f228fe4dc22e2237c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ca5c457afbc02c4f1e3a4577d641a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab476e47c1520175adbb99dc965d6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70318a851c31d772736896c107c37301151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ce1caf152b811174e5b46acdf807f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7adebf254122baadcbf5b53328d23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601af4331c9231ecf8d94536498e28d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bc261ca43476f7663c52e0b1abd14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53fe6279ed93dbbb0d6fc33484de80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdb4c415ba222ae9d0f08855e6f8a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218db1dda04f752ac47f3d4992a4a7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b27ffaa5c4e15f94432abf9765497e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d8e90d2ccabbc127ce8c5363a0903160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b652c514ee944d087e4853441e6d9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785df1143654cca19bedc07498e8f454162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46081bae7f078cb355ab804d1d21f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acc8c03a770ff1f9ba475937c861ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab35c5895014742bbfbc1fd4d450562165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd0fddf72918ef03048e66276e64d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eac83c9695d3aaf07c49d592f9e95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d033bfc1fad91c2bb685999906ee2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd193d1cae80de881f10c180a6fcd8cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741764916d9f4a1713870019ca1fe0f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c58b4afa8918ea28d89f7537530cef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfee3159ca175b4076cd9ee26b461d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446f5c96bb34f8e08e6d7ad82882492173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e053f7a58960e2ab98f1345a6a29604174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f86aa334d1d6fc99e331a2bf26c1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b709627249aec217580494b78b0dd93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc63c1fa6336c22592ec1f92c5398c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c32a7e5fb99fcbd7a79755b4575cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99c42a739e3e26c82eaa1078e76bc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34f3a72be2077a3543054aff5c57c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae1b40012ca2217375ee105d0cfae1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a24367e764f8bd9b93985aa395402182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c726331b19d4151e4bd6fb372706a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85657941bfea774a5d98423689e259ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcace4ff164b74c2fe405b23eb2081a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37565c188eb8435374226a8bc3934e2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32884900dcde574cf329620d3382f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee0564738dc7ebd65a9b8d219cbf95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76cc8e4c52eaf929f920d048734b06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ae8916b8a3ce33f730b12526ff7ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f5d46a66f2899b4c3c4a1f04fb219191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a40efde8303e3339bb6e100073d5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfc51a0aa730010340f586ee18e87e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfb8edb9f044adecc3c0ec8766f40b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448444055870dbcc685f07f7bfba05b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf186dfe81eb34606e07f897d693957196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26c90ee49bd1e96db39dfe2c4abe67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb29307ab79dd1e3bcd351dfbf16c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b50a7ea7c4fb62659033e3b744d1fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34afa967253d9d3a78a6906db6b3a1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61388259ffe77c32ecd34e1059d115b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73028ed5fc3e384d3b4121d3a3032f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba607d6418bf1306b22536fdebc6f62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61224d9866bb86aa3947aaafdb48ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b52ceb14e3a12d82db54b72f75954205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84031579f06ae8bb2b88b67e9e9e0eca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe74d6de7b3d4d86d688c381cac0cb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bce53e992977444eb08d9786e8396208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5deb68efad4fe480b1a895358773b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a9a4cda55741c19bac09f511b9f1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba5b1e5a4761674d8d6381bbca1153211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847705091b72cb62ac54c538a344063212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61031266d650cc9a2ccb68bc7e23479e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63967ad19406535ff4334505ad01ab92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402c855e08d373593f0946de39e1fd1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dd91ae95aa8a27e32494245a1fc07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea6690b9b76191025e685e12276811217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07021368fe73a2a3cfcd51260a6296e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6d4a387aa0eb1edb9edc5785f7a5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d252cb2f5610ee1a01bf3cc5d6405db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65850d80d7c4812eba7debced2d0be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fde2e3607aba9e011c689ed98bfee7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1deda5494af070bbbd644ba981ce1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac20ac3b2edf351c45614b538bb808224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790239ad183f4ce77688a66db5dafc99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cba4401764134764c6e5f7283249b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430e7b379b250d4dfde829dae929781227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a7ee93c24afb9731e3ca4bad6e5ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20067e34161e6c60e14ab62d5e268616229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2799c9e63af90cc294d80db60e7eac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aff5247a5d73d88cde8d21dd471ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dafe9447f229f64f2d6614bf144ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f55c18e58283d2ece7c89d112d8b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd077fddf01795182a3917bf445647234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526dc9f567f811bff2134f960798cbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13200bf51213a97931f004953bec49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84be46cf123a7d606486c862e4bd7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca006aa4d6ca349a5b20506dde270ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8aeee32f5cdf8c52c2dc14126b5a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59314918f1e2f53ebb5144a511a41c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e3f57e400902c8e960de6e9cc61da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decd1ab4de92f62075b4da8908219c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a2b546981dbfefffcaeacd4d449be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf70b2095df3578cfb355d161787f59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1ab8f801453db956fe24a1b5e4cf2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064ca9ed5412d2695aca9d4ec90224d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6bf87b4d3251b2562af3e4a91414c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e35bed1f681f9909e5ca0a1bc6d4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99b71f50cebb8d4ad71d33efd504e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b633ffe1d740f64bd063f90c7609a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c9fc02cfaf9266e9f905418bae412251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f43c8b3c92fee875629038451cc56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f263fb8ca327a8b1a3916ea7c498efa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f39477c1b4b0f6fb515b28fed009d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f48b31f06f806861fdd1080390787255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d43c853b36f083faeec986acf3b73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ce986008e7736c7e564a4ae3a01a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23287a8e2453aba5e23503b137929451258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104081ef966ee2006f6c1cb5e2f241fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e011f9addbc3a27e2e2930db9e92b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f8f708d32b59614979ebc1a1de03e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99c8e7083dfd755f1d0fded629deab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039c7541319147364fc0901aea26bac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21199a73bda5b6d5ef7517159404443264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15772e3695893261bef4886f6707633265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d5f666ec403ed5942bb915768e00a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ca5d8666f3923d2a52ad8dd631d8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8c34e09af4d18db697f86b7639bbc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bd18c3a969237419e319e2a99d5b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fe0086a324e31730a0d9ef2d2c34e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae137a0898ca4bb45c00c728cd3bba5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f767dd3e09214f2165296225ff0416272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39ad3205e4c3c742b89e43d98840f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7da784b29bf8dd229bcffcf7800c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d440883a14bd22ab5b81530d4c6712275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abc5b04bdbe477201f84cc1dd5a1dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c18fbfc332260b4e4cf58e998f202277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc448e236f1acf4acf86d0ca66980a68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85f0dd58dc688ce8f6f8a028c774d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc86ee6391af972a9df543a62d04a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e77e60a2e8b45963078d177159b369281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423e90d89ac49b2483d271b9e86bb33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa5085cc244d476715268337199303283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc25ffefc029f35f1139a4fe1763641284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d983e38e470fcbd3d46a928b3eeda0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45be774c6b5d3b39b188bae34331972286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebd9c75ba665045514a894cf7764ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba04e6df0909b226dbb94cda7c6693d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623de017e8fbac68dede9f1beea951e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346485279794940cf131026d0c08fb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8caa8a5d8da28279b7e4163bede82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6f5ec86addf19a41ea6991e564c42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30966a47a7f56253e5000221472a193f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a70309bce34666a56eca448bd5714294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec63ffdb38d0ac681cf3d4e0588d42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b2b27cacae38387133d1b3d55daa7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ff9625b3cb983a15ce90297c2f564297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6434116fd8b065c938c0d75aa256e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd112461154c03542c933de8f4a7b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda806cd6644316cb2bc051a5ee432300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc615154b6889bf1846f62920bc9c68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a7f6c226075210854cc63097018d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e483c36f490fd43438c4f0891a5659303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db939670009de82cec8d9ebbecdfdc5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc24c939e543c708f927fb7fd9cd7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284d40f1b9e790a5728fbf33d63224e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0fc6cc4876d42a748fc9591448e42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655107cc55464d1c61275332b89244fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39724094a4cd5cc3e314db5aea4121ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca217aef1e4927f55e01663c8b7666c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e0d4638466b65979bff8b9a69118d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b525282c36fb55b6b681ff5b3a17f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82858688cca8e8fd22270b08f79438cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794c4738474d794ab065439b9dda51d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec14a4c0661b295532863457d0344d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed377722b38de9a80b8b90578fbcad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05528c532b1cc94e6a69e87d58803675317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c55d6a3b8dbf3d1173ec74add7ee9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aca9150434ed69d1eaf1ab47efa35d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869d4821771e7db0ddd9b5fd33ecc26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e5fc95e9208e59b2cbec5a74024f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b2b46aad262fb972d810b23f5d523322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a517c39076ee5fc333f36d73d43b76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e0df3a7d50413d497475ba46cd8bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4e92e683f96a1282515929418bbe1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36de2de666037a039cb36ae42f480d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306534ca78d1de4f48f9710100d2f62f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f70e74c6a3aca821f70968e7234cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47e4a20a411389a4d0b8b4b3a68b96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7095b493730cb489e7969cd38005d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357441dea973e1161b44d365f911fb6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e4e737fe341bf4266fe9d15406a4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ffc96af7ccf27459f765b242a47c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0faddc1eabf7209cc068b232f4188334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476312c8f3a791c319299f695e0c075335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ce830daa798f579b00dac231b5ba8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57e3ebe89f258ec0f47017fe58bca0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514774b8383e9ccfa28873b6798fadd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399aa746285936ea2f81a8bed51db67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98559b082ab6890821eba8f4c144c30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19cc14b8ac9cff533a96cd7986eb60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fa900b6bab2f8d9fe6ffae011f695342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c243d4628d076662b68e2dff9e2e83c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205afc7282afc24b3ba4895e83c6653344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78243774b221266812f67f79a2ab4940345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281bc819c6645bb7a7e26ea86c55c09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e1785facdc15f4e1d86650980aa2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae70b0e9dc3102c980df97c0db4011348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14434021338589b17f304055920c361a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0cf0911e639c4fb94c181b1c05fd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2305b99b44765cdc0c1ba23c6258786351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef7abea69842930c4087fee663b5e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8215371930f6a23b85f4d51e590d68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261f0c32308abcf3433cc42f56a4ea3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713be553616af6d6e6ef4ca3cc5c0d5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da44e1c14b3bce435f29d279ece1a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bad7a86b103c4630577e135851dc0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e7ad26563f4a16fb5fd93fbdafc13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b02450bf10e085dac5fc1d5e392b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11cb58e7fad745647d4459aeeb7564360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a05e7aa858ac225d168d569c45760361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8c6ab45644526b0f026cbccd097d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a21220d4081d4f3bbaa89710283249363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce49e63c969308b7119c7e5e1dfb7f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744185c192dba79dcf868914b16fe91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389ffb7bde208aae4256ac843ce8be9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a92257cff71c6519eb8df3b12e3e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bd5d9a4d6e5ef953e9dd2eecad7bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590469bfb289ac280d1eeb0c61bc1de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526bab8b94d28c0c0b53fb60fcaaf32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0698ec14baf77c0213413c650e58915371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a0e31c39d339e6d8566dafb94b971372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1e05fb93cc640a62f42a26ceb2df3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e439037a2ba247073bc265f674f80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8251eabc555777ea4585465ed967a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0b7e4f1c7931a836aae5ea30ad43f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ef05f292cb47765fd163f3216c301377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a1b4749dbec4c39c4bab900fc44d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9a1fa06af25838f7cef5c7616cd17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c105192453becf149086bd529357d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8d267bbe3e310cfb53bdc063023de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe7b5b5a51ff2c3add766f0c0a1205382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90329f420a1c6155633fac5509afde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d19d2fcc46165c1e4fcd333b4c297384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e07a8bcd6a23a59091f522f213bfb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8919cfcb7a0b2286206bfbe68cd0cd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e176ebe5aa9efb207782e619be46bca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96658f47fb15706d3fafb324fd23435a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b17cf8b011b71897aa6831cbc4654d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc802feffc97e547963e721c15fa4f1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac84873acee30fdf28b168540ef039e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1638d009ef1daf7dde9929fb677b5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a94a52d9ee2280979a7821dcca26a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46a35415a3f8c4f95395b3f9c34809394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1caf20212a30a7045d4066505ba70b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5dd17de649f89a1b78b1d2481093c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc1dd00ffb52b7d7a47cb57b463976397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b430f77f6da3361dd1432d6f297bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27060ee64a3b7d4fb19c41a444ded6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb053f9f075a26e08e63b6de8e881b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db30e49aa93ce9fe933553d49022a96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b1b2e9c0a308511bc65f040f487c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f573bc1dfcb9c4a8ed7a7d3876ead403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf90537bd6cd1d919f529c9c6d8914404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf693d7a61e3d8c52e2d31061e30590d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7c869114f4ed4f5c204e15df9367f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee313c6917848082e275d59782b33d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f2c3a36fe29ae4aefc77358392d12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb80014e71ea39a312f3485b1d3999409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52529627f5670fdbb8f4a43b784679410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723be3aaf32bddb252e56820bb976002411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987c741f1a73c823d98fa17f2e415be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617416b79399acdd7bd80ec6796a411d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33ddb2d7c39767276d02d70822825e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b98bd17306c6d2d01c5294d8c648c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231b8bb1b57c28eb363783b6855e85d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218613ed21f984fb93c68bf0270746da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c379113b6bf3c3ffcad2b8b1514b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438e584c7fd54ccffce9a0091d0270c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00624ec4255d495f1b438f981242d60d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0219f122a7d7da111aa35442120be45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e108d1315c0a28428e6d3b33cc87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2efd5f23b64f8a6f46c2857a91ecb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df5ccabfbe1e27cb05c01b60fc34aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb18935e2c8482b906e932582412a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4239b59ad34e3a16484c7b8f79ac7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e968f4f884f47ebac44d2e94ee9d910427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6edb575e26061aedfa5b60074909b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4cd945712f7071289d61de4e436bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d318307abd8a2bc6c5e74ccc940ad5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c49daa6aa7b448afaafa10d3522ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da846795708796e47353956e9b800cae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7710a3a40808b5514e957e586714c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c3d1c81284e153d1c35ab7ce4f0fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13d566cadc50711ad4dbae7af967fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414459f516ab12d1d17e3c285e128145436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446ab4c255e06a68d7d7c6d0a051f85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d0a307ffde3571befa5c5ca62f8bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010e8ee605c6c421b228d29483a3cc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e92bdbc8245afce9d3dcc72c7c73e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4c9d41379ee5cb7c654154ada3b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe0aa3bc60015f7e50b611a65eab2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac350b6a05d1d15024d84f186c3482443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ed92447bf4fb2452582e97074eb42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6444e7ed4654702f7bd9082a92baa9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec7508e78d3d9aa19874693c2afe7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9f77551960d9a7a16cd3ad866578c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa3f40f361f090fb677e50a2353feb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3484e25f88bbdfabba06024b31477449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387f6ac747938b31893b5a56d4cca9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41249e0c52b3757042b06619d60e1c4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e449c83d64699231a4fffb2c977578452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e39174055c07a66ff0f6a566375f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f43a9387e106c0226df5e125da3c95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe422385569c9f1c0371c91d8882c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eaf90df3435f694b7ae203e0137bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2af4eea78ea2e51298ed571f2fc5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b7edee25c4be5e8e89069744d3434458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e339e33ee2ac348d2f6c0c5f7450a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0429945b455c8cae472f29b4e4d5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b730eff8c6b472a3c69a1340bfd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188c370c5be775db870cafe02432aef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46587959358b1e85603cb3e71bb5d2f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bee7e140a5c1f59c1243e8261fdca1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7d8e647e84344bc21568a87d8e74c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b012e264cb475b9dc5ed916e5d92de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69322c7d04e04721f43e4be2eeee1e7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbc5810f706d9e2f0dfbd3b7a5d11b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661eabe0f35daa0bd78c386a2265707469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db74ff630d37386d5d8460fe11819c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276351053867ac444fa6249794be09e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4fb7f07e23c349be7e69051b7f30b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2a0c7d2253286959aea8ccc9c01de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbc59805405ff186d3f157364dff75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc2498dbf937712a9331340c83e6e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570630f5b680aa5c3d420e8dbc0b696476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ba7c4036374772fd1e62991dfc035477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7b3bf95f89e7aea4f493fe6f51480478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868dd447cb23d236c6926531fd3fe03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d318fe492b087f11de0ff85a9dfc9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f6d61edf4330f0da786f0f66705b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f8cce1a11d5b562cf5ef14a4b6376482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7610809532a194ff84fde1d3d266222483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c574edd3065e9255c9aa68609e0cf20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7944379fd1051c1560a2f9e6e0257485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c267e62a6a883cfa830210cefa264c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997924338fcb7e892a68ed977f992c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b315e5bd2528f8e68796d56da5a8d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e377cbd92552235973276cf2f8cb3a8489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335a0442d8e469a08a2241a1abf10691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a3ab07e97a82c278edff08fc34c232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf68f611069b40e1a861ab875a8dd993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba312c3c6dd1abd7a93bb427ef2d15d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d888d2811e2019a2fc64348e11cf2ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f8c116a5303b278f0065a34503edd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4adb1775075a284505142ba3fe0a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f294ec692ae8dc9e191b5513067bc178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3c7d475fd1816d875be8748cba1459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5444e0d286e5ed60851ab8213d8958810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e047911d88c27ee3be0f0429ae878511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a405950bed07e553969dfcbf78215812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a3b5fdbad8a698b05e2b970f34d5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbbe31f63903d982ac19d464f706e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f716c954c433d9444f990a33106aca315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa659b734152bc13d5e35f6d7f1f9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313e3894961e0a3a5196ff159bed65e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128d2c009ea39c90dc59f54eb4d266b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278a2407cd4093f9b6ba0837e24243b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b0380db4a11616b2399bed1c04da220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57e66fc27aed5cc31f1d3abf05bfc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3f8a5450a990083f5767fa2021b9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ce2d1923c845e0559e052b597c60923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08e2c6cf6a96091470675ab96173aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139107427ffcc9383ddab7eae53f6a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29418ce3082bd41679401c08a4144c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76b78e59ab8dbacade189d999a307027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c933451e08e34ee7d50393379e3e7b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f489b60752e0996f402fdcd359c4c3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082db74175635ce35376d44660b5aebd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e6297d7700e071a2e44f331fdf48231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d48c238e98e73586a65a38dd0c72132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0127f36d41440febf171799e2ec2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d55a2ee5c777e42db8b0c85be9c1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b7fa5d4d5502b7436aa6e484ffdab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16863d5e15c59c0329a0e2e04f2053336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7364669184c5711fbbb2ecfaceb3f3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56814209ca82b75d9cdb92be3cd4f72938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3987700d1aaa602378fb857fb664f2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8422189b2868e7dd1da51062738e8d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388254776091fdb1c7b3c27addb322241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3de7cc55f94aef32c97638e5f8b9b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55f4201518160f6b916b0662aac45843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2afd5fecff23537c10e5ad05560e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976e615c89440ae2eaa92c18558d16e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688b6334b9efd7cce1ccacadb3d401246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee5664a38484b241a938e7d6a96e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d87f7e324f6059f3555b4f977306c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1949d8184765f289234547db47b1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637209e2f683156b4404088fb735f5d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34802ed75ece11461d40a3719b1f243751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0497b356c4707ef2e44193756e4101c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511a80997114a5abe42a45fc980399f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94ae483c324e4560634abb8d16c80754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3263517ab5b246b6b173b33369d032355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64f57b68ce6e988b1f2dd26efd5e3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77221583c65aaa1be2fb72dfb86772657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb87a7dd468d7db836256c271610dca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4c283418a3e1ef858b55ef235daeb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c69a51a8f269cc26fdf5b7db85beb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd89cfadc164a89890504a78d7ad8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ca164b6004d00553d8f986106929962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145c21ed8139b427c5a5ef6fb2d6bff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43decc3ce0a6e8aa6b73d716d136789864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650b7de9f5823635f0b39b86a8344d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a7f7fb0c5d4d41060b9e8304cdfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6012057d8ebf1d8751d1a5a80157da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66947283a35a0f698c9ed0605672de568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a17b1078eb6b3e95c39bef05ca80cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a083f6eebaf5903a0447379e0d1d94670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41226a6d4bbdbaf59a7378a2ccc2a4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3baeb2e484698ea48b147bd7e8e2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587f90b2f90971c3b96f4c8ce049f1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a70fa2faf7ea6b5a174915c43d930574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d156a0c13321edba164f9dbcf16978f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3c81ee4e784878d3eb957b550847376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f79c42498af5553c02c7bd5b1382a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fd48def32358cf6d36edf4c7d578678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bdb09d8a106bc8def23742b6656a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3964e2f63aabd6db93c0fb3e44f7f0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cd85231ec105a25214c619f1e63a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56527a47e8f86cedadda4b6aa10f8fe082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645b2aaec3865ce0e889f5e1ab22e8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c947a41c60fd507b8f57f08dca8f6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44af2c124b002d4f48874991a3d9f7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f4496e55ccd14888c37473a93ae8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34c22c2667908f4d4d8504bc909b7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cce5510e0a12cc9c33abf79b10a15788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9bafe2cbe5ecaad2d918336e323a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006d402cad0db336e64dc40f0efd2fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a5a2ebae465c5966213040c34bf8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce0226e383985979a748d9426fb8a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302cd85992bbfffb84c2eacd1c15a4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b2a30538660961db6881d8de5d5b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0a32d3860016ac47f8b22e95e28c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aefb92cbe006010dd5d851ef9d8ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91736fb73d22af120e3c42e6dd3759097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9420b92c27b23e71ef7404b4b9d260a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644c2bd5a3dc5976128a6cbf4f59f6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d7732a5d59b5dc71040ff1a54c963100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951637bd306753c7910cc5bf2a46a84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe7499ee9ec7627fe86679f9efe81e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42750667446315a356c150b6e419bdd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d77e58301380c2dab5f7bb968a9c17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfad1f4c148149868daea3c133f4c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8751ec6238271cc5e427d2d8935e101106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388505bb36730421e2b3b3525dfdfa6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39afb2534d0de49feb28764f74f8dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b50ef984392e45b3c20121141acc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2bc9329775269ef645a2c4190ed07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bac5272f12d1165daa94f926deb654111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10228beb9331ac967a8d856a84c8ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6915a5e563ebab5d8176ffedc83c2ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7090ed949f5668b8b6dbc4532821183114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6c1aac7c3a70684020b796a0b48ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62955f168d4072b389f4cfe310f7ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63be44059e4fa574bc32e4426dba7a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fd217c7e6387534cb190a6aa8617a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfea55da7e18a6909192ce44eb3bb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad63d5afa3603b004ef3e9ebb9ac20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199a23b669ff337f750da9c1554f0ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256e9d4456ea7ad5169e2769336c7e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2e44481f5fce3d5f3d1d409548ec7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654f4286ff2ef2161c303c87cdcbfb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895139227df2e91e94ec589f8ff0ff9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde95fc9eeaa3663e339e43db51b70c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc1060d87b64d8777d8e830f124337127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7be0b64af4cc09160bbe4bd96d70db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3277722ffc051407ce6e86026a36f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00401e7861104ebbe700c2e04d417e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8846a91228f658af18db1a621f7b246131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4ddea2c49f74c2ee04d3d9b91200d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056b9e5a95633a30584f095580c85a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d6ef44313cb923fd812bf5b5a63f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6d6db3890c3c1d3234420431b5127135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719548d1aed4452f5a0f8a6b8294e76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110685e2aa863cd6fdf52598cd44c75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defba32fb189dcbd5ba4f2a21933f394138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ea3155808deeb6ab14dd66814b83b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067b297c2feb6d3566a6ad603f3f73f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8ac60e6b66bc4c49152c7e370b76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4f98bec7fb983efe45e64d699796142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb632c618b491dac842d10411663fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e85719ec7b38251141abaa20cfa20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c088e866633fde1612e752875f0c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986da89ce3ca247596a6103d1ba359b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef042d8e485c02e79f5e6abbc2c420d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11e1174e9f7f4f5f786dc21d905c69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e6182243fad2296fe4ec4f72fa81e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f629a726518274b9f92926c8b4e84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f8a6390b1addb814402bb007d40a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e016a191fdc0671307ed03ee9f1ec5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb757fa020525419b2fbdba691477c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e605bb0c21b512e36e851c48a0f9fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34c464390eb2cd40a2ac545204ffdd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c347ee0fe4cf9aca38488550179a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d16ef8d5551f3a23ef0f16743d98f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fd47e06495711f880e92d9499042d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709a7081e286bd62d4cf2e668772feb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301435c10f478c8c1b39de240368b1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d38ae51ba0eac65d8f3155b6d213d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483480868edcd78065add036829529162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67ca04f4702c6f03a164345552bf19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b40eee4a9a593130b8dbeed1d0c9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cadc6f703094093d830618877959ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb08542438595c332eb8b8f17e93906166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fcf3c58c2dee59d80f7a999451e42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0e55cfcf4429ef0771d2706c49ebb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1233906d25d5329245feb79206fea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a2f6c6ca1f150c0eeffa0e217fd62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6849cf38be4d21750c6475c50ac6961171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c823ed8bcbce6432cd8db4bc12d7262172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792b01ff3adfe83c7797a176a2da8f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d966cede9c7cd37fa806f4e49bddb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3cc80f797a6333815233e9a501794175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f13e34e275b1f7561af895a45d2d1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b60f92dc0c084d8e3427b2b96227a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68733bc057a5a1db5c53c6bc325cab8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f117b83caebc0929161d498dbd0f5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a099e33299e55bdf8fc1ba1c56fed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ec271f5804134f473b31246ef15f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9a865af44504858f74d2bcdef0f75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b4b128971b565ebb6436b9d465366183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9634edec1cb22088bf8242fd2728a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05834164f6b88f3757c44227d96daa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caef5f7723b509c0a4cf01f0fe237c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09868a798539222a42bcd6a280e5c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5310ad7e7d55dd617bb069ad8dd814188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed043b52287fdd18fb0803a6ae6cef3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210d6bfd095029037a34ac658fa293f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3765de8e365df7d7675b8c5fa5dfd02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211990f8e535a3fbee98658851d7020192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363c898634a45a0b970e12a3305b356193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3999c6641a43a6e56c9b7e26d08d5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74800086ec4d400b6a0cc40b77761ec3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108209ca09e689b05c13facb50e08883196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9030413c56dce919165a4f4234f829197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a2a0a72c50b1763af99da415e7df2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a09271e4ea4a19e84fe7e2134d7ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a3ebb739462102524a531f6ec61fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995dcb0514b940405926cd56fb886a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b709b10e105e49f2dc903fe3fe30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258b270acc4447136a18b7ae35f0f6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c3a652594222fc9e19557c00ef8db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860788af4319cbcc36e73e4c5a5f7a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb16c5020fc84ae0bad15ae966d09fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93c1865a8d4fa23eddb2b36fdaa498207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ae155bedd9ec636e5dd8c3bb9e0d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726ff3d5876cbdbe0eeee3016c8734d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f923dea5298566b3c4cb97ad88a1097210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b091a77b7c6cf5b10f0559f07c384f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10a42ccf284edbf6525ff9f89fec79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089d276997198876f6b301de75679bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac0b7e806d6a527caf7d29906b773214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d5a1c1aec131336f31846c66f835215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aa55c45c4b2fbf41b802a3477b986216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70b256582dc6f852e5f7389a74a035217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32abeed60a84f76916fe116d1b49cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae395ce2c3bcf6c788df612595b452219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a14f70f7d4ca37128a69894d3bd1f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb494a6fd9b900b85fdf12408922d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aa32eeeeec6dfa7d310dff40e3fb5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e250d016da63ae8b556c3f901f0fed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70199ea0c98e0db7943dbd900170e5cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae55ddcba7771e1bec5d2647b56ef6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87757a38b19dff73843f6fd041e0ebad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4145d013e0f609c19d11e19caae098e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d5429eed66c30383f3815d035c874228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9ecbd99e0c06b8222cd6b911b75db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d8b7da0f254049683db253b3a30d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f178612dbcd65d6611e55c1d2654d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a163abb045bf034b5453b14be7ce43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e491cd0a92f56b202ea2d9c3d256d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e86b9c6a2564ebae1fa05a7d85d961234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b78e027a30f77ff907b06dfe849e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c80a378f703150bb4ef97f547e067f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fc68fb8ba47af4b65561221f3b3fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4715bfbde7b9beae9d26c016ae6fc8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78fcebacba7cd2fb90d8cb756ebf8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b93926aa21b054d42f880ffe4b439240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a97eca365d577b3984531bfdfe8b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541d07b7c4401d3adb8bbbaf16e77ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f6ddcc89fd884924c0d9685e3f375243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a317d875d675404eb2a130e6e250ecf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e166a42768100da43f380813e0aa29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f954a5b70023d1068ade43e7e2b97fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07aa3b516cbe4f17445dda0c70afe5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49ff023f300b507678a18cb9311ce8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5602a64018c3bf105ba9dbb15bcc7c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf8d62d81c73bd4c25b340b331b592250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35719dd67b045d20675a89cf77c70f02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34c7fef35ac956369d51d9d68e9a23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f9d046ea964edff7dfc8c9d34a270253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bda7932f713ed33b4ad55d5466997254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac6fae82ab796aa3a869ae3cabdba3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610497fb6ec7eb062b483934445f460256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd581049403b20af67d687ab98cf6b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9326b5f4a5bbab35039458a94769fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958a20cb1b1d1b3afd89c9734a6168a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4df27c62bfee2019142599563cc48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719728ee4af4f7e3019e12c9b7a31f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093adaaf50be6b7b9c4bb6540ab03300262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ada812c0e49111f36327212fa06fe7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dce0e3d7b395f798bf0d795e5d83b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a8a57d8980d8010f4ed775c7dfb71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02960174b760d23b685993deb6841ba1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bf230e44ff4b2f4665e03a024925f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee3de87a8342f77f9a379a8ba8b542268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba4307c32a598187ced946fa9136a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ddfa4d9c75192da10dc366090fc65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ced760c58792718dfa877b814bfc27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59686cb5506930ecfff271ece3059312272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a02528a83aa47118ffbe712b99348273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29f405cad7b0d3bf5d91cfdab136f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f70dd6330f85e6448670ee3b31074f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc2dff7730e5d8440bd7ee927cf24f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36695ba5719609615e90c1609defefd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1dafbcb7420026e20a46c12ea35b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c009c48bfcf58d00f8fd139f9de5f5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597a33660e1e49a2793c8771adbc3e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bcf24bdacb930d92562ecc9e04f81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dc3668bad899dfdd9985c08265f1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d69848d83879762ad3d02eecdb26e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697b2d2d8b79e65c7b7a61758c794bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69474128ecb861cb8912cbd125e3b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8202c62beb61024924adb20e870f6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8496de764887f686d05a453673e031287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79076de1baf81cc2f6db88ee8a69dcce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44687698e9d042793710b8b288dc87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ce0515750e287d077cf485b06d843290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aad619d6da698ab9bfa4b80211698291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2542889ee266feedc6aeb07b4a61759292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2302f89a539d3ee1fe63bab880947293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c276bd606071790319311d4d5dd6776294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bb8d57e63af23c8baf871cc093fe8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d72572c23a5f401d9fb284baf43d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c2b7566883fd63d71d5d2a390c945297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e9e1f8c4ddc2a3807359c368e4479298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2991e6ca702f462a2dadbdb65e9455a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115372499b78882cd418044ca9601a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9780cc75952776261bac5a31dfd5ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ab21cd6ca5a467eeb9aafec5c4ab3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccadac5f41dd5481f31bc40fdd3628303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be859bf87f8d95aeb0aa3a4499c7f768304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea315bc692aef729c5269eec0d549305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c402c8b7841f164873ffc4e2303c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a4a98d50e54ec1787d93f61ecd46e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac442448f8cd3679cc4fa062d028d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d131463c4f484f0717a53af2495aeec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0319a36d7dcdc15d086a7d26d71f29a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d812ba53cc62bfc52999aac650f834311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd796e6160cd4169f2ac42724ca7e33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfebef1b0d1cb592d83f1811e4e283313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25c8be54376efc12c6627a6b35475f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1ffa8e14e0965f9a4edfa57215e06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7e44ffc1a6aef66672144f74da85b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e93ddc70fb5dba02dc0a0b2cc3db6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585beb1c109c3c6ad4eb546f5072d5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4d22d2f57918be4f1a3b6512a80d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1724bca3fde047a823431c53ceba7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6656f209f08523122da528d648dde8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8b1e2f9d6d15e1a9f596ca6a8e70b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7162bdf842c935f2b81c06383c4ae3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ac31eb153cdb53fddb69333d66cc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2bb63b30eda0d5f9ec0ee7ad19f82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee0555164849d6ba4f674ba7ac93f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269e308dbc2417d35500e32bf733377327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd76d92ecd17f5ef1920fa0003d8b22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8fd08b2ec65d17b6fcb7545d50b93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50745ad5808ed4383cd4f280889b35d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e4c378d5794f150f16dabf1c53519331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07814fa2c5576dbe571b077b7ee2f52b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8346b09483915f6fa4940076708d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff04c5d386dd4549f28641f362e2cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2b58a32feba95d8915824f1f40cc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918e7a434489cca32231a45b797ca52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f85da97b5cbee1bc78136efdab0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c87d5897d7f4d6b5f023b16f5e474e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1640594693ff8e50f8070c96388789339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060d9845b2c63c0156cef4f704734d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd28f43194ff6c265e2f84138fbce3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68702d3ccbfe93e66aabdb651f6c734b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9331a64b05e39dcddb61fcd1c6e8883343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4d011f2eae2269aef64627266994a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7132dcae048190fbad633d8a2bd955345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d719f3b260789ecab674b18e72d4327346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0672e1fd10f96b69f6c0f2263a120a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc47264612dacf5e46d7d6eeb595c82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85090a4ceb8699c85fd19e73eb69ffa7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e861982fcfb3a9a9314cdda968f4186350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0165eaada5269088b0b93c410b7f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899c2f98543a42ba8c1103370581c88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464e5065b8c8031906505b81a9e8621353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac53beffa7f9376ef731bd8492de4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d742c3bea2f9eab4c69934e201554355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205abae38e4dd06e8ee7b93b372d7ab2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc6402fb6263cabe26659e02596c6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cd45f0520dc9cf02c22a1c3c6dc58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683492ec7bbad90209410ac74e449845359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc869566f93abe11d42fb587782808c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefe067fb0fce5b7c6d8d2d71650b2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e93f66eb13f8d09ec631a43c021cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b91f4eaf9fb51d32a652a058f6b62e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e015d3f9249550e44dc1c7bc8de7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bff7da993ed07d121908a4cbc5a6f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd465ef28d16b56da89af2d4ae8b147366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c10c69db17afff50173b78c0c21e0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc9f7c9f9a7577d3a193e9013b32a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f18d30529165b0e688c49016550b0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfb8c84abdab5875ec15346b1079d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9a0c98db46caff08edcc49bdf2790371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90cebf71f75733fe400bcc2f16377f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535243e402c623cef103153cac314ceb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2353744386da45c52322340f9aa647374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b589128105cbe13527d7b60d217341375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b16d227547df6fc7a3c4efef996e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437c4ed024d440bcb408a443be004e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f889abca1ac892b62fbf43e54577584378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abacd013fa6995dfe73958a2fa4633379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f09c1076825765ecd74e8b55e578e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e95d79017f1d491ad45d77cf0f14c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207068367a1c988631e1811dcc4a502382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf9f9e666d2454c271e36168c89f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc47f39e6b0592b20cd6298c822ca86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e8eb9c3714d8b67030adc1228214a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddce5972445ed899e396e162d5de30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0923e0d9bd32121aecb5b49e33221387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cff2ea8aacf8ad8a80c35713530ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e486f9d455ccad5d88b4a4faf3064389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b4a24e9e967ac1fb244229ddefee4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbac632be7487dba43a112ea442c29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753e1489770b8cfba5246c1cfb8faff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad3bdc8b48515aa741e690f6b2af5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd0bf803a96b0c460d1838dc77d85b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc43bd714b47bbd973333c151dac539395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3ef0c9de54c9eedca0537aa0eec58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41502efbf35f9604c7934d1755c484397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b59d6b8a819899444a7098944fe24f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b386a13ecdcba9bfc158c536ebb7455399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec1cf1199a8e8812f9234bc606739e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0427fceba779bd55dd8823d23660d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d0696ce47033d853a195d037fff67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586427a583568407e1cf3bb2e507182403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10385540b2b257a2bb33a31ebefa6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f3bdf00be0fcffb232ebbd95213e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b21451b93dff2123d1106cab7da5d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d355c27d31b0fa42067ecf92dce6cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f704ad1b25dc81ac378e5443bacb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8d87084c1568c2a55da07eaaa75f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f677c57ae2d83ca371e658e37ae6e8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1604ab41971a35753e48a1b8ac81526411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8807238c2e82c2ab099f611f80a58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ddf0cf2d2dfc7ffd7240a5f383439413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270784e8aacd9fb6d2c8e63e74765da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3f9db45aaacb00ff2dc7bc66c187f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572f13970dd6821833710f59af8bec4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234378b4f9fe03922f7f498c6148062417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e145ebd5e0eeffb0b4d213a9da0f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa37df90e1a0b29f7e33298131bfaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba73fd6af02dd9d8fa8bae89d61b47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2412535de1af9b10c86c255cd5894421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5328e88e769ed258fc7060228320d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42bcbf2c19de32e9abfaeae0fe8940423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7225d11dae424aa6c7f1469e97563a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ec5d69473b64476f565c7fdc34aaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5e7b83719f3594523bf45c4f858be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce83c3da7d639a5906cf1323bf009f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a563a698ccb489e6226366eab9d0282428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29193ca60ca23e2c924637f870255ba7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6a1dc002b5693026cba0805bf8de0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e72394b68d825bf5b8b9f3f034cb8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff7223fa493d719649c61bfe735a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad227ed26dac1724e2f17e067cc3c5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfde79802f43876439ce1187bc2069434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f732a54e5a5fed262b61fb22e02dd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211734a9c2d6c83aab35ce6b4faf10b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554d568c551a40c7596a01f1612665e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138c6e8fa7247359281b8896a90f4df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed0dd9525047f48061013eb7b5c569439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bc320a7191bee91921378e68e3d96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7db9bba5ab04ffb900fe896c3fa3d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20452ff4650639ff4d7d2390c91ab0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985162f4d6e3de36aed0446d63f29f79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f224a221291c2626f7c871507f968e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac05eb8d0fd6087d1cb83c5e8f5baeb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68420b92a7bc5fe90818c602c79e2026446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288371e7e62eeda0603493511438b8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42d11447c99f5045272927359cf88c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca887ffdbe960308e467fc6f29eda5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c6389e93e846c18e63fe7caedd92f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e450c0dc3db921a52a1ef43659cc337451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2126a167c7334ca40517efc9b651e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f1b12e46473931a15756209a176a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c025994deec292784e0f41ef9526e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b956f1ee0094fd3ade73109294f2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc07bcdeb409546c35aff3498ed58ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae3551a42980e6c5d61d370fd1ace2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c38be0d4af79284a0ee76e2cbfe07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49529fdd7a2a567a1d40b7dbf15629459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bf0db20e4e7a8956258f88e19f3a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992349225109f9594b60843025e0b241461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be13e226502af500e94a3dc0d4beac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39088907e6e9a933f08441771af101bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5996543f3f7ae873096eac361b3642e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ccaca1724c1ae9e78f9e58dc501d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e08e44d3d76971a27d7d661c5efa6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6224f6769922aa8198a2a6f0ec3f59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af1e59b4e960eeedb706cbea00d2ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ee656cea61a5e2e3fff736e42dd22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebde1564286e06e20c382b8f2e87bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25ec719917342530b9922b08d10e62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799566744ee100a0432505f7e3134f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958babd1d13eecbc9415e202fa9cde02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5be7c30f541ac9d70ddaa04772ea30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cdf20d0d41e42225f82fee5dccf07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81638175129eaf35daa410cca6176bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb0a246a4bd03998c424a070c0685f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16391567ce432f6c472700bb68ecf039478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eab8450aba55aeaebbc312c1fa34e0479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>