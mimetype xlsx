--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7916ed3c4978d302571ffe244376421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cee21e237646690bf9655c04438b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0278071600bffb63b10da789709da7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fdfdd6ea7b29fdbe302d325fcb9fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887db1b73300ac7a37ff9c0125883235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf185c526181701482f23f7547530c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b150745e08d2ed36aab2c2a7de8c5467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6b28ef290cdb829c9b645d62161e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c3ff0255463aea842bbe11438863e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941e916ade9959034e62857361ef2fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b6ee8bf8cf53cb37919f6d719329c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99904789016f3ad6dd0f35f82e4d1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9d51fb4558795d94e86f1f2ad7b6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bac3f84c986a4404e67130fc1232c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac2c9a8385bc16702c4252bd8af52615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f93d99782b44012786a2f5ce4a4e7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a82439bfb23eff4f123c914fb86bc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e09f5b70f5f4f1cd588b98d985e73918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed123707c637f3b5e8566da931fb7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178c2409f030567a0bcdcb6d7b023d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccc25c772f3186139643017b21b86f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9204c92c14ebc00355d93def56ca5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32cdb276948ad12b995b6b8d09773223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6131626b7b102dbbd9ce2aac24ca5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e3757058b914a0b814faf0eb16f8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581d2531eaa4fb3a5b042040c9d5e2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e2b10a3ac8cc096a65ca42db9638d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bb6c64fc1b5c1a18e41b6d620889328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c35e9efbb290de35a86c11f25f2c5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa37c0fd502eea5dd8f5de15ec6f00c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7173848e5b87b2c11c69a2727d59e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f0689990ea88e3ce411695f3625b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4040b19d51d17b15cedb0a319604a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a0a86958d64a8b9f3733ffe8d8d1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7882de4298ef3ced4567671d6b050635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9005bec3a21075121dae9f40d50aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd05f8ecbe144ee7b652911efe7ad437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ee41e6a7a7bda202b46492c74982d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f631159ee81df03310daa0e4c3b08939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1044c2ea35d927872d8e9a721a77b7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d134e3c5ba536f937377a0756593d2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f23d9ee2e3ea7b075a0b12941281cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf7aa4779739508ff9fa4361f3dcc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f3da3ca1fafda27bd0c43ea927d8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582029a5770dbb67b510da0dd960c0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96c18b496713569c1822e1d3527fb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde1e2a24b297c08a7e90f6f965502f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ada5fb9cef5a5f8319212e574825748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9910f20f66b289820d43084afdfed749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca88a4d138604e4553d392e48d75d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889a314b9fee9c6c00af020d3e1b5d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc5a95a40741a3f8a2cb9bd66c944b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437de6d7f2bf3ed31aa3d8d00969cd7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7b812d7f7636dacd91ad752214edf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8462de70ae885ee7bca2654abed1d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1158208e7e988882c1c1f74d784bc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10d5179de6b357b4e357d55d22c9d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa9f685b4416a680d0b6352df679a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e53c76a2fda6c8567d80022f88156059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698d55330164325549571eeb891358c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0013bba63381fbc27898d42051d8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe642c4e3cc067440d8f86b23c9417b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebbe3818f38b4f26e423e22253f34c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb54c117137a520822c467a18e5a2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfe89bfb64dc57089067f6eac6fa3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1a8a1c33b54cbe0f58b9f87d1031266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d735c7a78fc5b9d31b7717d61f57c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211419b81ec8e2ddb67ab6d7e671e81568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5fbef72da5c8c3ad88a4b8fabe85869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d796330a6ba574aa365032bea5ae28370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cabe19bca9630a5f42ecbcc771c6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2a4e810ad1f246e53d1c3c76d7a9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67290868ecf070e610755f4db0979e1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a89e9daee1bfda5f4faec0ace28e8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e80e7319cfb0dd934b8e8e85ad5c0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3910189c73df8787e0617eea3d206bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2fb806cfb955e81aabf1b4d147e7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ab5a0e57650f006f8dd99ad22b7e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987d926ef663d602d2dcd91bb8692a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824c8574b3a98afe5c5d7cdab46381680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729f51ff767cf19de367d514226508f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669559ae240c9fcbbfa2d6dfc78b097282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735edb9512fdf00dc93d64b274fdf41d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b21f3cb46f58387c3a4e441a51ea2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34a00919b0a1668ff30e2b862f28c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0636d04b49b407e5c355db3e7b13786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa52f739d59eebe2e61806a9d160d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79c576e54126f446c30ec6929cec8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b62622f12877b030b3156d09d4444989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27465a052c7399bb66971e67c3c0af8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1638c34ba20babb74ee0dcc05d16d4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e32946f615d3cbce86e3f1ad27b7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd132f50319f083e3623ced7964d1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e82e35aa4a57c0e12193e500d9d2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c247df9b914f6fb83e222f3ecc9c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c986b5208bbab0b362c63f1245e0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc196539689290b9045ac56bb0e65297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31f460983372e0dc1e33e4e6344abe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e90ed1bb1f4c69e2f157f4791511899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b747e93d6edaa37be68cc606c1767100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cd4db2c009c8c2340fe2b9493a121101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b5983ed9cd892022c97a43c1c448d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ac4e7e499e2615c9241a659710129103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427cbcb4561ec8d39a2a607cc14076b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221599b14b2fe202c1a61e4ed62bf443105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3ff5360e1d61ff1e4728d48f5f3c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90352074d6406ade003d5e9d230a64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3836bb52959335d0e942eec5ddcac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ed4ef27b02e0171a860ca9f65d9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff129799bc7c07d7bfb17658af8cda99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c4bca144fa937cdd222b22d0901c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33320af951e2f9685ee8d66c90c7712c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05e3082eff5ed6d575a67ea199acee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ab683bc75b09f7e9d155a6325a186114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d142f1d55443d920433e02f47ffcfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd2af2b3e14744e2c1e86211e0957c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baeaf32fafc05e40fcdc07a4ede162117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e83cd86295228dfa464a9a48ee0138118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b75af9c664c148e862e267f2a6e70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab53f6084d3b2b2de94b529e98aa6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ddc21adde6befb01624ec7590efdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aca421efebefcf9d8d0f4237a9e53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a909f3e26d4479a11782dff68bed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa402260220a3ebee3d5c309d1e3240124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a81d672acd654021f2b8717467d15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb73c2f0c2c5acf55c71802a81aaca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43614f287fe92f7bd149c0d7a1e21cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d4b87bd0bf4f5422507395cbc272d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e5e8c81b38382a77fb1279fa73c72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99800715f32a1013fe29f6e042a320e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f9e7a68a9bdc91cbae92bfa866b78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fd686d494368b7deedbd729a807f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d53dffb7bc3d3300e8fc46a041b52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc66ee8eb1de6984bcebc1dfa9efc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355710bcf849f8e8521b48f1dee0690135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ddc5cc8c2e0849c57bba5c01e743e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13de22759f0bd4404a8472d6fc8cb78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ba79ed648bbc56d9e6b9098d0a355138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6d665c40344fc3a27b15b10863b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bea3c1ac1f8a55f17bace58c22485d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa4bc3d72e31bba7e4f58d8c070952141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89786f0af933794b79a4f5a6f825e26f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe3476fd0047dda5d30e98f8b726d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dc365b1abc6cdb2b995efe21a33f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a2ef2290acbedc307cf9f49a53f40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a4485c51436954be606254f68451d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ed48bc12b3ff9a24ea6ffe1da2367147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f393a594911bff2e1e6121b3f01c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cba6ae021b8fd31f15d45161e015a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab0cf386b2a72aadaef012c6f43c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bcf809505d27ad980e504f9991b52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc154ecda2c567ac7495063a9267bbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d409a541aa4dc167dadbb78bedc64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034bdf3725f870c39701ad4ec97a8b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fbf41348c873b85dbc4f6b3ddb3ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546714a0efe86eecea18a62737b28e35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670c2c2a4a8bdb042739e23d9999b2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9711c4a4d9b4fef1fd671558f04d81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9a5e4feb1892390256b87d2ef9485159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aa710f53210ea42f30cd0c0b9a844160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849f00c0a9f70f1e5a9b616f48a48ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3503c5c38a82d424133530032ef0708162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3059337cf83a4b924c09d05a8d835163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087d7c5b1d09c8dbc8f28017d83294d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e66f88c9bbe4d7f40695e5c3b4bfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be5867ab8ffeb714742cec3f061b05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e9fc290b3331aa233c89d60ef2750167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9313466a2264db1089013ed4300f62168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c728bcd6ad6a1d1bc09d221908c51c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f54676a6c27fa6dbbd32eed33e563170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6101704cbc2a049ff338e1b513b47b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7880100ea7f9fda3917c0d6ad7a89a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffa635f12808f7d10f00610dbebd3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a843671c260436077015147e2484174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f0b8c5b610ec80062aac5b0545e99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5c755de2cbce6f99e8b85c0aea69a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c54d9432cc05b61fb55b9d585b8d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e205df4fb3d1b48edfc3486408bc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc213fb2abc3bff3fcd065874e2a847179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3e3ffb8032ddc46886ec5e2b07604180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26f9023dca9f1cd065b6bef4e8d0c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0915b1582c77293d6d5805218842b51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c4193dfc86a01c7fa9e83ea21fc6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78743c7f158239056b18a1917bf57f46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218891e00b38519e478cc46cf889e1a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf15fea9d8ccd6c27426e9a6124b97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441a837f3f873f730a3b6e2b730fc34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e74339948206bbdb6cb77cdaf0c1d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f25a754dfc65e8a27da8257857714f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d73a9d786b3fa28d4f5bfec2305ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc4a7df5dfa8ee52f547ed2f63df91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baf6df9c9c6f2a0fd54ccdb7e3a279192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c2502544874567d0c5bd2077cc8ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd6f7ff06590716fe727d188a00ebc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b002c7ff0eed86f4b2c1ffe6d145c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262b97249915f22b6e1f0171d211cb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2055b3163a1771049a18f3b181231197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ae2506aae4d7bc2386144e011237c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf67a2424d4f5fad2bd7f478ebade4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32cd20eefb99f7ad7c6ef8d20cab8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc93aca2e333b79a4a2557fefe9b2fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eefd28b7090e0c57201d0706e639be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868933a744493d4697ea1e8f0a3aa6a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5acd4a2e84bc9fc8e87cf20ad0a341204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30627370ac2db77731fb62b295555c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358b2b04bb1e39cf6cbab117870270a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0015ea097da16129b49019715c7e26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff88067e3494619465c140d061d022e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902ad40e769646dfa03e1b6a2f936bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548c465351a3c589f8a3640d7871233210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba8f086210ce8e2909972172e9652b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641bed7654caa5737441bf61e360136212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebff6cd615647ef57fad93c508419d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ba5ca3011e6c77f9f0e593b143e6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057a93f59a10f4839daa25356f42505215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c115c182be5498899a8e5334b91f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e6e5d5579dc7a7fe337dd68469b13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaa0eb689d456244550538a4afadef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d1afd77036d1a4255729bb937997219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcddfe7aebcfd79a836f4ffb5ed9cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a8c4f622409c32a429db38bc4e67c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6ef11f6781cb16be23a955d5ae283222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bada1c00af11a66a23d5158d06b5644223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb1eb72eb7608dbdadc7d51973cdab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f421b78846397c40bc53d25fd0fc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24dfe475cc00a43f3b5c6c2df584d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1da265c344c1c272340b18891ebae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8e4d512f0e98184a6a6ab42e4fe00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba5bf2199e0442fd1d50d6c9e9dcdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aa44581922b12bb2e4668db49b4fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0cfaf040b6ec483d99f3cdda767b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96dd62a2b1554301f91ea38c394128232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bc245a6d7eb6988926f164c464d18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b42a05554970774af0c55fc111acf0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1062c6109f7b84bc75312fa82666c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8d5b8a23bc490b776906930ab6ed9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66726970f0ed272ff38d144d5240b9bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a056bf054f1d9c57fce874d6f3410a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85cdbddb65dc92137d48c6e5a10136239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cd80572b5ed3c296a521c1e715e32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1d5bf994d0b3a63e8b564c50759d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53d0cef93cd8ca2f971845a5e46209242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea382378d76eb78a84cb2929a4df4fc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdf2c4a82c3fa614d09d9962341caf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f1055da81821d53b3f815244076d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b3de4610933c2d3cdd5e0ff722790246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4563ba4ea2341a802e757e4081139247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c96f1228925132fd95c707b05d30e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89789f2596e47428b1e353e646da9438249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0daca855beaf51811a822cfdb3088e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2d012c106dab054780ad75542e5b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5508f19c5031d8821d885bdaef6ff1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc2a16d9d95781098d5349501bdafd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8909e137ca82668fa63ee09dff509eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609cb29bee443503189deb6008525d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875685a188da0c585d8f360f0a4dd1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938641d8292535074352b82d7bbdcb8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7980d2f70e08e037d00c14c87c0054258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daca00f8c84dc79a28109ff1e814cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24167d5fd4185bb1ee5b75b6ab288dfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5890f0bade9cdad368db9c741df939261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145cb4dec98b08b5e482f84fa1acd4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525dcc87a7e5eb1c5d569cb09abdd7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d8317f1e7d3d0e534ca4e081c23d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dead109d04990a7dbe557e5f30563e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdad724942098e3bab28302324711a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab5a876e42a0bcac7ada2496bbe22b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea7ac736f604da30207d49f904819a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fcc24d658df05727afb195412073a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bf940e134713e1a6c8ce84bd1debf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0591a80bdafb6913ebcc1fb248cdc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537cbc73f712f36c971301351ddcade272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1403e7da20c620eda428732fa18a07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386c670398ff917c469a97253b7be02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c451da3a7faeb3b9f55ae02111b86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbe0493fbaa5483d963027b88325a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57053b2900e003afb3b5c398772bd24e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f38d0fbd4f3cb9f2b334b24c3b4dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4119d8e2578300a1a677b0eb20df757279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241b7c6a82a5b869ab914f023065ced280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aa4872700233d1b8ebc4dbd9c58ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a7128a65904d2d04efa20d006fd41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce7006dffe3b99d012bfa502e2358b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fffebb57da1c679df811d85fda9cd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0be3dea3364b8f8141a939355f21bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cce286c3fb2865cf4fc139fbbd19e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4d1d73ac158669e8a18d1bd3d271c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5a042feb6976df97ea666aa992684288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b94b975debc1f0ca0305b43015d176289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f8eb80d0955b9e8deb514c14678c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8d68a1b133d9708f39385cdbdfc88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae315c848db82185f29decf34f85a44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb1c120ea275615ad3b2c6b4fed18f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4044ad447622962759e6619854aa1fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c26eb49e655eb08796f1b6353181bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc058c7d23258e8c111c621c511028296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bb450a8207f65a1164b41035fc5bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc564e9ede992e25f6143231130cda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097b8959a0972753feac8ca1f175efc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24f4a828e4a6bd1dd69f05f8a92775300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592976f442d0e6acc1a7af991bc8afa8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cf7972eabb1f35fe7423602c5f33e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea1c2dcd058b258617273497598426303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea6df45b296e2f9007d6c989dc8556304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db6ddebea350f9fcae639a47f45446305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78ac57000c1419512a227422b16785306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8678790dc6aab46d78bead8234f98c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7df8e89b6d443103c74b5cd23752f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eccdfe72868f30036979a12ff7dd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4f4c7f54e6e188978810ca3e4304d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486d3403ef59931d7702fdb19561a29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d093c6da68b762523c4e002b5f747d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a43f1f801e95973d2a578ab9afb54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110d3d961615facc44753a32042cabc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260f8b6bdf86ec7a0dc0097b0122a0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8544ff63193eca7d7c891bae65d7f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e0ad594303437ae839a2e5248268b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378549ea338bae5b394a4c65512069e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa24f9f6e3509e558b698ba1b91326319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a690fdae32482942cdd6dc465074954320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1b3a7e34422adf0bcc5c332b14b70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752ce5b8d522a0e43862d7175e27a54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680499540aaec5b66c25d41631d70e94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deedfa1c5d8d893d3525f4a15835885324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c40c1377eaf4b1f6eddaf588f2e01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a30469c9b5b5eaae8eb733a8e7e71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383e019b94e9b5bd5e3730411a84ebf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce415762c495ecdc7191a5cb40be966328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818387ff10833abbe682f3cd2f94eb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0443e9376092413fe7eaf73b45a1aef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb549cb90929b3e52e60e281004ee274331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365992d77790f9dbc7316f28798ac4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc37b062a0ec2413a781332b48b51e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e381a10cc7ca2d78fcbe8be96216bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a91280683c078e3306bf508d77b88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f9f22e180204c7a82326c1c47e074336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea1df03becdebbca7e59681597557e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673266e5494ef25d95eb374ec3875afc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9d3521836bbb308870bea16db36eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8ea8982b5f1d5ff992e4042bbaff2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dfbbe7a8177071e388002d312c5fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de7a5732ed1c5691600431dc51e2bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb32a07c9a881afd4c825254eef786343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220ca291dcc3f34b2293a683777e231344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71a17d9fd15f5c56c281b4a624add9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb4d1781561ecfd37c997b400a79b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999bb11692176fe459d54504f759971347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd713f6fcbe030a40f82f6ab5cc810348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645e120243a56582af638d7805bfd52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea833f034cf3dd6f411082bc708d55b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a437a41f07f3e392298f3fb6a414b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484046312acc855e21121cf269e7595352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11175eedac08b94cc095b07370430070353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e764fdd4e6d610658ea85414bbeb25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6491ad7505b7268f660ccfbe571733355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ac08618e3d0cfb911d97b44149a5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db752cb1a4565c409d5b891f3b523d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d010c4f672e224f08b91951ab7b17f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92880587ab47d8ae2b8a4f9ffa24be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5c3cd2e6554fdbb89f8ad6cc91a99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0bba43e038f63bb9fbe3398da8a24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6665af7505450fe7797b2be8abd1a3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d6d6c63b9d6e98201373ecf0883f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281490ed8051934545ef89b7d48d87a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e780fc6c9169cfcea888a72ca19b760365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece633d9c13aaa82b13c0afbea06d2c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271f9a090044ab7190fe3d4500f76f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aa47ec20088c9676202580eb2ec85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8d84f3573f8226b42e06c31b17413369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0061ad0c38ed64baeb2dbc24caa308f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cf9673ccd7b5257c744a78802e914371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae6ffef821eccefbf2a71dce891611372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09658707e943d116cacc44ea0201f575373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e0d6beb09809f23ea841fed01b071374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5531765bc70e357073e49c43dfba7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edd18fb1c851f7f0230b36d3e260ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4cb62d8bd90fb7f71b9968f7bc1bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c9d85800f77f54cedbb3a36449d03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76585aaf589c3c4858cd7fc12154da01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f773991ac69d2e0abc28d728484f787380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdac9937b2365922956caeb23c0abb2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c0d17ecca2bfabe64659d816e498c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810c32a34602af3d5090835c10a0d83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565436542d242a2b7166bd827f3d9c24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515eff6b3238b48a081fbb8584f9ed6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd19dffc0bc35b939342701a254411386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88980a0bc935c217fdf5ba2ae9df34dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ba2cefd289599815ae03a2a81d17a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaff6346b50d8a8c1c028274e66d3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d44d87f16c0c84a0b73e57441d074c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24e241ff00b829a9136d04740ece4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9e0047962bd79ebf72d33db101e5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629010a584c612f518dca2d503a23c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9734e8c5f8bffdeba1a5ca780696d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36e652f1bff248d35dde094df08513395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961539198152c6cd9b5c8f3589e2711a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47628cf44a512258c5ebeadbc567f08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce08dba6a8e353c544d6c29b896953398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4097f4411ba7b548bb5d131aa0a978e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24079422f8f0f265901f5afca07cb4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db6c472a19686f7ae02f734a74f722401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a98e19a3e4c68e66ccd5e3d5f9399402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160083fe917f881ad0606997471e2ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315393af9c2c8acfcb7dda197ca2fd1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2758ea37e37e68e826bc5a7b3526976405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ab24836f15a4a578548504d5a35a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027b844bfcaeaa6373adb8c0a4d8d0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3e8fb6cca1b5f659246597dae23e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c26b8a9e199453dd46786c95ee80d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0ff1705fdefeae81334c8b399ebb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd87e935c1468af52f06aca2b4b8ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef166b091e67e40b942e1efb6e10cf4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d26b2960dc95ad371566f8b3b41fdd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f6d07e495548c33a23677b72ef645414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea551d690e225715b819ceffaa92fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9ca6a5560bd54c69e175945409a69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3fefe34527d8ffd6dbbf07d527a16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d88e1197197703221e5cebc32da8bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b0bd605f3e73621973041c9c70396419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ae086235deaf568059f6ca7af63ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d55f2ba04d206bdcf9db1b98a05d94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20312bffac83026836cc53722acc500422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ca659bc60e50dc7ee29febb59f707423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac496af2bac0839057000a4a01cdcbeb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d87e626905c6ecd7482a6a2f852cae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef54b5a3669ec082b0d0faf99bb91e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed603c7a6117cde17a10788240620f8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e65c1164e7c59cc195ce2188fcf90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120f4ee57510a138baae61728152e1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c3cfb7dfe216effd2c135f8845ac2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fb546392b0dcbc1bc4ee4d9c2e932431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3efecc2f73e553d1a155110660b1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed72c290c433f93d572554d8b5375a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849af8338c14adf07296747c1507080b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914c3be6900fb90359880db2b701c5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b1e8b771fd91aafa47da181abab3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a87eb98da2bda0eb6131dac8ec9342437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b0851da8132b57596e863a5458db0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995a896c83a9605e5283aabb34f4030439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cb006d7ff345cc6233f247ecd1fef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cd8638f8323544c9d2648339d96ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a470c33a2b35adf1e506a8d100ee36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a64369bc142aea65d83c8e500b9a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de761add70409d77db4b48098636927444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb46ef67d64671c248f913672281cac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7207e74373aba103692cde53064c24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17bfe839dacc116f69cdfd8cbf77d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a8567f10435d548270265c1d2177c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56258713ff1da14fdca596bde1dcef79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543201dc2680bfeca3ac57d801ff4351450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bf85b37d0de00d525d6c529257dc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5120a4754782335afbcb5c0512f9d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece1f9931133d63d9f81b7840cf27da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57464e03e21cc01c8650fdd31292fd9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d19f2e4f482f7ba7966c61fa491b22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a7f22a62a7395b7f3848e22015225456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206bd48db08bd529d54065bb839e5b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6887d7641ac8fcc583f37c1b14cc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280d64bd807dee4ac11ead2b3e0c815459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1fc8f3f3a8e2950e9833db598e485460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7958e8f2cc0ca42b73f4e499071fee3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c214cc1b91311149b79e866e41785fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c5f90a42529bf0a89e23f5deeaee9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4306b3834af4e2c6107e3038f70ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4b1288852b9559fc18fedbd86e74a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3263c7b9b39ff92109067f9ae36e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edff1dbe3a9fe7564ae60504af68156467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda737474bf2f69aebd4194dd465020468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5588ef53441ac171c9f59c5fcd0eda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9d23bbb3d85510209598caa9fc5d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59868734174b19c3f5cd6966e998710471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b15bc329201d649266b751fea9bca4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8b62f9eac2a5ad661f50bdeac6f21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15502111eccd5800c1e1b373a0b994f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfcf0b099b44ea7218a7b4e91b3973475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dac46369467d8e4e43368748c2b127476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29799367f97fae838899219c197bfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af824e2c66aa7005e6f4763a2cfb21f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab93915bf97e52e14cf674b0bcb9ea3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bcba3f81e16c5465c72ed52945e9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df878bc2716b827189d39cdf5b4b205481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef549b6f40e5d8964490791d39777d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1574b3b95a5cb1004305ba38ba7711e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b8d17f029a4a5ab5d7efce2ebaf21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff0931fda760e0c8c9f9ac21e68f7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02d01bca88ca550fcf71f92007077e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1efd8d53c6ad73361c23feb6af340487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47093e3cdd1d6b9fdd30e5815575a34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba5a9e21378089f77deade2afff063489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9af241a8956f30304d094a3a098bc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997f540df3746c6b3c51fcb9d2e1e4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b3cf306a43cd3d4ee3831ec1dd0f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf43f73c6f6be190c9af1d802187d954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39443ce5af869088f4a178a94c659825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b578c3c0a76d8245f933bda4ba99f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd52cc1656e2c25839928a2f9b11e407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b21e7a5ab1f0cb2603114af50fdc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00515be029d6e1011b982e284b6f52f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91322ed4798969d8d929d2a63e5afc0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16b989bea9d4c27816bad9f04039ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c3453b6ffc3e373ee1c0a99528c8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c335046cfd0c563a1762a30d12096613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428bbda23f1061e3a7701c6e0c2081c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5edb3ae7502ab36019cb86a74ae7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc3ebb210fe2c567db5f0dde6e148816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f35a9d6ff536a6ba3dde3fd585cfbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c03258871e56a92753f4eb0f4a494718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da8da08614bdd8774f44faa714898319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8228137de31bd6cbe1a7afe08d72220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6f417ddb6b37f3b1865779ab48b5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204aeb34c673c478cef898dc3802b6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb9c0ae51fb4433c57868740efc02723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de29ea3eac99673657cd73920afa60424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d9491f968fdbdf0fe6a0bee2810c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dc8187e9e997aff68e1fcd64f8d3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f73ab12d272c57a7712b3805d140b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9b62c71e133c933191afac7280b3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03b5e8483bb3dcaa98278484ea87a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73852bde0c2409adc78ec77d58c918b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9957ccde5a3d1cd269af3bfdfa9912b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b772b14a4d372967306854cfd268132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e57637b48c4d46a66fc2597fc7b9b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796e0103d1856bf5b14dcce25ca555834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d134d9119a7acebc5288a2a3a45ebc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c1da2ee7b75334c8abb1d6c30a75836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d714f9b4078646973fc0a048b9dfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef60056b8735892144620342bfb7a8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1292cfcdcf5237bb6fee8f662ff1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7565ed3c588a59376b22235633844f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5875b75a29f8d5c714bed1a303003b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad05f7548773c6f946798ff310cbbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d88a57c579b88453ea8e4a63c5e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a64e1c4c5024c126682e78600d13d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27974baf4f94b102e1de68ed5f3dd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1e0b885431673dc218cd01a05c0c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c17f18b7885ac66ab49d8ac7b71bc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793d54514f98f9d7048b14a40bb8af648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa76cb56046ec6f01c93328a2f1f5bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5de827f4798aaf45dc2151247a840450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08a47eb5291571ad47c12c69b440e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b6bbe1047af8b9b6ffe0ed4905f4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4f65626cce3d7cf4275f8c08c792953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dd18b6980ecac80fa24d1910e851e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08a2a3f8b28ec721d69b1bb81c0b0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c4db002913b038b512998dd0b5b4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d32290f69adc067f4839a270f5c6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520e5884ba6653146b3b135d81e4db458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f993fbb15348692411054dfd48affd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f747575268db0157e36e8fba581a6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f2ea17ecb4f07b2b865728a4aca0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2cb5caba0a2edc72657b71e156c7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04a0a99446fc2a0a0ebc477644e67a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67e227445471fae000900dd647a55a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd689de726fde18939a6d0fd1575d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046116ed080f5a7f2166558dc9824e9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ed2154c027f28675dd9314c8e978b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5aa22a35a4224810b1848be1699a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0541fb0ecfbc24fa4c32e64323ae8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6efeb03d12fbc5d294494affbb6e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51f375cfe59ed8f4e53a475d6cd8ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41514ba37be1029769cebcec4bd09c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac94c37fc834813f6c3489d6898d61b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61881d346db942828a283a45d48b88a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f984d7e1afef5d1292994ab42fb7a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689bce3a265837bc6ba0e5bf89a387276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca1a541d4645da4889066585550fd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e203295db3024141881de89619e0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc8fadafaf881514d9a96f6f31043779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44370d6bea66f86475ed81d2103518b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469195291da9bfe55a9bba0489f4f5c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b10bedd344db5023f60b7ad519c7c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea9cf02bc52b68ab3577f44b4c60ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e8aa70cd6258b85cecc524269a1e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce7e502e72056689be8df2ee88790085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772822048b4f9433b92d1ed676d2141c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271e2cebda8cf197ae7a7b61fcc18e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6164f5842c47384bd5ea64ba4f7ec288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a9c40b57a4cbd4e314aeaa9703b1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da2dc2ccb4173d119f73165485bff390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950978e745cb7eb96894de1a1dd511891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4777f25111a1766c1b1965eb8ed88c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d6de5ba4a2c597c9ef081ac68050493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088558e0a4d19e33837f7ebe6b138d1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cddec7f8ea0cbb8a1df39f6d9dc7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf7cf4f2e1376f35cb37d8c3e8192396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26bcfc958803655ffad552e031bd2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab39e69390cf6e9c85797045e8a93d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304b18e3b292a969edae32da02ede7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9eb1360b8bd2d09afceaa9954671e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956bf61a56f2261bc2e2d884ff66878101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35447f16db034dd73cce35d4e85736102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bc26fdf4f7f776b077fec02fb8d13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ddd2129e680a4059ae00628763268104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ebce1bada925445bb385cae125d4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41666bd92ed8abd0389b9afcd49f99e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1a972b7c85114e0c7e494a4c09eff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d492f9e58dda1fe9f411d524ceceb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7465e706d92e66e5d6d9a90f01556c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced44896b3f86a132d67c899632a69f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddcf4aec8e8278f29705daf3b541ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58add7001422ea9e12c2d7557059ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1370dbe96c5a74f08049b164295adcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a0a02decfcb8feb4a81f5a7d5fbb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff77c82eb8da3abb2cdf8a372586055115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876882bfdc7f2ae41da57a98147866f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400989ee7df6e1c7b1603de13f63e37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5450f568d54abeeef901ff7192f37e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32922ab7dd0d71ee0c46e6162d9bfb37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a6db44198c9ce467f740f31c71714120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500441e80ca725f1558349ed431243df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1942516bc1b62c9cbb35bfe8ff9515122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ffbc024f681b7cc91a6d9a4078043123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d226db630bf92911b3e59bbd7e6cd58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f496596a61a6015bdbbf66091669793125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f7d75244521e77700131b685b737f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea847e8be35a142c2f6a3d0633a2d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df22ebbefaa8515d9aa577dc544ac0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c528cf62b5121c02392648eba5c317129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6097e2502d5808b4000e557c2e4baca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef91df6337ad813d65968fb2df7ef11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe588125645bcaf58c9b58fd979646132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb5faa30e3d028586576afbcd63c6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e706bfa806af9ccd5e949d3760f8fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59392430bfb30b642ce3054c37819dff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70e2a605fa13351ef85fcaad0e0e74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937f84bad8e0101fea41b621e85ad02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f31709a93afa3bb93bcd0e34a9b01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f5d63a593005c8ec295a98e1c8651139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5372dbe72735be17882940511f021ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48f4b7897fd1eb4df7903fab774850141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f952ca89ebdeac7c0331690487bc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b49e0ff7e24d0eea10fe092e701d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b00721d3b79799255c23e64538561144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4991c2128aba624c20951b7eabc11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e615bc577b4bb6065f629a23441349a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd29c00b1bcfe84fb57d90451383e71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3a16aa6e4f9922d78ade0915b873d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa90382cc8ef0b8225478910e17a9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85011961a2dc8df127f1caef3323e4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71921b6da2a151d8298b55e6e2ffc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d46ad7c247f2109cb99f5356cb1c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1075f12698a34f90d3f182aeba8b2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037919385d555a42d055dd7011d2fdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949a5fcbafa4da3b3eb768b244ecf35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a80441648902d7c0372360632b243156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c352238cfe59078d1b2ac651c17db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cbe2819ea2c3961a56dcbc30cb0b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77f870a07424d645c443f5f69eb5c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528e03fd6d87b80764582173c1c2348160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40596fca7572cc138ba8052c8b4d8f67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3363a53c3d79a0d7027c8f42d7bd1c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6516f858c19b7f089eab2148a491b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52ba113bfc1a1ae05c14de8d900621164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5ed9e7d332339b465a547cbd944e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba245b322d02a5cb727c027e4e9aad65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c6ab701101a9033be1d8acd84d646167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29242c6995dbdc5e1912b256e2673ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f304e12b371a7eec74edcaf3eefb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4b810d1abcda8dcc866d562fcaa4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff5bf050d8157c5b4d817816aac01f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98243dd32ed70dd5df38afbcb2ca29a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f66579a1561de27017e37d375b3d66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf511b6674035543b0776a90b60075174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c7ff8a4d62659eb056cc1f24733b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93963a0287f6bd0b3bfb6b17d16a85d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694e377bbdfcf6dce35eadaf9460148177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c88f6d458aa9041b0a06557a50aa9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b64d797aa100c6e9d4affb8f3262fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302777cd9165a619d76bb24d42f940ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715cc0cd7d8a2ca4c78fb2fb64fbcf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2e3dca9e4ccf5aa407f541e56ee75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f3988544d88a372065b28a5dfa432183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc718592b6b4ace728f8d25c35a282184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be79943d858e2dbdd1d06479a6f3ef7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f449d394728c6423b9870f8aa941a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c90777c91be6b798b3f5e1cf8bd817187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab3f63d21af23a912aa06ede14982e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66251d2e65a877ac23de1afd27fea245189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c6b8464785ce684c2e181e7718bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d01c3f24603f0be0ab9b157df9f26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c70d03f7fe864d2c678f0f8e1930eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1a142da07c91f662ac227a063aab7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8e88a4bf7952f31168b3588305a32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0adc39973541ec05934a92f5a129a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83597cbd27dd0543e69b32010f0855196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2098f9a1c46c5fd21c206ade23ac4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93fad81221e109e0b060d0774c051a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871307c3a2ae93f478969ed68849e554199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070853f634710e0ca1db951f6f3f965200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd7ba97e56f3647de8f78d15eed5ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71e0175a708831476d10e072869c96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98358b23e0bf08bbf5c5707e97be7b35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023608f5928faafd0ca143742e93026a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4204905328706288b4ab711c8af3a2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f944fc5ac300349073ec1a336c366206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30352da07184856037b7b01b3b8d90f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462eff18dfaaadf9fed51158abf626a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc34fe9f2cb6cf6f552747436f3899209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c38117f0138d322f53c168d92ca83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845214be8bec09eacb20d935ed69c20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70777c04ab8aabf4c4d157b3f4f03ef9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96962d907c40fa7287a1164be768352213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56e946dddc1da8c55be96bcc18f8b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceeed8653185c0d32944b60fe30e24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd5dae3fc5a2e39cb85b1cdbbdc38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dea8873fa776d87ffbd01ba107a979217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05f910158f975dfecc4a339fc73c78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345e35ac5611dc69cbee83410204c22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ef74fb55648b74f3414c2b678ea18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948b8f98a074f8e8cda12ead3fb6a51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d0a05908d9d9105d52e539f49fb23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e8daefe282ecdc58da2306acd8bcc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8565273ceb8640581ccbc916de3c20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a405b71179aa7c999d7d7afcb17af4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d473717a5d74c0d2255d7852cc760aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f3da1a61a4c7b25a0217ac33bb53c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c0626ecdc3fe53b77d812b0bf8a99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f2295baa05f85860c96d51e290b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4469ddab8d20eb112b6d1ead8304b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626d499f95642c386e2f4b40d50da2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4443f663a0ce49e52fa103e179d4947232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27442e891a001efdf45fd368e1c497a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9ddcd6be4c45aee1f384e6acde082234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711ea7647afb06c3518326446ebae9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2282ee30a6f73d928d44f8aecf9d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9a3014110ddbb31d900ad69173f2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b799f2c40ed9769a8021277717d828238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f92f4448db706b8bb79345e5d7b91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a218439d0fcbc610f160db2693f189240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4561d5b1052e580371364c72b3c089241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d1e99d31b360a2356cc0f785cbce9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394a0005bab41bf2aa270e0c54d785e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911fe6196ac6a7432c6f3e1c831fe1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002c9ee8f64edd056afdb5f49f774e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05a6d7f73e4980e54c251886dac16b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff4fd6391418b726f636c1e5766bd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca280012d92881a25906e5e49bd13293248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80453a9325f8626694cda3a89a2642249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f436545d9bac47dfe0aac4f9e8282e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34ce90c80fcf6fa6e8297b45a68495251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4669d1d66caf0b04fad5a221e87385252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4b5bfb3a9c2cd24149e1cfff8aef3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc945b00ae5758ed36d446c48ff394cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b445cab87f19a466f5c44c232ce0a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17128b01fcd06f2013ecc78ca29bc426256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f56fdf7e62f35d0df2e4c38073776257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8039d38f7848c6e56c701f4ebbced46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad69ff512721a4e469e05e126d6cc4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105451c9b62e3a9c536ede21ff3ee98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8a851476f24850311a34f4c19c7e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8ae49abaf49a778135b720844db5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf84b73a483f4d5a9370e50ea85129263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c72fae460412ae440f50158c6e6dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1a39a421706850a5984c690bf5a4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe9b3d22cc9be656673b276891a08a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92650cf7455ed725fa1f45143fd3662267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011e89cd3b3ca43889b5113fbf654fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663291ed757de9812771590f0ef26e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de7ebd25d8e0b404f06621f86342ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117b92248c6e0cb2f2daab9363e8bdc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624f4e64007e626b6a0bea6e7e71c6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e483fc256439c4c1cb87b868bb77d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02557cd6b626c1839bd9d06fcc2af252274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c1b7d411090fb511467beb89a5d04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52a7736b2f2ee4a3beaed45e43f451276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6fe0bce6dc7ffaf18a306fbaaf8fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6119a8bde92b9841d5aa73339f428278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78262b3848859ccc26b4feb3037b1809279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f37f4e4b081c8b0e34b3bbf479b5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d280d5bd30e4283b36158414068d8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4efd904f04499338b5da6b1489d3db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab5f6afcc5fed642cda47d497767aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735ccce4a43aece1b5ede9a777f8318284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3037d4a9b876e486b9dfc6a957f2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb45b13b1b1227fc9f820250f51f0a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5abc4cf623f610eaa019ea46418cee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b8daa75893739151c5cddbce5d89f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0c84b09b09d59b9ebc48e4a0dfd68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afafbe47648e3469ebab8f91e1c5c55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478d7c2e3b607fc971aa0f987273989291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f46e374d2bc5017244b1f2c4f4cb3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf7dc4c7679166e10d5185625455a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917dbd3cf5e7965629b42a533e3de60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202925ed92f49f1e3404bce9e1fd6093295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d95274b83659f399246f17206f2690296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb4106890eef9248042f80b3dfbb8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb1be3c34436c1739faf9dac23e600298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8462fab3d57c85db1e4e1bd3cdaeb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a814173ceb4d1315d7b80a8f5e7108300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957a6e72269f1aec6c5fd23f809cb88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547adb2a2df08028899f07bab4d2886302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e496316a74070fbb4bf5bc5f69a18e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f93edd5e20d66f7d520b87bd4a5ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c66822f9f5017a2d1653db1ed44f04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187e766a867cafd27f57664928203b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df016a5d4a1daf755aecbd1471a8232307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056fc9293ebeebbf3730b2f52da8d77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f769d581474acf1b6cc36a14aeedb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7e90adb8a73d0f58ef1362e51f7d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa7f200a73a6f3b618f200d27aed1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2624394d9e0ea5093984eb47c3d609312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94ed14ab469aff333ac28e6c3be3ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3600f3eba59edaac030d8166c8cd4de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3fa9f6c5908284effdc9b92ea34b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acec39ada4107e4a5e2011c58f7506d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2882791dd269b0636b5fd48f50c68e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4202db53a5b5824401d7f85b35af8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25607c9c5a488e0e8dec813f00ab1e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f15b317055619d4b1e2c0fdc0f778320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06203f39ccf4a33c04f1d491b6216f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a125117ba32667a568fe5c214bfdd6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e52b146bd2e91118814d6679150c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556966f102c04fe6c40c371210b8dee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c1a2e1315cf777ec744de5750cd87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc8a84d13697c2c422071586c0d68f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675c5c4f4b50590d0f10cb1ea8d3b1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed31dc772d0f60e18676b67b8b41dcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9506352195b3e0916a0a74622f3e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c55123a9cd4a6d98d4eccba87edeee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1413d7f14aae5570b61cbe7bbe47d69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e275c6c38e6b89a4ad8aef6038f14b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3aeef1a82b5f60b9da4ed2bae9806333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583fa2f14ed81f79581badc1eadd3ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60502d34373152947b764a38d2b94d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4709b57374d0675aac62900ceca4dea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2501f669b15fe774028631ec3ef56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c98474fc4a51b25bab96395e54065338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bbf920221a4d401c26e27ed3465b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49686759d131344660af9575295abd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a45cc8134ba826ca11789451ebb515341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2063e8980e871bd22bf821548c484342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa09f0595981c453756b844c40159a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803850776f5b84a288198fac8be5abb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b477a0fbc880098fd4445502f9bae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f84e556c829674155e980816730b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fb468ff5ff4d6349a836853c603aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34013adda7a24747ad345d6997b6f1aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db6dc27ef4fa521ff7503e07797999349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad37e0986cda97d903738eca4bdbe58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be35b0b4df04cc824e7550c219541c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2717a32cf87c421b4589e053124132352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d184854cbfe70d57aaeb18a308c56be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fd3a721e6a9d4dd72e1535abdef48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf8266c929fa27d9960b54dda7b263355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4b09fe2872fabb95e0d37a9a42b4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169adfad88689f6cec85d1c11a72b34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ace26f01c07bdebbf17d205be81988358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b850775c59df361b458de52d6330e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcc3c24b4d5f1cf8b1d96fdad59b4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e982c3960604f699e157492a903c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285699c308ad476b59f32d6b9ab6dfd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffef7fbe888d00f9d8690b1311926b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85060943979fbfb76fb3f8421b8aab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43be9a4e6ffa9024cebb03ef3b714d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2256efd583c48aa91c676d2e391120366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b907869b44c49e27f247a39ed609c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171abe72c420a68f95c8bc84221a0c80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a483a736762b3717baca1dbcee6d5a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705450c3fc29d6bc567a63eb76ad87bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3549a3223dc8db6acaca54aece7bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3bb6ce1d9dd7ef98ff41aeeda1ae1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545dfaee3d1a6de9664e53d480958373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140928264094c912c39ba7c97a2f890374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c73cc3264c7a34087f68767f6353c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dc50145463153b16391e1e2bec4d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55c9949d050ea648d4622eba9bc0cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b372f1b1f6f1414d72d300bcfe79b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542f4da77d3b09b8080b7ea13011e7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742824f8bc3a75d2c25e04749244c7ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d86d952da0f90f7684eeecca3ba680381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f329ea3a86388ce935eaae7f13419e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24694387d243b348ff1dd7a0913d5c11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b41ab47976468aa6e495124770641384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390065f3088f16c892f0fdd8836ddd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5fd9938b87cdc06a3915b04fc8e19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d924b39f0ce7e62a72e6f535ce429387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3c225f0c52e3f9a768af58375ed3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69490d6e8ae6815ce2dfec34713baa26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba903886d922fe923c0be7fa787fc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b38c05b62d8e3bf0c23596788f36e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479740034686df976e0a773acdecea7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803e2474ccbea55fd2e39a5399b3d81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd279b809684f0e58e21c6510ec1122b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eea10b20958c73f052d0a9c2cf567395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778272d591d79c538ba42e346bcb9fcd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccaa4e3b7e7fd6edf1a9384d2b0003397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff7ca57d3a747269485172b0fe40e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044baf2dff445ebd7ce1260369dcaa88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69f2a739871bdb33ded2d2eb664393400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf917b3698f3ea2dc4523cb58c6269401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fa26040cedef67ffa6a793a5fac2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3532b20cb5c7ebef4cef7ad735bf903403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ac49d8af401e8200677712cfae4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff43ebdfdac585fc1abda0896ace98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f12e47161587b50a2e745b19084dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d59f33e3c2d79f8c5cd6aaacd13971407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8358948bfadb132aaad190acd4b55c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ac7ef64136cd9c42cb5442006b034409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a6f4c9972af86b11652749f692947410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059abea066cbef383f3d57feff6cb09c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59068f2e07d7eeb868aa72c8946a2d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5a8203d3f03526dada9e20503163b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d0a6167c0969290df87bf82ac5952414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0e5b9c2785551eb9b6e8dc70a1686415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178dbc5cdaba21612823d89225d6ea2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bc0ff07f4f1cbb195fa10f71b798d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7bcb00d7e7329450b9d9fcaeb09ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54a4dd8820af4bb358bcc5da797cb3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dc97197d54c92ab09dbfab52b0457420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad7e085ba42753e6cd75a7340649cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0d1bbfdb05fbc80013b51fabbd957422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa898d8852041e089562eb6fc199be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256e3da28cca3cbabd1e6614eb29b0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898af20437d24545c67e8801f3b6a036425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d1b33bdfa09d1974e7ec44158d6c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3545315186a0ba533ee0886aa5ddc2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182245c9dce36fd4975fee357b6243c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51532710dc7bb1f3cad39d344c874b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780de1d87857d1c939de94b2eccb0cee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33d0aca88c0840ae9c72d2fd96ca54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ad91c40ee873fd384ffd4c9a27d9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bbec62ad67f7ba019a73c2740c838433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285390ffe8681e0c4f06e146bd6dd13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4b5c3370a504f4284b26f5962c0f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73265f19a0c69d3ab415aa3b084aaf50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122f36886bf3c6392b1adf2517538a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a36cd24b919af3e18c9a8553368ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e82d7e02ffadda8dd60abd3624df42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d04f28f25f8539efbe47257af40763440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2841fd9ecd7e15c6fe67f44eba771f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cffbd2bbaac4618cc232894fdff298442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaffbd90e4cb8aa7915c69b5783a0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96e9d13ba3f149438baa1996e75242444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be017ae666430d31b0fbe3f1fa11fb02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dae6ac0a3fc1faecf84a727c1a6d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12432903d9aafbb5a757b6fc6c30ac31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e3327887795ab92bba0a0bfea999b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ecacefaff5d8ac6c4c5e3c809611e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13465ec0b1e107dcd295bffd3112fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e7ce2fdd5ba31da056cdb33d71fb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3a6b62453ead9a8fa03e28b2c3833452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4421591bb7dcba9c9a4786102c8584453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6fc0627feedefa1b3b57da23d528b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541d8b71fee2e1531ccceb1304329a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1668ad873d3347fd8ebcfe1543f603456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227d4831f6e8f62b0564de0fd54beed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014e70334ab6a7677694d97ae32ab9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bd413a0a2c28c8a0b07f47177c0d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69afd487ff64019f131c53985b7659f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9753ba34ea2e2f5cca7c423833756461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86645c5b6a34e1ac42ea1f56a05caf82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff981913bf60a1233d691bc77039bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f426e737cb4b0c2ef7211aba86f9f85464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6f41d7ff4bedb9320b8428610755465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad13843bcc5eb6869e2292bf007769466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e264300133f5aec73adff039fe97f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4a8b6ae0536f1ecde0b18218cff0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff977281e9e7b9cb04332af50c8c2b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef799a9f0abaadadb34a134b2ae307470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafc07e2c590ead6cbf07f706213257471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f683ea24b955157427f6b866af8ea5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f0a5756b06662e77c9ea16efa3593473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f871d057a536956cc2ba96c6959534474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeffcae500221c296d547cf9afcebbc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e60578986ab48fdf671e09cea4aec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58744c5ab807a8f63c714c3de5f4556a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88334fb08941bfbadb384d558cb30c45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56be949c8eea5f3557396de66ce699479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>