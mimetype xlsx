--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2053,51 +2053,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82caa627097f8c08617c5e3447a5e731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf97cd4931c806f26c82ce2858400b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7ca18918b33c957346cb5ee5b3e663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e5e8fc80335b0d9ae379860d4b3ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62d5080a566a1b7b5769e94b32a53c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e549f72d7e87136e4d1e705c60ed9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b771a2b2ab633c195524d0ce6168e497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd128601d6beaa6c3b024034565ffec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdabf99f656e7ca597668bc57e63369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d2ac275479b0efe1253c0b7123b1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0aa93592a1208a98f4709180e5a8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5becaed96b715dd50770468006e4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410349cb2e0ca849942fd9fea984e85513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94f0281585bb90f7e8b2cb3303921f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78897578010e16e84f44cbb885d49f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b1bc16ad16b01b07ee7ee95da8e4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c54bb0206fc04facd247d9167e21c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fdd3dd3b416260841fd705cc3d15f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11ba4adfdf160d3bd335f559f6fcb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55790fad7d90b6db5bd7fb52aaca2b9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88b6627262ed01c8a9a2bd88463f4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72edd70a436d85f67487ed5035bd2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c1e617b22278e870a2811eca004c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee021321897fcd8f3fdeafc7a2c805324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8fc6c3d806df8b9ca3471727746d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c956e62330a78923a50020298693d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d659e6d1e931322a584d08535a9c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eae000512a5063bb2afabc62ea08028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b29e7b5135c7274c9f620bae0b3f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b188468464851f36b09d453c25d48230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268b8e9de7cc0e10504107ec877933831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc0a847f7177918642c3ff537e4ae532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3cd58285a8f8d095c5579485bd6b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd5ccb6de7e48d28fa48308acb509734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2b26bf9390f70ba43bec01c5d3b1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61935eacf6d0d1ea601fb11f98d117cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da56d746820734138fde478e6182b8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a4a0cdaf0732f8197b9084451323338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266944d3c68a903314ec491f71a732239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e0b60b2a6ce42945d92c260f7578440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53ed23ae69ba887b9448d1e0a4d34841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15d16951b130bd865eedaf51ca022f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb490a21ed8094820e6a6621886f9d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea541e26d6e7fa769746d9cedf53b9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2aec3eb0c7d83b57b21f4fade90dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52a14410c55dd8fd6b6f29be50708046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4a82dc39924db675c7e0f38a749d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15c25949e292103d931214edd0839148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931db8bf2d1776e1d37ff0cb30109a3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ef1167916764fb41f5aaf48d1ba3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec52d3ea245285594f40fb5c608cb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51fb0fd2f9db9e7fcb954323b3353452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344b9d3d03bc364ff3d1cdd5d1333bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f04c20e6a30bf10016cc16fc57ddb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8397c7daa77d2d6e2c1c8969c2bbcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d81588a9428bf2a2b606a19ea21ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f71bc19567154c4d4373fb249d5c1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83f5858cbd8e991ed3d4b6e7da397e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e49099b8bf11f93d1ef970ebf81e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a12eaea5c93d6c41e90a414d0c5e6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05f264b02758664868a28952aaf95761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9045bbb0b74307c2402b69259d3211262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1e126ee280f192c78a26bdbba076363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443f0adffcc165e885cdc0c8841f25664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a6d6e78e401414be8712e3c43fd6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf26a544fa997899a1490c2c99b339166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c87799b851e6894e68b39480e4879067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b6e131d4370bc9a33b61bffe3e01468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c719e6dfd43ce9f16300908fd4cfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a032be6bb6a235b3dca81e6046a4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf6fcecdac8ea10fafa0d43242c81b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086a52b2260f82cbb374bbae4ca756f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeee95c2662a7bb21b7665dbcd7acc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f451e0fd44d9821ea94dbd268fe18274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b365a1f3ac9030ac46ad0890d839a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283a90af2719b8c5219c39c71942eef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadd4c2b503b033c089abacaca1ae9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbcbd79915878045ad84a7106a83dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a084712dba5dd1eaa01a36f14224779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512080b8715f90917e090dfba2dc9fa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa1772e3a3770d64ef9b9b63d6e7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae673b7222297721fe2053490888c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddf317925bd03494113ee757b1a99383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84925d15ef818567d0cd19b2205e8fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25ccec05f803bd3e56c8949f1c48fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd338f9e0825b8f7de718bde5998e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a90a645e705f958bf840ce8ca288087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780c419e15953e27c44788b892f645e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a16ecb0f981399b51e55dd5bb345a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dac52402271971c300fbf18da9d0da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59156aee9cb8eb87e23da1f91472d4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793b22d2c31f06e2aed54abf3ee2aca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19ef3f2f242079337854e09f2483d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4ee11a2fc842b4c57164cf688b2ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca508581e6278be8a6d5489e02f108cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d08f0836761771ab55e4b14a5e37f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b0f688b8bc0ae7f8e3ad0ba36a88497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7358c597263eb780dfa25af9dc69d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2899f07fe2ec5539bb61f1798e4bcd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00922efa7b434ecc2736d3fee1ca45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6c1147a91bc1f9d102010ab592df2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd84821fe0a0a03013da03fb750b3c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b8a1f5abc90c7f8fe0fff4366dc64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7da749e7e4295e82fa8885cb42483104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862f01daa20e0d468931c7c958c7d89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2d52b5df36541d8536286a03accaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c06e3d1701364cfae2b5c235ca9d04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a357a999f0438f2993ac98d223ae265108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cab792a1dc91e25a0991505d7364eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f07bf54205cee5bf2e4c8b6bc9aa4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec53d030beda267f4f4b0e5ffb2c291111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7316d26b766aff7c7430093675a6e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5db24d6a224dcb809313182d5a98ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfde22195152912ded55373b4a3c80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf2212e01c58f62bb7cc3f3b0d1f14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b6e5637c783407ec74826d5542bf9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e018e6938686557395ca321368aa17b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb2596e8a3008fdf07611a54f0a125118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e02e0931e39d4058efbbc25667922119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218683d67341db7bb1921a73ee0f5888120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a563497d681bbc8520928f3ed1a46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64a9542295db0c11078aadce2c8993122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26ac726cf95be4a961370efc9445fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a057e714bcb6e842bc57b714e6fa9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230a391563d15da0bf10fbad84d65ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37117a4b549eea1e8a9746593aae52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08b4a37905345a16400c033a04af0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91ba8bc533c98a9693216b6dde1447128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28162439c4096577e5e27d1d2c3faf4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3067e56003459d92ecca20e4dc78ba8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fe170ab85f258e6481221ccadaaaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dee9abb21e60313fb34205676391e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dfa0d54d696afa24bdd27d7a6135b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e770385765b9f51b8b0048b663f524134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f643be42fd9b39da11fa6221ed6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f06cbd6a21f9db27f115d4d9436eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae53f4d1cf9d4a7155733e6a4b188fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156dc96a479227a6593417d4cf1500e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08ee982fc730d70e577e3aeed4185b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac1e832d1089c478aa91248476c463140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e83b5be76c00877dae9de455f0c290141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a430d0f6828adbdb6ec5f0f0f706ca1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6221eac94d6107f0f256b56a6f157b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda2c462d32be9aae3fdd7098b01581144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d6d4b60af045fe47bd9382e7e11c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85efc12cc1aa951ddd7af906d72563146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07938b55582a145cda3bdcf717dd6176147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bb369b583f50fbdee4f083cb670ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2fb04a58a002e2ed989cdedf82c49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca9f72aece5e9cf67f0e04eca2fed0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4c5349adfc7849ad7aa4f6c6e23a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f9d5cec82305ea61c154386ae70f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3869263b44003bebb017af7be0ab39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1258d722052d591d969f93d5e4dd99a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca742bfd3d0910c66cc88b9803b70a9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728898a39f857382aa744a1316477c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655834a8d487362ed36749039ab0ee6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fd596d2a40610bab73b5b1dfa1012158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74805a5fadf018971f2d68c917c39b91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53b4228622ea4634ec74fed9deaab3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f051895507530deea7f2f0162697c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45a74a56742981426064333b0ea4d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750650210d956941a42067cf50bad636163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009e1a06dafb7c65ea4bbe030d43986164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ce54b7c0608a11f3ef4329f039f6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573fc23e37ea7555efaba9c376499d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d41378d1e8e6eb2c70499d7cc67b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b24f3f0b2943a46acf085c7bfb0c9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b9e8c51a47e1c690dc89ef5b06d0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac9ec212d2448eab61d2b14e18f2cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c0bcf3833e87cfc774b1bda0d50b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a68c7e7fb7ed49e1b91e635fd2105c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6c6c9e4d7957b4784358f63dfefb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af069ba18f9d0ef5252e44ae97a30a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405df265b05cbb28abaebdcf9d30cfa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98560658c64a45b51cbad33144193b6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b07e891f2c8d6220e84463c0a69314177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc874a6600af84fa1be310cf3f81675178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a98e6fd6b632b8f95f4d3ccf75af68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46170b70e5bf2e7f69b9cd444daba720180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad076560df84a9548fa8460fa6aa8530181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b029a59fb412955073f14295602c23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1534d43850e859a4cb43d7dd9318c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8010d47cf8bd41183850ec66cb362184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a05a06ecdd09d206d76e316e391bf2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce1019a9d924d6de171e84f5ee5927186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6c2c430c8c4312abdfe2a4190f3ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7134f2419b587df29c22286e500a8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b655352ec04aa54273b2f8e9286a1e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b254d942af45cacd5316a9eb2afdf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bc617951568f13488d02f01e0bd65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d307b7df66b33f8e9870a4249472bb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7ad090f50bb303e28c25fe5f76cf0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a100269f0cbd2c819cdc1ca265628194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705577d468156e38e7b542ec747a47d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da52fd853ec46a8f09e6c3cdf4232a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff79f0168fd859c768a673357c6d99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be34e0888b7d401d02659e7627d9fea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b10f1ede30bda8f274a81a32711852199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6fccfad81203d3eb855ddc98c3b77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6e09a7c6d6ff098ba04bc886bc13c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bcc0c1b20e7e881844dfae080f93a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed24dcd1d67a4b611db26b6b12e878203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ef7454f17f07716fa467163e539c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6c9a0a818014eb07feff00a187c1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec06707d9dca4fcecbff49ee6e1060206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e54e0611e00de95e688e72eb7bf9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1f2a7f1e22e0208a4bbfedc6eecb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b78a9cddf29e4bc9bb8a9f470a96e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca305a1cfe1b52060d6f5bc1ddc03707210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0506283c4370f4caa03633d8fbb105211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96e05b130987205ff2213ec0906e80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264f2e8419b09f022d882ebf12b064e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80181c2a88b0e46c688e6dfe2998c0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115eb4498ab95672e795e8e18f56770215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9647bda1cc79e653fe9c5708d4ce9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f8d7efa0e48dcdb6ce10549577f31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9906cb4cbc9a4e7efabe2fefa4887218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500368dfa435e90947440bd1fc9e7cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30ef33af0f8de6cbb42adf7f61490f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647efad3831b3154aca66878ae77017d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c948dddf0948440a951c3126f69be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a76d72d6ec7a41e7d4ff7068d52bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110177d1267b2867b4134975c9f00369224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0f66e15133aa691ec564d5a00b42a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ae343e055e9ff9934e421ed072d32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b782d29395627ecc2785f701a00ef45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d308bd5f6a0eae923210f5456696fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31dd1d1b97bebfdfc5c7161a430f16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effac02a520114ac99fba9952d9e7db7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31a62a1559a06a3914b90a71350078231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f0578fa6ec4658b63859d3f47a349232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcba98f986d0bf929020a3362280ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a03041ec71444a7b8d8fdcfb62bdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e9d3e86bc1c172191c5d099a89f4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c030e1e33acf7e9e0e188b29fd96936236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f366fb933ef5d0b59a2e799e3e5de2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49166fb6265c4abfe2aa38a4d8d696238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63492312f473983fd865ecced8c1e939239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b7ecefbddd9ad2accb0f8a140291c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37d48e6a23df0f27d0eee7e837212f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a728d3d4f4b22e758ed1d89a7a74b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d31b06120440ce791c1c9dc8d8d648243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0b6ab63e3196c1d70a19105fb4947244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ccc3a8fbb9a90b5836e3397286918245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0ec46aa5652d0f5d34b8d1ca4afa4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc080455756159a794f672d38a5fdd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc2bb753d4c41e8091c47eae1f9b87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8288989f54ff47b2142f8ff1840e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9275a8959f3f525ad81d3837c0a56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31aa0dfd0747f66e69231cbc254cdda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba947ee674984d36f2bef9553b346252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be56498f7fdb5c79ff4ca248f53e6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed83b7c14b860a28863073277f11f8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ff39d1fc618dd441c5548aa39e4a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34827ce6358c5d093011e3d0b27999d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448f1b689f5a9dde8e492415f2cc7bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42bba85f662869051b6680295600b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031b27d99d1e25b66b63967cc8fbe1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05fb59a6d60e685523fbc99886734d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b615a39a6ce3124632e5f8e8c5e32df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15df096e00c2371dc6c55b73dd7a73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb3bd68bbe34043312c07405218131263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a595daa4c43f09b217ffbb184beb4ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6ee3864ed8d66797a9b4b3374bfe2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d60419ecfcd446c97e385c10697ae0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059118552275e3962d1445e7cb8cc8db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82dada8ee5c36a7205935bd8b98274268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84886e343d7a9a6d50a2b774584659269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c58318dfa4c4976c73c2045e3d38f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb4c1fd1fcc844acfb63dacd6bc64c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e4566a234731ff0456eaa8fd6bc67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d4e6a39287c3c23ac8a78460075e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9030b2f20bb465eec1ab7962e9a907d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a176e2f80aa39f4cfbff03d880c16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d498982515a601d5bf28268308696276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98fd5ea38c2ef1926de89c3cb635b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfd2b140f1149143af62063281c6b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b7488b1955af32b2fb2897ead6fa1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf065d5cbd2e072f8fe5bd37b1a78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a5647f6fbcfec234723257003ff9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a69af247f707be89439db1c3a25607282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256e1e4c21c0489b8a408f1f371c031283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716001e217b7d8433290aae7b23e437284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11b26adc0fb4f0cf03cd7673b8f311285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d729abeda248ce7555073276e0b47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a3e6edf6d79b4bbc7e1a9751bf9cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a0acac940f017e8fd85135ec7ef9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeb6941b3e6d54491b105533b24569289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690773e5c76928a13ac56885aa5e1b14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d64582bcaf08845a2246a0f1e0248291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affb67af66070491664f19f3d8fce45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5862d7e7ca8fd63057b91b3ee9f327293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1bbfc0424a3d6a4f328eb41ee46c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c394c52d44bca99fbf6e96536d764295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd659ee1c4ff4779826608f86ae5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e373c81195b659d10fb2961f69b08b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69eea98c9e9a2c97f28ae13a1468fda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af95149b5f886ea9049e445d9f3e72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1ffa0a31d6f5b4a543c3609d0573c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163af41ee2d6515d94f7bfc80579d05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d330d20bb37f1cc824704f853caf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417614a5d25f20a5f38bf75f6b78524c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aa94dbf4ce804ebbaf15d3a91e045304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd13ad6091a3e52ded625add584320f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38acb0aae90aed05b3b7ffc1f30ab5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2820b407b161b697031ad9bf9e612307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560063e0f9bf6f29cf3755ca0782b52b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5289fbd20e4cffa00f53429e50e2f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece07943a16720e5c4c68f2ae7d0716310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e781558f8623700e7b7a2083bc946d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652211231bb5238e5a6212b79bc070312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383796aa40bcd9ca30c56c518bf64dce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1225d9f5b7f9c15e79c85325476fae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8f6f778f9629a78e89d69e6af8590315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324341afb8df639d85cae4df5af3eb69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dbfddb104277ed7ad9ad5f2deef04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42882536e0c0c1edd714f3d0ee96eaf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77820b22a2db909bb12d7d256fc19e60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c53163294344d6fc3384397db5be1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab1811e38e3c6443ecb9ad2635fbab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a4fd63c3ad57e5076b8e01dd3a5ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f21e2b87a61f328a0f1d797a167d50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a915bccaa10db0ec8c9ece69e4c64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c4277763313abc8965bc6da2871c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682952b72ed07d3e7010c78288f219a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a885fbf6e8db23875a842ec2d0432f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b8289addde4a4b45e225986391189328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cef453c6edc75851803ef76c7b0252329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109e3cc24e2a31f693bb12fe535cbe8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2e8ca9487f66d1e817e750578bedc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67970d83ceb186c395441b8fe925404a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f26679fd34134a9574eabd676cb5a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c707b25cef29510d148fd000e1169334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ae65bbf82ac685886f03b31eeab17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d611b5407cc091834a3ef229e8672336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72931a6200f009dc81088b3cd7bc1b36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd698ab43630e0e8f8efbb9e871ba6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552b0fd698a4c23e649c5ca94e46a77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a47da26cc51baa982f9ddb52b5e02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5464ff515cf89c1839a38f92d18e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de44347ba45f7d9470d910a5493ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e25065fb6cfba5a96bfa8b175cc44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd98a6f7d6ec8ad7d07d07f11fea0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e498b0639b528f1efa0a8435900601345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15168a21d524f4c652036f8079728f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27694bdfedda3c2c767cfef195260081347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86447544d03b79e665ced6e8f9e11402348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac28f564f49bf81c526980888960690349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea26e10e90be775f8b470439328e387350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eca15bd7200cf44b78f87bd846d84a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a2fbb4e629c18f0a47dc68e8047e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51293c94c5fe08f65591ec1b0330baa6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92a61b1bf790d744009157bc3f2b95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e6068fc781d1096fb0eb3941737ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7858b6c60965a64bc77951dfb34e2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2607d1f0d52ee1dff274b118a4791357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832a3bff8d98aefea071554d83a57c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f823e33fb204f3e1a8b87076f384266359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dae3839cc90d241ee4dfd7f1297c36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1fc21b191024d70315838e118a9bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae393bd008d148c34186795b0253da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3cb113c8d7b4dcd8b07f3f0e9f5e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a153b8b85a3c0cc6037e3bf851189ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f05e445e2cd5989e11952c5560405365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c0205c425e9687d06d137af639a2a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2a8287fe9053f03830268945d3223367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef35edb1a3b3ab0a359d53647ed1ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd174a38a3869765ea5d4818522be314369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7576ba78113a9894757dc11abeb4804370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa210c3e517537b60011fda68c0f5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e87d6669e2fcf51e425dca7d1807c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcf4cdbddbf9bd005131b4069ed306373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d502278ede74d661c11473926982fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b27871c956e6a804897bfd88e5deb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3387be37ab461f62b7ec3b088dbdc15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a49562424f32abee1611cfc49af35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c34fe8f92f5bb0585629658072a97378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516f69cf0e2017e2e879e245895ece5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6089eaf30e61dcc66ff7befa5b0b3d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92565c5db330769914b611ccc73cbaa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb7924a045552f2993e12e1d734b5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6daa72fc035134704e5c0efc109b4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d56f280dacefcd9bdbc59c8a629fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1e6eb518f436abee6b5e5c8ef27b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a01ec12e6a101e967d13a5c1f3fc5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775e391219ff208e8c33668be659077387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25d92a96858146d6cc92bb83389d92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bddde99b66454aaea4861d39e14f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c28366c0720a9067c0a40589fce28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53913e5b871ced40e68248acec720aba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fa5f924c236b6ded5915ac01f8b8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfc7e2c9bba5b77736047768bb57b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85033aacc8096e8b618fae268b9f161394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaeed136a836f5caa4ce9a437f71bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1fb88b484c91765a901ecb09329cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28be16e8be80f272f0c7b34bbc4248397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176489236381ecbb7c2c7be1295a5768398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b449f5cf5f21fdabf8042dcaed602d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feffba366fd6aef8d2b38a51257d89400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d52aaed02a38447de06dfa7f197e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eb46902ffcdda773dd376b0623553402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440d603e2724341458d60e23cca8b7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d4b64ce9ef45030f225b33e60e848404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe9f4f065cc6bbcfe00b24a262a0c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c45839dcef3e969b94fea0d9a750d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d6df54441681ff59093e62174b5c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa11f2a7e7651f3755468cdaebf42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6653f5e3543b1eb741ad84363487d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782185977ed7479379177ac36df957c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232022e63dfb7e117ca0dac202ce39d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb20e8a072235f0e3f157e34497a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542cd942edcc2340ac30966d714aaf7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c330a138b7edc286be92285e4fc71bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf288e75274ae6b90c7dd3a6578f6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e74eeaf23f459b94ba5afe81a8c792416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a4ed09efd8ce9709cdae3370cdad5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9426ddc5e13d0b5a97523a7d61eb836418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a1d3114e77156ea3e93a299359bcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d211aaee150eb717060e3b96b81b5df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf147350aebc4bfb6c0902ddb7d6b59b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b58a767acdf768d73a806effb2659422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc901b31442f847f8942efd098cc46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6477c6580b881e2ad3989c30c5e002424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d91c10ce5f39501c315966015b187425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d0905bfb78ccf98269804f56b493f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5fbc6ca741c5a434ef9d34b31359c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816424292407bd77569990f56257b4fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188a60a000ba3caeee215c315471060429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f52da1e3f3d59724ce79172980d677430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84cd592485d1fc35a73fc0016f6f87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93580b55c903c876ddc059903dd8d51a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1b4edc2cf6f42e3c759ae711b1e39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbf4b92789c777eeb7ac240a7426ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e810baa469e52de225214cd6a2071435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e165a5f7b5a76c86a178dd50ff19120436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f658eae6ac5f00b4d0378e030f677f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93629223a6beb70200b84f403d133bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d67f72f1e54fbe81fa16dbed3922a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da884dd02a0eb267e5d6f9116e2246440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cf37da9493ccaf7a5bbfded8b070d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169274d25cb5012ab59e43a8be563c96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a05071e6c3495297f74051d5fa94a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7409476c3120bb70d8644d7d5fcda5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928588f9490a9427ba764639f9a19a83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4cf41faea18657fada8048366e7c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48104c9ffacc22af63887133f24aa1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de76b09e50ebcf9c5e7e7c0f2608a04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa656bdc75c70669ddf2e44144c58443449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3930d6a2350c5f90a94fdfbcfc844450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6852349c329b75221eac35db5d65839451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8b2659a6980f06e526a3084e95b02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79201bfbe84a22751713d28691fdf6b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e0cb1fa4ec4862225fcf32ca51f77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57d160a29e1e553ab087074a8e5488455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc9196f82a894d377fe7a82831193a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27536b67583dacbed2eee55e4c153a14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bb3520d2426ab9eb3d79d6808920a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9e34903809c3853cae42462c2da4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32548530a56ebe353ef08364978fec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf76e0d229f25a28080f180a8cc73f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852bf48a75581671afa594c719c7914462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e047fb6c924b6998174c89294380f05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69b8b172a6d2ccf33736f4ace58a1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035391468df0e5f50f40c4eba58765a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525576ecdac8aadf7b1659cef6a89d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bca5f119763b299f220b29e5a9166f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b11301dc918b60b3922d77530db93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b49f90f5a155150ac008e8e27a87ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34e27e38c4250e06378097d4e27d95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8993a0e158709aeee363f4d6097030471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e853a0ff9ab22c32547bd42447383f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e543eb02bb814c4273c2dd892ac059473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc61ccaae7ab717a85796939112e938474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216ef6bde45db14c79833e2e5473eae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31de4b2021cc608074f9c0332c51c6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed309de3126e6b469ca10a3b2fb63edc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23f3ad78424f99df52aa9bc16e6a1f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46f85d31e1cacbecae332de31e2db6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a03e7702d4605458a6f54a96d4debc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c5a5bda4cc4eafbe5f0da0cd7aa3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60400ddc58118d601d882fea69007ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2fe8db07c595b335d546704773547483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e79e2491f103727c194642742c518484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ad74442dc674a65a6d8b277838cf6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad3c0d71496cd2c22960db68f5dd08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdfb543013a7cd18f25468e3fa077f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ba4252de0a2f13846736c1fe3cc50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c089f994a2521e61f62ec859a05802489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb572e554140b87c6c39cbbcacc124a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb06515be4712de7cbfbd05e10af56a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbc13b27f9f1d2e9b883d38d76c5c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0526ba9d203b5d132ca9f5c61b0ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad9fddea38f68c3ab64d490e6c9a705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87078828ac6581d1ead01f3d77ba1d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad47ed0ab6338048c55e5f2dc01a9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72291905b3411ff9f7c3bfdc58b3ef958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caa42db8ad0cc09e3dcfd109804e3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a234ae1077c00b048af303e3c476510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e077f5ff547db831e72fa6ff2e5d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb27372fa1bced35217e4c115ac93a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134578249909b2ec68285fcfd49a19713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a302bea6d3c095170443e9b62e986614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15936cb5cecab1bf52d46e43a6b41815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f107be6204d6f7760f243692f84e5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f384355c73ef828dc00ff5d745e49217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae350fa6c037f0725e23b80703e6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c37ffa4e594956af0634aafc630d7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cd7b863e775bab93d3ab24b9fbc8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a4a48a9cd4350db8220b6345e0a6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014f9f8793961c2becae46148075cda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a524d610a5026ad673b9bb98c2b9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61999e6c6ffc266115e90f7ba398a2cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da257e911b7360e6eab91c4e276ebf4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f98fef0278e703f0c34d89bc34319f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b89fa6f9e9f25f8640c75e354d599427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6d4887787b0ef673f389d009804f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1932e3b2ad83aa83d3dbf6dc9a963bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19e060febc89df5a15ddd7908eb23f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7fddedd225371ee26818e79990d3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166e506d57e858b9e0b1f4f044da56932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdbddeb52471157f61d6d8ad709cbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e34f7101bfa478aae49fd9c748e0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975165d526c12eb6924c17335d137c3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19d90766ce3b929625f8d1c7fb8e5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63616b2c9a84778ab0853f93d047591d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c90cae5fbdeeb08350591b600e77ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fcd27d0afa245898a3c8375d24f8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e1db6ca96d3291f427dc62cadce0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89327e37803ae54da0086e77860441d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ae05486bf0f62c930e5451d6e2c1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0446ba87b4378e3af8e354800e20e9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ed2132d3bc3881a2fe44d64768cec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b06e57033a3725363861f20eaf06d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e49ea630b89c2db6541aaf53c9b61746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbb91f479adcd4f21d3d91e0fab27747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c50dd6e3991e22328950d4f2585f5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1905e11d9e20846eceac18eae1a5f8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697e5f883751b2e2f055e69aa5099f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162aec1dee139bf60892793c934bdc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213c19a89b0b82ebe3890d5f0d5f75152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5df5a19089306c18e371951ddb8ed653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be276f60627eb03403d9fa2ba999585d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bfd442e85f97fd9643ad9aace1ff355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0806e6a0830b379e7e108f67c3eeead56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4e90ac56eaec03dba3a8d1cb616c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6e42d2003728a6dcfe8492b8f303b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab4e7d02c89a189d694977eddb8f9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218a0a43774c92c169b26635f4d213760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dbefa117dd15f12cb89ff9a1f97a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762306d3865003c6f241a17f40e977262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbb2b2c8264a7bd841c2239106a57763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1b5cadeccbcd94e001c4bd3db856e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ff0a3bf12718ff2460e05410832f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6f7643681cc3549d125938993e4f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f083d6e896198be167085a256635d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10be2e020b6f8fe0f02fa8b181b9d5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf886851e21a5a293d84e97c081da28969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af58ec09198168fbe94f5dc0da2757670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3266b8ef02c845cc43517c72652f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ebd8fe4fb579f4825b64621beb05f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd98f221f1709b309063da09663f5d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27ae08678ccd014bb81481455614f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac548e723b879e8aa04b59bd32eede9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de39ecde097e1a9ddbced6776702376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64656b3bbb304bb4bad8ab2064b118777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2580ca7a51b2eb9678d5bcbbf7aa39b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb1c230fbedd06f89d8524b325a19c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28adb923ce2212eebee6d0cc9edfb3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135e59670ca850294cc8bf3c0dc080981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba64ada76a80510c463388d910554982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d3948baece37307106c397914e7a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e40e4a00c53244d683ef854ae8a40e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61244962457f95519a9d13ab32e09fdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213774291b2de65903216ba5d1fa72e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466530b00546a0508ccb3884658f7e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dd7e050bff5c68a342501176ada7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5dbfc8a92441a6554388313d8e46e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdaa2cc31bc726addf5006a6b44d6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409209349fb8d1ddf753d9afc39ba52191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35516ec61d700914e68a55a9fa587a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa794650fccc76dce0d42f6d61959693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731e1b407a1d485eeebfa52706cd3da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470fa66711449c747100d72bb9643a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb222993e3795625f887e8199f0d7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf487cc68bf02952eb40e0a048bdd83997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27031f12563f35944711ec01c0ba466098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777e4f6db0e7ca3dcdc1f210c5e562999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261720fb4671b57844f2eea3ef702ee3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757dbcff6e190a27c8435fbfad0c110101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d3535f3867e9ff263ca8c1fd75473102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ae335f687116acc7a0bba8534a876103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73ef6b65f6f0705ddcbde96fceb44a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8ae175ebecfa6835e8ec6f9ee3652105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a70e6e8f5b737bd5d9b1e666ac2517106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507928552eddd4e0d2358fc183ac08d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f1adecd9d5110e537abbb3dcb67e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbcf8b609229cab3d13034cd5a02fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899771b1fc4fc7849ef6a68055a67e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921291705806fd915e3a56576500e1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116755b7a53aaff0796ed934eccd6b34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a8999a3ac8dccb547d8923a0fc37f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e732601017a1ebd96c6121d1bd835114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773438d0b03a97a2683703c1311695d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dea268ad053460cd0c452241392a01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d0259761454932928dc8f0d318dd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728e2f00a9440ee348de3b380c9f369118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430a6b359cde23a3d8f6ebb56af5e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85c748334a532b10a35463a8e09e99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e9fca9347e1d35303760a2cb82e6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289ba793475714978f42b5bdc636bdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae587ce97ebe275b5fec7bc0992cd9c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102c265d8883a96f1a59fdec8da4e50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafb919a9d338994259f303f7db95fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e18d0dc0aaed08abc748ae9057b6ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781b2460143e27e3902408f5a913362127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde62216bf4b587e715d003a60e9a404128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f123892be764a7eb0c44d59876f71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cecabe12442d63f4c7b9a407b25a28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9609fbf4a5f2a22ce2d23cfc1784b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f65777aa23fd2f24d7f1a34487c8c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6d00977890297942ac8f941acf2d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe501f337bf4056d5ae50b7d4a72dab5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde92aa41e47a166be4afc34f2fc974135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d25cacf7efa93a6091381d3807209e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553e2bb338ee4dc8664ce50d9b05d9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5564fec85862683ec327d5ce25ed525138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a730c9a5bd0f4aa34e31bb2d8f4389139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fcbc0bd8ea2649a18516adf775fc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff7cdfbcc6d374125b123376bc61cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef3812ca04036cd62be62fc8b23ba6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d6eedd87fba2c514b52a8c703ea76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbd4a2057ab077d6a855d2bfbb85c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a280a282f5e1bd4738e570d060ffe0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f353c931687f01325f22cc9fde274c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28712cfde489662c31509ec1c5c363b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7923ea2f787837d618ab16aea08d156148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4081057577dd08589d22d61a9846ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577d6b38120a7b74c6236f8af4ff5e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ced17756619b1c60bf8009ea2f0df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea9bcfd71cc16744a2fb6ad7e7e871152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8031e78fc6bc8cab1d60aa589eb48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d848ac7de79c894b3c3edbca086c5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91305dc168a8b568b5266a4beb294b34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15550e8c01d57258d5d682ae6dbc643156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a877ac379489999418e81e3c335d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05a6a04cf91088e78f64c17bde901b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa70dc036a6979d008ec0593628ab7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da413fc3469f4ce1376a02a086f00e33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c240fffb100854586b239b36cb9ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39fac72e23eb10bde3c1fb3836a84c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dab00889528315041a7b89ba0e497b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b9d6f46a59cb61d23d46e0011fd9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4914aecec3b35df759fa1b8b4033b60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48e518d563628bd2943f449d5b6c95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e7009990239f6a394db757424898f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5db4b9805da9da9b22074515236c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e07af7ba40804ac31693d90f15f7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafe906b3e4cd01f75bb8ecc428f921170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee27ac03122ad344602f08a7eceaa31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2d584bc220ace84944b1e44dc3fee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf20fff0fabdb25149daacd4ad5fd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e6579ad7a9015040471be91a56b57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a28a6fea58c70efdf172a56cdc162f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a5c1e2679f381eddfd877beed8794176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5983eeb11a3d2d0848d98e315a67f72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c5dc86482faaa85df93947f0c0f49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c4ab203bd189b192ca7d1269b8482179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc122dc5e2cb7a4eae78cd3d7ec3801f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03808036df544cc67a6e5155ff9a7d66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b9ee796405890bcf185f44e5faa62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b9968f1b3377812a29e37586ba628183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b9184adb9a4f343bedb8a9cf5406e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98456e62f696d6f73b7846db0196961c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0b791f631346b2888a276b4a1fee6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf5da38d13e3b52afc45bd45bb6fab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b2053196a411c9a4955c4d5fb4b01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097ba43f3d7bf34609e00e1b0e9d31c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae32cb6021df2c867c947a9f3bea35b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97626415fbf54e7af5e13238dfbbd82d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f9946c924624db1d6e3f669c9b904192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2f954787216ad9b8f2d09df7a9548193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e143c17d52e1984361b7ad6ec85c9ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f12ce06e1933cdf269b82dc3b485ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fb8e171ea99301424bebe4baa7f8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14712725df336c98cedeca0d9b62e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646431dfcf8ec283dae0a333874c5e6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535b114f07125633266c3eb708bc97d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf70a66cb18454bbabf22ecf16a324200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962978730eb420c7327c8a4701e44b1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93422c526424ab7bb3113a624a79b93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205affd8b52db86c275a5a5edbc1d8ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3349431e812b7779b9fbb5dab725f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71549e63a3967ffef15770d500847183205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce227cd075b580ae979af3c35391256206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b73951938ad98edf9e8f7ddaf800207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd42e17e190d9e5d601f27a10719526208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4066909966043828a3723469ab1116209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060383f7a2300f5c936b99b9be95f420210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb57bbceafa8ac8b37346a9b9cb474211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63224ae1f2f2247fd6fc7b0282ad6ade212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b267de0fce235c1cddb86754575a6f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04b9f8926b158452001633a99a5fe2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c052c8307ecff0ed5a523043bc105215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084d5992df4f553189aa0ce9db0ec37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36bc5f3a7f8a43b239952197d723d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ec8598bf932a183ac7e4994bebfb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecf1e5f994f89389cc4dc2347b8d36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b443d0161f7c17b2b9da5095e8f6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4e9e9587c05bd2ee5f6eed85459cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acf36b09c0b1de64e22f3be91c68ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86ff3da81ce1086acbf66c1f72a4f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6757a8cae76f1624b5e3472bc6e5cf9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d370348ce6e168864533269bff73be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fdf6497dfd369099261bd5a249f40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fe00eb248559592c94428df8bf3d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7f68a9b47e3165d9ce9adae51e44a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cdd97616827ba1953928b5df8761a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06915dba0def74095ef9453dfdc4ace230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6fc49b2a04ab9b4eb5832e3131e62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67daf0c1875a5f44758a710fc39f6dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceafc7256976de0dbe2f28e96f91ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e3f713ddfa97514df42a32536358e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd904c03a76203524602e8c458dce577235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bece9d88b31b5adf8af05fac63688d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37905ad241f128128779f6db2741c102237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb8ef082a7d7622dc03e3d115fdc59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc02ee02f54df0fdd7d53e299c3a1f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a270fc0c51742bdab09461c24226b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6e469eeed4accace0dfae5a11cd71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95944e0fa856adcabbcc384346909168242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b43514d2438c0e9260fffab417612c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd69363361ffe176a6b49f9a43eae4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5f0952d5131853e3010c053ef0aa0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99af13b900d00c170ac12c08dc65051246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efd7bd9168402098ca5a9ea6041e90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f7c0c5b8bbfac54bc37b7956621e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec27ddb0207b5b06c80516df896dac9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434a45e313e1841edf4541c524588ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca7cabd40f0a9721fb47652852a222251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc70c333a217b70e99554daf0949bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4a7c1829a1ae9ef7ad2b6c365f138253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997244ebeab2643429479a7d7c49ef10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0ecac2e8491e7c9fe850e268976d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b6619e280fe4101833beb67e6fdd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01870fab26dfa3988b50f77c356150d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed2c749822443bd551ca68292793d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584cc5575f7247d84e521562d89e212259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e22029df429de647404637ad98f78a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d17019e8063b45aaf72725793f1a75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d22dd6e8475ba0594f614d6586960262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0b57c7a845a5310f208bc89bcb26a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871c774f5fb10e664b3d343cf6d2ad9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43701c916b844d405e6d29a1d95cf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1d056ad293515709013ddcfee4460266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea42ac30d9f2c6b613ed16c346fcd16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd472607adef0106ca2e4055bcb8b321268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533346365b1c604b5cf25c98c82ff3ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe23a2349be1a2509670932bc147fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93267e473111996d04d0210a7e5e6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcfebbdd792f9adc12420b7e5495bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdda5930c73c04c7122678e6bc37c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97f45a8f22a666ad1f80b24d13132d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587aa1d52f67b330f22c0024deda06e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d91056477d427d87ccbeed858d7b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8b3ad11dbbf81f5529e6ffc0eec59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eeb2aae28dc398cf76ef748434ba3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa239bd0753ab25f4c4920fc402dec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4f9b9c6c0f53eb1ed0a4188ac169a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5f495d6e5a05365a873345d9f9759281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc85153183390b0df71b5260438383282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a28a75037213cbba5b6b6cd11c663d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff02aeb2962436c368ec147a029cb01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cb3c614c5252bdefbbfeb616149f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741074bd39e800af83d72df70bed5f09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1d41fb8621fbc0e856befaf950c79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dbe071394fef3a9d45a63e2c6c5ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2475f012acb8860c0e9206a0c56cedb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeb69701b50bbdbaf0d72c62d98550290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfdc3891b38a613b85d6e33b8f19d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781f0bfbc1765dfcbed89b76d86738a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269adc6a6f0831ab3d13d14aeb3ba24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a199f7f37c6973392d85ba3f30f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258628e6df849d76194edfd94a7686ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffb9de1af13ef68ebab9954301ece5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71791ba67a6fbd21b024552a24c2f6f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4803a200d5ec533a72ea860d3e5a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf805cd04ed361894ed3b16418efdbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617be025b5cb24fc9f46b2065edb9b81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bed0157b3ee470e70663d3f74d60f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eda9806dd94ecf241b817ec0877288302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8599188de3b5df65e4dfbb6059e38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e6226354b33ab9fa58ad172bcb17e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bc7dbc14624193c0d6a1fe0ca5c37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221e8d6023f83e745944e987c405394306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a99ee5a5c232865fa6c88a64a99cf6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bc4de8184f4ea61c2e7b910046b11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c480b840a0f948d0abc8f89eb134b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f687dc91f30fab83c3eeab47b0044310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5ac3d32012fbd500b8eee9c46309311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93a2d7dfb3aae6dd687ad3390e05f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff0646a6038d07ebb60a7acc0f508313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf516ec4b618681f94db5da224b9ea3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e508312f4137153d736b3de532f44a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e175bce4dff5034dbf79b8aa33bc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e114810c663eff60bbd40e99e8085317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edba16c3895cac7b86b97074c157df7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e27ecfdb1ea0d97692477ea1c391a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc73f45b2a5dfff5f893c9c9d9db42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ecd480eba41eb92c155930dece13a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db17012009da4872f343394bd225f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7f801a8c255276130d2d2c4dd0c4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de0aaaf9d72c942c58804b399e7df3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f2812b96beebe211e96e353dac867325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba2f66cf5292e0a4dc577a56ceeb34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e84fcad056f07e578239be46426be8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb232ceec21c151b1a9b346d68b433ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973561cc13bdb8741e95e47d2512fad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ee9ad08cb3f50da99ca1b65098e34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a561a9627496cd89372bb1e93705383331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ea63c25650bfdc487d3a2470acfa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dcecf5acf360e1bb1427c506ebeb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36777b9956f56bc8d99924000b5c6f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01451668b300cec63bc06a12874ddd0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4295f9533380ef98ed0a11a9b8492e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2555f5d666d3221c70448052e96aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a063876f23c3fa0c3ad3d6c6b398caf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28afe9e9faefc82a9b44dcfacb02f38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58961d070061c762e6694bcccbf87c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6019140be965b33a3818383b0fca6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e7de215b87cfceacc50f35ff31cb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347d5348d01b53690252214f6cd5c2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45e8ffb6ab6b41f08dfba5a176bc67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32074ab747a331f2b6aab0aadeb696f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06913a53979f1e4b11f27010f0d090346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383f5d4cde219bd2389a730e41a5303347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4254826c7303f6ba8f15aa8860f4f07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a7c47e5061575a3200db934556086349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c37ebee7ba582cd7caa3afe73820d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265036209b932b850d6b72a72176239351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f2ef250f5c4c0b2a7bd7b83a61d01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80fbdc9dae9b6d37b648e06f087336353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6fd4b745d4ff74333583948d9762a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8645f0e5524b936760cb64a7240b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd112b78dd50919c7928b03812cdd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12308e6c4ddb4ff13e2dfb898c7922e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f728f28fb03bbe3f52f279e385435d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc26448912ce2b8a8ee9c17c773d38a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573f2ea89793d4bd95a49d3167ac60e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0e87163d31a05ba009526fec3dbb5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c7dcd80d9b02948394d5c9e433622362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733616c3bfdefa4488bf42425d298b19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ee4c7586291e10911b0f3ae140a48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85822b7247eecda175a5d50d82d825365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e278e6474bc87e1782c67d9d58850e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c9bdacfb0a4005a651eec40d04ad0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee7f80a86eae0b221381ee004e9653368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e42811549142e223f366ec7840cb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6183cbba76a5c229b7952695b5f51a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59382e7d93647f33a0cefc297cff5f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cd3549cdbef2a7ebd22f87a16ac64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57fdbdf8ee3bc628011efe6b9b9953373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4249bfbdd0fbafc95a134aab2f51c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ff318113fff3b192be1ef00939d64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba72a4626b9aa8a3c9993008f855c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36163b9de3bfd49cd99589726aca9d7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8112c6fd790a612953df746c2daaf24378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a204e1b0e94207dc40c4da5d534859379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba436d4b34acef41a509cac7c115f2e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f252fc7def3660cef711ffe06bcda8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e78fcc992a8a8c7f0ae95cfb2ca2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269a533116c1f7459b52f7a7cc5aa9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab80ed6c7ef78f54763f7a5ab19259384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc0129937917d62a9c6943362289a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da6a15ee310206cd4f058963acf6e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eabf8eb03dac57cfb73e1425a7f0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c8a4a7b0452fa5718852efac7a8df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf57b7bf0a2b2cf02dd608e7b25fcfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d84b7dd1f09ade61841907f05f22a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c364fe8655c6286b7c83df6ce212b36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144598180504d4a85928fe58dfa511d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791976f3efd5fc15c533558b76cb6c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721466388f5483e06a92a692dbe35b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42542130927cb236cff5d792a696b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0dac859fbd1d029a6347b40483e86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134cd92546958952b8b3bebcb9e3b92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b16f7369eaad9b1e1d4505b84948d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8d4ed80b71623d46a6df5d0a52621399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b05b6adbd2e2e225e3f883f3c4b7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c484d4e5c6310ffd933da8ef2d93f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffe32a6654eef12a2d22425d0c4d3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb9eb2e1a316c083785c94900f98f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff4bf5a16be1edbd8cbf73b51e9312404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a728c3cb2e7e070604b18ade0002f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3377f0c1e69064143ddc0a6957b66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4d4942282bd0a754e7952aa9ccbeb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b38ade596bedd212a24daaeb6ce6f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30543bc10f453fedb99c251e8d807f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd19bd3f0722c4d4831acc66c83e923410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df78117d9713ea03d320afd9d3b41e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f8b2ba1130b1deafeee83ff045c7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb97fc4dc2e364ebf2964f46d249bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006c8171440dab3b15256711ab05cf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652fb85b0c7a2b753690e5972eb29f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f02c188740b48927a8911b83c3bd82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f1d22ce0ef044e95425f7f0db8e1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74c3f4a8acd13ee142204d66469ee0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8fc008b35bc2cd0900a74fdb857ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a26b402cf8dbc050ebdff6830a9330420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0b3af4cef3911857be4ea5b90c2e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69493c690642b14de5a6a98bbdca8641422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89e7de21a1182926b23a4b163996f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ea950f8ddf9e950f0bf53391bb8eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa073c6afa6ff13005fc77cee152204425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd94e6401bd0535e3749d56bc61f49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdcef73ca2f77ffe5bcce98cc1238f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b653113fe6986f2dd783ea2504db37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e26376f1142e0898a7224289eb705a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3360a8842fd65e7a71b0622ab8d65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602722ed288d66b0b45ed106715d6e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06646944e065ebdeefe28dd5102ad89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e95f63b8daafd44e3bc0b1a30157fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89000aa79ba62efd621eb758490a0994434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89622b6473ee868b90173271776fdad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48597ec2c097211a1e61074e472d016436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6255b4142d6903be5fa014e00d99139437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332d116b1125c5bd01a77d54abbc72e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc043ad8dc4479de4151315a3e20d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6f26e18c41b4cf37cc0c6018d5c48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50e8cad0a46cf6574892cce9707ea4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47181a0d3b6f8046aa75d632b7329ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932e444fc60ba5024b44dd24fe1430a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15835d2fa6342628484277acc040df76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9452a75a91c4f860de7a689664f2ad9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2782be10398d311fba2d1a1fdd06a15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548713c5a4d05f60c759a45ee62f59d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac77a08f3be199443fbc7577c91049448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bc3bdfa7b8a97c784ad93f62cf276449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea439eef970506bd8d3e4177c84e10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6bf1208c4b03aa071c6fcec22db23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346afc7d3e4a5f6db60616c47fb1440a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538296da3baf42d2cc41fe041047110453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ecdd3c5bc3707edaca7dd4c0dd8db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0528a4ee6cac228b158241ae8a4b48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da68e0dae0c77cd457a8a9c4c026a23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdb8df852e2159698884009e72d774457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea02c0dd32f142f436df299af365332458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caafb7d4a363f37e23f81e3674c3d9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88335695649390f21fc4ee116ce6de62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da115aac589c743060ce00a59864069461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ede5e32194cc66061320ad486066c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0de4967b659b1830d58fdabfda50a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e5d569d1d6c58dafefb56ec9d8a21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeb73e8cf4c4595152dabed9883e09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e27769de986fd2e704855cc7fac590466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad37480e60e9b60d6278f1c15991ce0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd62cc40ee887f61e98ca6139a7a1ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a15dbd5382526160b45f86bf1c5433469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c3cfdebdf413545ffa03213b470b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec5f9110749af6a8f006f05bb06329471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50037a8a9ed3ef8659484e07721ff740472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c16b2f3badf84d5492ada08f238f5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db9f4584bcf1d1d50803b3d646156d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347370ccde76e3668ae24cf734988139475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c66cd5259c3f5d39b7610d87740917476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9206e0e63d81110bea3554356bb25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb0d2eba805791e08dfce34ad30a90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46f0f6ca2c934931e564adf6b616da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d29a2dbad00d0c3db643359dcbcc9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93c52d0bcfc6cdecceabc28d467f89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee522c3cf09ca86f17467d455a14ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b6d4864d29fbddc66552efdce0a75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63f66bb8a3e9b3ca10cc484aa3066e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bebe01972deb67c71aabfd32d9f94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504cd505b2da89b643766bb5fb76388486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7abaa44f43d0d8185ecdcd06f8e9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476abfb71433c4a0ca390ec7ae0c8f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a424428c849c96726d12502a5659e69489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>