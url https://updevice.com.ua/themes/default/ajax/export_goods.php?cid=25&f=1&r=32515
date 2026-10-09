--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723e4478d9a75997e1ec0cc2721441d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb13be8bac8efbb40584d057f8c5ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e8701dce8c8f3f2fed6ebf05543b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea489b955c48a40ddef2eed525bfc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da8255382610545527c5998bb56d045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da544f763f05c236ce91043a956b181b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfda0ffe8619b65cfacb6ca470c1bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8643c30ad379702e0783a7fa61d4d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4a4bcaa00b70dd38646528e2610869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1358e380e07c8d19f5cfa9a5a8155d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaacc22d365f465dfb0e4787ba8d5ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccfb8d82fb774b74ff4a79db6d041312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca62208b99565805e17d3c344e5a13013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c4840bb51eff372d7b0aa06657d6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc1ec76cdaab71c6a5a66bdb86416a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f61a13987ccb8a09f9692747a8b8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad052c30d95030a1afe0576f0c21cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eb6125ba205a2c452c6cad644cc0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab344ee98a91059b78b43fc015702519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694f8d9c9e66cb31e274e05ca70f71f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076473fa08293ba43fa25143bf4898e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ded6be978a811ddb03fa3a5d380e6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348ec0011034e6bfd8b5a0f86c7fcb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d386a5cd51ff8464a07dc0739246024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad3ee4d933c16c98e62bda7e36ab825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80484f01f58df19b2f02c75069bb57ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d17287b774c98704f14da113b8df3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a9c80094713d46f11cbdf2bab39a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b377e24db12b01250e7731c7c8ed8af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07610ddf2fd194a8e1781f6cf3c2f73630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca9b89860eb0eb44fc9300b391976f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe790c8ffd5c0286f36d9259f31d8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3018d61e14618ce400735e8bb9b3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b34c9016e0c76c31dbc1e0d24194734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b003e542aae6bc572db4a6f181b5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219d31f0ab31c1d8ce0541c27746edc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa48504c57514bd3ce3354d60b99cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62396b59d8e70ff2e02052cd94f7e5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc7d4d4545f3883a12a3d7086e271739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc63dbbf4822e9d10dd77f2da48992140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac5810a1ce7aa8ac232c3d26da7aa541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a522c2f0a598a7ac3d4909e0c6601842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02075cc8de5ce271f1128934f97392b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeaceac37d039f730608cc591d6da044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc441854b5817d062e1c47b88bd4f85745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694b67a9c57b4aeec9c7b447806c9c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504c198d7c82d3b22a7ab048712b86c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf8b0e5e2443f271b35e88a72e808548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786f5b04550aee6929b81850f51ed5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470419571e84d53caa7f1db42ccb3c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cca7b548660449207d2f7521c8a6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fd9fc1ce6beb5ec428b94168b835752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9260c1d6fe0020954daaa651f023f3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049747125617550833a1d864b3a69ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d475579f2899ea683612af253983155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3d300d0526703a4feefc42dd1c6de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeead1dfece993e7af4e42a353987c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bd228ca8b7a057cc493a684e3f45c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71df84d9ba6e5235688b1aca434b9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508dcfdd76aaacab8c8a95d72134eda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17aadda82076ab44e9715f8d7012b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a7a858df3f7a9b6eb6e74ce1cc62a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee030bee2964d0b7d97729ccf49e545c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379bc50018ef3dd20f02f14f1f20c7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5316be2968202386152aa262d4ee765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388e71ab67599edccff9a683a9ad39466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aaad76ec8261eafee75a61f4bc6fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b6daf4dd15696fe8ff67e64b6049868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d53dd97b9f42b6a031b7fd27e35a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2407ed23ee3e851549cf3ebb3a328770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3291c1af03afd0b6b2e172e47cf00b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee804d3d340b323cbcfc7a71eb610a4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a36b4d13082042ccab2a749cdf1d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29719d201f74c509df12ee028cd77e9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d79c873cf93c7ee879430a13b8352175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27edd2d3c19943b287754b09c01af876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23f68644647e93c0fec614244e2f8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c356a956c159e967da333c88ab34bbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41412dd9aa0121ab5362686d5899e05579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563af4999614da050ee408eb4094fb0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c90dc92dfc9e169cf4ce706846fecd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e7dbc926f9519eb1e21130457f37a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ef2d9bf5394453109957ff9311e0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e056b6839bac7cb3a0c2e42fa2206a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d272ce02880ae539b38aae4c1f8d08685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386bbef7b5a9bdc75ef2db7d3be93ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee46572ce17768a1a2766461f653df987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2fe84844aa6fe6529c5300e28dc3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c51714e9d69e39b14a81fbd405acb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3f46d1a5eaf489b3c456281062b3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8e0b12b8d2647d8dc708e3fdde85b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7247c12752feb68bac3e3803aa0c4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf1e70c22e37f6c905b8424910ec8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a96a9edd2288e31d666f484b8bbc9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f63fa1764cf5043b49cd2a09a4e9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cc68ebf2aae60db6b0a9860a79be296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61849bcdd1ba136ef3dded9e0c6ce497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c952cc80d707d1dfea55bdd07c28daa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aae79ae244281d3beea63dbe2eab4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456932c04f1b87013f9c1fe84980061100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40438182972bc6cc676d42b572a78f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59d942840205832912dd44d776799b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736512f4d0c0b790bb6da8456325132103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e031a5c3e468a1e3580471378c25e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383feba7f220ed49e7f21558742cb956105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d219468ec1b887999b32882038f4fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddbb9619cf29a09d8849e9bbad86a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1437b81bf110f70b5797c9bdc9693108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483e9d1b226a1cb7ada1a46dff39221109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a758c5ac0f3e04d2856f136e367c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53420f4d0fe11cf237675d6761757644111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d0a3b8eb34ed1d7b4919ae84ccf49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23224f168f1cca07974c592e53936793113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cbb3519908ad83f1a90dc6fbf516e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31beccc33f0038de3d61b4fb122405f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0257e937da2ecf627ac601cac4fc1ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb77db96078227031745acfa17564fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844a19b4e1022d2f7e0991b4e472d02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e609f414ef10d7e19a5a3078a7aa6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489dac3ead2d39eb48c398099536306120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94f3b9cc93dd3ead007e72a1b0e4b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cb90493aff91d4840d69768a474c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853720ad8a385f7a11bb3400dd43512123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01728040fcb134f907d4cd01e6b129d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf575ca307aa8ea6a2d3f57a6b9eb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5316cd3517006a11182d71d490ca090126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85d1219911d67a1ee12d64c5b447ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b68bc29ab6f848384f9749eb8f29a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4bbaf578266c4b1fe081688854f9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a12e9aa00e3361aa4f35b2bf3f175d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca281f5c901d2a73157cbdc2fd7ae00c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e642b04559cf0e7ba424bf47fb48d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1fa2f7e20f0afa963220be0d94412133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24977bd83458d4d36675ab9071e57bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be1dde7545c33cffe8ca77b99d8d74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aea9b6fc76ffd806640d77fc7df18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eca2516c9551c8406a615b7add8a38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bf57750b9d28fa3d47397168dd539138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c10775f359c78742c28b9dabe5181139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904a56c613c98c059125ad36804cdd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eeabce0f233484a03b5b13844761f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289cf614652b337e8bbb810a161b16e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271e667084bcce8f80e76887c56b1f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c685a93521dbe3fff54ae7ee31ebd1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2a5c3e52ec342de20b88e6fb58228145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91972160fdb7a1761b7c17b30c4b899d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1a537f9ab536e67f25cda78af78f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dec80ce349f99b884bfaaacc0bfcaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583758aa83cf504006477747552dfa71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f088f20ab015226556f1526f1c1d6e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961607700caa870bb8ca06ccdf1533b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d5ec3d25af2eebb4e2dabd03ce72e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09846ab08e60e2e7c6d7fc64de1a78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd7923bb9f8be7b32ba715cf1ef5d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cec5f9ff18d41a0602972f80f278e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f60ecc87eca24e5f76e98b4c48cae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b10bed0e01e37eaccb06aa9389e981157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c97304d71f0c5edf0ff20b3f35b9b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b60913ad0b5cbf17b406510c4d810159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e20e6d3259cd52cd1820662f29494160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c5e9db78070e5c8f3fdd89df2bfd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441324ca3baf819753736e7190a82ef8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ffa7958bc89d4311db8c10ede5e97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707e0b21df65372bf35bd9f34eb231f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e62183326cfe11377258574bdbca05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a4a7581ccbcb9e4875046f3667ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83245308fb1e45d29d81013e8f49043d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790caec991a76ba9ec16ee7553f5f4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe2a661d34880628e57acd26fea46d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a9bac27cd015e48e33afb5bea095e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a293c95b562a8ef2d25baace878075171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aad2ec60567f25bb0f4cd9808918b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f43c5934fd149e25c08509de6cb62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cb8becb618f5e306424357b67eea9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ce2c3384e514029e4f49311aa0a38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c45ad87d798f00c0ee8f863cfa9e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb0538bd7c33f7b085971fbc845ed4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbda69f8bc1c0e07afddf272a4d402a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92573db623e8f456b3f6bdc7010e91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab719c004f5887e93630f33dd1e89f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a838db0f5081dc3b0e22f06b4ee67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97579bb23a08fc0baa571255009e917182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7914faded73d98fed9eb0083cdd738183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e977098020f353b6ece43f8d4d4731184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069648bb93f2405b3d60c8606f8ba2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245578cc4f36981d68f9accb17d1b98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5644799c316144ef0ba9d18957d243187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3e15c125e5d9b02a220f724616498188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b0831bb29fc07d357067190e93c7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52a83f3692715c7206821373f45876190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86695f31464a4cfb5d107a0019b5912191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482238c2d48ae05bc01d67d08e0b124192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1072aceac2cf0bc9b4ee1130f2a4da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40dc60e6c6a762376fdfd1c35634c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc98f4569c6bd8e6fe3a0aebb9dd15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263968c6b3fa82a3f9587effbb3b370196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f0e49a3255020b21179f2f4269d2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7cc29d4a8772b3ef50bb103a17c72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee36841cec811dca46b38c5432723f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fb181521a53dab9134c8de7644b0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8751db206c7ceb710bd7655d73f214201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a9fd09eba981fea4f63f6f61f67d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ceb937f02cfe58137492c132c80ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6626a82ba1a37f739827da6e226bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bf0ae6b05841325f81462cb72ead7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91d363449e52136064b442094e4ef6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718b1afd0ce077701c1bd5d9215eb13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a5fb88bca17bd8979ec3c7a5efcc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f7fb840d873eaf60e21b4377a503d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbbeb81b6fadefdce5557a7f3dd6de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d94931915623b50e7430fed30f21a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f129a74d0cb9426e2c7383679dfcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727234d9210e3de537b9e69afd16a0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b80fefbd3e3895846dc1ecdc54298214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab261f210a2fc5d7a80f1d49ac52ed66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08183c3e74ea531bb824e1eec5f6e82f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546ad941df80a0a726fd909c5186653217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541e25d78eb274bc066e210020a099a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3d268e0db18799e7e8749c8ee2e3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228ffc4825fdd9cbd6e6fc3fca2d2da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf732708e3312c3470f21cfa6caaf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f41e99fc0a68823181d1a3141a65e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d08657205fba47fd6e5ecf92471d26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0827d091916d26ae6a242d04b5a7a92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1924874eec8a7b2a67f51fb7e27a9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29af0fa3c08fdb8bc778afdd02df04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaaac089785d1ed7893b1147ed6bba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc935cfbdba12603f7900da71c013820228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b0a66f45c7d2c2706fc52dcaf64cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cea08f9752f799da205050cc191d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71ebafb4f16b20e506f32b15ad1cdf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d56383e7cee8c6b05f97f6c77af26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496a6c83a611e123a3425a1783df9e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58cc129e46cc449e970b2b414b9bfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea6cb0ce4fca4f94334c4975597090235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17302352eb9ed030326459c61c9e5eb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12ba4692a86c7a0f3724fe90ce7d36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b08ff220b713dc3e4230aba8820b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73309a13fb097f3ef79f2853be1e2e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761764b3efa94725aff3b8cb4679c162240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2edbd5b996d0128e97c26a356f64b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e1d41615c00e5a7e371a41e0830ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba676120c37cc2b1911bffa840cfbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf827d2e64bf399c00e0e0488e6f58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8d0160e2477638d08bbd8cd42a6e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de561cc1d5c14fa48c54056ac0fae91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9b40ade40ed93ae602b2363699212247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f824d7cf9480f6325dbe332f528bd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e14a32d3cce741c50763f9d576eae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca440a7154ffd41c2c519b250deffb90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a325a58c312da033e8fe8d501ab6ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01516a8917dc44e8099fad988459fb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54bc38503dce11c540ff0f2ac6360c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c2676ff66ff4fcb7502d787772966254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6b4218a861f9f53ff935b6459b98f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cf9c75905d202ef9187f0ade9ea6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82710fc39447d481f2887c518ab30ef7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581689d5667704d2c0db79a2bbae6820258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c28a01ca4ea411c5fda162f8216d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312edda57ed39427a87efbfce07d3a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08abfcf30bbf33b90e913ee22cb149f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc320001d73435add0e1905031629b80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5860b3f3d1c4102dba7a1f513bb042f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54890c0f7120ea3a972a3b05a3bb33c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db395ede0b52923189a71c5a4da28c89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0c64dd0e2bb25a53d556d5b39c47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d8a5e2914f40aec4c05557a27fec2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0c179f4e381c0a07d936fc9e6e162268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf869f4094db580a0d49dc752839c34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b849440c6ca595ac8525fe53adebbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747547d139e3b7a12c74f32819ed705271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e9ba8ab5ef2b572775d1e2fe6ac71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb62c2204ac8dd23701e75af9789d22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fe567b5d184ec4f745564f85052f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cd345cb1c714dfd511214d4f489aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fae919cce5dabac7d92d7b1240a57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f882a64891925f8a358ffe16de23db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff403e15fc5b083942f0a8ea40c09d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e751e6b4f2c37a6f5fd5a401c7ea7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aeaa0c43ddcb49b6c64d43704e71cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26253bcfee8fcd7cf7e00d106906c660281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aa576a5b7a4476815aced0f446af7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b55966fe782ad484ca48994d823007283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef067adc4f7acc9153baed39829b3c75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2694293a3e9dcea0e85db24ce5cb53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3722fa4a4c92461656721a44dc4c8a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f5bc30f8c74036fbf1187c26dba63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f29303527aee37a77c1ed83ec5ee3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e116f4b8bd8ff53fdfbf29834c6ad6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35934176638b661724961d855e149b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2cefa9b57f1dbbcedcaea4b1bb1d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69894c9264892875e5984f2d748c9d0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a8a297b0bb733d7a46f8953c5257293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa9b6447c13a4d31c80218f4f6b57a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c697ae4030a22bf49105af4f1fe87c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a392f1bf5f43220c930c2964614bc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82660023d152d937db60419a9b4ec6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f28f15b65a08e01c4b1e42641e8d3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429fef15566b78d98a0e5efc43c7685299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebf3e8d9c47af9ad6b60afc246d8db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393952a8eccbb44d80f39f815c5d6327301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badc2de8b8507936300d2738edfb150302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d0d12b09702b808ebd3f3aac4219303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef31218cca524f00f2a34eb91f4d26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02922f0793dcbfa1e1732a97baa99b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26699da32c92de7ffddb6bc54b9b272c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472e10006e6d38c8a0d6f0bcec2719a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8802edbdcd8b62326a53a85dc2ba0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd94c56c9170c642ba6e622ddf63a6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d842d761d1ad76a43cfc43e2420af6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd9337e0d5111e7eb79908d4d4c61e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce1d33a8dbafbbbce1a1d8086826d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95360665971006b88a4b962731350b2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd69af4d86c18e05869c1957671604314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3064e0e0f48ae58734dd23496d254315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeeadb3d67b6818e5bae6ccd3ec83c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdf45a235c640ef0f922d9c7006d6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199e79b73ed5a6cc8bc6ffd55426533318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c9250e5c0554c533a35d591d0475d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9367d1f9f260ad796f64a1b18d997b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fe7ead9e4456b6f616e85a386aba9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495c427d6bf1a7e4ff84664e889c839322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfde674c189b3952c61abdefd314a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b998f71e7291938a129d731e64bafc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d062084c16c544225e8c8d2ea0a3ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facad7fecd095bdada6de30b6f5877a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9440272e6cfedaebe9044ec6c90ce5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3966409fd7de93ec00154a6de158dc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6962106846735445ab571067af9dc4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c99844a2989120d19d85f051e69e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0d5f0b882f58efd72c993745486c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4c7bb71172a4820c7901f750eccfc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76c21ed09dd071f18f6fa64db054e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bbf9cd31116e35e146cadb2ddc0c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d2c6db9c3ecb2a6741c6a8bde5ccf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a22e25a75526a05f8db2445703531336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f8a9cdc8ad7be6c5addd1f23fe32d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c225bd0fa9dd780ef8f8e54658b813338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd4ef7bf40fb149a5f6fb2775f79b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdfd5246e12cdd76f4a2ba00034954340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053aab3034605a603cfe2896fb5b7da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726a49771eda1550674a6f4edb37a35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5a22a7bd5a6679f1e1e3baa678fe9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908c989a5010aa296b797d174df0972344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d2b7bb24821849d2b45678712b1aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be35cf2d121d040e18a40fd66a9397346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb831cfad44a0d34f98b3f0f068bc9e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18753310a55fae71f7fa2765bf44fd19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54c4354a92e95cd420553712052594349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8ac9c0a48a818a6f3346276ceb2f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727210cea357aca82d107a2a3bf639a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82689e5edf8f59abb6e133b00af571ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceb04158457291fe1ef70e6de8936e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a1ce12cea5f8ada225fe1fb8c07a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58384800877440a8a97d3e3832a84fdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ee464fb3f5a60a5c6415f64bff2dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf288790daa866defba590e44d79411357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d18ee5ca96845cc3ea792ade6b41c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27804ba341559d5eddd093749d132b83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c8a68be58cf0e42131c881b85c40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4db38ec8ec849b891f8d6afb9188c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5d1a5ac7aa213a66744bcf7b2a9a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9abc1ef08e043a36dbb0e527acf86b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2525b953f842be45f06972ac17f9d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daf0e7d4bec8f7d90bb48186579a12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e44958173f00834f4c1c371527a91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a57c8621231ca126a766000f493aba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65debf6bd488ab35b93873919a5e429f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61105423f3430476847a60756196bc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dc02898fdace62dbd53227ecbe72b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d196e55a42170ebe268eefa52ced13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8362c5ceddad6a27878d42352556583372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f553525917659ac40b7d5cc96db34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a0d7f7efee697051361fb78c08ada374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597b34be306a389137de4cb311f3c79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de25ef6457eac44ba3bd47f4060a81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132c7740bdc2106e7becf27d4b7ae36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156a725c52dbc64ad35e102de2e5f59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391f5cb32db640a73e46d1fbd5bdcb6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61f56a009af5917132824a7337546a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb7da4c8130ad841c3a02c5d883c63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409d05336afafb5d97715f4598766a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8db234d2308dd55c89e7bd9f9feeb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08246dc1f7ae0d53f49a775ab31518f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb642ffd1bffac6840a38876dd352b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e11c8d2def96f4ba2aa4f208a42ae1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b217db265896d39f0c2005fe41aaba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e680ab035e08e59ede2a9157e06c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f3bc92dbebf0ffd45f5bca08ac2cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fb405a28c0e6b8aec120228f4ffd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e84b4e4d3e87bb21572464c67ccff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21432078e5df8ebf46d1d20690e7a7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84635cfa422bd68e0e7ef3d23960d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f8795a27a96397f515528d4f47265394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee79f9f337e4da7cc36dfaaee9fc78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd4fe0aef4d87391cc3670554f5103396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae7726db505dd35268d4a69b65d1d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75234e6da608dd96ed71e886d48b26f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f32758daae281056e8617f7f20fdc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0383495c21c862b1d0d930d4d46d076400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd16ff51eddada528fad22137fa7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab519f60a0ceab2c5b2f0813c89d26c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624503393fd8edf1d63811e13297cc76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2c4fa131ecd9e267c07a83cf76144404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464e9fce011942e94d2537607b0b564405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd8e29d095f3b079f7d1f3c1e5b412406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a0ba5905ee0342c49ea7d714d4a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d981f88683fcf5519390762e074a39a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1a2049bd7f752f1fbca2fc74178fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3c8f981f8b1007db6f47b54c98a4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df45b2c098b6dbd2e004c90cb365de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cae4e0670b5b65ce4961567c7f315412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b722e4b9a821e624315bab1daf7cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefdbc7930d9475d6ad02e4f28e5f7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba849418f1f748eaa50334573d062dea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94ac17ac223c6df01a84c374cdb268416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d576131b88abd2fdaf08903119a6d54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167eff200eb611957f0b62d1da154b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d24381e89d3980bf95c7c0b32a6f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c4aaa3b269e34f2fc8e05f1dba420420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfb8c3a6fc2bff354d1bdda2d8ae05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1a5233deb8a4c37df2c3d96e34b33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e942712364a7f1da530ff931b01d8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11473666bd5b479ffe051b70ad1e48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2b480c619be356cb209ce6cc199ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e5ba95f327023aa97b338d9bc5728426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e04c0ac6bd4688f2540c09f332792427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10665fa23d56ab3d249bc7722014f9e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac813b03c16f9835b7bcc986a4e6211a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0e1b0ff8f0bdf60907b98f9cab709430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d69824ad65066a74455bcb6ffabad7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161e08cd489beffa58e80141eb5dada432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c93b9ee8dfa7e6255b8e0c79e532e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8420d7b9c41cd8700ee0fd42a62f24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc82d345e2f1520e33b461ce99bc254435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f29821ce0a1236ac9dec76a656786436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1a150dc44d4df99c2a7bdb66da935437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8491516a45b6d7ecb18b42c834327438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19954bd81b82dd2b7fa4e6771750dc13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd499efec25e146e0d67073396f40106440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee5e479ed3a4dfd16b4cd73721837441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc81ba33717e8f9bd607d0c24ceb7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705cd06d9261f518b31d56ff815cf3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb113772e553e64bec8aa7b9f4d5cf07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468841ae279223c43358e7122ec38605445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d469fcdec1abc26844d77ecfb3d65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a14b5edd7a900df6fa92c6acb953e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d770b1d136b540fe0d928c9203313f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ab7dbb34d260e464fef9db52e28d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f873710b062e61cf1121599ea7865c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da41507efbc2e7094ebd4e521369b71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403efa28ebbcfdb3d0d7b660749081f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1378a46a7943ef638fb3ae7bd32899d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426da40a938274b7947c0ab4c35883c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29073d01e10df91e70f913b15aa39e26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73220975ec06b01d40848952bc0e052c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4d94154b6bf2ef373fa548daf4d1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593deef5a02b0c6dc270741f38db2a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c38e055f77901c2f48f52edd6ba1c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255018e5401b734f86bde38840c323f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238acd70c8cc923ee57f649c29d95d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442cb64719dad2f423bbc2f5f762360462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1a4071c411172005110ee4ea0a0e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980415b454ebed0ecbc293b7f7c3c99e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36f74df9b74278b055b629b908f81d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95996e22d2d226f5c38ac2d1ff9fd2f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e224cec2a74638d8ed972930ad0a6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f8a2ce51dc721ee7b73144653b673468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4606d6c090225f6d6c21003fc7a8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac278cfc8367327bf62d732768e502470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c781b3a7f9207c3e1ee60acd17e4f54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00a468af64fc52bc0f07941bd74179472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577a75f2824c9c1a7567510f9300228473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecc24c006d87fd529c3c11e1456607474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8827af346ec61e81f83bd908c26104475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075d86146442f2e2b889173bfc2723d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc68e9385434ae056dae5f21910d7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c574c6a290b184c633e9ec249e25ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cc4c32f8367caddc8dfd3cf2952fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b919914f424e3e0f68f4cd71fc6ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632398c2078b147261df4e1858f25278481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f074f858abb241dbdfe22bf232cc4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95fc3ffb4a9d3bf1dd4038bf7fd0aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d6762a90bcdefd31d88e2ea8a160d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cee4a929e13a90b90f429c69451b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f8d34ac6aa89c3b3c5b2b80e08fb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be895f556ef8eb2a16eaffd24cc81aa3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df919b19b1865bd35f6baef318883b89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca63a300fae8c30dcf41da40c46cf7489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84297f2f8e4dd297754ee2801d50d1921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc78e5b1cf67027918b388cbd8df6a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4526007be02c319d9eef72eab4173e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a567e0ec3626f956308e040de04844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0ef6e2309cafd5ed5467c8e35f9cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5cadce4a9021c1616a28e5465b04d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab4b039ac94b2cf7069accd58748db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff382068dbd5dafc2c82a8e525f0978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4333be822341b1f1efe20da4cbd7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4efd213abc483f7f4f504eb2c342e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a5206d702d03f44ad98809fb2a99211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f0eac14d4f9cd3d431925fed21db912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b95a0675bf6d108f67855fbd5b5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd141f27690e9935bbb37f5048717b3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49c8fd43e6b6dda3637abc604c5cd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cceaac2bad4d7a32d15c91b5e4fb2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115058bd7b3809036f4f00ad645fbbfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063d509bfd3036a2d6ef7af3122196618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee96ca386325d9c86434f26dc42f6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb86a776f5ca493590802135bc88c7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6810cb15d783c088b44c008b06c332c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc052a94a0cebac3996668ad9f8eafc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28b6d98500ab5bb0c36cb260cfa24a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80a02390146f1e9ec5b7cae59ee5fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d26257112b508c6eafa3171c2cec025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39738dd0d371afd1b1efe8056cc12226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e9cc422e6bf2f9aa533a25e6254d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2dcbefbac08eae246baea00681cc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaf9b14482bc3118d54837b14ba4ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59dad73bd0799d9df8f4304c01db8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f368b78a13db33e0d79fd7cc4364931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb355e60a6a197d735af8ef06b66932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c006718c328bb3556c251cd62284e9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e81488ae69f5850e57e02960d2600034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c001940b3fa6368f9e30307bbbfef6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79b5a624a7f1c62bbcdd039557cb7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4d2cc410dd8f30507af27373b552137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13267f9b7af760d7af11affcf1bbe038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a71175c966ce731a958a55e2d935ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357bfd4f69d4207f31c7866d43d71ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e96fca270fdcc93da82760dabfb7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dfdc75904c006620fffe9c6d3402742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e013659447749ac2e635c08e66c3d2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c58d8d6a88949f182bee66513b5b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2559b97b206e663c2f78bf73134d9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb3b51c8e05de553aa3ed53d006f4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646805b85f92401a9399d35e9faf9a4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb48c89f63466292e9847a8944ba2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a2066ebc1c14ea8763499d7b9d02849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d20b65ff05aeb539c3800aaaba4e5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fd86e0a3e2a1735ff1ecc80f968f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146fd9f1ab11dc56f0b33c4ed66552652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044d41d9a7b62bb480491f669ca56053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0179f287b51dbfd56c87aeab4100c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b856708ed2475789a7db3026d36455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198518ecc67fbfcbe0efacb4b73a31356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8461e5c8b481b033a3fb966282c2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf4f804cf793a694671347ab72266e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7ad41a8fe0a8593d07b7d08ee942c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fe8df8276494f5cf02dc6dc21d5c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaf1b37f593c6fc21cc7a228f8648361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b56b3b82c5252f4a8eac53339c63862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260aedcb4b83eeb7383e7ee5914aa9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d77f5651c66d1692a2b54be835a65d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeb7b4fa848a7127b0ff1d12bdc44b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5e50b74953d6aca15cdf7a445790e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7073c4a9a799954e3b9ae259bda5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd24d7243e05ee540d7f5055e32a43f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caed5218002aaaa156c4af1145755369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6f528634e90a3555c5a220ff45f4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209d57e5dfad4748be5dd7a51cd11de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617289628a1176ce280b64e8a0c752572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5aa9890f7b5a869549fb2b4fa953c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328a208597a1119006c7a0b65c5950d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c0ae21d63d5c5b3bff05bf4f5aec275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96627eea36adf0482bf7a2392979e94976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00550d9a8cde525c43bc4eefffdb7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a63a8a6217ac9baa7ac165f425828b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296583d75684dba80b2bac80ffbb68d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63659b567c85cfbc53a7c7248f1dc39480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076266fa841148236b8544aa9f22b3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4421f47dec54edfc69c79ef526f00fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d4e1c78651fac737930521babe18583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ed67c2f92666ebc1ee4432e5c502d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dbffa716f720f3fa2d3907401085985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e8eb847e899aaa7837d6472a4be6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299b42e3855ce8f27186a5820fdd6dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea8d16f49207c1338920835eb246ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c762ade0a1eda8afaa9924056732c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbfc13ec539e3e1f7543a406fdf00690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdb1059fee416047fe09bec4a54dba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437d7f9ca60ce7910ba92b35b3b02f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba0317b52aa9920c42d6b237ecc9c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd38c0b8772064dd4690a65590cf29b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e3ded6ba5e97782752488ed71a4e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c2357877a84162e7f1acde24e87ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1f00accf3870fdf3be45ba26076ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c81dbc312188cd106cc7cf584d871698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37ad4da4701744e131ae28a613e35a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58d98813348715dfbc9d11fb6f712d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f7050c02710cee0570721b6d8464a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a588d01591c00a37d9153b61b6c97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3af707c71de4a6f40a6364438bae36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd14a1bff39adf34e266e8dcb96dae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7660e1d4a53a04c35ab901f4be0d4e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bdded697f28f455830835df383a05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd432d5e40e88f4ee501b4a294c74c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548743b04f0f17374ce3ac2b6609dcc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49444a2e88467aa1c769d06f6faa40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba345d6858f78c0d171bb1befa870c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d13dd4f957fa93313c552d0dd02009111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7150906d0c60d2fed04fb69ba1b4854112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec54821849886d2eaa8d708c1b34d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c1a615b120038423e2333dd3eb462114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c2552b05805a70baa63e37c988333115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55085f6ef1031a5a765c86dbcb039ad1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a34be0329c7fe468208f1356f4d6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060cda38931a68ad6ec1b8a53960bb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8d40c5f790b538444c846ba3c2532119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3265e785ab7d9c7b604230f81934f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992697264b0c3592befa3c633b1677a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa831eedbb73ac3d5f930d27eb3b25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e632e30b83e84b01f281fa61cb1e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c0c182737da82ba4cc9dc49d53ee6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438864b29fe2d9145a9201bf1da9318125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00e6f5bd93706c8209d2755e8df4ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d19e58c8be55f8ce7e6f5a9f1bbdd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbbf9d6bf029ed2e153a64a4cdf51c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51e0958e627136ea2ca6ea915a1652129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd98711a605d0a178f99489e25966f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fff1fadaa1b4cb9fdc1632fd70f27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3f23e6c18299956bebc7f1b8df58a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3994339330eff7b200259d4a3219d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c67d9568ff480ead7cf0399b77e634134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fc30b9eab4326279b78916a38d497135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dde260a3fef70b8621faef2567395136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf495718bd0fa24f54dc798fd4be6318137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32762be4c451f13bc854629737d623138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0f7d7348e2108ca324e0f80db58d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40156fd38280788e808bfa303498235f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990728702c86cce5342b1439287a8998141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1878312eba42b85abdfd57b9d98333142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef3c13a86776c931e1a193de036ae7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d6a8c8342b8872652b0262faf7884144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c0de2839ba7e97616a5917e22b8ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c92ae20ce0e5b782d460e2a8ad3b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51707a59b351922cab0d101e7dc62de0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc38e78f2671851f0ad2805f4beaf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6327665260e8ff75581eef4dc9c6b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb011adfab8eb68469580e2084b878150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3730b97ac36283854904fa57a3a9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d58b2a37c831ddbcfd699d1ba5634a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef927af9d20e8cf835f074acd7c065153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b54f81d944c7db25efb111dd38977154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cd54f4ecdf0212134d7e265d09a39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf51c1b5757f7a085200d2203fe1411156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310454413a3cd1e9c25e28fccc7c005157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79b7f27dfda1d7d7c5d882310b5bd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b088b8330bcf85ca7427e79f9e99f4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fb3c1cda2e0e16c7628526d649c11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf46fee631e488267c69c9a55b73e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20989a20872eaef1e8856db54afc167d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9de6f8d4d2d58765068f18a416a02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97525d2a484a294c7cf549e436487bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748658967ff649aaeb28a47eaff37f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044be703c561586d0764ffcb67a5bb57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627498890248f1e16627a9adfb26f7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554c16850f1e46274929749bfef1b5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba49ecc913e7789daa56a2134fd1c28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76addd31983f190ce91f9cf45b6953170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fbfd2ca80e5961008ae85a068953a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b56a873867180e2d3bc0c0d19389cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8700cff9b36d8a5be27fc69bf4d5c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcd9ef3af9fa2d56db59232eb2dec7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d869b82ae8f3b9de946cb4e026e5ccc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168cdc0d81530b87db00040f88b0429176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd6a6ed2f71a376214f2ff353095c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040701cb8b92a806745107d5a5014e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e04654bc2496c65c26ae0fafb0662179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a2a429c149b850644759525ce4c21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604ec05c15c9379f101c359bcab42d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a13b5a51e68a35f24bd3cf818a74d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f500f6422f4ae4be91fffa209ba33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af2289c0f51d94fac8590252ae933184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bab20142330eec48ddf29414c90de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc874f9e9c06eeb3aca45f517733bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a131b259ba7ac1a8725989869bd660187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fffc08de5c30e4814737cbd1f13de7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86009f7155095905838296caa93a0c9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a006f97c20f600f8bd073067abebac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d063fb6ae612aca22e752584dc2b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7debfbdf049d403b21934b311ab9f03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5121330f15978a5ae38e25349abb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a8ea2e5951926728845146e5e4dd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b05f9bf8f6e4ff3d94fe373b668d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6635bd8a5b6ac18b90ae312fee83b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be788d0051ab7f54706ed1c6f8a0f2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a50375c4e42a58bd5da2600b685439198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b934cfebbfaa259c4c37a9c7f59fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f89eed07de74d139d29f5fc526d151200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c2d88da4fe54cfa85d5dcfab8330b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c21c22a55961be96553685dfb4f35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca7052ccadc4d461af7ff699a8868a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088e51218e907c482feeb6d33be9c51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d04730c1744c3df9e9967fd5f782e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a782a3ab473f7eedab5027515ce32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce69135f65788b7b994fca545b0fe6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814acce430d3cc9e418492bbb841eb67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f666679b960ebc35ceba992b13f58d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78363e88e1fdb2962825df10c427fe81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39f09133a6129de02bfc8a4927e554211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a47656b3e66813eb81d0332a5c45d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f95fc71d3fa31f02a85739aa49870213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad564778a84aaf8fb53af728e1e2573214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47f9ba9d0c664a8a62bbb72635835b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c9c56254ce6938d136841baec0cf6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20304d6de9722fa3793bf4f8e5f97a8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36688831abfa39de23ee72206a942033218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8858fb13bdc48583a74967e39be4ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd71e722418de83c187a0b68dd587d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec17cb29910dec9f59a478fca7bf9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302973a5be5a3f6cb444443a61e5f73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654e95aff7fdc19d2a8be373a74564e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85d31fdb104d001c216f4c56d314b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85591f4dedda4dea246f396ebdd13b90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c339de16b878437fc023d6d14c58671226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecae3f7cc5572eba1e57354b64634b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1caffa48fefbfd85ca82d132863be1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f23d7b0d407f7b86e7a2432cdd9e38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597b2cc8b4d01313f28f13a3891b6e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69e7fafa97e142d08f152534598710231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6cde6656e08e6c108fd33d3770911232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359cc5461f75296480ba83f26315767233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c6c7a02e2a9274e87296fba6367f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aaa7ee2de69f89cb743b24ae7bb89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dae9e23eab6e8cb362b296b0bba25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037b1fd33a4349ed56a03e993a09355237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8df7596e558b400344034902b5ea1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816bbe3415faef0c7487c766e57ab50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedea06f362a067323a84b8a0d96d3ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680beaa8013059f41b3ce8aff2f24272241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56aa0b54f8cbb6d4663da2bb6084fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11a557613faf102d9f213fc3f734f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedecfd5e295190a8c9a91123b7a381244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61bb2e0e7b8c39d57744a6e201da90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d1c0e0b01f5fbeb14a212b838021246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70b3e97fe77c104f6859640374fdd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca88d874ec6e87b74931ee305455994248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a6190761652f4f94607e89bafdd4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467a50b314854fc2f37fb2ac27a93af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f31af26e6384bb5844f5250382556c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f8082d6fd2476319f8be9919428fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529b802c521464d6834655f3e437a6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0773de75461de15aee6d929a90a4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7469aa07a52df8afc4d03a25b9e61be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7b882e59b10a980c9c70a4ad1bfd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdec3454b804bc2e92809f324d73b6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e43eb20afe611843d1656c73f167e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa43821a65fde2f1cc51aa4f98c3fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001303629dbeb6756ca84640501deed6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd912fc7c59155ecbdb72018441594261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb87f4eb19f055df466f90206de346262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fe31c24e2a433e54b45026ffecc7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f384a971f864506baf50567cedd966264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f326679f79d1384946a581311ecce07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fc7dfe70c142c2840fb3dc2860b15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3422f86edbfa88f4d0a2bfa844f8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5908c83fa25b38faf1d743f45ef6a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e09492784daef4086822412f32120a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcdde5d392e3694aaa7588da35b370270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454815c21a828b34f3b1eb343f3c5b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1362e08cd7d5b1b84815bbf4a5220f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a67e9984c92d2ae873328b3017abb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2ba1bf58c37740cba2ff3dac48e02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c157db2573ef9d80e48631694d6a44e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c2193607a103e38da2629522a96b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd161f5df267b710eca2c28556461b64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa2a395201dfdab13ffd9008590603278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b90c40752fb590fb8220079d1714279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521a9fe027384b34ba7cb001d9a47fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e97fdc2a7dcba7cfadb6dccb1180d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db39e0889c9749e9e5cba4019b1730282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b390042b6c75b589fbe25d28fe1810283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524018039885b61ddd1e8d087667b97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d05417f8ec2d3cb77330d15409762285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961991fcf78a9ff0e0bb11d84c11e2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e3e0a5b833c8bd9f00b60df396a99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f57ca8ab255a44731f12758840aa8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dfbeb682f9aff2d532d9a9095ad2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527cdcb24ad225a25bc83bd1a991daa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac3f5fdef0d169c1f097dbdd820537291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a35d23444950b6d035bd1d1af29a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f28d72a722d89ea80bdc1533d9b1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd28e68a9b2ef18570bc9fdec7c08d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8bafc108dbfd543a9e343c78bffee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f738e79165f32fc9ad5762d45cc437296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a14f9fb6f9f2811dc4b5e9408af50a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b81a3e97455099285b44c01ac3d08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d96f85309eb61918575fca3379773f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cde08ce1ca28f13c2efa6f0ae359a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43249fefa5751f6945e82883c4f70ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517e623f83daef08a49685ba0ca73a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708d46cd17840c25e2f6294b815cd37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3d3738b300c2374cf4bf84e3b8d3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1b4abf98ba26e24d9e65d22815a4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00467aad480e28adad7a2cc8cbbb490b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802667cd4620c17b196ae8964ac5f4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba500cde6afeea07d57974a2f0f955308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366bb8eee76755a9327e18b3102c190309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaac3bebfa2e3bc3a78aa0a4de673b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fb2a95f045731899331ee89679180311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1ba9439850a8843e220524c063d85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68009ad3e85b0651eac1ae1eefd807ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5269eb642f8f3d5a5e303b5cb9528aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d81a3a8a1c5719bd7dd6b1eb66faee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753444bfc7119438e6652693bfc6079316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d422b78f4d56a6a03deb745c4b34793317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c62c637743f403eb6503385cc0351318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc2c766aa48c395c68d559306e554b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce347538d33c607fc487d5fbbb99db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18841b563f3bbb2cdc9deaf385fa1e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57617619d47952ad4382f2d3d969fcd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cd3e6868130933696da44496f15b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fc874abecdbb9181507875be4e0c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ab54ecc31941f0439770061a74752325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed338f11ca5e14dbf22fa65d9d762eea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2af2749559598750142112f727cbb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fac145d3d3f152681b4bdaa77e58de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fd75c383d53c5b6886cf3a919ad5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266e783c46819eeb36680748ab2ae6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e98262ac062188fe4967c9435f7a5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692936ac27020d28de21ce8c8916a9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364e7a594889a3f720e14fddd00ea78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76ea8f8a04b6368ad7d8ba64a4f163334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5579acf831cb64ffc2b77126ecd03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4e1c5cf12634f77ee03425355478b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f001d1d780f5ced5032b13f877569c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0234ff3e1dbd416136601dd12f3c49b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c1f96707374207a8727792a9a28d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a4ba83ff2618429be3f1edf645ba2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31672901e06fef98651370c9a6faecd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093da130964e5c7a4ceb20c602d2915342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cae7c98c16f3640d0af400e72e95a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bf80d5fba713396d36f5af28fc8bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743537561bf7205be8e95abe384e93d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c5226f4bfb96063e36e3425b972e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b700dd74a2db24fc5a94dd048ffd32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063615d91f552951622e8919b4994403348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efebb692ebd98e43b7b4019d1a731b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42301e4a4343666fbd3a82dd354e10cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802262dab4be4acce5e50a5d62d0eea4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf95d7ea2225622c651c1d0782037f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47d05b3cd0c1397303a1d54b47228b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f106e67c0f1f19ae37fc3de63f4bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d36874fa823a3b46c7b09d2b5ff653355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab4d57f1815c3fba539175aa5fcc7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d34fb263705f7a6e79f79607ae607357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53242260c62b61a8194f5e335ed960da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f5dd1ff249c255242d716b118fe33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5071284f39c286536c0d14d1ed38299360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e32903d86a4310572ee790e01f508361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425b0fc2973d01f78d28e4fd74a9a0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd78756709f605a06e754a78d92940b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729de001b14b97decd05f54fdd714fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98610f80b2a96870f961eee5b0cb02e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ae78cbd90f8ecff6bee7fab2db0ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be5120f59a08b71da4e570739783d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d41c0e4a369a011d813156b9fc61d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81ff67baf11d4d7ab38dab141b6591369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c87e98562b4bb6eaac2d10b452024f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fbf4ed5a68455378ef6a99b3064d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b81d2786b73e951138d6ac13e5610372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582f19bc1b882264a07c7a2d748613e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d08b18aa5fcd7baae1480a662b99db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f625d1142fdf1cbe4d864b7f412a825375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8b0171ba5da9e1703cd16b2d64bb0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377b6343752266a9b85070155edf6ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319606c5d13a804c99178425381c0306378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb22556315233110d3a98adb35737a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101ec7ffe4fb87e2dbe6e2fbe241dcc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca135db9e13df2c25c194694f7c5700f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e060ffd6c0945f25d3ab182f94b1c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2773a0be50b53a7e4191ff50de6b29e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcf1b2693b022956dc27491913e9fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f34fe47e19e672d936d3d8457f48b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacc5ba52661d997993b75323afc7f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50182b38b5831753e1df382d57556490387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40ddffec6ec29fd4ca2a82c3971771388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453a917a6ae9bc4982f1c5f7d3b3bf0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315655964b1adff1bac4fd7cddcd9998390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c27999031aefc8d2de610c0a2251f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23450436b05e1ffd04e48721664d892e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c5c9bfef0fa3ce27279d58b64bdb5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53d9bc471972be18e14380334d4164394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc844cfe33c6872b851fbd997ee50c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75393131129e0a9549cd12583b052e7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08d8e2ebd55a5587250f0db18b1550397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b2285cd4c73769c7eb32f8e1bdde2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a966928967313b81390ad4914bd92dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777577a999bb8a677ca653f304c24c76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e85e0e4dc389a6ecbf38bdb07d89bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e3bf6f05e8db5955c4813deb398a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce1edeca3579e457b89898f9462c1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8a81101df45540bf0304da1e438e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06686dc08a94dd8b9f1f6c87bea2cb2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0f16c22946c0e1c6bb98a9433e13a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c27d7df21f75cc24c90cdb86b4ca2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72d12df0c1d4567e2cc6bc38f4ca48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23968b17b9ceb557a18707bfbbbcee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4378ba266e70a8aad30aef4f5afe4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842abcba4da78d3c21a5724c3931b68c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f360621fed6a31a4bb6bb679ae011f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515e2d626b4628c1556805dcef2f903413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834358db3aab95d9b40b007e3f96506414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bccde1f56ad6fe7b4fe5e58292c3fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98352103029a9a2c24990066028d10b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739ba410fbfd89837c1ef231b5c6a88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05554a1e7043b49a5dd8c2e0c664ed8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bae02065721d8604426d270d165b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f31b0fe4562795891d8479d95045f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96ce733aaede5969a361778cc059f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c192b342bd9ec56d248f486dd9238b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558b06ceda19b26c6addac117e95f7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19e6bc3bdaf1b724a5d9bb854ae6e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71613849b963277fcbfb72d911271182425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a057e66e3ec2de13a7bd45893e41d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d0472347e21999f96f71bf4b9c112427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db85bbae20a156d046938e6217a038c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21675d3381e9b9c46af0fc665244470c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c1793e5ba685daf01750db439c97f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152d5f2e19a8e61d5810e4902016d45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b9078a2c402bf5c63d66263a66439432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f5348e68e6f1639d13a738b79abd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bd90825c3f70b3c0bc74faa8ee006434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f16cd3355636c47d8225b0359bdda5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09738efc67a81f91936d15c5b187eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218c2abfd3ac6182686a1886cd914fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a653b0e85bbea6b6afd3b7a8f6daef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329a01bee355641f58bd22fd8c9ccc1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acf98b86cc1de59764bf969b9cbb9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6079d14270670e6777e017ab185c28e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f876ef2075e47ed00055fffc69451442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a51dde20bf1b9a74bd9d26720cdc26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e49f52a3b37665551fe937d0f78b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22188b62582dbcead1ed16591601d429445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6edf486943f5712356d50cd509a4fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b503bcf6e025b0e85cb832b9b5a72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd07ce4886d61ba1c68f4486398f01d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4425dfe5c4ff8fea20edd23aa6322bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5437bf4a6f622640f626ea20831a8b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557788c63acbd66943bde7546b7e9ada451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19e8f7fbb38ea4e491182b094e9048452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5b9de4d6be0e3a4038b514410a123453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c41d1c41d400b68ad8e62bb9908b01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a4b22d204c1347f227aa9697eb925455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080f6059d6cf12f0b8e2494cdf9e09b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de67145d92d49fd9427acb24cb360e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b083f950adb013e0f5f91c4464f8f7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d0f722249b4694318a7d71129ee02459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf033aecfa767c21ed9f7156aed804460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748092e2dbe3510f4e388ffe5a29883461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba360b902e5122cb8239b1adf2f1d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66983672e78cac841806ff41bbe43313463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24148be62b30c2f905813c6e72fcbd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff46593da0e11bf19a18b1dc648b19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81568dbbe38940159d3790a8d376d34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5cb2cc0f64315e684b28a5c21d7fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df41d2248855f4205abd2d233cb19d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf394374f464601da2dbbb5b65bf87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9364d854b9783041c92f56a071319d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2da5f9305c37417ebad4dc97872a30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab971d7a500b2a76f94e5fdebb66f5da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d4262658424baf69474f992a3e582473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce269bb2d45f11cf378025bb6bcce8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40f4e164da4bae2389435587d5ad28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362ec7346e01a22a59fb5b47b999eac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a223904a7f0cf77392ecd6716bff7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c242e9634fd95fe3633c03b7185e283478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc915742bc7da706fd4fd9c9f8bf6479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>