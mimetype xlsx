--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="653">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1192,140 +1171,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1396,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1645,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1822,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2026,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85dac58d2416a231c3bba49bd58e9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425de758cb9e80e13034a6e1cf192c8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bccf207df302464e621e68ca56e623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfb297c570afbf92ef7ff2b54e24da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cd834e7001a73baa41de7982bcda35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ffb87e58673e66ba39f535dd361896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4372ab41bf8042fcacc0dc43428e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae69a4e3d7d61c1c34315effef7c0dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b571429bbd2df0add75114f34a15ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6b20d8aef133577cec0e1adfe647b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670919ece62278dabcb9cb74a6cdc4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a15a8b74323758a13c0f2f676117412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55137ff43534ce46c758914dd604468313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0548caafc86ea538b765924f31ecb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f466bd98b29bcedc6114e922af5790b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cc90cbf140989534abb81a47d168c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50237ee8a5bf25c37f4f4b0761e6ecd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c3a4b88b75a0330aa1ba75876770318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80091f41554420dd5c5d60924d7f2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174fbe0448218fe67a79239e967af2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a38a9124363f68f01c2692325c7a0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdbf3224fa44c0f1091b192161ff1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf892bf3cbbc67f2e33a3b2afc50690923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9913fc9ad14582c30b3e511d7aa0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e2fef7118098bbbac9496535b618425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afff80d52ee0dcc2a63f700caaf16126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d4bd9e0d9c6c8d1e2d65f0ba33e0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0b8347699dc91736a968ff9d7a4d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf89b76848cffc8ae001fd1f242320e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954e8c8c71ce9e26a4f95dbf850c19b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e157123c4e3471bbde8d0fad4483731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1982bf90e0155c701418e9cc3dea1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395dd2c8667317f3525032cd7a802ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2658a17c6a8da23292b279f20c7abe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250fead25bb4972e7675be443e1e9cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbc3d951ee62395aaac755e0fdc6bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e77288d0404156b3fd0db656dba99537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa298ffe105c4346a1e29639667bbdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465a665f458ca56f6a8a1ca664314ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee798ed2db263a11b4a39566dec470740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2344cff9390cae1ebb17cff31ec1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bba0915b5624bcc53be1221b3cf19442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa00fb700d152d45001de048eb3143143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c0162244d6c9b3944a13dba5dd05b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19794c2c8b0afe68ca384b857d9004d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168394d80c5b91ace8d4506f3c7e5d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9bd9ff07317dde6e380d5b140942f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35e118a918ac088f410d0afb3ff41b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1765ecd166de560d7b533e9e25c16a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96e1e0add9f8682ce48d2f1312129750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4729bef8961f32830b8e8842110bf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096e3a20e7eb0373b194525c9177eb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89753183abf7da7098750a758db927a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978de6ef5feba80435c4625329fbe5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2079137ea4970f491c5ed0ecc10b3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d242ec035c43593fb66be73e7a0c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53017740e1b4fc5c6fd5ef5502f657a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc482bb26934938f62a147fe0e11af258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b656702dd04e6806303617186befe659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c662600821148b0b7235d3a32bd2eb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809cc63a21297eaef4f9a54ccf0a45d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec77a74ec1598503a03ba9ed68f26762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694994859f9543f57ef0db1b0ee8041663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3357bc9e382f6dc7f03f0ebbc9204864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3ea8495ae97c03c324e47b23c20b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662053395bb7eab503fd923da2c97fee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df078272d365d9de26dd77422354c4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fe06b40d83a045a0fa0dd9cef71ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4aa8a50df24fae6a43694d758c79469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ec9691d355b3a5efe2f8bec82341670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51204ff0ff29ccc679b6ce36795d1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d322a6c6361d95669f07a9cba626f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2b5b63c5d5fff11002304e037337873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a2756215326aa71f011bd0515475f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1caf11b22648e0de27a26f7d09abb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adc21146e1c43b4852ed01384b1f3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8a797bfa9e78523f936358d5b6e5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553996684678618c06001fd4f750a3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4c37b1532d0434f12865c2a6797bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2a4f0e02e5f8f4e0a119f4ab9dc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c06c32437e56c61451a6f0c5a5af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471334c0088ee19ef7add6a49719f7b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efedcb9222f0841a1bb12726cb36bdc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160d3f1db35be81883928a765d22fea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8e9cb32c9391aa5cba0c905fc887e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd49745d81d0af5d1458268d8c103986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d385612225a74d80899624cd05bfa287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855baec8f44bb75d3cc22764bfe8bfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d2bb8306a3bdda2d2a98788664d9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5e7ead243170c004b407c3c975fff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dc29b2af58109631bd120aa4cc59291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2ddf8a08dbc3dbb36a3803788c7e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb58c83ac97fb1ecd7b98662d7404493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e7f8bfdff2f8d3f553ea913101eb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ba4b1a744a8f8c18cd6d6ed83c2ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0a8b19404d001054cd86ea2c2ff8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480816b0c98e466fe2470a5129f5102e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2070649c80c52ba1e37089a9897b19998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de9807c50228f176f7e2fedbda1d3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8c321461153803d5c19cdd093ddbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1753292b986c727732e6ad0584703101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248a950688003334e323ab7ba9997db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441043b7faab29f971ffb5b5b347805103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483544556e109cbaec9fa18c4c70668e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeea8e7c2e92e8891f57a979a7cbc86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174565b9d0ab303ea6e76abc628abb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b2e8bf9e37eba6ae7e2f127085a22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c91f64cce5e7eee8a942b8ef9c981d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dfe04b490f9d0ef9efd92f36ecdde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fdc6b913cb9d76a6d80daeb800585110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27429de08d940828309901d86c55f0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcabff2348cfee1ec88982d16c536b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b8917ed29c2e21553c4ccb5d7dc1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120eb70b3186db8d5c9e4b40c50861a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e735d552f2bb64dee8941b0274b40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07455f37ca1e2af0f6d7cb0923ca9215116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a313cc11d477a0bdec8abf6371acf1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae011c43fc99f6e9ead9d9702c60bd33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72b2f580c43702c57c0e049b00c10d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ef6bf44aa46505e86a61c40cb6d81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af16f871e48a704d22481fff37d54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b982e716adf237be12daeff56bef7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368544ebc2cceb22699f156822c1ac0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bad83fa2cdbc75f97fd5d68cbbeb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9e0e35b75496d4df24e67f708d44d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e8663d8e7ea64579dd7b0712afa4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce82b5dd50dfedb596861550447b79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23416d18a2ad6950c2a0497f5135e82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce3bc88f81bbe1d3a96f780af3a35f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5720abceb4f292d0d0449c9c7fba8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43902b2e352dc375c5e81eed6e23a3ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158aee45783068eaa7b358d733e9d1b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bba5cabe0ff4c772ede112eb4b1b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620edf312875c55451256a40ab351e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6824ac002bb396bafbbdc4c9ec4bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98d232c13bb5a50361f649c851620f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec39b33e12be76da29bcea08df7794b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd991e87794803c285729ae626082d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b8b6a81f45ad014da7183f99a1bbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b393bdf110a2a03e7ff74f81ec247e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab464ef78ea70a2a72bf9d37f83b5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd384819ed24180c2eb70b94a719090142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58210c2bcb7778744f861880c81df3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cddc2c651692cdf19e907d0ecd4b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e755673b42c394890e597ecaa5d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01be307a0e88695fb88ae91216043ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe4d7f2840abc4028d3cdc2316e146147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf76fbcedf65a4dd133e4eea9baeaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3059f802d4cbbad65251a243e6ced149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821e1bdefdbbc22a3624b05cfe38b4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc570d4ce3ecceb2cfe34f42aca5ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195f116ac98f6206b74b1629b2d2f3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180af95f422fd495ed143b013f697d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1f5540ceeb9d173daf7ed6d05093f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88740a9738e14dd05c60e41d3d5f9a59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564369b770240b9d754f1dbfd6e89873156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6215eb31dc91cc85fd9a8f173cce10a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956588487458d9ba08a6bcd06fe7e6b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b977f13bf1f326714630ba3abf856159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b0224a02201ac95d1a7be97282189160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb65ba063c2cb0a2d19a2d65adacb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf4a4a5e3545102142e673c0479010162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6a5965645dfa8f582d6fa2b225c3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849bb85f21fab75571d9e009ab4d061164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfb65de418be2bc094985979de6fdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005fcef5349b8833634235a57dc671a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c78898e73714dbcdaf2f13b49c54f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8816b5b7bfbea89c2d6e0d154d256168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020d380dd2db1e827df69c50a9a5610169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ff58e2ab253a24aca72f264b101f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f76f54c417fb840cec3a1a80cd1a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaa6f4066a7f466c4f3ac056a443fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475c4f6bcd476080544e005b6b88765173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff6f0081f44d457e9f69f434749969174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baef3a87911c954f8767b77dff4df9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0755ee478dba42c711b66aac02820176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34dbb01447aa701a3960ec3272d313177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a894ed0d9ff45ba41ced5ae76b423178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eff55f9c3517cab4ded493d3b5133d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333c4afc27633142ef6e516b0e025e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd8de9d4584c93f150ac26fa38291a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683480baa4bbc0d3502935793c62bff1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf3b873682549ab7272ea2dd55bd46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1737efe45f28491572eada1259a404f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edcda4a25301fd4d90d44a070b499a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176059644bed4a2007bfd9c350c22ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5eebce6a94d3f69a8e4bba67e3dd6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991d595ca1b5554da5bf7dd38af70da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6261124ee4c220209170aa6adef32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26b34aa7411da82bf9cf7e9794bae1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cbc12f2f87301a5ec5872250c1323191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1888fb193002c9c5e3b4bc4f20c28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbea8b8ae226e40d13eec55c146e9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb569f84d5d1ae87cadf7a39f57f1de9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a303cd7d048feb97df978ec04646195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729745166b79370cbf61327e68a42fe0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed733d222fcba114705a43e1a8426d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b70f7887df3f9552a279729e5dc1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042780bd7a4becd5434f3b9a51b5970199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcd46ea84295cda00b4719d9b90d16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31666ebabf8c04dfd50b04ab1f46a48b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9f85a9e2186cbcd91604ebf59a46a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c53e5e4e7e762ae19a7444c0356e01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce910277bf86cc73b912518c7096bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea7b715d2ba4786360a37a2366d5d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbe8a36e154469d865122939713455206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bc678c139ac13165f5138c2aea277207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de00de9aedff03280a091178475c7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e57ce99d9e7d850b3aa261b866950209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34071ff2f721d8715be7f494a96cd916210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291a956a63916b3f35eb19104f9de0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445213e20c8bd4f021aeb94e511afb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f01bc89021dca8b56ba573bf5eee55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47cadd497fb8349062aa6ad0980e12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf6159b6b9d86e758faccf8a71afc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb67b3d7fd5ce628a7d6ecdc4b64d13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a2f0104b7ec874ec15486b022653d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3c82e9e4137761169f266e7668a26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00c923388ef1ced297626179c17062219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0675346f41e45964d16d3b0cef3cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd526dac23c4b0d624dbd9faa24f05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ee9f2a32cab958f513bcf85b232b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eded80a7d7985a707de7cf0f462e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94038f6ccbf2ef24f66bde6e27ddc2c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1647f3e0e34c48a44c01dcb2112de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c97741b561a6580fecd857ab1df4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7102f3fe3cad1d0af7b5a9132d1956e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0eca3c9b3fb1a44ce4a8aaf802276228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275f8c94ee746dc468cce5ad67478ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2b2b9ee81f469e39f6fc28c2b3454230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a048b53ff59a007b9dacb4221652b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a135c6ac202889cd732ff12ce4da3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa1c18076bf179a16bf1c6a1c0789f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bf04b6c537b94eefd11d887632976234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d1342561d04a7eaeb2b8d89a47b3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f88fec9c80e5d831c526f06e135ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600cd48c2d8b404ac0dcdbfbe2317b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aa31705153ab999be9705510713d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ce1c16cab577b34601bfb7cbdd69b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0cfc42aaf446c0804af7bbd2fe22e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb44a7bea3596fec092e81c2a6d838a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb6c7b11e78499c99f662f860150ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafffe63a6c559356c35809d86d4d795243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0c9e73b9b092f104666a39858e88c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5804e258b9bcc32c7751d3473336b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d34b3dcee49a4e83e27c57c3936bc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1404b770ca07d1e5d53b21efc5d74e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97aa6ed4f9af2ced31cada849ea712248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a9dd866967b0497b144046b8f58b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25e0d12b443dde444cc245ccb9fdc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888812f1ef21d56bfb60ab658eaf2dce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd67fc7cd0e78a5cf70cfc036152152252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe990ccaec458d3200b3b9a641bb1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97015af298b9a098ec7676a427a87b7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56ddff0a08ce73cf9e1f2fc19490b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d76328cfdf106f1031acee294a27e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db161dbb85d4407eb8c13df8402afb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c4e381bb5800f0cb44282d8e03b13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58159c031ad7dd7329004217b67e3a66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351203064a0e792894fbf5e2296b096b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c370cf5d6d49de9f83e9e65db63cf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723ee357fa2a6f0dbd3b5b94b776249262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513581e93d6285a5e00af273fb645fac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995941bd8ff6e0001b7f3c626f210adf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302177b7775c1ab71238bbab6d8843cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d1a682c016005883858e7c5977737266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f7bba3bff0f7fda50068f6f5beec8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37900eac8b92e058c2bc791f3ab623268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468680987cd6214aeec86765df97c58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaf7645dcc6f67e80212bf88b8b0f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b3a1fc8658d8862cd21abb6dd273271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9ecc0be76efe705bef54c1d00918b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120fb0ad564c2884bf79bdcca08e840273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8862ae2470483778491580630e92d98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507833efdc6ba7f1c421513765fbd48f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997781c2bcabb4057bd70a2f0c84ee7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9d5677e8903f6389fe63b47578b8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b10ab0c371e3db44d9f5de01b1839c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85e145e462d3f75e00aec1cd5eb257279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acc12409f1edc5ef94b1f2521da9e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cb549bd9b5d0c966caa36a7c57a0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97e52f980d4f8c0150c00a4980922b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a052cfc8dbc86c9c338edb82a2827283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02b9f2e894f7e0f3f4b9eb5785d129284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dc3b4d13e155a5960f76c31bae84e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191898c90b159fc16bfc6cd917c796fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667403e57face981139e84b7eccba89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c4a3a0680f46cee507c762970130b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02a412ee4578307819027e1e6fd92a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0585461d0027fd9ad1f67054a08757d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6b368f34f2a44ec2afcf65b8b7e37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf373d7d589e0de6dad916cb8ca89bb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932625b59c8dc478c3d4e3c5b3bdf6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9abccf45f8a27f49f8feb9576987a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb643483de628b161541955f1b4bcd8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0809fd6ce24f9de05588f4afd00e717296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2a79579393852e767eae8e6fb07e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef42c65e4e8880901e60b943e45bd2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dbd01bbd9735dac701b5c8bc29b51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9fa2d860fabec77393b457241f4bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa70cdaea82a28f029f960642eabf2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af5b23956d997ef71f952552d3d8fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da832a35b740cf42c647f1855fdbda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c994485f494f14892884de60aa518304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574cb0a9e837e62689bd900e38d29ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aa60274554d9344bf411217e63292306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43360eb2849ccc0e1cab3413ac26687307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6fbbda2ed9e9c52e0f7ae6633551f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8b60ad222104e8ebfafc39b207061309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caa48ad08027a231d0806d96037466310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f950edf30003fef126299c5c04f86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4568750ce48ebbbd0c2ebdd1f7e4dd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227d556af10e2289c24e6a78243e16b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a1b2cc9b1210e9eb8a595823f7538314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cee06aa25a7000cf836955ed6f675315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada3acb3a025b84d50299056494fd95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2825ab892b0c26206c0a2839e5ca13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19891e8f020e136fd8135dd2483b7134318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cf1eba53b80f5e34593e87fed4bd9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92b42ced1380b520d9b8632d87a5f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73443c99f5364f66ddb326d4dfac6c96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa75abd9f5877c67b575b940a09e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa048ba6f00729c190bbcb0834bc7438323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae98b86b48c6c8f74768ad5b66192a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2e438c749d7eaabe445ccdf7bbeee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9111934c22c00eef817bbc7877c54e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38028ab9e6242fa6ce8025ebc6285f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2524f5cbd1283edca30d64fc23f803b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e553e802c8479e975826575279c2d94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c912f3164881ef383147c49161f141330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5f9987bfbd9957e0de4e2d110eb71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5bf85d0c03e9ee4e64b5263d47ee3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0718cb637331f3a48e92ff755f1dab7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29480ff28d676948f04d1c6338a64e08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeecc05a45d619c14a52838f55a9ef8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c207ca8a1dd0d5f1b1cddd5d3d43330336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668ff661fd0033d7fc1d60e50eb504a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa770ac98b3df1eebac6f2d38dcd6d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249a0cb832faa0d2d6b9e139f82409b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139c0b261fa4d9448f62521bcda3b24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1a3ac31ded1e0b6d5b6c07f3e12dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc0751dd116909126e3d1f10e51ecb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c2178a647ff1265b457285f5cea9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dc70aeedbc4e758532f59dc4bdd6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757685aa94ed33c2cbf4224a5f9cee2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9414bb53e04248c29088a0ed26592346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377955a304f860ae859d422f5f5d1933347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ab9b9893e247cf3a9e9034386939348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e134a5a576ff54252c2679a5f4ae08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7ee0b1bc14603c2b66b53cbf80bff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb630721bae2d275558f001af61ee3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095caa31a9a2905433dca47239e4e9a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef5ac3159e765a588887990d2fa352353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a847f354e48acad06a7218c15241182354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26c1abb437ea4bb694325933e2971c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c3cee07dd9445f5e268edae19a7d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736fe1a45e85ad5963c05134cbc544b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d77ea2fc5e4f46cc8e1e9887ec3db4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0ef80331303738a4becfa2ff1502f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912df0b46f52c833113af31aeeedd8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c51605631bcb51494aa09528e0836361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d53787ad1f5486b3af8bb6015192c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e8eff977244346e451d81adf2b8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5e67bdc170adf09ab53991c87faaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10a82175123a90a7f35b4be897544a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2a6a8f86e971c655b9c97ac7cad15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fa7fae1da207f0c6dd41f2c64c735367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599b5273b5531a4677f53f52821aadd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15a76a05226704949a5fa55f1b36d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01b7b4ea1ea5ad802cc248428d81ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185c61c0290c8871d53e7d56d2388a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6a3bcafbbeec6588dfe92dc15a8d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9418a3a191b2263406c90a93ca4d41c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a105b068595587b3e0a65e10b65360374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec2f36a83a5a8a99602e29de1882c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab703456c46365ed263e49f69b2704376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c413e51df408c3ec3cf8831dc34ccd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f43fe37647e2d87bbdb1a262b90760378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920af476085e1f666eb2a8ef98d9688379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc99de20c4031cf1a0918410913a01f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024ca5ca3bcb928ddef0abde053a3c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc6d136c7168981b12d54842270cb2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298c008ff216e8a76716b33bfc3810a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d171ddfcf788351152475195aea193a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c01dbc4d6e168195fe3792f9cb385f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c9a604fe35d909c2812fc7f224e2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc62487d82723a224ed417604ad7355387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393cc50bcc193c0ea287f4691ca3439388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b128e31bf8c18cc7aea21c0bbdefcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd294516201e32dde1228f5f8caaa611390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8334e29a6cb7b44acc2fa98b696097391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee08767db3ae7289868ce5f714b644392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcda040cefcf9aea227d1d584bba401393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096991a94a03cc3885c3d5f4adbf39f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f91f273c48379e8d90fc72c2b39337395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8887557285d52a2f0860346474b9ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f5462b0c245d5afd14fee14fd5709397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d126a4635e6687ed088e7e27fa9cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a0753cc388db9ff4f91bd964f4f23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40fa9f33c4fde9120822f2135a5ef2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83afb3546b011892f5537d6ae016a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd90fc7a2d3ae016c61f53a4a17f54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35595afa5b90c2a0f5f8050ed21f2b0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ca604ab4204d15ea2f1fb699ffd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49c0d4b0b6dcee255af856157ac1d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64ae6dddc043dbe09b71680b770099406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fedfdc915984942f15e94edf37bd66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dfd8a9fea8744c059c52a81c515bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7175b6f5bf47ca554f52f5a729326409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416b4a7cf9ccd858553425e8d7ec795410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf3b60b751d07ce6c137aebbf4636b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a592a93f32cc8650c192e556404d063412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687c5d070fbddf498c516c126949062413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fa0788ad0cffc1f2b329948868fcb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5f487d956a9382fdb25caa0cf8b8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4e6111ecd1ef85febfdb43e92c24a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821ccd66733c246defa1dc4d82af80b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9ed2e50a74cbaaf27da8ea5ec8525418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc5a5e9f4241a83ec1810c05c4b69a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282529d6753e799383bea9b695e6e64e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026482489591388bc2449cf3fcacb16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d7d6ad45d1fc86e47c738f2dce9f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3704847bff068db5c25d956c2d8cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c86384fd9f033c9346cd064df1ef36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af064cd835066f5cf86c03f463ef1349425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550900c605e4e631cdec82f15cc33bd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec5626368b0c3c0209f38a9e47242e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093867cf991d519d198744dbd3842b32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e8a61818da16729ec213bce5021c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88366641cc4d1e0bad75615c74bf69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0d24cbb22d85dec8cd76ac04655b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bc9ddf78af7ae7f40462dbd1867d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef6e3ec80e02013cdc9ecbecb35618433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b79fd7dc54b87adcb34d06eeb0157434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd961fb1dbbaa2d7a221f03516ef047435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7203719cab9f0997e2391f34bf631a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a2bb9e707cd6bf5550a50586af901437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c80f5593c75cd53e240876475c4b21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e9c16b22ec1eb99087c5c76cd7ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45040f1d2cdbcb08aba1732bf42c345c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f9c325d08870abda3387dd94768e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e92aefa497c8f9d6780bd20e63e3d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf803c9ce750255464e1bae21f78c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e6325cf892d9b5745d1357a72d1b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb12464e03892fb1248597b67214c3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411c135fdef7abcee52f4b0ac19333f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ea30bf3ad6d94fd69448f46bde97b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1786db43651d82db3c2649b50cbeac4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f01826556a2e103eecd5806eef0b2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acd347b14f5b2454cadfd42d1080cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa19f52f7da51d7415563606a159c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc11354b0616b543d0e3b4666e8a96e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948ddd7424037a8a99da0278ed52e5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd813ca75b717edbd1d092ee94269311454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef53bb56c3c1bf58f3ab35c2495b55455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02434b58d39f3fe93221975ddc4305e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31860e154a8a32a23ab642fa532def9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e59102d3f8d1dff2cd3fc6830d216f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f533f8a2a40ac5a545b6f28e8326b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bea40c1052c7ced62a6e230d76960460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371a990028b7bde2f16cb0693c86ee6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07691a0c63bad938b33a4676d61edb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162755f2301ecaf4f0f8059252929d8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d0ef53a3cea5d7e2c4c3336766de9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d24924f81a17b045ecef22425579465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f44948918868a134523a19be926554466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ef768aea0a87c26c421410c931318467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed53e4b61b1803ac2ae1129852c6b58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343f4b8a531ab20382e7c4eb0a8e84c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673e0d159d07126c7391e1b808ed41e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c85e6bf95428c34aa5b64a45389b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab622d19d399a4703d21b2d1568e9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522b79c497aefd953248530aa979c5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6853a1136a5fa5912d90d71f34d9108474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f95b90bb3cadba501dbd6be071e3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680cf8d618a621ee6998f88a0c63be9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aae6bd9d581176b7be4b13da4dafc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823830a10eb36c2056f325d74be4215478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8e4976b4f25948302d360091b8108479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2d7657071c816245170728175fc9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14c0b4adb5b27c6d832053f5ace0a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25babd890cc46dc8273171d797a23ba8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4ea9ba95c83c674ed1eff1e1a63b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c932487279ddcc7f5e7d6970df6e25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b068081a4e7f4bd71d8b6465c4f08f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac89894f117c69a56cbddb07fbe469486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14292c216b38b6bc7e46a61e8d5313ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644a7f13dbed2af5f6a182fba5075b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002c12485bbe1a9fd75a54bb7403466489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f614530bdaaf24fe57aa519d614c4ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e7eca189be6310f1c5675b18660602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86459ba61705f9b07f531edb8f5fc9703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d1c7bf5680927397d68b9d3e7f9c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3a2388cc0e04eb5949869b18dbbc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d7c7619bdd6a55b26bfeb8936a7526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac32df4f8b7efae79bad08a0e3ce5cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff553501ce3cd353a1b3dd54d1377e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27ae1a81fb0ac268d3ece5af07d6009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bea67ec8372c770f8ce2ccd6cdb9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d8d154283404afa06ce97c6cfce911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33a5160ef63fbd6a07ccd1d5df8d0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a7c561d0c60ce2d4fa81b59734e3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8801679a255d51674f35a8448a4d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510f5171e92979c84578cf0437c0fea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317e86fdf142cc465405cb4266c6e3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450a593a4f31c755d378d8c72b24dc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481097e54f3307080b239ce85569f68218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f30d17b798b11af8363863e99457419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3663ddccede41d564af2ae05f96e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342995e9ff111497e3edd74c064e2c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f4b5c86cfc1c1355e6ecc3a57b6a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99fd5a25e0a1346a1167d1dc1a248923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d53c63490912a3d4d1fa8e8ba739324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5168b5ac8f76be8b72aa4bc6ea280625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae379ecb69cc83eb40af0d0dfca34626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf8cb22bf8284cfd51ab245938892f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dcc10fe1930bf5f8359c67e9c4d9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a1ec1bf1fa3f470381ca0fb14d75f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3718d20752cba988035c7c1e2bbaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091da8e925aef2023526cf3ed09a19731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428e61b2657c1cb3037d54ca733169732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed433338c62f0651d39a78b1b24d3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd22affe5ae19ac51031e7c20316af034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d001fba5fe7b082b0c59b934153abf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bfd0b28feef234d39132dd76b6d5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdf18e49bba6f712d40accf0b81dbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dd29a1e423e574877b6b3d1d392b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957a5aadac1a31c87e4b6fee46b30ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35624d20a235b6d29b4219d836f7852c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c010171901df291b1933d81e13c0cbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51603dbcc729492dc80e6430496f335542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39290b2fbe0999cdff43ae52b27fa9a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86216bf72e81a57c206d880b39d096a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0065a208248440de016be7e517253f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf9127449b655b4ca16cb1ce9d638446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848299e98cfb8c759003f78b0db9898147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52030f7546d803e8a13b9ffaf48600348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2685ac71344dfd57deeb34085104349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c854ed61cb19c997681fef9f6b7f9d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3a6ec9ff00ad0f497447c5095067451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1c55e108ce4b2aa6391fdc19e581152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb81f55b789f6445cee7d471e8c08e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9a266bcdad028ae885298a699003c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed5f7b1a206edbbec56d12a3a68e7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcc854f2363633a4e4f68aff54447c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340458c51f95f07a209ca8cd5b41579757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996359c67c510a47b8fcc53f2b24b8ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc316a3601ee4cbe9c8c7facef2b6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a9511553c26cee7b30c5208c4b87360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a5fcc94997896f163c97146ec312161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a61d14d4c85d2a6d1e4741e68c77c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e41132447a44c36936e134707f88363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cab6d7c91f56bb477087499764fe0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852f8a49c02f2061657935c0084098265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84ec7d8119dbfe97c17296861a377566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbbcc9eea62e670f2af9cff40469d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12271834d877d428a52cc004df3d871968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e268a0ef1796c44ec75b08e6dd1ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b1a5b39607a0410fd76cf8e36eea270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1575d5f85f92d094e5bd5b22fadbb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a78f6d2f1efe2763215840b34a6f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b875accb96f8185b7573da4640ad1eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09700833b4de5528357b2fb17e35525a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794195fdb95d21d81bf46cc42fc8eb1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca78b9ba6372139e833bc368a4acdf076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd3ad2ae0ac2a6c26f9ac490101d7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f6293d2763038d46635a03cfd5ec978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8572f9e2157826cde0e857c30491579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a46a6a1881b62d3cc5ab386665222680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630154b6f667db8045051374170c9d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c86e40fa7b26abe53ecce40e2dfaa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9911ee85c7ead77f31e62b4bf365e6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b01fe8fb3a3316db0e32648e63c9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a62f0e96ef42a34b5de851aeafafe485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d478be85fd43a3d441e1253b72e2fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5cf468f61611e9459227ab0a6a5e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bec90cc6fc647e773120ab7985e5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a0eda2dc25f9137e7c2bc9410e40e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9364f14e5f33234879b77b323bcbdc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe26a4541bcc36df148cf8a2e7df0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e611b854b775fc7a37c38a40321288892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9ce885925b6d51592182d21c150c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb533668ba69dd19bdcc8ddbe4c31894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa321d8884e7509d719fc396b6acbc3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928139c0b2c8162469d24da6acecc8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6168629043f1e2d1b248a3aa21301d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e540d9a8f04229575ce5a2cdb8da6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8205e32654fde583432b11a3daf2e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fc18b6ba4479464d0a3ad5206521e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffaed19114638fc0528227fdfeada6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368fe57349b6e7254b3fd2338ed628f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e59dc465e0c21da89e6c1f5c5a035e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c120927df508a89f58158a198e0ded0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1742c71c56bad051ff37be2461984f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2a64d700523a1cc64150158a84ffd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af57aa8c9354f1bc0f3b33d41890365107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150c863979a33b9327a33023df0911c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d575b3f337e0a5f5756897ca80f11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803dfdf923e84e398ac9dcf657fe423110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee93cd9fe80d143a9a76ec7d55fa42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a748cf8134b781d7507d847afd8371f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1864269a429fbe4d71ad7da756b73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bbf9479a4b346777b69c6974210e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7039c3345e310c642ab283bbccbc5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25650c403c2b4bfe9d83fbc2ff0ce6f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dabafbb126836ba78dbae04c4eaa42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e510d2a0592d84c89a8373364b1398a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6426e0f7c7da65a66427cdb46d52a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd18db1f012b7d7d8ef1061ea58723120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8303cc0301883b2c7a9f2821ea241f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936374abbc2d0f31c1aaa694a564f50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88de27859b7fb9ad44b0958e0c8225123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e624a1f44b3ef7904f5b35840e90674124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4ebfd678f90ed764098330093f09f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bbce4c8621b4e428facc0e197a88e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11179522f01db1314956dfcfb1db0be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced967363e7b77e8584d2e357fa9edb8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931d2a80c1a79540292e30e535cff09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a10e0b9ec95829625183d19d217b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935875be17865e0871c9f7cec19eee2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656324702d196105a2753dfe7d9f8c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c10e8c30a79692e783267762007e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d5dc4630f9433b4554e97c529832e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af5bcb989c3761e25e3e85e9f517fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb364e0e517fabb0f432b415913fd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e56855c366010ae128faef3088e28d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0d0fe6cd98ab07d891d9e4235920b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee10898c7fcda40586b979788231fc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be0a8f2cffee0d2cbb8c8bb070fdd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea73491663e3bf8e0896c6495fc132141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad8931c19646c7d4fbb5d7cfdfea3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac15cbf0ebbd47dc641d5192a6d1d98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a250801ed6dbbb411a1b975ee44fe4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48cd0c553638470dc5010e778ab1e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86618f879dab78417d31a1beeb1e4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274422b73ecb4c10befa9bfeae53331147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea4b90b43369037b5adb10fcc8f890148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a897ad631b927332e99622ac38f2a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f782af0460b08ee62243232f26f6ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203863593f6f0188659277f089f6590a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa8c10f0e082b5486654568812a9ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc9613c43e850c4dcc64417b6ed505153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a226b4932d586c96395906ecaab4a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28692c9313249f2b2d80433e965dfd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adb3e2fb94e1df4d359f575a537ea7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e59a347c417502f48a42a3c273b670157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588db1758420ac618f5f27bdc4ca2044158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f926393639812e6158cacbe8976465159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb3a0597c4e901db9df7be598f89d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9f49c5bdc8c4327651a47a930435d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0145ac410ab06dd4d99d5c225e92867162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55338d3e90bbc3d132071c8631172ea2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe597cc65286b40a636aed7f6f72bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d480de6b39a017bca538f44bd7d96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47075e3b1d8828e6dfaa6078ae0577c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966220711c853fd4699cb60a61e90ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09e5072e8ae9ef9e1f73f2ac916376168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c0e6f0bad169ca84dbccfa87a4155169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e54dfb4f72d64c273b923b883786170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3a4b617a42a385ce5a870e03af468171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348be9b73fa96c7b204f337f09db54d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d90b95116c59cbb625472766934fa2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d85d2ad6ea0230bd5bf8d87029175174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c956afb08146ebabaeea9458af07c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da270eba600bc9228b27cb1d39016e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7fac909b7ce1a77f3a0ceaf06de33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca02cc4c51188de92aa121956cd9cf9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3283c0fe35bdb4a97df9c463bc73a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a80606ae33c97bcebedd30c24f61a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a176eea8cd80e486ef8ad868d7c52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ab7ae9fb68829a6cd41eee5b346a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d7b1934162d637e046a9744c9b4ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129f3c907de1738cb7bdf58ba444db0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002589e7ba30eebdc7565674210990b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212accb5258e2badc45fce9aefad7cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8a0cd7609d2f8e37289408aba491e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daa28d51c1870976cbcd89fed84b20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2741fa4204f9be46fa8d72852fd62c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2712fa5cb64d929ea849ad229ba3b6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b469946caa04c6dddf99bcbf48fc5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a68d2b4fd21caa7f2d746dcaae5f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e76f92190d36005672ec36ded50ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e145256c6152e6dd3ecc32919a69d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aa9fa854ae9774df7a8d0ee59ae71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a70057c1def815231936e27414078196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa484bca460c4e6017fa8d929a3cd8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d511b25630562851884d12e7dbdc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fde6c3a0b92211afff60f8ffcc5511199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e63856fbb028908855e25ab10f1750200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5d07fd1edeb8c22525043952a8a9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56671d1ff1c3c91beb63ddfc0bd24a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49808f1b3c5cf00a1e16d7f359312bbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3a223366df1df98e4409101ed2b37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf761d56de30e1ce5e3cd3ec2db7c5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0865676686c0ea6aa4308e07c3cc1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943d3fa50100353ee45e808243b61f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb07bca2b75bb50333313dccf21e4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0dfbcdcffcce4855d92e22881321b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dde831365b8576430c3711b1e8c1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b24d869b8579bf24090c52a7211ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc777035d8797a4eeaa962698c3dfc4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e354170e681f44aed59c6b95d3291213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0094a168f0b9f5a75471564fd3f280e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dc5d6eccb66b0c0c0cbd8a836b022215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecf3b98b8308449d7be014454f067d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161f7baebba4786e6491dda46e16ca6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a7e62d4a58ba406b6013b9527b854218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aa2231f4880ef4a8a0b2edd22031c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797de1e977d9d934a4133db65c69cf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2519b8f76fe8b729dd01f5e9e25fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02255b3f6e6f4b449794206911f64a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15035944f25032dc327224a6afcc34f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0291290d8271a196a7bcc3496cb3ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0844ac5efd88a9100fbb5e4b241ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b27627a8563db5976730ec728aff1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46facb2b6ba88ec55f317710f2dab184227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e255ebb18dd6cb8930160a86bb29e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a1f7f943cf59a1b3dc5e934f4c919229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e16c01aca20ea3010e00dcf8c5b40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2ca9517bbd7e7e5dccb1a4aa982b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5b0891273d34119faeccd48b142f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca230a6da978068d7e5540e2549b286a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79254fdcc2ff83d85f060e83937742234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634a6039fb9a4f9f11702071b3d997b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1f88e06a52c03aa5ed78feb9ea54b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28baa8fea5f67b7fdb1b18f394df418237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9d31d4053be01f4cff4c0e4f786c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081702c137751154a1f1fd5e396ecb1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fb5efebb1ee7e719ed7782bd1ce3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c373f1ff2a988daec4e444b9bd89421241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ff4581cb0e1da0a7e5a67bd114e6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e7c370bdd45e749e056396735e0d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e5cd2eddfb9dfcea6920e8c8c5178244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9212f67ed4525297d064ded80724fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c291bf66e94047b7fad8c81b2be132246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537c68fd4af7875a9ed8b664fbdbad4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0ea386fa9aaa1f399dfa8bd34d59c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe0408695a3457ad3482913bea25d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660b994eb3124365515d42b6af9a1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7d732eadb9a422d24c15ac145cb2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735856a2b5239ce93690365356d34e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249fa76464cdbefa41faa9cdd772695253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b72bbfc574c7e09a978a70d59d7df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb06c663f50821f0e93cd51b5e1854255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b385c2009ac560952642271987b76d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec43dd4a5fd5a9f1cd641207a52dff2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666c0b0690bb5482ece1058d2204130258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e772695a27e3416ca7292ecc0fb710a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f430ebf567e3c0dfa4b982e938d03b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f62450142b13cd0372b2ceb4c74e8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5f7f713499507c59cc1d0eb9515ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0243fbbf870fc972657397bc8c2b4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a77a96860f619d84870ed8e4af994264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd26726831a0001e815a10de8cabc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b859de9c54b60c18dff7a3cde4465266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcaab4fa8c07829b621c8a2f33947f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddf02f5dc8340690dc3016b744d05b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c34a1ad4fa9427fe9c8d2bd6bf3b49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af333fa87ab75eebe09253ecf83a28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b1e7af3eeefef338a2dc9fef9b45e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030951679ec4797923c50f85dd2ab77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62678ff0c2bde6abba8c39baeb415e10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ba6eb4901ada24906aa23fe7e58a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fa158b55713e1bbe72014ca35532d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862985b307160ff7e56d8aceeab7fa6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407b4dc636fd0419d5e1d3537dc7cea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b8cb7e3ea538d60e34958297201b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa76278323f6166799277f334d8c85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b3ae188259c57cfd75cd7a395f28b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c9a5285cfc3102b5edc4b66e32e96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4fc3931b3d67d9478d8def8493b1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514e248769ce928c2104f40d294f6d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca20fbcf9c6c9c34612af30652ad7a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3f8421a119fc811aab1c34b7cbecd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437749ae216df229717e959b8a1030286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bde528787e8b1817db87175940d09f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb15aa16bc903c3b40542cdc4ca547d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7909d29faac972917af56109700663289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7211226a6c5f441cb6e585bcb3e90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387f4038776300ac02d551609ab10a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1e77c4d4801029b47eb37845df3ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c84ec7d675c66b943844c9670eea9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6050c0c376f91e0a844f5fff35b77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5ecd647adc2e56bfc734c109395ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c4c146d18fe14d73dee5e6118a818296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c02b59e5ca1cdaf4ceb2bee78443a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84e81e0dd562b60fd34ee81d2ee06f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a192c33ace098ea67961fb05bb2e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04dc00db525b289801efd79aa1b90b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05714838469d24aa90ea85d240f0603b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c3eac725d084d7f1d329db5521e24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cdca70dcfd3b1f608b606da84a535303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb45e979b01faf120f9d69f6343b12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623acc616c883576cdc9ae2f29c2663305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf184792f4d99c067df64cb4e154c0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853a6f47aebbca926868b01bea885c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ea46cfd0197089b542414076bef4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a109604a7dc1ae5aad32aaaed10b1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a66c6563cc98f84f02af3b1cae4bb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fe4be9e4c565c40b15a9c8148c62a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853c3d96046a3371364554897643332312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8feea432d185dd2a8f03a54e6b868313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942fffee2f27a62e654624a86595f7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c55cf90f1f3f766124f8ddb0fd1c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42867255d352661e9cb443f57023adc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea89f31efb70b860ccb12aad8a177e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb417c4e55ea9105869c5d8230bb4428318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bd7bd028e7b930aeb2bc1295f0875319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777089916b01027b76fa34bcd492e818320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdad0b02e20d63e9c8120279e8e920321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b62790bea2d22487ca4abcfe617f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb147a71bd0c7d37a17703e0f1f727be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3801b10160513a6e4f9a00451170d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdf376dc40a2e43ba11ea5829ea1e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d79bacd9814b68f4de3a4a8b25388326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fb210f6fcf050059bdcc1225b265b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bdd4b00ca907079f17cf3f42939ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eba978ede48651bdf6f5b701c6d10a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf51fccdd7a15ec0ccd120ce07c593c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe145365776ead5fac4b05dc9fb509331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a301a543b11d6e0533afc1e727add1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65504049adba56c75063e57f68c26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dbcc66e53c2705b4bb9ba59ef2950334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55c4507e18dcb54af91d626efe2b39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e674f4a5728f39f9e3f0b267c8403336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f23f3717edeae930a472b93e5255337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784446260512f5bfee5d943811422de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636a9baf9e6756f50e02ff352eb6cfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93f8d1eb923718132c342715b3bc68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf064ad6d9be41e25154bce2469733a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912cac0b7d3708d5dbeac9b5534fa6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3be9616c2f0b03ef803039ee74466343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6518abb398cf4e52b21340cd4ac89c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386a7866782a3b76353cce0f658fd12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c337f80dc412ad15b0f200d7f6b46a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c01f10246dce0178588002b9e6598347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06118d6d1552cf206a2160c671922826348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228aec44cb1682a17784ddb3fc69fcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1965bd4361c1c50321510f3dab5f639350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e271cb7b8c389d248134f553ce141351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37057d8a206e785806273905d386df52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a545f9d532b9970c778aa0b5fc5227353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b390a10dda00cd1f9c889e0fef4ebc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250f62effeeec66d03d739688396e52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d3abd597d13ef89934775db431a4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4534a0a5e1789fabcf71db3aab28e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec807685cc7e1d676f958c7707b84ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb6b56d1bb91603e481482751f751d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ce0ec97f12cc02410940f74ee774b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ec241fc6f0b2a5a43b31fa11088eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3dc4f301ba523092795df9341074f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82bb0925b5d849711c9062af0f1f3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd9c5c3596aa69595a11308eb914c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a716307875fd3b06e4661031a2f85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b367428488a2702f00fc9e4ba950e56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e44d2b8afa1ab75b2f3072750c5275367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bde5da01384f0d0c4f9079cfbbd90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d41735a4e5730bae3189907d0d822369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53f4493e8e9ced55a04629a685b2d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864136e95e0247c1eca3104497b3d2f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e337a7f54eb433394f3cee56ea5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fea48d92120a8d94455cdf5760b4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b7e866be25bcdbb0bce0771d5eb59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41bd291241535d2c3a853405cf2a71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc628bad9e2e661e27c009a65112224376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684743649c63ba8c0089f04b2dfb69b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1d769481b4842b9c6432249e82124378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c708b0c4c74231fcfd1fb330348ea2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2052f60b8adae626167d2f8c7761e38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5eb09e550e8cd3b1c21b72256a412381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168049294a8baeecfce620a13f0d1c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d422497da01f7565b7a650ce2f8f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6948632177c1f07389497fbcddecff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d9ec4890e937a9465bb5b26c1ab04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe8f2c44a87bf02862e47dee014b74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b410d383a9370966d6c6b8da3bbd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d32521295552a478c8c5938f63d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a0e772016b704429cfabe8c9a954f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef04422e189881cc520d986ac0dfa53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773bf3d81e8ccf8e39947eeef378da5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0691c7ec667a299d0dc4601e38682d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f210b6de3e966d40bea4a5da0f9ef37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e566a4153f0fa6dada3b397c3c88c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc45e05e4615bca05cbe9ad6cbc341395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00230926739dbed0e5a081a2f0f39cdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eddc64a73e6d2d64144da92cfd59c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3fd27d7d74d719f6b6e6f65670c82398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dd962dd4cc826805865bd700eb82c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa0605a6693b7dd5ed0ffd6ee95469400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca571b735e8673bf566e27eaf8b949401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4c4e32c9d0c1a0537c2441d391b44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5356fc5d435bd88511ba13575f79bd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413c36b70cb0bbf3869e4ad3b1f9882404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df4d6938ead8f9eefe209523adddea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d69acdb18736e1b86b04ce68875fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950e19cc1d08ee84e0987675c41b22a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f437e4ddf15e44321f60622ccbb34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6eaec38359fd7a7e6d041d954a8fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97971aff1c39bcca3d1d839d7e36b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5caee1e894a5fa42d861e19962e81b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01dccb4d0e87273f38e592b6e128be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48a0f46bb120c1674b4e4f91156acd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a93dd0680915e683ee5b693d69435414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715621637bfbddbb93931f35aca1fd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928cf643a52629a955d7c9747209360416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e7c958fd810603bdc698e479fb06c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da3b23e80a9f368686b62d91a6b836418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88698fcaa405f9deeb37648a044dfd5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d29e5db7aaae444a2a98253dc3b36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a79b8f2a540ac28baab403e7990a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6239ce7fcc79e77692a81eeddf2edf8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cccf192d18a4ea70deded4e02e0e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c780e134e899557b9606ebf709d3c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e71194e4882f5d303b279c4924022425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8b25bb63be3905841eb1336535945426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e953c9ef339219c63ccd131e3b84bd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e383dfd86d65699fb3fb304d8223dbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d27926656a635542dd6fbdbad1d68b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5556afac9f44c441fd6b22402ad21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a346f9eba5ed87d9ec12c24352509431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66a7c7f61d4c7d84768dbf69904a4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d39339fe9b88262f1b352449c8118433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17a94e979cc651e11bd7979252bfb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dbe6de771a56293449a63ad336fb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf9d26d04947d97195e5555fa9a50f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80679123b5ff8ad43be8a27ba02db6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e298ac7ebbc6dc13c2ebe171935bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace1b433a8b8586d78c671a0e562931439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76660f2f2092a88fc92407365901a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2e8487eb9f4e98eaed89503dc8c82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c01ea707fdecd1bb9216559a2a207442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab524311d09482a8be4b4ad9ce3dd17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0c2b0b27a11495aec6e04bf03a156444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f159ddbc45f3ba5b7e88148a2a9883445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eba9eefa747079cb2b11e5e3e7f0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78968f5ded23559c1b86231445e98e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90571f15e07a2bb5d0edb3e04f48e86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7608ffbed13866d80ff215e79fe4c8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bf33b68e5e0b5e982ceea65edf904450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a468709b940ad4ff90278415eda047c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8634a52c9e38205558d26aa86582f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3a52bc2bc5c59ed6da2182342f862453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b8332c1d7d54ff14e5dc6273cf6d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bebfc81f8531ff243d8207cf97243455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4cdc2a20516878993fc7509a9d6b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26816540c814dbe7e53a1acee534477457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fbd3b12d02dc835822d73a3426e56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ea3529848c4aa48aa98d0493f0b48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dabc21863c4a2bfef91158837e8ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184ff31960fd1530ea2b045cbc51019461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0da67c6c42539871d6b4be4390dd1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7177470e98218503173b3417ab25594463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed4bb6c36286bf2bd894a48708f124464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f663d102d19f2d7b529af92e0083b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8f8f976bd00f06ca30e6c98d55851466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63ed146f965cdcd09b883e3731870a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75053030355980c97ddeb147d6ae94c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a45af199b66638c0462d482d85ec1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9ee25c377149bc181f31ec2b63a5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6712ec6cf2ff3d774ddab713141f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4251a35d9055dd74173b6f42242ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45c0603379b50d1733e854d9064443473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f857ffce9d7c5ff8fdc72c5a8fe9ea5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e71db224f61e7e3ef580b473b9106475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37757a84d64cf212f6ba88e578d5a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5ffa0e01d129ce7ec0827a48f4139477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925c162fa45c5c6b472325d59bfff49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae46eb3c690dfead693f223712a971a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b8ffb67f68765d9f48f08cb77786d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7291ce633bd1ff4e906ce6bc5b36f481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5338,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16475,290 +16448,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16758,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17493,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18758,4119 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
+      <c r="F118" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16864</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>5.22</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16869</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16870</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>2.5</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16877</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.06</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16890</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16756</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>3.66</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16125</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E127" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I127" s="0">
         <v>1.51</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16922</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="E128" s="0" t="s">
+      <c r="F128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G128" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I128" s="0">
+        <v>1.84</v>
+      </c>
+      <c r="J128" s="0" t="s">
         <v>366</v>
-      </c>
-[...10 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16928</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="E130" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16931</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>0.64</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16952</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>1.97</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16956</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>2.04</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>391</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>397</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16974</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19007</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.82</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E146" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="E146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19021</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>1.31</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19050</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="E148" s="0" t="s">
+      <c r="F148" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I148" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J148" s="0" t="s">
         <v>413</v>
-      </c>
-[...10 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19051</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="E149" s="0" t="s">
+      <c r="F149" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I149" s="0">
+        <v>3.61</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>416</v>
-      </c>
-[...10 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19119</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>3.88</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19120</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.67</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19127</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>4.43</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19142</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.62</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19147</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.57</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>3.74</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19148</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>437</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19151</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19154</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>2.03</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19146</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="E166" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>6.7</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19179</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.54</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19180</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.49</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>491</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19227</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>0.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>495</v>
       </c>
-      <c r="E185" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19229</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>1.83</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19239</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19243</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>0.83</v>
+        <v>2.99</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19248</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.83</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19268</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>1</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19269</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.68</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19275</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19276</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>0.61</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19290</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>1.66</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19312</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>3.64</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19313</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19317</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>5.31</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19318</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>4.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19324</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>2.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19343</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>545</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>26.17</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19352</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>0.86</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19353</v>
       </c>
       <c r="D206" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E206" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="E206" s="0" t="s">
+      <c r="F206" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I206" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="J206" s="0" t="s">
         <v>553</v>
-      </c>
-[...10 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19356</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19357</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.25</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19360</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I209" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J209" s="0" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19361</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>565</v>
       </c>
-      <c r="E210" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>2.03</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D211" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="E211" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="E211" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19366</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.97</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19373</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.25</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19374</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2.68</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19376</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.8</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19378</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>2</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19387</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.65</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19388</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.9</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19406</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>1.2</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19407</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>0.66</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19410</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.46</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E225" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19411</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.54</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19414</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19417</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="E229" s="0" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>3.86</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="E230" s="0" t="s">
         <v>619</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19422</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.63</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19478</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>0.84</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19480</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>631</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>1.26</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19481</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19482</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>0.91</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19485</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.1</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>19482</v>
+        <v>19507</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>0.91</v>
+        <v>1.35</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>649</v>
-[...23 lines deleted...]
-      <c r="J243" s="0" t="s">
         <v>652</v>
-      </c>
-[...73 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>