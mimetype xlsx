--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e77e6817d1ea482a8bca9128e7b6dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8b4d0cc79efb6b19e0532c85b87212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ecf96a3783ba485f06a6db671f6053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd313fdace535ba09a5eb720c137ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6f4a5f8f4aadf53630161e70a6eb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3463751c9d24ecebf360a94c18c266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74255bb2b0749758753811a36dd03fe27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee3a46ca18bea155cb6ca956d3e6188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b762a0916300304c94e99ae3d9dc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bb4209d6ccb557f23b8a1e33ff8b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a11aa1fe0e179afbd3470ca00fffb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5451202df9b62075e9a0338b1838e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826ce9303889c8230f0fc8e7dcb953913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dce9e0c316385f43cc4c1e4246d5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf47ea564c6a562f54d57cd578243f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dc14ca68bcc095d21d5b1e91b739216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eff68d771b1efb43444ec338fa28417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c22023a63075eb7b12c8e01fab41618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea29af8ab03f2b0d1d9375bf3b8867819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7726b3b3c54c00b6c9b0ae27d5b894020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28d95e148f95fbafc885d1784c844c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde6362221e179d4840e1be8854ba1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73261b7cbd7cefb46234841798b58b0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096ebf9710518190d24fdac2a972efc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2077585d0c0c2eb381cce884fa833e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52af45f8ca128aab11056f81ddd7f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a333d8fd067e894114aa70219b603f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715196bb86fc9642c25f5d36b17d9a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb514761d9ab1ca1ecf8211258d4ce529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c3e6eaf3ccb7700adad924b21da5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83445f5371ca3b6731e8657c1520e3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af67a4db57ce2ddbe4d2fed7ff3a86232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b4cbf9759d791ce8f3fa7f774d9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c296437d0d3a05fc2ad4c43c7391e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb77851f5f69c9229e193415bf131735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4089a704a19d47680835827e57492d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d28be5e09486500ddf816183e070037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48617e449c5667c482c78afb30b775ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77de29b6f5ef513170626c934e2b99c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391f7dee34a3bab02b831113cdd9f1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26b714aa14f66c70e1bc65a457d05a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe62b0809a86828b5d54ecdc0ccf4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdbde6cbaf676903f400f69e3ba54f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95fced37bbf7f260451691a0e1416644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1d7f070907c06cfa4c385bbf3e53b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9ae0bb96546aea4023c7340cc1ce346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1135094556f4cf5a5d4458b78df0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c14f4f6f103b894bcb24603e2c7e7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fdd86a4d54acaa6ce3b6023fcde0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00afc8aea4b962dd9b59175d606b1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296bc74653c5b8be860876181d7973851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e6ae5b4464eacf36dd57db1dfe6c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533705bb6869907c880bbee255ac699253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067f3ac0f5f86a082ce438598bbb15c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd822666b9374b5c492fbff4b1c3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b214eccc6c88305ee4a26f49a51dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95c02e36545664ee1e2ea11153871757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fc6f5dcc3ac4fc4416a5a7248cd3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d44e8205570af018555371bb946d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc72979dbc06e3761b53556bd31cd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76ab03c178193114b1bd4e2c9dd33361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f330c41d46c200f9a961c7243a50e6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1caaf6f238023d6cb0a658cdffeeb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da992b8de79812b75c192610aeeda2a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00399a009b69bee5ef01180927ed6ee565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36f7fdd95de420bd422e1cd1ab6b8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a514e9afb41f8b8626f1b5dd93b87067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00d38022cf9177a37656e422ed418968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd01d2ab309659514df20eead422eab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaecbdde5d8fb552b77fd10e5ed93d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6d3aebae9ebee1b49286752fa382171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a16c32118c894dc935fd43e549955572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbe2583eabd5804ec91a527bfe51f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482426f4ae8de088ff17e49a87fd44a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd37c1104bf258cfd2866531849c5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81968c5644facc114ab016593b49bcdc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4a6b96423dd507cc5671536aac6c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136633c47e1a5fa2929696e03c69a2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773c9f19829d3dfcd579fad632433d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643142fbf00ad5fb2b09c19a637a273180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fef52e1b8f208cbbbabbf1b108a3b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c01bcbe2088b12d8711835dbc8ac4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72790801b3257929f7677034c6dc267e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe9e9c1c9b2b7449c0c975b85aa1b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef031a344b6cb6815270bd09313592b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8237a5f7558f5bd31a1b3cb39f598e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe374c2c497a9da331fb77b8fefe4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bf58ee63fe788be8f5af7e45e10a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f126c4a11676779cee96d0593c574f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d810b0ce1c7766b5c07b7fa1476b41390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d362c23f536a0153ba08c95752838e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a5a74da85c6f0cfd7d13eacfa1e7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc609c1c24eef3713949406d1ccf13493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8703602a32d68be0342558d0cf12694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b40e788aeba9065aa657c9e1c8f81895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8981602c7d351567a95f5a3d7d1ee696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000f2a0ce3912dbc7b092a5a616ef8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb016a576000f6cadca2f3247bf064e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbd83ad188f326943642c39f6df32899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b2c52df81bacda1ed503660d1d1e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889693b33f3aa0d43bd7947842b598101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b16db86bbd599db0696be7bc51dfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf126625cd9802e9b71fa314c87141a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c19d5e26eb886d04f277194771e4ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aff2d3f8dc92c2795b3ff41c71d8d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114121f2d231a49d7766ebad92f87912106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbc1b9794b0e75627b4f778ac8de1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1545460a578dbb227763005b725ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0656d5429591fc987ef4782ca50149109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d02c807c679bfa408772ce282f38d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ef3ac27cc994dcb96916463dd6952111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1c090d350c396549a8208da2c38f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b213198ec7b76f8faf56bd811bc11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f3490137b0737c700cd408e8517f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255f1fcb04ee89870c42c14f09d5450115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92854de1d7eeac5e4a43b1ca912a9be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43579a93d541f16aa79370134f4c2143117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7043f892cbcb32b439f37f39ba2bcba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911c93a5a1afeff2f5db21d95df50be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07b355e20b8c046b472653474f8ae9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3998c73e29ebe7ad3bce90fc2b31b54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583e2732b008ff20fad56a0b5bd457e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dae9db4418ce4efdc0af9db6117c3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2582831ae0d8680faccdd6c5639c432124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9db23e9a93fd5b1c43d41bd6505b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186e45fd8f89706c92654d43021e876126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792eb111963dcf3f14c569745a3745c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2459c4d471065a6eaf38daaa2962842128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3743c89fc53038f370afd816b16315d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c60f7528e709c4a743280b68a94229130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96a51c1318f7843c5fcbd85ce6d9b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280f2dfca6f0b0cdd949475b2dafe93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c755dbe1b968fbdd6c4eb4820a74c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0f75c4d40c96f3f7ee82ace414b20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2309a3a4b473965e6d65db01e29d1b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f639fe20d5dcef29bf3bf4e78efdb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece95db26eb81d1bf50c3b41ac08bd33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438fb633c4b6cc19abc48ec1ba6f410138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bda1aa8b7bf45394f2583260e50b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44a8529fed2ac1a4ef5eb5f5188953140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6c0a77dd04990b7f9f2c76cf70814141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa04e54154da22b37caf90cab30b9ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd689c309c057a17268f2c50957fea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79d0490b9df3e5d01c71c8017a60ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845ef61cf9442a79b57e7655cc827a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224de2936a534451085200c1d4f8e49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24da11979481521531406707f3e225d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e8351e2a54b2f305edbd99f2e46bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e884500cd69d9a34e9a7d36b593f130149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62842f13c58c1e25041eaec3193e8562150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fe354df411a89a5a9e312c39331a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f190078e80cb08100a88ee86d571f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffd9c6d3cfc32b07843c745e311f40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce66aa2f08db5cfacea5cbb3be848b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca500e4f4ab926e95a9eeb2e7c6ee84a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab393d364dcc7722939f24b9510c71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f209d684b3fd8f08e3c50910a8fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b9ccb6b96ac3e8c1e7dab59698ce1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a9ce7985d50d3683fb7b8f5ab9438159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d546581114e15a0deeb10e6220388f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81755f96cd1239a0a1ea249278e7cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6090709983b9bbaccb01e578f5bf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453786e7bbc970d1bca5e79fc77864f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0582937e2a5a7256245fce49d558e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491be1cd86190a79b73cce18863fdaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a826c9a8714747166225c6e0b045fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92fd8e5e2115936ca5eef891f312d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c912a469f09d656ac39cd0c159e614168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971759a12991753632c38b7dfab1b7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055cc1cecb6a737e6031b50194e821170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e286de58792aadf3bea2106220ac0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90938b7782ba3fc890a1758d66de31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee0785f1809aea92a639efd41e4f4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b02f841c711b99b3a0e94a8f687ccf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5967b33ac088422ec1c7786c46dae3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d10d46a207e3729107f7e837fc0c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c955ee864c313146fd81f7c2b425265177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8438022227cb3262fc02d68512e7684178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0023586c8cde2e80ad0f0708015e7c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1b0a4a2d34f81eea11660ee4dae8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eb909cb490255025e2c4276c9dbb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63e8dbe5c9e7bceb34a62841b0c1fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d361aecc87c1ee791840aca2e0b36dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732efbacc4853d082d8901e7b9530aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec480dd1bdd3bcbc7717b3a1d683b4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a12091882713c656ef2dc45d0cbb1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716190512b7c87df12a6cf7621efdc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68c2569d7532f3a0485f93e2578dd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30c0360b7032432a11a08a10581e4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0729f5b3596535e66cf193231d28c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6e9b5395d7a372090c7c573dc149b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136ffc4340a008441942d185241d5c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084b813b0b0e9888df1262869b46617193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24047286b33d8dd797a613d09df7bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bd1411fa6282eb718fe046465673b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af573ceede142d56fa097831bd40d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcaad1980f6e2e1751a09996f156ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac978728061def9e9896e94cb2cbe5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff111c7d3a18789e4406d57e6d439369199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aae2e9e0c220def7331419cdbd973e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f288497152500b83a5d03456b8c325d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc820cee8e1b42607b55d1f82771be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7bd75bc37a262756faca2e1071ed0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523a980a4d34a429ea9ef6cd5402881204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239b0eda7475d456d3cbceefcc5cc9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac434034ca37af6bc3eb3105a30ee8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341897d621fefaebc6491a2a9de4a925207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b4edadd98e593151b218b97309474208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ba99f4219f029947e5c38da0ff5f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ca00d18a3ca3500ed1af91163b317210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16f20712956dafc14acebd9a19b7b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838819ba2dd5ddb4540345c34813e687212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c1cc85294520fcfed4e974482ee95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51262d4bbce810b9923b08ae235ea1bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e3d0ed30eb1a4b1a68258fba5200f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fc34f13d138798dcb6e9fbbe8b541216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7992818c6be1d2e6943206427ed57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d8f6d592f40b8264dc8055c57d1e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be780da91b6cfee0aab37b36078f92d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d152ea24883f3adcfd1776e50fd5a71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe15b982c14c4c16800db115201e90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8674222491e11ca58d1ba9a5a652d91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d231fea57ef87d5c80d88501228b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6b4668a69bde97a745ab5ef04f112224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86c5a507fb3c6d0348d40a4b6546e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a7774258a0bfaa901aefd63a385d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688236441b977ea4b17fa0462ae80f21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359785ce23f3dc1121c47659f14eb419228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bd2b4744f67446f20d4c60a65c38e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b2694e62c1c7069114f75d28750b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025839dc9360f5d1095707069d4a731f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5044241c8b1b315aa0b97e263d6a1ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40408ac18fe595ac67f17efc79496434233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce9d5d57ecf73cef91d071fdfeb608234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0767c0f8744cd8fdaeaf0b4acccc4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ac527d2c72039cd1ddc90640e15e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19150c6a8b4e08fee797262fd413f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6f64ec51ceb52d88a96d5d04ad500238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51717abb8e1d776c4685a8b5876a9e65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064e8cd4a8b3ae69cd44f4d13c24640240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931c583d5c42dabacfa741c195e974f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fb114f2cce578c2b0e1c6331bfcef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a0d3bcedfc7d99fd2f41776259b77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaa429c7af1537be03190dfcc46180244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e47e92c6ea3fe8008b7d6798d33263245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750e0a5c7d5d6c9820da906969db41c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b629a615e17f3731d332103869090e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ea3a6c30c9c0755067740cddf427a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b7458fb9fdabbe867484fc4c93423249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587088f9412940c87dceb043b67bdba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98060dd428b86d61dafa1739c172e4fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251810970a2bd3c58a157fd6cdf7810252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41488566c1bb1d4cac7fe460a8ff2d0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a6b5f8d5d5ad4bd1c00bce5f398b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006c037534c2c604ed1adb309398f76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2435f3212067bfb62f758a4f635e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed16f291caa16dc71bbca9b011d0602257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d183a9c6092e83ff72b24c49567f1f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed9dbff6e70c8ffc2270215e9205ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defedb520ec56c6b1425d748b6f0329260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfaf6a4b880ebbd2f8337378330fe6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d96899ce0bfcbdad7d56825146bc6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc950bccbfe2bad1b7eabed4662e322263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ea31cc5d6ed251cc5ef27c8a09309264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b1e9572fa896dae5c797422060a67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b34847e9080868c57fe00c7b2a123266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d703830563fedae6d042d9b916a356267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d87e3ea6f0dc79b3c8ac45f48a6ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587521dd734b4e6e7f65411330f28e87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d988375bbd7c30c8d8f86997a22b5ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1ff920a02ae52cfe4da58b1d296ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df8c42e98504bc029f0e2b6823c462272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183e624dd9a23bf7435383908c74dfe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125ee3858bc7f0d2e9ca6f8ca8fe6bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a0e0361040039d3e22cc7d832c9e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888d7bdc3c76b5bde6f43c97f3b3e23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee71d996860cd51c9ff889da254a7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee6a15d75d4b25a744a82d64850ebd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37800ab32d0ccebcfb89e68c0ceab961279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4987c0ce439d7767112d6ef7d11d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4f7d2a705198e18b43a71e21f87eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9268f74c29f41a2c7e2a1fcc3a8dca2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0253274309bea5c38c25d461ec083283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42497476057aa6f6a030afed8aa4116284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f86f3a38ec729dcd4664b87728436285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64f0f14114fe784c70e8d0b655a33d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4f957ddbaa5c89e3f16db64e44e93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c69c6d281872a5142bbe1b9b522af6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936181c659e6b05420e86024f04b8de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eafdef1c7033a07a06ebcd43ff909290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cd5ed44bd08689f059504404b0851291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e1b64db4bf091aa57f977f8926b41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c654c060349c13b864c6f4da0f00a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcb99d2987465c7afeb4ce9ceddc20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03c0aa20e01878e0727ed8c465d89a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b7f7a645040c69257f22ed5e142c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545900f3cc945e90fa2c09c2ff2ba69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba2749eecdb1f8e662383119fd3ed9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdeff64874f47bb1d104c841672ab1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af030a528e5d5a8e9cec3483932a811f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e2473723ab3f1fc6d162109031a1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429de3cf236876d05fe0ad29721aad1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69422c44318db8e5039b7b521346ae0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cfad7b80aa3877e6100f2218bcc64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fac34efc66e8eafff68bd68f64163305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99f174ea8fa4cea87a6c887c2b168f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aa0fed891f5f29a30c5713ecfdff1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c9c37ecd4e1089049d0a38b36afeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5ce5c75079fddf29273e912a72516309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4932564493e27e89bda1f4702ba6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7183200fc22e3d9e31c150dd3a3fa8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9755b33ec917cdff0d09de6a0b32e75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed7c906bf6476a38a501a58efb5605313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f0646c58b4a5f19b9f16245f4f677314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4b2606af3f098ebd09dc2c76811bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919557dab88a72a52484eaedfa1424d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4643b0bbd4999b3c39bb7dd10c0a20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68860e389a207fae8251dc2b73658f56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4718d51859e3973d84abb8624e3030319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52224efe6a1da4423fc1bb18a7c235c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81ab5054a7970b7e5c254e11403781321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e345896e0cddc83a4ee3c0fdb19740322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceee215191e49e4e519ce4aee9b80c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0392632401171aa131ed40a2404c3e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03601adb41924d0856a5b1842a239829325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9994dd7da9d6d496e1f14cdcb17f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446af4b2fd24f232368e330e3455390f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d1aad9e387e833b08fbd32333fd35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aa4ac53f98472977cb37c965c8d9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc513860d99bedb7e9747fa1c5341e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c552b597479ff551f95f2afff3748a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8527ee2b032fb059ce8247ff8774d23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd14d491aa581528f1b61d9cef075c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6420e9db28d1926f900ddf236083c7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2278d7d32ce2a641ac99ecf8ac26cb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448518656b62ed13eb6cdf7852148c07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82133629051058bdf0b54d0feb73b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194275f454e7f0b112a5848aa4fdc7de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb99ed73199facb6868dc2e93bdc59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c68fa1e8764027aca159587197d45c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f1594857a7618dc0cb80fe32e780f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfd882a48122d34a78b3c2ea54d53e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a0a847e603208e9be15d0bec5afdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeba0dee15cbee59dd3977a9d37a20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4bfbe4082cbe18d7782814930f993345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177dafb93825762760fc6c5fbd19849346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe09405d4825b31f3829cbf89f6032e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8966a3d71784fde467274c395654b6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a2f0d58ea30e4055e221eb018980a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233348226d1a8eb6f417113df8f14b4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c8e8d15efa663782a7eb04d178696351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ed376765051d41db67e28b25168ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e262ca1e72d7bd6e5ece1b864df55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef947b6810be7385408494d06fd581354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f41ad96ae66e8f57c3ca7fbe23586355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153b4ab84bd9df30178662f836e8745356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554d5524e916239d6353fbadb1017f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c478cb829b016d6ebf1357d841f2bc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb080b74f88bf00fa4fb2c644993109359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c4831988b22d301f8bc92bb00b59d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea029b528f13c3731b6e0448c1482b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0b5f86b3da493f93bde81e38039a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a353e78e8760e00d458e18ff068f48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652598689dc10175b8423258c0a70ca8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8019bed928124d00bad33eb309e4fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413307e333a39547b765de7dc48ced6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bcada0e34dc05db7216e66d1cd119367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83e7ef239c0c589b3c74cc5f12b00f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9345bf73ef0ef775b8dfb8aa9f3a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ef4ed63da52e9b93928576c5c923f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa71cbe38dea7ffb7b9a00b64ff10a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f481218531a040e1057dc584801dec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff1771243d89fb5c84db616eadc6dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf065fcd42de3577b064a1992ed133e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363ca69d38e748d5e4d0ee403ae0521375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd32f379f72cf3ef4bc56ba88144a6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7706670e61d4445ae0dd91ff2133e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562e820329aa6dcf977ced6402bc761378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff22aa9ec35627d6927a7cb9ecbd06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b666810c49fb7f1301fd11c2aa70f91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80303eb61aa802ec02a8ad8aa66be5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56621e397601468545cf161795d05ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d908f4aee0972a98298c1945967877383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec08fc41aee69511806b11952b9ad0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93e8b9e2079d60b78a066694cd004d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04429b874091b9bc15d393678df439a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ec15abe46f22ee2e5dcecf50fafa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68219a9948406d9eb36d8f2e5b23fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8f706df52b45e9cde912d5c0c2b78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2adfea663fc8b70e370f7c2c6083af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e609a30478e1ed0ebd7fc7268ea62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb83b3271f1b3a2f2b2bf7d33e7c35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b47864021eb418063575949701595393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb89b6297168187af5fa6aa275a8a7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e86ddb67691b5a330177436c3f68b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35ae49621fc443973d01381874f053396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5a5f1e0fbc52328eeb98893b649e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7d56c34048a3a056ff421f732f451398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347273687847eab98dc35ba35669ff49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a960be2db1ec14183a0a08ebeee37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b122aad04d67f7c3a7a47fbdf27265401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255cbf105f43466625b5fb4f4738a2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b534d1fcc8a723efd0d30dac27753403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555e1565f25c30d4a951e4b2b0566ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12a29122b5262732a1beef4909ad90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf69d931d2fc0a061de8fcafb21806b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c4c842f8997463c858c8d967043c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107516e576453855a5c4cbf5ae1a3d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a40c43f7096c374a9493c85bfc2c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442c7f7e95896f3d3e5bd306e012827410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d33780b3aa4df474b638b75f2c41e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a0683458d26d1c25c88c6734434f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e9dea0322f6c8a7490276a3df0535413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a019cea09f61907fad0bd22130b6e0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae337d56b810591c8fcf8d5a183977415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7b41754447b2232acff13ce9aa183416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed10d0e679295da9e876e281bf112f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ecd093bcb2f73e19492a00f96c4cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671c0632a8ec1a38ecaef739be6689b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b6ddb465c19d2e73445ef9c09f246420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328cc4323be6486894f27b639c64444421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c106acd8f8e954417bc46cd4d36905422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7f35c46049f1869c5462234770f94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f19f3ae2b09c1f59ed20776721fc2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225992610a64db6a868d0ab9e90c2087425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21652016812701747990db101f4172426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bede9ec291a403d5f1a4c209d6243427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f784481e44c0036949d98028be2187428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109264e93d881489298d20bd26e90072429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6b18a15caebe703c1ca423fbca134430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fc3f694ff15ae734e73df01806341431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bc95c7210f9c22fc49b86440c41fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8dd64b71d4f53ec7f1e2ae485468a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2026e7306bdc71955a90bd081f86e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e9df53ed7e739e289af9e6482733f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b4f7cdc67671b342cc9c56f261df5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f8445974a7dfff679bc5049ec1723437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc33857b138faaf9015ae50b638db1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c00b89efb35a99daffca5a210ded0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523e2e5b6dd175c0f7d574579e6da89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c3dedf659ca6cfccc7e04273702f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd1204c7988b176d526eb0220b5488442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75319818f3aa605423777d8daf9831ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d182a19e4b7e19610a73d2a142b87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b473fc4639ebce9efcfb75d76a22bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f0ff2dbfbd1c90034a9ca4b62247d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5d96fa9c6d3eb2e5ad4005649d39c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490324ab2a95c268410abdf1030225e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cb78560508a63e587974b6d0ada0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c108a44c99f6020109d46cfeac60c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c4800d9303fb3d39277b3c5a91f8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca069a737dde81ffa0283f7fd5e69c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5b5f072469e4e8471d64197123941453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407298c48858cfffb0a430c034daf73c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ecc65883a2e1e7a2fa8faadc48276455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41899145d49d5753b0751b855aa058456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bdf0e34df1cca3cf27df911cf3936457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb790f965067a5c8a1cae92567a0b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29782c35ce52379e7282e13f4d91fa9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23e0c54c9f47be309e3aec224bd23e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac223845f600dabad2ca3fa87f53a168461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b538b889f32e9acae6b57b63aae297462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4980447b8e04cba22f1a5c0edb9ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9049ce86925e00f80302849df83200d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f374d526d6e82c0298a13d8476198465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca181df97d4acf6afe920d90ef9c84d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d213b9d09dcaa71a46845679641f5ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7a7f75f027aeb65b4b83e8dfc1f08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5488262d8bec13beb22e7ca4eaba2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04375a3371af7815c26be51deaaf06b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3c9fde032dc3f29aee8555115a782471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a111526d1672eb0ba768fcd7ea689472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23e4632a264797b2ea12fdf59b6814473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2a49f03e6c9e74178d047d7bd24f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd1c1376b1edd7ce75cb939601b650475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dfdd92756d7b4ecc1c123aac71be4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9ea11a20e21595a3574673115a2cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c8668266d4015bcdb698619c90504478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bd807766faccc2caeb1e4687dea65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b028a4a6fa49575552226333b3bec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2ce459a96e2d5ed533ba5a56fc9d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b14a08570e96b0424fbf2f14a6137482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686a88af7f91c41cd255bf53471d5b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29769adff0167b360a47c66a757bd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec70005c040340519e0b570e8854bf7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de8ab9d884f1f857e4b3907901966a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6cfefae70d4037da7ed8024090446487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b8b3e2ff9cb774bcd724b907150d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2a7fab073d9e788d90251ef52e3aa489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f11deb456bd77eb50f9cd2c10cbaae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f69ab6b665992bba76498bdb90d0c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d71959e9806d2cdf4d3e6f992efdcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965c880ea79bd59d0d20f50d87354e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53d310c43326f07fddeeae9fdf3edb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8900d8addca404be1aef38d7561d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3bb387126560f6d6f3ebc05a1b2b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691c1c9b05aaaf131f8b0c671ec31ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33835e6990c0e9f59852614456551c5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bff2fcffaa6ddb75ccea84233904b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac2190ee24d7e0a5409da590727ad711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de6783a31171d23e730434d401f97a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59110e640c37a54e3ff41530ace25a9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c5a00fbb1f5f825e517ed0cf86bac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eb144dddc9ea2668775a1b50b739b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edff721b0eb5ded2fabdc81ad007d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617a63346015550c012455359910e7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef12b9078b0ea0f3a498c87d6fa6c8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb18222dce304b8a745b411e704dfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4a44f3037be6523b6e8f065a3ec9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fcf72f29ed35ab4aa7c988034e52c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8785120c98d7b79c5e403193de525d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7185c349f2e62f6fb3d84f5af89eef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171246758d16b9149e3112106bae7a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476b25f32b2129a58900170c8fa2d3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba65997eb5337207934c4fe5f619a8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fc148288d41657f3b840123909c1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6913654621eea550875f57f367194328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e4cbbf0764a49235abaf0887f2f3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c33235de8bdab3f0598b48c363df7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eee24ab4db93976a006437afb2e3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54732b354b58ae0dd45aa4c2d02e148832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f82b38cefc10df709974294c2b28333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dba897899a2263288331c9f4f7217e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9389dc274b82861ae69fde00cc0c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f38caca16db5ddcfdb3da94b087ae036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da532a969dd8c6bec73583029664be937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717b038476ca1c4d2e69d714a28b19238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367f88dffce6c8d090ce20d232f2e1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392356fec6b72bee9eb55bb9c56f3dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860d78bc710a8f921756b54869128e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c60903334585e01c14054189658a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab43b9881f2ca25ed0c50fd4e8d28543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9860eae9a7618a0d07a8c0b5a25f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14686e2791e5bcb40057448814c6ffc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16839f60f8ecccfad4895e8d58e4a51446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf0e3aacbcf159325be51602da828247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da06f9072cd56603ff920477f6eb3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790b79b0a7c05b96594ff2d656c8e9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6980fa613ed838542f16969c9fb6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dee04c42d956ff3a07d6c5666fe23451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50634cd71a6139e138efa14892940dc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb7ef509f0072b5ef266ae48860aac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061df584ec142bbf4769fd2dcb27416854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb834eb9a0908ef06b370c0b096904155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015978061a856af8f4aa6bcafe8cbee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fafa4e0a3e27bb135c163e91b70af557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1f0f6e3bc041133404e46fe83065158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c12be72095e89a27074aade862b4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1fd35b870615e40ba94276c6e86d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71dc126fc7d23209f61f96abd04b5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc3d8c3eb1531cc35027da8fc7bb0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bae111c109f1ffc64f449d8d2d24963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404097a187163c0b2237e0f28978898b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d68908a99c596890b2a911d54e50b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab454fb7ad8f7e550171e36909fd3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccbb12ef5bfbd7bc73bcfc8463735b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5ec346622540acd05567b0ad62d0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c8fabf830e12cae08d047508880cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71255a4763fcca623ba92553ca24572e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb16335d77412c1dec4f4a2f520cf271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c3b66a6f1f91ee5ce245d4275e63c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06e65800381f763670ac97a3b6dbe573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f39939850181467cd3612db5879c5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a009dc4555c8db56fc508c54cfd9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b924cc4d6f83fdab8907041f50a8a5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd717deb3ec12bee03b8caabc74eb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e12b18712907903eba087a0092c7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345d17c39b5ec0d5aa1de64bb8dc9f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c056bfbb6b1a902e5f4021db0ee8b1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b246b04d4f098da0a3a98521c351f3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1b7fdb76ed4338a4763e50306c06382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df521378042972380f1581d06416237f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642658eac996461745d2f9d51aac1cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a8792ec100709029e22924823485585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38b8d7a69ce9d4998d7234ba42332d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b48936d86d29ef373ab01dc1c0ae987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb17c177577bd366d8f980e048502488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10570501e7feae7d172f8a9558029d7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc861fa2a4f081a563a70a13dda92d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e4d8dac781f0c7dc7474dfaaaa16691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5d99dc0ca0ea7b086cf8c7dc23d6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75cfbf88a9d160222df86d96c3853693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688e9bcc9003b94574ead5d92323a8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851ccedca54dffca65ee797119ae50595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba503026023883bc4dd63920791a27396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5acbd6ac9251055147e5ae680a14e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cedcdf0c8bf67f2c19b71e2cfa9ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dfbd925b908140780cc4fb34099cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e026e3cd92988078d701e3fc4a194100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fa8622eeac59e50a2d26a9d93ef07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f2f20253d66439848c4b0fbae35c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83758477c8c73c5580ed1bc9986bbf44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f81ce732591809d3d04f005f2fa611104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904fa23eb20420b251a0e58ce94521c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc432de29fd9a7d2b3d9616b7409bed8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d96789b9b3e1b0d85de5c588965c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d86af78a51c8413762dcdd363beae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95fefad7a30fdc1ea356168eccbe87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1f16bd8c1faf403b874d0ea08465e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b8b59510ea952898a50df4d32e38f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bc373a7cb98e7795801d85fc5b6bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbd744b1419ca2e26d843ec10bcabb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cff3a75d38f24d1dd82b28c2dbbbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fe441d4b095a9fbfe9d4ea0f1171e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa730e9e6dd8bf9c840cbf93b719d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d0b7fbcb1ec507bba70462fc96217117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd76cb7fd1e4096791db21325f9bfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558de4f6290fecd5eba93b116eed253119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb324b3f3962b274184e9bc488ebad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d774324d0ef77166ba4165f300bf38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f923f0ad6f174025209c1460c1fc159122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5ffa3edc226cf07271beaea7a4b0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b8390c10fc23915dc66dee1d46395124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83146f3e0fff92bf5c37e2fe2e1031125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6072aac18963c60791d8493cff0355126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebd49510b080f262d60002b53190a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b97c7d6a195ec385e5a57bdd4b610128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d8cc1b7fbb24f3882863e6b30a37c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5009c1bf773def2138e814f2e03d6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a0bfcd952ed6dd82d5b752f980f7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6aadb371aa13ec37524443ae8d0b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbcd473b32b2d868699f7b01542108133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736e0d8d2669e4eca55b3203ffa4bd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d6989decd077026c14201f04a5309135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eca2d2d32bb316ecd7b234089808e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46c9d2c837e2180e8f37e9c42d352c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1b86c9f2a7bbc1a5bbcb4028fda2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83ea70844b7c7a9763bf5c69ba8b2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768389b57c52e1f899323f4c57e0e5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61ba688fbb7556e68f8f138014f7d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fcaa2829b0492d8aee99a854cfe72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb264013ff628dba25b194e59b20dbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6534ac49333c6b24b406cbe545e89cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e7efc5366019f0737189cc56c505a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62413b643e31f2b632f570058baf82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c812003b64d14a9c127e466fcec00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3da0e3b02c8909b2382ec8fee8c357148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215702549f4ff3aa47fd00492d0d0ead149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf4709a78daf5bf1f4280052448e9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d16ab71f88130a111886d57e22b71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3050252fcb67096eb24ff05e8be54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a21476afbd8d94c6638c382aeac440153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd28d591ec0e5dfb8a680638680dc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8369e15d8ec2565579818482da1c64c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf8ef5fccbf6b0650ef73a8f361b30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ace9bf0b9502105ca5562f7a69d40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341acc6f495d8bb1c18cfba7f69d728158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f96fc22f77451961ea5582563f1a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a64e524f060cda0411b38296f0063160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb19a8389c5b914d741cc73b40fabf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695a338ff43e75567e498cb733c1df6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b52168dc978b1312579eae9019fe35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce38354f5def4a5c78529dd682447b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a0b2c399d96a5ea54d8ddfe8132ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057c2fd495446944d20555220394fa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1fcea419cb9a77c9d099f5093f9f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdebc3c331893aa0773927eb55e483b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c82dd7f2eb2f49f3035697d212528169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84d0560bec0af9921a0c29c442bfd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1388be12e623d41d18693a3d4ace4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd06cb25f998fdee45ffbf1301daac9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bab675b69ca7499ba9a9db1f8bc24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5d1c8a3a336d9802a03c05693b25e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95376439143122204872f53410fccd89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe42a0ef6580385378d05f3b8fc663f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a887eb64be9321c9e2a735180a163aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddc7388a65589a11440cac2c44bea8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59ccf609e79c067144b5c3a7906933179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c9872f9e1d4ea8b324345f0e17b39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1d842279fe9cd29490cddefab9f47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c06497977518d6496e15277703b80c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83440c8db1e4052bd4c2e7a575ded20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d929a054a5af3378de36ffa7c0212e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fdc2979b194bdbf68caef6568d8fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7605455d74d1fe68a2b29b728e4380186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3f7d68f355cfbb40e2d0854290350187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593ee557223a32ce0405e63d72f8bae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c88dbfbc397241e78e4f34d592966a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d29c784af012ce253bc51d2a7a1f5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b15a4f8e2f4adbf4b15c327119eb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540c0901425e875806d6ad82aa419e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242bf0082ec896d14db36d58b5e76c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a7af431dac806a49d70c9e8c78ccf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e86b872d81f1755d9e8b988fc487f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6e2438f03c7bda6a3923bcc9ac2c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c0455f1e5f7c775b66edf5abd707f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0541e7157cb0f42c330db7dd65f84f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd138f489c3d5ae108cd5576d23fa80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a724637f55c574d2cb6da2e1e24ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bb63794243eb7cb570d6c4803b97d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e412835d05cb1b67d7a3334bea3714c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145c50cbd166a52b4f4ad54563e6e9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf74e2c96f1cb49797c3abd7a952dcd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7776f442201393f82674442a5fadc01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa468aab87392a282ba5bae1d52044a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2aa280ee261a45a57961d89eee769207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb5fcabff08c956c397900d0228079208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd8c3de2a0c09a81f4a472abc8641f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37118fb870accbde81c63766a04d0b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043853f8d21b16e7f73e607d02cbcaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd1d5eaee662a9c38c615f351c2b04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1b05b8e9d3da0f483e3a8c0799b0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18978954e49e881f7fd0562175c6f738214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9057d96544ca33254e84b1a0e2fac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b94547ed155fb8f9a76895530eea8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b395f910d033528cb331aca2e4bf66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ab8880231482ed2eeaffbb5db7acc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd373b60ea37e7627e3f585618e5e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3af42f7b0a6f7c4106a86786aa34f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f2439da8ea0c6ab08cdbb43164dfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6497c0a8a4902e2d8f7f963deac61df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e527915d8110e217f7a86a62113824223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d297888711cbceb3e61da5c15f687224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e046b82b27e45454629d3ddb95acb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794dd922d28b4488d3f6e9ee4ff275e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999f5c5adbbd77af8573eea4c246597227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43700735d158cbdb195bd4f5eca91711228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb49e1e2fa6f977f84a246774db927229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58733274a3cb8bda7eeae1fc7af008c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a89d833ec4fd8096cc7a4e12d62c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea96c927d0ed7b98c23d3801b05436a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7987963deb8a41e37ef00e1c6490c27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b229312d823d6d7ba9020623f946a29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba49729a8012823902da9dc01cd8da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b973155f45589767d6824e72c11d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecde425ea502f4a6e9048f761cd8711237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7abba4bb487ab444af5a68665c292e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228f593c1bddd09440b9f6de0e49a73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056578ec3eb787d0b7ea3ead2df40779240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9184baf8af851dbc08c94041c5a0f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a045947093661abee3a1fa3ae8afa52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38977671a74ab9b36a6934676a98cabe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f336b6abfeff2502f817b4616b58f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b32525dac204d4041076f103d08a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada180fdece88d9727e2b3fa42154cc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038816300dab4b18b46428e3248b713247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7144d56111cd672b96e432d2ffde306248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd4e810a4fbd0ccff5c2ec86babdee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99875e17e386b4d74a1a1cff4623b1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2f8aa2987b0a7ee7dd487f97118f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ff711960e86663215aaf3d0ffea15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30a8b7a0bae9df0a96c2c2431a3d38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5b5cd74f021befb91c2f3a10ce8ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2504b0318116754ae57000332befc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2a408f43e383af61246ac6c5c8614256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea556a720492b18f73379ac0c2f5b06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677642247d46104340236a1507b9c202258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7442797946cb8bd12784a9af818cc1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785b8ff410fd8dd31b0998bb66e5932260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dae8df097eb753d09303924b9946a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a73ba0173636d37046b55ca0177f07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a24153064b1355bc058eda27c2d58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c695564c6e35a0d75432dc998a73d82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f209bca684d959499581db8b375316f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267ff336bed9dd3752a6b750c68456c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d250502f57fdd7fb4469cf586f4595267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61f4f6fc9946ab1dae993364dc6968268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc02c7a84fd4a191bf52379c61abd96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb728d5fdcd07f417d2ffea3cd6522270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631516bdc9447f0f03d8825523518166271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42be735c80fb66e3467c888cd058b34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10c84e3e9bfd3e4cc2a4f12705185e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee886489859ad8aeddf42032b61ee7d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaee654077a575fdd7940f31be4c5eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badfebd33d5cea0a95922bdb53fd041276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad1126d64d7dd9410a23d0cee26eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae363fa59f34ab0a28e1ad22e037568278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdbfb2a1820ae5c6e50c21fd509e85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90bcf2fe993bc3094c990209f5899f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76cad9ab93d163559d38bee39b62cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e8152420e18dba63ca25f0cf9e13f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f56fca31c164f4da3d6e5516ff47fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0deea8490b7de593c12e068d550a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98a745094d836af75350a5a797bd2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66ad1d0c5624ebcf1d7f95d86cad83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c8f7d34d4c7933070d9b156873dc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7f6a9cdf3b1288c1115a683339efe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b773bb210c74567e82db065bbb1b5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12205bb301ac9e621c1475968ceb4be9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93829fa8f857ded895b1eba136fffa6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd04e88d412009629ca62cff5d21741292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639a153280f7adba0841d1d5eb6219e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96ef30b61a580c719ed65cfd1f4f16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461fc59fdd7f67c8293ae7d1b554a39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b152d2b2c9ca6d8c77a1d43e5607cf2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09305f3e9ea1939daef364ba0c64584b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39f5e88ab37732e25462fba624f633298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de41d5b2e985e5662ff91e41774626299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5832ec26ee5e7d0c8064835fc6aa1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45501d072b9348ccb710118811187340301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3490a560e8ad8e4c1085a41e88e3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6b0b40307fc7c838023a8f50b25de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e09b004a74ab4fb3260c42b23dd10e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2bc9d164e4ab071d02b78ec4495a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca41d42d8a236f7d4103b24bc13961306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81fccaeafd8daca25d48245b6bc6a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc1357b0da84a7a5042eb356e83820308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a03dfc4f4512cfdcd4ccf27a1c0ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49193c4d3ba21c3a2c3b2ddaca2473310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faff372836766b060b051ba77b2ade311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd27958f26c1a9803dae6ada40d4e8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872544a56991fcac131364ac9c26c1e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ffbfdcaadb4deac3e98b9cdb861a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26c5e8dddeca1f8c1266458e4de491315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d0178986af73f62e7ff5a279024e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574bd7fe5c5978aff124bc08fc1d511317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ded549ed8c5a2fc3c250d36877bd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbbd46d22f20b3156d04b2bccfd6b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ed67668edda8544ce0a210603d3bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615cd5654e0ae4c60bc2746d017cc28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068b65402a01a7963b877806a0c981c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633e91f82a56c9bdee06a4c74bce8dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f630dd21e79085b7ac84fb9d39d43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cb45a36d2d7bc898f0558c3d039fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede19283d9a143d935dae62fc2cc5d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27be6ed7a22ff2ee8d5a269c022bd7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a87ca8019bbd6526d1075829e1b2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ada2a06fcd1ff5b5d6e48a80a57b41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb899345b39ed5975b7fd08f41050b7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8c3ad2a6705bd28f273fe31060b70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaba29676d1169bc70ba836968fd53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb988ab8a3cc8a3bf7d8bb7e1f206c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7be769f0658d15c71f7033c6dbc0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee16755714a57c2aa2e3e2ff013112335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57803888fa75e95424fa3f526ff616e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a10bc642aef44b24d7b07b15ef5b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f17130cd0f24c6838b070cf4be40e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345c86ffad1f2685d03b30ea088f61e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3586cc1263024557e9df047cd5bdf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f7d88dd247c38f42188f9230c9e39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3ea4c0bf34dbd29bd96e65e560af1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd98a07fa4cf725a6f0ed46ae3a6abb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51107f79fe18dbe458242c85723483a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acd88333abd70c78e760a42a8db574345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5729d605efbb22e064cbca71433204346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452aee9cbc49242b9ae2700fd64c7a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f8bbe399c2f44c1cb4b5e0da0a493348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e1f722fccdcbeea8fc4912683f344349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d314d72ab47ac72eec6c163c4c0bf41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30647485dc5f62aa30104e745c858c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acac540a0c032fe1d167c60b143f6c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181a430acf190e434610f57daab4834353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a67acd7f7b675997f5793bb4480fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fd79e7f0ab775b78a5563bd04bbc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146568086780f07466b36388b75747e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97e20fd21f82205dfb131399b74bb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41a534ef9cf909b57783083a48c63d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2e2b8c18f6635d052c873740f8e58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990628accfef7154ad99ac930a20bcb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ff03aa5df32f619517658ebf4e6af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8683c1d1e8f5f28299f9a0f4a09ce9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6024eca7c4b41d9c536a936f528c0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fae90afc313b51e354794d01884fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4925db7bc99158b7542f5273807b38e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555138fded7560e2da4237448d43ea5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fd96c5d64dc64a397ff87779237f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bb8ee85f1d4c765b8fb897b4b863f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4fa91ecc3ba156c15c4966988c05a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54453a69d0db07baf2f9a01ce852a7fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dca512bb89410a4f4f7050add6b688371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4185224b569c6b48bf80f26aace3c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1f74406005496d374bda5dc2ab570373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05651216a83717ff6e9fcec188a1b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93434ac5a4fb57d1396dc4b9e63efa02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75af1658b7126e19027ffbecfd4eb1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ed17a528d101473d87d04935770aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9eedbc027e1f72ee834617a5c1d0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef67b6cffe6b0bb7378a2005bc0cce3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3162db7e6ec7daaf8aedc836b4f9b80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe1b8a7764366b317fbf8a7f81efe3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e7c091ced6f60ffe12459b161e5c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0854868c0d4e5214e40d035d47cf9e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff87b37069aeff8c4d90dcfd4bad1a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617b77d65b4c27a3c7a0e9d08ce349d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e825b770380bc75e5e5a4a6bde62d3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb61c72961e3d702424bc12a00112b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003223e75b3b4ffbb9ff3ab65a583460388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84467b713ed039b6d4e68fb0a269110f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070f42518e281dceec313657599a7c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e586980c2249639561e589163327a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e1eb3dd93025de7d7f0660ba81c36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cca9a9b3744ab07ce26024447df74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185e12116b7aded2f91214dda664d93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec2687091a82a7d4f2f9c88a72460c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2ce2810a9a04b68fb381159e8ee0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd859f3cb4bef3364a9645deb1e60abc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17720d7a8d6d961f6b3793ed579334d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca128b31dc93a2688c5a8ba6228d0d5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59fbd8091c8112ecab299ae5b0e147400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0fc0cf431dc6e6c0555320b69992e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff1f92289ccf3b7e0d1ea596da56b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fc15784dbd8d75f0b581b6d53f1b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45543cd8706fed20ad34a79e991e29c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76945b5751a86499bb898446f5793a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd56cd31a3ab87080c3032ab790f5ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7b526b64697ab4eb285aad7cc5dc7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22f77be55ac311049003b093e329b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca799fa095f2956776757de0c2a8d4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518ca64640cfaa362cf24dd898399ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10f091401627526848edc76eab3bc8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9ac773eaf3f75eaaa5a59f505626412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e28beee25323e1435086157170551413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cac07309d952acfacf339f420c5271414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce643a8574f5eb26e06526abeed3dfd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ead7fb235f499e06f8b15cae7c977416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a01a8a71f9a54e8138c0f238f5263417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be75b94f3aeac004af0d285ec884c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2153d29674e2631b017c852b5e3bbf3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c115b9b4503d92be9a354e040e3b293420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026209e23fce73ec496d6d24807697a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a302d2db967ea780f42d3230faf8af6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a0161fb6f3131d5633736ca0c858f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45515d2774db138e403cb156ffac0d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70427ce889e6261ff331e329bcd87b6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6c187aa9c92b5ccf25f7e90d1ec8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d0fbda711d1029eb43d5223669974427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a33294628ab79b5c6d54b25e7cd67e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0fb9dceacacba652228c43b6fd05b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c886817e47b1bf2ce8a30a548a35c01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d04423a4269f260d89afc0c57178431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffca51577241e2a8e23c81194aa466432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a844e3341483de22dae8b40e9aba80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3ba008e845989002e5aa9671b1757434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d5a9ec07b61395e79f45284934368435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8c5979af578f13ef38bc8bab9088d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ef279ff78d4d34206fbdf156e6039437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3346d1387a2d309a255f7c5389a770438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d88ac9ac7d93b673b8ca1c499f4096439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f5cba8efd733a6f4bca331eb1869c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d40990108991c60ff984cf387cfa19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c9cdae6ebbe5a2bc57ffbee13fa0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461dbd0ae81f8c4a79aab2d0d3ea262443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15421d3b5e2cd43ef6c5051df8c2d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f546fc520bb27094be83fa8174158445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e73edeb158809ca153bb71e66ad1c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23454eaa7edea97d2d4672cd7e6dc3ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7742eca2a3b4770ff6ef07046cb21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae365bce84cb171c44f9a6473124c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c037e93b24fa8a25d77b9a84f80b5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec95df721d30bba918a4559b0e0205c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3154c2008ed3cf4feddb1fa31622c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda392e69266c91fbd120e7c03d6367f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf226f551d634770acb50049242f6b90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d717e3fe65c498913a54e4bace03a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f639807dddc316b478521eab3ecf0bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e239e37dd756408e3969779ff36095e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c13566dc72f70e5f1c9bd54839d7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274040f8663f939ab2f5318f60b0b176459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0281727063dc02bc0d494ff8ede4dd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb25280a34a1ce48ce1965668beec4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2689f2d868dc3edb7b9dd7b7f7fa9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4ec1f957e1756bd9baabb2570b86a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7546cf76e9a81326f61353dbff89b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd287ff4dd1a16aaf7c84ec71e1edbb7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade8a1d2e261d90c7610cd346f414cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea5497b02bf00bab8bd839c2917042467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d13872762016789c35c95bdb58dd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ea7e320bb935c599429e2ae5f4e24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07930731b87764f8b4f107534392621470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197272be15474f17e45f85feadfa3fea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84cb715cbf5fdc01b1ac2fadbe161d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d25134a569ded561effd08990e564a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccbbac13ef13d46d9dc5d8e7c0d475474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6045b24f4ac47f397e876b42f883e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2934084c05d5b0ec42c2570cb013a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bdc9a95d2f9d45dc8cc3e3add78c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffc8fd8f550de40a8926f382214f4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf0bc2a4c84a5f1b8ab074a39da9e5479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>