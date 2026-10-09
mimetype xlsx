--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd96b61fc58a284a921cf4569e02251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d73a3159433d02be43ed51ec1f5c602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617238b0de27c5ce0c1b3a416d8461423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2393bee5e86ed83b6fc569388496b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa74d41c214f091b9c8858535ab155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67cf0d935bfe902f2b02ebf6a550b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fcdee5d2f6f2b9366825dcfb844df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fcac55b3c5ff11bafc6453ee065ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce3d2d61fc353f7e32afe3b0793b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf284685dad3f4befd8758cdbaa36e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d0d2506846d68bb9d7f941fee5a1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235121fd97ce504c730fa46ee1ff51512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02157526cc35f131d9fed9b89d94748613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4da2c739681511676dfda874822a2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1089bec7f975307beb6324fdf184a0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a36c2c6cb5f0611748af5d6c2200e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201fc414b143734db600f977c1cc13e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1b638f39f06807c9fd0ab730c0f3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20eebbc39cc996ecf9189d4910bc0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b806d917611969adc216ea4d006fd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa5b2a40d11c29b80ccbb327bed13221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed77d6fcde68cdf27cc281e955190222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb9c3139cef73904f41fe8bac7fb2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550805e2fca9986b97aeebb3013335c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa3386435a62f6b003d131e88a9aae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9fb2a46adb022f1ccf4a8b07a18de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87bdd26db6c0d86284cc2996832a5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136749ff809a74975885da2d085c4e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a983504a0457527ab7b25deb7ea8aa329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79465079c465200a3e8d1330879b9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aba4235593897ad32ebe93d6862bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f50c99284ebfd75cf95bc011b4807e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152492c6c0c6ce52df3bd8857b18e0fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e5bf4b47dc58a8ba56ad5586bc10734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82ddb42c7fb743d3bd42ad66164bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f735d169720e2b57ccb25af710f5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252a714a46d3bba56323ef7736805c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb918272182da10fc6e1d358a1090838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf8e2366fbaad449da81c8e9c3a25339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eddd33a614d1969787fa14ce48bad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2773f3e3ec245ff4ff66e1819fff0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d3fb5e709a4590dedf9ea855d19b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a60d656c96d3e6829deb8c395fe5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9c6d59fc71da6b4ae9f12d86f52f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414777089d5251085cbb5d85c46582e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac17553151361af4347ac84d0cc60746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a65af15217364a86356d5401f7eb6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d0c51574994c9d5cce8436b41c0a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36027498b246db4d23e4854868c3de649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57071032223792462c8ce81fb181f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3133e6758b6ee96000717325074f5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abed89e63c0e3e06c4277beb5f746952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ea203c55149b4485fc1cc4d0c0fde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1b20eb22766f8b0220c17a3a55e5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2bf04aa9334c1e47173631e12f30d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09e680eb0aee5799a3b7790da6b49056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c296720634dd56f387b61bd755eb9c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd7d3da115401a026d83af4d4401bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c0d3e7c2e72c44eaddeaf1ae215e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2aa24aa602e6bb281c022903a40e6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b132583227f1773766717c494fcea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ff606c44c0d5cb7951131b8d59e9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0071b8b871f35bea425c2571c8b3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875f235654c8d4f031dbfe95c08b0db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcdea4f75efa4e67134daeca3d894165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239c1b19bc6715d9ed889afd5fa53e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900feeb9b953661a159cb9ec5305c33067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30410551d7b83e97849c03ef6c04fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758b6d4f89edb56bbe93f1eb422d74a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353b67211738ac53843500fb9d126ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229fd555942d259da9144babfaed98a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dae4037b43aded2ee4d816dc25a11c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8f6f1408d78ce6c286644f032a53a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd8fa677a98104464b745df9387cf074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a8cb399496f11f25a891c071407ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfebd32b5208c7a3c979aa873f89e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760efb703113980ea57eff72cf3b1cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c156208abaad2ed74fbb1b3e3f7fe978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b909ca8399e68d1e0347134b42d75ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19de9dd32528155790fdcc25b99cea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41aa07b77e45077cc471b04c0f6d7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c1e67ed49ee8181cafc4e4aefd60b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52359cc1919fe80c63e9df884e3c24c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8879c12191cdd462480caa653c147484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a984153d9d13624701112911fcbe4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16c3c408c0dade7f1fda5a5006452a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84661534c275383ea5a5f917dac0575e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb61961ad4e09c3d226946697f7c33488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59472badd541b51d7fb1e7266f3ab189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee9e5e36e73c1e89957e613b9dd10090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79882422b4c486205d28a47a50821191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aea4df5d5420bf4c0e8df9230d0c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583f5cc64b2c3c098e34abda32603b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fcab99e65732fa9c12ad55cce22b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ede0aa09a8349df7eb8a3aa8a108895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551c380b023d0913d2d4cee00407ba596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48e57cc68183cd1fe883eac758729097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9198e4aceb2adcc3572a232f5e1cb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48e61754a696fc02b4da6881997b5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf22af1b4846d619f9a4a988bd4671100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea23b890e4529d0110ac3c251ff3003101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411487fcda36d1d0648b95aad2cf6ad9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95cc03771407ed59de2efaaa4de7f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b35d95c8c1294b246144a132ae2e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deefb128dbf44588f79d0c2c18ffca7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197f89033283c0b84c8f47136bd49a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e3112adb54f1ce63bbdb617415318107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98607076807c4517a972cd5a119b01f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e996c6d07831c5a63867ac1d06b547109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f64db776cfdb17881b88df373749b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b770ce3f4f2ae62d208709c318162111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484409505423969f85751acce53352f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26540a4e1fa8e4e6d8202c8dcd7a5d73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a858b5b16365273c6b2e52a59d495b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9b4019b5c6ac0f7e1a0d327729e80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd192a216215780c46d9b28d651bfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f547322ccaeb5f56dbbd32b60378117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75ccebdc16c3a5cee028ab189cd934118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9935192906b26a56d6577b1f520246119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87634fec99998892df299f4d8c01bdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d6884448cc007e97ffc829ab199b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b8c9d142918be1bbefc3e6677a802122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939767aa25e23c4e254d5507f9d3c20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c319d36b9b611c607cdaef44558da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944c7cde801f704c9e35b5e8f17b8b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ab8e336e626b87c900972d218c8bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93aa03fa39290dfb04574afc9a23e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ecfd0cc60b29c41e532d8e6ef54fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee690422a453c1712755c48a35bc2983129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4829e5f4e57ad8dc3db680f0a5255130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a1ee6daccdcb3c3158bc7c6c4d994131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a4ceb2b7a263f7ac84345db04eb23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c7943a55854809320de97614c2215133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54841408ae5d9ddbf6d36aeca413b30b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548874041d4721125efd1c77ad53f65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4411522f1e8bfe182b2435a2f4f03df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03764bf2b01a13a9b72705e218e1ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfaeda63cfb85a950f4d50427423bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea56a7324a3d27b0800e48c0f6bfeb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbc1fb3d855a5847bb569751726536140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54acaa9e22ba53bbc2e420a7a73b55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deb05cab0e4682e3cebf2067b60251142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3059fcc0c89f6a355429fa5c59d8f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060b5e91e455eb03928e7feec0db2c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbac98dd4d612820ca373906e03bb86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d82ef53f4f01ce0352be58ba251d38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb30d1d9715861e3809b226f6653d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11554cf2eceb4b52f93c98e818e6d892148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dc912cc9b82327f601b2b168c1f17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4a745d170d1b7bd87c64f681b75be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dd6ec813aafea0f03bbe64670b0ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c727019d30b64969c1c72c772861a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035a37ae23b924da98132d3505430fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95791585f5bed9cc8a839893f37f4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49469eaaf1dd214eb3f3784978ff4e44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cafcbcbe7af3abb971f3de042b43b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d51eaf8504ca97c379f6c265c202ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d587bc58e6f78ce80a62e19d6bc8c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf47e6893910102b822bf47ac0b319159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf35be9c09b66b24b5ba129246b20cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2c09f2070519613fd312f923ddc9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faf1b56fc46d34af7bbfa60e54e7e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7862a05a449bcfc702cc27a9191d340163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dcd228706d40162f7c037964019d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc380981a32fbce6d1650a6578360d74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0332d21c23f3605c4781a8c692d87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ab89010e3ba92a31dbe80d6824e55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fc0dc71d485b15a2a5525f06c4669168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35d88011468595c5bd242476d64b9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dafc7c851a68251ed4faf32fdedc13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5d55aad23a5084500fe2e7b8bbc06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89f78ab51d33b20398554e37180e13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e12409d03603bc5d1e24946d58c474173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb4f230ce05c3f662fe07a2bb4f98c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d74f688d3e5e3eef09c524561bb52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b82987084f20cf13d63ec167cab58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e69320e277fe8842c836ac2d1b6173177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b800611c4410697e72909e4392cfe2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cf46dd9cf178fbb8cd5e0ffeec4ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef506741daeaab1e172230dc20a097180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9925a113356665a5bc249b953509a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99290257dcd61ec86de1ea1ca98225182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dbce988483181ce9b7429655f416d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbec0bde0ddd52bc4ad91039121e08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df02f0b14cf15a2d4aa5bcbdf9a6d28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475233507b19d9b82c2dfeb0c9363b54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadc6f11523f755f0702e3f5629ce8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2264d4a0114b5e043e69a016e367615188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78e5dae4c1c89e7b5524bc30f1d2ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b05e3e89821123e07cfe8ef2c1b04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f652ccb4f8db8c8ec1ef1d9851de0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4cc5c0891c9d22d98ed0318347df9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b9acf03332fd879756030df095ad5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059228482b683075cc78312c5f2283a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c79109ee7f39889498d84a687d847195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb71dc637b42f5369b432564d878bb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514d9e7f95c23ff8a83a7414cfbf0ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b0f3908bcc9259fdc8b9133592915198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b1082bd3e91b0e00537e900ce2041199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94da1901b21b4f4386c721e0177c5d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ecf768649ed1f2e3e5d3aacaff044201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576789a1256a43a874a4f758a36ea220202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c47c8c5ee21304fcaf2c6696ffda64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e939293a2099428c589b4e5077e871d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42b6be45e01e9add0f4226335ea427205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3c22bdff0864fe19f804fe50e9191206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201afc9101f891007ee0ad52454fd44c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473b604c8e57f956aea0320ab8f6a7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19822b841b695a858d98aa6186b6ce53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0af22c1ef7138da86a5c41d5cc2e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15e011d47cb53d503f57b093fbbcd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9040e994d5d1c9895298b79e2589c0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124cebfb85d72950d22746e5a236767213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085993f6a16487c2c02346bed4b1738214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67ffedf08a32eda4892eaffbcdedbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c0e931af7312b8653667335829a89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4938c1d152e642e43344643ee2d5253217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3532515ed1d28273915bc7465670e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768fe16d4c2321753c3839ffdc40442219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a618cf327cdfa3cd6010fe39c679bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86bbb51ed171547441ec2ae4a2a40e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6ce9285793c2efcb7e4cf71dab9b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854d33bf5cb5f4df7dcddb8671ca611223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2af8af9e460dd18db4622e006134b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dea1e3efc9e157d60771bea47c108225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e345ce697f53c42fcde0d5ad00085226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251616da4a332a0fe0c91de857392ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089adf581f9f4521c960c3d17bc8c14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26ecb03ba79de531ad55dc1a144294229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef133c3977a0aef4aae64c0edb03ae1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9080a3b8d14242a19a5a5e737c9e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d85f157d642f643a816b16656daec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5991eecf29a192790cee7ff345ecb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92911707a10e16c9126db1dc51c457de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18300f50fc732d666532208eccfecb29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be5244613a3496acc0fb7747631c60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc350586a4dbdd97e1e50e92458e0048237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205810ce81c3b7996c8e961a778cf7cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce23ce4c16d7001c8c7150ae15e107239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1699658a37093da0f4ea2f8acbf676240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a4d1b91dab0157a250cf40036a044241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1b73ec9699e2bf71a2abe9b5ebd24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aae7a8b3ac4192a60fa4c426119397243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a794d964614fec77d921441073a2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17753adf7afdd009a4e4e25d49feaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ca36946b4b809ea9c77242217a7f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff76c54f39adfcf62c09f950f08e06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beef011f0b21acbe503ade3557cbbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee844e67bf494c693ab49082c35b4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb2fb3915bbdd093c2bf304fdc2196250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00de0769eb9510d0768ff044cd4c43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c128ac0992b8819c199528269115eb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ffc3411d72e9e7f23351cae99b180253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76379e06a9957a1328ac14775f83c6b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65112a193cf00ac63a3bb896aa71901255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904136b730387ba5dde9bfc1a4fbcf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f611583b2ec1b999f0a370ac9dc48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c064ac0cf61c3da356e90ec3beca9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11924fca4e042e85ca8957ed42ce34b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad78c7533d92b6c4500c94957d57e4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1163f11fd2c606910fe4f3c14475499261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eac556c8edc5e4ded15769d2c0c0a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4c2fa476d86179682a2efda4808af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0f17a45dae3f7865566b190c95123264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e20e9cdcb89e475553fdc207acda6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e1cbdba4e678a224be33d4bac228f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7670b9a86f4eae6a6102df6579738c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741ddab88704000f7d71c4f0e217bc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584b13ea9398752882ddff65f09f0f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dcfcfcfc34667755b9beef5afd116270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70084fbee30ef821c18738e02e19075f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692745ab38e05527107bcb86d1c298b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c217a276938514fec1c34e27f5df651273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f239c89ef799e75e8303c2cd924770274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e47b522da17fa27ad119701da8e697275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f679d60142be2ebb708f41164bfc27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f7a230ea65ad1faa0623fe0778fc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11edce6ff5bbb5816d327fff7cb9c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf3e30b41a8b63eae7333e1ba371f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0745da3522e3007bcf68b28ecb665fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb724c0de5e34bb00049d4d1faff543a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764b669f874e0c7ed9a5d097be726db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e8b8c6dcd6d6a50d2917bbf51806d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dcdf118c521ec4b8f7c0d2e79de00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c403d133832f90855eb4801ebbc65f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50a1f0903546ea1801379cc4b4222e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f568a3ac575c5564555e838c72dd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8817006bb6b70b1e13edeac05bfe8bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215f76746f9b4402f9d7d5d2fd030b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649b879d59ebf80f258009e60db1bd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9236fcf00f3d30d1b6452df963b20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26e61f3989512d18d3e9d3116d545e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cc80a66f023388d4dec1e242f44cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be0e6c33ddd98146129df896231bbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f438ac2f0c92c32df8c69ecfc717526295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2bd476adf79045fbc2714b58d665b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dc7792683e44866f22d0155ee66d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d353ac2842c807d3c1f6936ff7cf0c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cdce43513b97d4fc608a495aa5401299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f25e6e317c423b93d4e8337b29397b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf945a398bba4979bd00de224b4f19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992988d880287798f1579b6c0036d54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db83df8c76a9f69e499b0485f0a910303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d45d815af20bae58d2259458cbc1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc0796ddb88ab66f9aec2baa80eaab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abd15647409d5b81101823b358ce81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9035260763818362d35ec5f84df03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc279273711f9701cd6a50131c0d68c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78a0a5885155639dfd53ccfe893778309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873abb3e63e13cfee4422dd237eb6d38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98488c3648914849c3e1fa3644e681311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e2acfd0c5aafc6cbc77e044a5798e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f872ba4476a44501abcd4e500a5196313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f766e15eb9b0c326bf24cd26ca8d19f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ba58f7a8c1b8f8c1cc8b8f4d7718f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b00c0a572c4ed16dfff8f67e0de62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d87f46e34b58c0eba97ff512f5dbba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6920f035c8546212818c87ef206c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcba06147069ec916fc97f352789227319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9739a77b60b5e3637604f3d69eb00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e91b4d216fb4d2bce0482669fe802321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbea96748d279e04d4ef23460a16e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54284ca30f526ebd8f0de62a271a68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f5228adecac3c772d16eb86ef197324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14992df2caa201bc0cc7c1b912a73dfb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e3aec500a89d572efd4bbf507ed6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d502d90e9f49b7ad8bbe232d7376d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ee2b17d52435d255f19deaed0c770328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52251ba1aa3689c890a69c15530f24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83dfdd807931001eaa1af577643833330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092edb1919891ef3997e4b3a8fd4dfb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7c2539f539d695efef2e8fbf507ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ed9b5d34de5afacc347f6cdea20bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72e22da4f7428c04a2a4cb6e026ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f91750089d30b426ff3ce2aac77e8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c949a341adbec7cd955590aae33805c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e836b2213e702d3824e5dd11e343f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d94b43e63e7577dfcd12e5c648104338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce3d48e50d177d1a744254a44f9b8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee227e6c2af4d713d390737bad0a8646340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2aa34431af2d90ba34c84f225ae6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a664d83eb44bcc65ad2a1abe5c02d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28169f7a8b0ede5bf22c98e4c8f55ac4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055137492d4d6d262ef67e0cee13e55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b808d173d0c3b7e80a883ea7c1393f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453114d5343ac60a3e75f58f7425d076346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840908fdb4695fe76181f1d44a16df2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09ebf7de5b2c6ab4711c0c24430350348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eafb91963aa045552bd07a9437e1cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab2fec1c9176ab79676d5a61365cff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd628c2ca934de2ba296ceb4b78af6a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6341e67804f78bb2fd788efa3d94f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cb7b1d40cd21ef219e6d63aafd528353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a770372023f5e933f4051c7324136354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed70decb526b517de833c785055ac99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f30a3cf6268e9a8d24fc4ce58b6c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad90620ecb3b9cedddc85290bdfa68a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052af8e0c07d42a36c17fe6eab1b6b10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df340b9563edaafd29d011318091be4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51171e1457b1a6cfae6eea2f6d6b9f2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078c003dcfba13cc58c3bcebe695f55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42732a7439fa094e49ead18935a0eaef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2896d1816a9f8ce20b305f4f2a7bd20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a13cd34121a3618762580b0508980364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1234ecee742ea0fb981761a5228b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b902ae939ebaa1f8ca020d7af8cdcf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f28a21880ff29885bf1d34f335b26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ffecb836630cc96189c4be0e46976368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7447815bc642b8fef794a66b13fb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0defeef6245eb9861fd4faa577eab1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338f79f8768ad80929bac00651b4214371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a8472f568f57113291ae7b99508f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f80cc3f95d6a99a9145153d15ea6b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32071d24f5932236c5da8d92b4435d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eddaaa506a7c58a8e8d7aadc857aac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d415d2636200f31573410f460076126376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bb83296c7ea269cec0faad5dd85cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb47aef07412414198227a90c7d3ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33ecee36628024c65cc442b1c33e5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d141606354e8030b2bd46bc93437b89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50f601fa88d9a93b969e25990aa393381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad42f9150e1009ad3171a34d1f9656382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89466036052f0b911bc394d3262e61f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70e1505eb3f6754bad1c54ccb81965384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13c8c7eff4a525908da6d30a9bb05e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae318534651b1f5a7f4149599e1e431386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12861adec7cc9813983ec4532c6ce68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6004fe62fcb19ae2912c0ef229922388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21780165e63d39278ceab39a3318b5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb119e0e4c4be1790a9b9521fd239e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd2c8b1fa8b349d20aee803b1b46bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3467b9a2468c5a8c4af68dd8de4204f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a28ecb4fc0a26374e6fc0c451b46c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634feecb392dd918f1720627b68c901394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ed84109d515669d700b51c908cb19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368f080c2e640d9d91ce05036480c08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8600c5b3b9b36f441f81dc5d36010c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8032a1898d38c5c259eae039d9e1e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a93ec7891786a09dc4b5f28c40fcd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6473656d76757f8976b2e94478518d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a50bb9d10f15173344a37d767b511b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec5cc73eaded1d65968296d6ff6b27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c34b0b43f26e3843216f9cd1ebe160403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac898c5909bb8b6cb2df828008d31b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e18c2b758876c3fcfe4879df6ae8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ace8152e2bc9d28db04ae8cae62de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99e6e400fe72744e0133db4aefa3f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade1a71f141d33b4e4e34754344e880408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f194c528300a951ed2e5dc585ee3b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9ee77d9f95183f292406a9b128eb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280b637e8f775a06575881b7183b487411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698aba9d87d4bc98e325010d6f2561ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17af46f386b170da5efeefc1e6b18dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496d9a7a26942ed24e2de7b73aba3e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae991f54397549584215f5fef5309ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecb8d4dc0d67ee05b7284b65e70844416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bf712822b0e29ce0f2c3a401636f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57f58149a7dd168c5af4478890ed5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f026a573112a734ec69bbf403ec610419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb72dbe5c1f810712fd430820ddb084420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927056a308fb740f4886603bf75172d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85437f5101f19722ffaa6b603588bce4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efa4a91a5c1d9a36fc8ce2dfceb77b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed442f6b6914f6163b442b281ad74e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dd2e2ef4e7734fed57e20e10d6d84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460284d4e01de7ce79157e946e878a2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5273db1c84fc53d7d4990c0669708a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad99c633f275d5b4cc702ebf2afc38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfdc8fa4b2a2644bcbe55f466148ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c93acd409b4e98542fe819139207a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27784933ffb8de522f287ee356114e34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898dda98ac84dbee914e3efb2ef00c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0909a675a269c39ba9aa9d189299e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459576e780cdaeeeb6d7fb82bb1c7cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73904d019d29fca9fb70974fb0fa6b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355da9fc058bae6f0acef76adf5ab3fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bab0ca44779abf2204900479d793f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6d61849497b9783466cf8b8b9ac2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c06f965f1179ada643a186a057b823439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c0dfc9555402873040cd4054d1d9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e760f0a33f16bb41855719644bb2d58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d024eed4406f8dfe880333274118ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018bd09e229512b4488694aeacb2294443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6930726cdab2b00cf8306fb93859ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fe1d29e7da8c2adb24cd8364be469445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e57a0d32df286eca05a4df73cbf811446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69161144f4ea3f35fdade3fd1ec98e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4feeabf4dfcf3edf6bbfa30e4bc73c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2998f9538e5c275b8a6892b26724f10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39c06ed6d23bea87a912cc3d3b3c1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0ab1647e188b07f0d4b6cbbec4665451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72ded00e05cc6be10aaa4c40c663bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb0aa43461a34a1e790b50a3efa077453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a0f637412e61cb3a45dd8fa133b26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e667c0fa687d7bb2a015a185f109455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a22bf4a52f454b9a04559533976dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fb1898cca9ecbcf581d534da20fb0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93742024b9aa38a96021058d184e37a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b9a55a60410c0e3685e562c8a1c2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59293a24726a70d0f7b0405f4025ae09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c216b8e9ac9c7329e242811b970be23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859712503a5a17d3d93c22f49e40970462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6ecd90b351c2cc8e2457a0eb61684463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bab268934e858761df1ad3b0bef5b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8de4e3bc83e6594adf006ddf878b73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0906ecfde6150ce7e08acfbfd91eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee029f2540f291a6e075e74d5baaea5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc51eda2934c89a23854eed2dbba04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e310296ad7b1a114dcd0e105d0a251469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f442d9f6939e2a00dfb6b96c2ce857470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edeef5a775aeb7e6c37b6fb5978c30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6de17dcf3bb64e30c8ad2cb526c98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae3ed6bb34c60f16f0abdb72e908ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088f9759b6dc11a86181c6c53f18852474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87594cc0253a5de82f90fcc5a2b30431475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf0400a1832be823b0391701a642f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb490bc81bd8f05f1fdc22f5030405c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e948947072966d9f7ea791c9df84d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803231897b8e2850faf88f95ba92d3b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50660fd51a17d850eaa5e56166f76e3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17f1c12b1c9e3ff399aea4f7e03fd7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee08ced357268edb153a7ab32fee188482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e14e40b6a1af5702af47a7533567483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4128b74f6270c271936b04cff246b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddb7d4a21f9d42ccb29b765895812a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dab560d946fc5c34deb5540acfc0e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d23fedf7f78204f5921e790c223c2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa195ba4f0e0349b5ab1c7d7a6ddd38d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b77b8d3483b50de214d2daaece211489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec12803fb2b9f3189f1df9168a42d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8a1de9c6e85ec3e816825bf55408e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677eae11315108bc83db6fcf408b11b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94468867a5cbf4769aefa65ecf74004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7bd9e04663b79162251f5563bc6d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cedfd29123f223f20c3117e39afb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704490ba4fa6301ed06d917c29b85de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9c22f81879f8e054fc04aff2d70758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7c0573615f09752ef918ce5fbaec39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a57d5c2d62cd31d6dcd5f8ff0ea7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc80a1bd5318da7cf8129c56fc7c25c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c528f69edf70e1e37e8dce1f7648f9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d7a7e257fbf57be63337cfad5cedd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a28b8182704afd000d67d04858b4a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad49c6631b500ef22e0b7b639c00d6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e450b547bc68a7d714411e03950f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7eaefe1bc4d73f6f69d7f76b475bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f3330a703c12ee822d20c6800d8f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700f5f64362b6117fc2a2f680c8a44f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82422ee621353f097277aa5dc814ef6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df46ea3fd4831d465a72e2491c21a9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46fbccb4d3e6f992517cbc9c11235222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439441194c4ac794156472c1b81214323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380f81ad4459424e553a8348294210d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5db6103aa3564a5e200719a88383625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086af7c3759783e9f84cb886061d63c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ebaf64bacdb77742eaa69988b2b1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd478ad15b70158b5c3dae13632a37b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a936e2d073467fec22631a2eb16221c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974228b78c70c70d2f42264546ddaba830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7f01e62647d4add01e6f95414cf2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6621dc4b0ff9a6bb823da52b3867b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11422f1058cc7d85efabe9123d1e4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89479d25e364407e3da4c57112ce724434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c686f74142300a500b55485e7852e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9117bdfd57972c1246b8e24aeba5b9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c5e959db75937fd6cd6732ca90d5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede29c4a3bce184bdcaa2ee98eeb928c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc62453dff46ad1d6665de09daa4e9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd175d6967515b1bea03f73c4db3ab5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536abbcaadbb583fbd7e2e0ef972f2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8feabac7e465d3c3387112d1dda29442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9f0c873ebbccb9289b3f02d183d4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebb43302f8950b12183f34dbcd56a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ff20ff3282588277a5ac5056b982845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c3801c8ffe102555a194aface9fa246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafbd66a830d6992571ee085335ee8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae7450923e3f61cfe1dc733433ba148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cae0edb8c74997f7cee7ae83a768449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac96fdc180fd319014a999ff6a276c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212ece4e1f244392f604f25875c39c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c5228e1d16d7e53daca55848ba4b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3d99bac0c44a98fcb47118fe8e44353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ab6070427968098915d46397bd36754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63b635dfe8dde5f42f32a6ebf8159a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b786a34bf1792bbee28002c7b7d62ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7ec1409a7b0d36ade75ef086c31cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97931b0ff166f7606683f253b5249b3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788560a5910a6c1b124e010ccc2990d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d81aaba4fd656403cffe39f90d94e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf7e5653fb56ae3462d284a70f605661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5884cac8632cab3983d09f5eeb825a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd633cca0d2ece05e26ee05b608747a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29911515012d07e3d58a1b500b8beea664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eedbe196209e321142d23d76b0fa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d41c5ca2a0dfe6472c007a40021ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590c471f3205b4d3f4ddc08eada079b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be80308f038a18970535512598ba4c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96713be58083d06aad1443892a2e0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901280a565616e4b788a5d4bec2dec970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7960062b3895c870ff3a5a54dac64271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023a0e70b837478a676d3452a4b136d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64977540ed92675187638cab59daad6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf90dc5ee94f8ddd04dff690623d41774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76e3adaef9e6b901fcf4de0738639d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8be18666433fed4b6f72ce68d480c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b20b41a86963f340c05122330e6d0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992c1d341e2e708ff18d53ede746e6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e61b17bb0b36e40344da8e74d5e4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb40f7db1634dcf12d90ef2d215d9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad8da4069696aff65d7d76636c389e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc0c28918ffed3252d4902e32c7eec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10979267940bcc529d734bbccb87115d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286cbc5be901cc5f3bacba93b6daab684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e953bd0315cc739ccfba4b5ef20076885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0ceea4c4ee959fa3a283040aee1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab304e80c16cdf4c85e353a7ba92d59887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7103116a5a4fc64edfd5fd5275892388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463183969d3493e79dd3993e18c590089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08ca25889a5675614c435bb25ddcab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70a849c9ceff43421e1c7babff5ca091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28809a3d7f849042801f1c83f663ef792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc80724c27ff793b2dd58a3584dd0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d21a64324a191b24d4f07e82e16dee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096f10f2f0ea080cee672e7105812b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7643ee1c6ec2f44d52a91ffb168e19f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e3e54cbff861c24524498bef7bd0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabd08cc2b110a4ad1ec7a8ed08925c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908ffde21845c8b9e4e32f1a86e339699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780d84dc1d3ad53744bcc0888660987100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47b069be65de8c3476a68e6f6629d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c65e745d545d78a7fb5c1d68e29b80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcded43460742773669b5edb5926f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc80031040e0bfe7c4d3f2bf4ab12c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f26bdaba31f7314e860808d3e4c8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ffc5fb73a337063261608c262962e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f594651032df2dc8f80ed368da9de2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c253ba46390e58a1977b2d2b54628ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68763890b714dfd14223a250e5f73835109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b00dbfe6919d3f97109ad885748d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba646bd9af0c205de258e96e3d549cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4c677ebdb131782835576ae14afed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bfddd8833179e0a24b845b47932dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2beebbe2acb1f28dc150640aaf997114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e8a6308aa24ba626429d3efc623b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf97b3f485bc2b57e49d504b4ed0826116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c6cb6f39bf50ae029c359622a1998117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9690c012c0b1d339df416c7e0c63476118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1946608295ef63b702fa2bb8cf8d94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d58bd48532d8c33e8fb933799e53a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5ad6dacc728520ed09f98cd2d090e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9d1f48dfeef844199de29db2d1764122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6556b3669c7c04cc651bb6ae96c31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147cbfebb7d2ec2b447c37d78546a93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a4e6972b9314312762be83a89c993125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6125fa7d132a324acdc046827627c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a5c458d68c052de576d250b4895c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec050842579702c47ac37c2d7bf743128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0214fae09ba7cdfa474a2c4a2baa7ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b617ec1f8cfbd4122b41080c112b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754fd9b2d8672c306fcaaaa22bf3602131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4b6d1c17728ac61bd9e5e41bc71c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6361e23195f69423a81849e2dc6aa3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536c7aaceddae543826713f43b1d534134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21b55213c2e029f7756a25e44d6010135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18052c4b82af3190277c7de60ebb68a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d4cfb86d4a4bde17ccc5f2ea7e8d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219c053f6a89114a04275163515ef2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7ba0f0543857d3cc9ed09cd516d98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb0d249178bf582aa9ca7a38b85aa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f2897daafae11285e19425748ca4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66fb2a046ac8153cfebc860558e176142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121301004a8aa12d132f208efb082fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559d17478c54d9f9d816e4f3fafb6ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8104e7e5ba2adf3a96945398b9842f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b865f654e9adb7a3f5d100de7d5920146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5db16d5122e788dafa451bfa2db71b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb178910c003cc18be6bff142b56da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1736ee3846c3125680c2258cc671bf9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c51cc3313208052a79e6daf667b2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d4556fe3900108c3f2b98336a304151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae945e54b872bc228eabece971f64f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954422e05cd28867195288520f043527153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731432b210e125aca2740ac54a83080154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df9e03996fda519e2a23575f3274c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86a6619ac82a24f26f901350948fc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77464128d415df06aad162c166c94f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b13b76e80b0ef578a00fbeb02e1a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8468932dac8f658a04dd642fd142131159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1735a2483791107e8c2fa62445179160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7541e6b5abbc042b3a40d6eeae1bd17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b53d30d46f04c536239d6a1f3f24cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6e7bc6dbadb913d89fe1731480796163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42ebf39601248a0117fc0c639266ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814f26b01f6147e7c5f61d8588df27e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617eb9313a1a7456391fa8502b0113166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5693ee667ed5f4ad3fa7d867f19878167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b60726bcaec0b5aeb2e8b769993d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6ac9aa467a943e643e319da489e02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2da1326ebf4d190653add6abd3519170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a7308864d91715dfc01d805711dd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96918f353c2c5ba5c25d8a32b29db108172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2bd3da4798a2bbbc8816f5cd672c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dec5817a2daa53cbe236607b27f555174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b950913767e0a890aab7f9c21db225d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e040afa7a6e2c9928c37304fecb82b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113f5c9f19394182329f89868476d62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e793049ce6f84382bde82807f01de6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c6a41f542ba216e38aa84154b39f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb655f6805414e4347adac7f171e4dc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568824cee1b47b841141e45a03dff107181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9fd04f8d3e1df4efc66deb9ca0711182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e10a5a6059cf8bdbc4f7aa480febfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e73fa551c2672b645ec0638422c979184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdbacb9cab42800cf2d4e896da4ef5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1373249e5d3eb4ce3e0fbe0c471910e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d72acfbfcdb853a79b05c429451cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ee864369b231c88e4fb5a31b3dfe0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada831c9a4725d6505e5fbde861e6f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfc95d8b8969e9fece630e4a15ffc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade8160b2b5aef581ab957c87d88559191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee4d1c9f5caa52907b92703cb59c81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2c90a5f22b614427fd7545dbd9d33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90e98f7105a8e73c787aa76a19536a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73c489698c792c128e9e8f68a648c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15a439139e391e1987e39c3a693d35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bcfc8893ccac0f071ba7e80901580197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33b45c7db879cc28162d2025b2dd7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711aae6b56499528d042df0e79be994199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d6a01eab4087bfa222b51c51d3eae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f74a5f4d13eeb434649609b867b15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5804a4b123ed08959ee3dd49804418f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0e184d0dc2561ee009268f8491559203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f93a7af82318bf12406f7aa06fc57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd506ffbb34255cbb0c3e1dce1ef6a6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b132a01bd21ff7bd3bfa960bed5ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca17fd349822370e0e75df11fd1ab1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a0811fe325ca8b5f97314e88f5c60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9683b0de7893cae3535788f12a6e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8a87e961b9a5a7c5f2b5f3e83a30c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64da11017063b8189f4674cdfc6164f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac68935e98aec83e15c8ac6da8d5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b31f54ea9c39b782cc4cd79cf66b02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbea172c41e08b387912431279d56c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2c7bb2fa91f5b00213457a7004347215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397493880df880ec9add2dbb0a79757216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aedc8b74699dbbf0dcb96ac8354a2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87330eaa763e65b04b3dd8de75239ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa01baa445d2ee83fa935573bc6641219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c380a5c1cb7b7b3959f3e26a0d44d95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d81e1c6996a8f0f5c17e9293acc434221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a7a49bf3e8185079edf8d5ae63dfa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b0fb2036d2d61a40518a525063fc2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b5217d4864da8df23d7e78f30c827224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b9522ce80f72ee53bb8c0f6782573225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3d1b8f4ac86fd6f360e8aa893f5d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beda71634d0bd7aa3162353191c6583227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850d826880e935f57c2c5c130f7cc7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a33f4db73482464853cf8261d9525229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e66170e50bb6417dd323f901949160230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757dc0ae1be087600530f0dcf121c26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4e055e8095717f3f67df218d81c6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55165ea3eddaaf634036e08ab2800f6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca546ddc613c8f62f31fdca17033c7d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f17b9b377624c18f73288695407f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6039c05d34236ac10537f6443b3bcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76e822220d9deb89aa2743845cfff1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76c15e256e3153b3d2f5446b592f22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9925a61513c61afc6ffe90f3e40be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc18cf21d57b64429ed3bf60a95c3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595d02c98c72df23a46d624373305b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81473114b790aadb11ef3dffcdab3765242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45596c6ff4d7a6e8ed5bf8bc1f1609f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430680ddfdb52b180f149189f5115129244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714fb0cb260673364da21c60c6e48c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715029f7e28cb454b989fc4f56f71953246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1eadf8a96f123468dea59344610bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddd9be736e00a2f974c8d71714fa35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc51f3f052076c3603ef6f48e6e8e37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73193ed89de900465432877318e3227d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b802030ac138a192a6da683bfd55f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bf603a730694d6fcd24e48d9b3b80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cec1f50f8fb8cd5480e9b49526e6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71881a0464ead4d969270175434b5675254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac7cacfa8cac4e4e37c37b2827b1da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06dc54afd90b7efc7cd39f5dbf637a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975609d67ac82172f02eac910ece27a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71757f64e49f5404f05cb8424d2e44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf0a372a9a80bbe7bfd833d195540a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584480592abbb8c0feaac630ee21e07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361c5c1d4667f5a4133c03dbe728a25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a06327ec832ac91ad5df3765948528262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8ebe0a3ac6e40f0289b1994e4ed56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71afb476075e638045e541e46c5a87c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98422e73110096ae51fdc02f6b8e644265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb43a14f3cc0dbe2728d73fb9a3cca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80953be84f9a0fe3355e2e433082ffd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bbe72017dcb8864630786cd9b16e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8c5d6ef02fc148c59b3460bb81643269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa2895a85e8669cff9898777405e40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4b6a3bfda0a3152f9d54cc60bdcbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70e93e3f51e0bcd3ab2d11786cbda9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e98ce69b42110e932404555e125270273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de540ad89a4a2aef7d81352fcd4e0d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c7b6f4220757a57469d22f2829feb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1604fa2d4a103e83d9b2b172c96b062276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408eb0587889123e5e8b93618b4809e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfafc26fb6d8f94b8e8041718dee95f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f8b25f5c67c8a6baf0940b69055bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0701e266b9340ad8f026444bc27bf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d92264516b1c2ec2950e198ccd7dd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02a554a5302d2704197d61da2fdd1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8f457b623907cdbf446c626684ce5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd11ef0c6070d9371161dcc811375cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beace16784e04246ea2cdb39457ec106285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15979d9dbfe69321194a180a80169fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9576b7c5173a6f27e717e5e4d56c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2d70fa39d218fc0b387bc8c862cce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5194b6d6c569a42bc13418f1338d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c56b52bf6fd94919a8f45f886e8f7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771094ff43fd736d936110878e8730d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dddb9e40e38cae989cded7faf76301292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444967b4c91bdd540f4f970e2060b08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041eb9a1ae8dc4a2606df39bc8267bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a08d1cca8c193c36593826d8ee4d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ffb88736f987b6edc0a6ef667ea25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d4f572883add530aaf2c2fcfb0808297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872d2fe7a8749c8f3c34b347817db44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71281273dc2c59eef9a76e3a1ee862299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274b28ae0d8dc8d4ccd701b860060a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af312c666cf46b7e234f63d27ef7ae1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972daa30a0496caeaad57341cf91c3b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc2496ac7fcfcf571d722b15b5f475303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c72224d3cf12ec5e4c344a841a252304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b15bafdbd123a8a1c2fc40f6c9075305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a1a856bae8550c2c1b853f043f3ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a61836e7f3cc1d6e1bbbbb6a97210c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065a8dc2c25e9ee06062fc97796f856308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52a0c985ae2348a5d076df6b41e433309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecd0bb862dd00cd924de24f50bcd92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e3655faf892ac139290bd2b86adab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fadf593158a613e87170114841f845312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb488454aa1f75a1ef7aa368548dfc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f10445511ab73971db83349a75aefa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb969ffe9d75b4f7caa0350e0d06957d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5255fae7e77266f3efe2e33099266d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11df105d28f12d2e95fdb6a92f9c313317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70ae680d31fade6b963922ddcccc21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146affba5e90c8578a3bf15fd568ecc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d550698f2cb24524075636ac2e3680320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a5e97029d6cb238b4c6e0ba5b9e1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf380cda884c7bfc2b8c7761978afa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98574a4d2868f9729a62942d02480a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680678397ab373f4b2c555793456687324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1adca0de827bd0365f92911b89f3bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437366e2b5552c1d1793b1f97ac890e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3774aa5a9f178f1cd83782220845f51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a456a4ef26ec16b5be754db9c7858328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f95b701252785f499d01fbda5ff409329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c4b03ac985f5b499841cd4a4c37fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acce867e327ebd3572f9f0e4aed9cdf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa84d4d9ebd8db37a602c07dca67a0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa0284424bb6c499285372f2527329333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cbc1446e5a5de9117c52302da62bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3260fe21dc376ef5a2366202fde780335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc9d1440bd0add147cf7229eab86e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fd6852c9c8675d8af7189a5dd6dfc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716629bdfcd47f0f37947b00e77a7955338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fccb6e0eee376c7b01b342819457fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618a1c7a6ffbdaae18efb09e55cf9ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f3f8ef410c161cb6ac8a02c689d79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82ba7554bb6dc91c6de1d268552086342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5043d5eb941cd7e9521c0a1d41913343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dada8715cf461e4ee568573fd0de56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fab5f1767686d3c318aa477cdba3ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a239f42f841afd6b00ab8ec2b96af6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c71b3ca02e7ae1a369223e668eb85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcca72a094f69b080a6dfa6dbd9673348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7219fbd4116cf3721ee35e716a3773349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986581d397deb2a38920fbbc12dcd3e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf6bfb221e7176236592ceb095c76b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e718d18c3ace136bb7c75158279087b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b0ba249b4215077158a8beffe200c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb14cec5a77515004dc8d60a3cbb62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85f7ec802df976717a5c7ede81114355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791ca0b336206cc4d364d7d7ead5b3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a8ae9d26b4d0c9b3fe689a480d9b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ac2fddad6a545ce41e816f1df89be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c906a04afb54669f637e568a424565359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c1cb19101d4ad8c60fcf6574331f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9535e148e1aaccfa189b8552587aec9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7887f38ecc04e17e3ea155f2034e4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bfec4d56d5269856cdc401fe4a580363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6af6d4a2e98408bf6e75ded0649832364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b4f0104d0d3dfd15a8837af4e40e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398a1303ddb823e4863ca689331dae3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9937a8bd1e9456dd73ce1f06fc5ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4457a2de8ae95f4aa93921ba497a903368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec6c01ed851b1fc12d7dd47eef4ea3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332cd20c5289db221b3b1912a6ffd9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776cb2538cdc31fd134df29f88515cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd3d3732e4fbf3a076d8f837583ef7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc43e9ac10880ceafc795fc1004bc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5133a96200d6a39fbaf4607196c4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d5b6b4bb337a718c7f91816ceb6c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c13ded3d41aa277a4a6d0cecd12edd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1fa1d8632246e7a2a61cf19dd4047377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21767386f916baaedca63f56a3a158378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4a8bba4c68198382ef27011ddd46b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77436572c7bc8a4576b70a8f699427380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46165831d76a7cf27bc8deefd331467e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f07131bc931ec986522251c5d4b64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0727e9449ed57085f4548614147059c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e68b5d3e342623e07ede7acdf3f2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043bddadb4c0fa60262dfe8c9639835385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592c3a8a723faecb61c86b6ecf6a8e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f9760a354170aeaf1e41e07d7b2a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe256934308cedaf8d718f12897c7a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1448d6f2306d543e265273b211cde4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86072fd16fd7b81f1e0d95d09413694390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9d222bbc5aee338969a92d39c5e53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88470e249e2d92a61142cf672dd7cdf1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea38d2ee0b4bc7d59d0e57a0df3af51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79843460aa4fef2b7f375a00eb2e5e15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03eb0af86395dc9c174394650538199395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824215ac2dd94bd3ece829d76f9b1e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83bec83e5cedc1e41224457ed31574397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d380bcf7e879450a9bcdd90b7bb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8187a25d2521e72691a9a11e4ea02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3ecb8aef3a4fbda8ecf6ef920409d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344720e1af3054288748e1935314de6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5392f1081ad1195c51a159bd62b55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0432eaeb156d957b949b3e0628b249403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7fea93820c2b738364fc2372e12d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d75513e0d10346f3a1cf72beeba8bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a572523fde21868d770e58145a3d6e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901357a26412abe2aa1136acc0c0eca4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37403cf8bca0276337eca3d0a028832408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368f9fb54f0e79f174bc3dfcbf171fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d288c7905b80c95d1a72ec16a08fa6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d85570547f8f25b750698ea5f73b22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2424d4b8ffde1d3957cbad492815623412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5e33b30a475d02c30c313c31dadc7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079f71e85f8fe40bf80b052cd028200414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88403195cf1e517138b597b3ac4c5d1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff98f367d3d58c4980713195b32e409416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905255ac21180611c3d3f9f0c964c80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c27e21359653a196d955ac18e2109418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb58b42323d8d1efcf2cb32fc826c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1cb1bd85b826afe0856855114bb42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b4430587b93141e944a633ba0a6d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb9fc328250ad71a55cb1b219a4a71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6aaac55154de8c7ee1234f36d1264423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a8a25e2e4507c9915b63e4f146f1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dd4fa1d446004f4be57f0cb683459425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84945b7500c224ff67a28da066f7c334426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d18f24b5eb876ae9dd7830ff0bf8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89844997e0eea920d2402c32e1a9ab3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d3f1adc0aca6783683915eead1509429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f509e846fc2781922659a23d887cc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fcba5e1f550994369f6e4785c9756431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b08faaf30a586a0d03d7cb5ab03f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e725cd407174ff743f6f9ec7601d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5d2cf8e54029b9e6bf54c33ef214e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b781b3fc1988a1b2aaacbc976e0e6b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908650fcb943c517bf52fd3a34447a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b94ae03cfc5756e86fdea1f8a18c81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def1f10739b71632eea3a6c6e72c850438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944a2910dc41ae43a225debd9ad2d1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17507774f35ea93f8a3c4fb2caa767c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54403f7ebfdc53a5180b32906b5bbd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36b518d26fdfb17b2366ba54db7b85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bb314aa548de3d14ff0f278aa0a03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290288674ba03b780dcd1ab45d22c34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596d9cbf232a1679b5908d9a9359782445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85683d0bab465263a77caaa19f8169446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abca9d684916f2280c2d68ef070427447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b79b74c0e89c96ace9ecd1c58221f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e96ebfe75294d929c9b47121e7ddbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d809ccddada3d5248fa3cbedba0c5e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f69cac06f2e0a4fe9ffc2541aa57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb322acdad730e79dcd4b9686778fce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36bdf30c0d3dc966a6cc0a33b8a449453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe869d563efc0d0e03453fe3ef5aa06f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f20267edb95f714b12d6a41bdb734455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886cf1d4d44a88afddab99a7c0ac819456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b7a79fc2f4fe8988bfefa259a01a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc660d7df51c23f23cbedfa436305f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f35425c7d2ee57e08f7f2c80254366459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9937201f41bbacedb8513c276bcbba0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb24e8aa8659af82e829d8d65ffa25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cd6d2f368b0fc0a4bd52fa2c921b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aee9cf5267197be7d1d42f25f2e1e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f4207eafe0831ecbd071f9e810b53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897907922973f6090c9b0ea545c1dae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21717fb14f80c1423feaf4b77b09db52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bf9f75a1ea63cecaf9346d1b3e20b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46143d12686bc5b24221782e0efe794468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1174f01d7458022c891b86374f789469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831705875d339eb40486ec0785869ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cefe3b734267463b62a50299b1688471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0b90a4bb61365a202424b7c21c84f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9824ead8303afb55c62aa475b57270473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebabb1bccd24f8d316f0af82460c6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fc8e05553c7cf8b4f5818e28be3ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00582ec9254f87652454480671bec4af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfc6127d3bddc525010145d804bfed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8084ec20a3d19435bc1a6e057f19b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e09ea1fcae888337a3240e78c13cb479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>