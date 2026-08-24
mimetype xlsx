--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -2089,51 +2089,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eb2a7665d3bb6660166ee97cefb541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682429091083f98b08b1a519e47f74e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268789f53b6fcab85d65bcd7a42f52533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6138f97850b5f520eca55e172cee1604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3289ba7f182816720684cdf680b2f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4538b003dd1fcff5c4ca88089aaeec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e68255ecf9b4539590832d571f3017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca423fd4384d62d6ec532e884ddb4d5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddc07fc9b5a6824e23cd56b8051c909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13f0f2b7c48590fdc770adaa90f21710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bb3758952cb2c2eccf0ba1411238111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de9db75d1b33931f0512ed52b65fb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1b99e0b80a64698071900a5f5abe713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3b3dcd17863705fdf6f8fbaf0d54814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de455362a9e274b7abc41b6ce86f40515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905d0b798cc7b6f59a9232cb7c0eed616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd93cedb629e1543224412e317c67117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230451a694a8e4c48409284fb45eec4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99620adfd1b91cfb0fa4876d66c085bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bec4c8b0eed12184822271c6ac66d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553f7f56bc16ca8590b6dbb44ef089121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561124aa84540cf4ac2929277e60aa722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e13c6c0424ec72bf276fb5b2d3b2ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ea5458394b0ca255f5b4af5deac924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040ea39d503d67bed82ef0ad0c4143625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58238a6003284abc7c1cf1f2dfb259d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e192f65b275637f974c7ea64db5d1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25590a19d1b806c35e15f8c360800b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3a4fa8c240f1fb1ca02e98e36511129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba489406d2efb34e7a92d53f410a7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf14a1c027b616d3b4ff5f5978d62231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bcada242df9019fcbb3f8439b95a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bf4309ae426529a122f4f3eb7da3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfe3f3d13de64c88aec25b0de8cb4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e86d1080bf7d109fb5de3a64e7b5f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafd18c90a926fc40d7767e7866e2d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a10672d33a47952bab2652853c617237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba65f5a0eeca7bb5c65b444348ceeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14ba6f4a3d6655d5c0db34e79f386239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5796158285f110a2963630592f800440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e135a0844551fb5bb570126ed6f4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8ca348bbe5fbc03a4015eb064f47642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd77515cbf757bdee35b3b2559cbddf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df9de9725a6a1e05f77604dea694d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e24109cf8a496643d15e74d21e8cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa82444770cab107c87768a8e0e59446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb53a766291a5df6b875fcb7b46e0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009af236cb1dbdf00dd98531289aafcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5acf8fc1ba45857ce7f0a6bab330549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f6f7f9b1a0e977dadb8868199899150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cce2867fac6ccb1929292a3eb629051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebd03d4b690e4c313167bdfec7327952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503161f215d9fad736894ed0a0cdefc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94199c0812505ac6e980d362d0cf6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f66f1be8dce540cc7dea95e291e1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a4432357f1591d0baf9ffe0c5c60c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c24c9c3c3e45612ab6a92ebb21337957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b04fbd0bb59a43e26281330d5894458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc684ee203496fbb27bb03313b7b1c9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94537030730dd7fb1e6728e2d20455fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5158b2c8fab42202f2a2749e1cd40961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a3ac72535ae823bc117da7cbcf9e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e08eaab4cecd18d0607b2187b764663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9573a096a3104b1ebfeb4071c5fdd1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aca6386be06c1037b7c21afb9be17365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e080cf0393cdf3b9a134c7b8f057b4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeb2e4bb593675e13bb05cd0ffcdcf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf315e136aed98868a89276b0b92a5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52e4d64b68ccc6fcf02134c098381969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28f07fe415d8ed40bed324212bc83d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae64edd74dcc5b4c10b56c63471a7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc46c68ed56ac19a97f9fba751519672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c840f3f803a0b79661189cea3ff4be973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f854ad706e41c4967fedde49d1215474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6a4897a9bf6c7ccca254d6c6e033775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74203c10c90a370634f5d7303fbbccc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcca4dfe03c3b56e0e3ee30c7bb95eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891db102bd80803a12a3e7e1e66a844c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd30767a62121470a621ad8d26a157079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473d85eba5443a8799abe6c81f4674780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcb37605be4089b94d3c76a24b204181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb570edf76090a0d94b096a502b0551782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f0cb983a54a2e590b960c761c71983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32333a472bce91f5dff604f186ffb8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f339661539375f9c7c958a4cf7653c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2243fd441e2ca6c569614de550af386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000c6af574278ec1e4ac16b599f778987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79e772bdf4e819db344c29f9bdb48a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4acada3bd81c227cf07b445a9a2b8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fddff7f7b439b1376fd3cf0869c73490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790835f3d570f5fb196817174eae24891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be46283874371ecdcc0013a48b920bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0f7e8e2bb97899cac522d3b6ca54393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e301d7407a7ffd80244fb6be8b5814b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01103e48fd71aacf5fa498601827ca195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7746258f15e368890f4c8bcaf58a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4918438f828e188f245f36164f592597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62205661c63d49b4d4305460bd37c52f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c57ffab747ea5c5eeb3a9614fbc2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d96376be56dba363b8fc47c6d8033100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e6f5ee8deaaed47657a424f5ce9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1fe7a06ec9373b3bb0756880908d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c38a3239c3abb9761b237525d60008103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9811b6d56981d9cb25c8d259474453104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342caec3ec5f3d0d41a68acf3d365b31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb44e0d6cc4256586619f55137f11b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3024e3a0eeb9b0d4ca823f542c5212107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f241e7b4cc4d5ea3ea9947eb6550e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948bb1cf9f7dcf32a8a8a9847921210109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bacca39992407fd75b85075c46d4d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbb7cd43b00c90e0ffea768e5bb231111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caba6857bbc9cae26dee419bce1a01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a03e2fbeeb4189a1f9f17c285e65d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f46e0a0903d6c13892e9aebb073df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238990d6148477fd6c7d42a11a4bbd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f2f1d96ed1d6044a9f551b778270e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27f8531b701288014c46f43af2458e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39374b5ddb14ca193170e82efdb8e409118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a2fead538556faeb9bc1fe62c218a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220d797f9f3dc41f76ab59bdebeb800120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931308fa1bbac0fc8f1d363c3480eba0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743bab42246d920104c918ffdbb4cf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e696c12351874e982534d8176435556123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4c6ea421ebea0967227bb4e75fcc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae60faf906973251e98fca6dcef4a6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385669a75df53b93b36e2907e36b52f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f673a470e1e01a81b11cbc973a9f9ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93400c900855c3fec487d47e5510142f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33400695c3d22113e593966198275af7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce5e275c7c158fd9a047873cbaab8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c11df8c1a13e03f0d7ca9c6ddf55d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5b49d961670c95e612d3f5b4d20f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e53c8c966b09834a9e5ac119c59f79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dc67a78ecd668b29faa0c5abfc0c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fb950a3c6b456ea577ab622564594135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6fe45b079e3a96927f2b4efd4e86d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b5795ef2908d9eafb4882a6eefc37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf177df1c73f6c34b3a11f66bf7cb6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e98865044b148009ffd87db4f555d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c8c6d9b28fa2b415c8a9bf7751646140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904f02ff2b4d3991155362d392a250141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f4b7439dc52f2187d4f6c74156cd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09406e883e3df265e80246fd77ea26cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ddfa8711f796c384e7f5b6c4bc229144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfccea35897eaa7e1eb52178a12c9eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fbce5ef24ebb8995fe27a7f3838bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f704345773f900a331baf81d367a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d2cd5ef15bd558c82c6f8eacf6327148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d381ef26eb1bf3ce06201a3c4673c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f1273063e9a28a05113273d5b719b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e482b26eb39977b68fda7e003c6588e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f6203bab2dd316250c4f0eabf8995152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86053ce8b5df00d14c61ea61da1381c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20284f0c73a50a6b9a4fbf6c71f4b1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530226fcfca825bb8b88a7aacc1e4f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a8458901bb1aa21ba4f482d1180d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9d80e0e27ee574a69a472eea30075157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11055e064c7f29312e08d481ba030652158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5bb4ffec1ab8ffbe6d72662e786ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1814e5d3a925e251cd509c556905191160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240187122c394796215c51a666066243161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb36f4e49067d016370313b7e4666f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee66d5000546f2526be09d1e7c4a6d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cc885e878298c6d0f788c4b8e9ae2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7696a974fd0abdbc0bfcc90d14c74c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e368c1666bd36f037c85a387065422166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f81bfef591b7464e14dd9aa266ba0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56490fc064d39cd64b4d3472dc464eb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca9ca31a40f187e7199e15e7c05dce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5a92c2a856e56f7d923fe5398a245170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa328ecf96e65d28a9f5527a3caa8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab146f1afbab4e6d865b043329f7147172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12468728093e2f30220389392bb3f744173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef4e060bf8b3d34afdb9ab404657a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af604812c53c0cf337dbe55add0c6d0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef4a99cada499a0aa23d48c35722c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8e01356ade11410ae040b9f2317ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beea88088bb271851a654b393ee0d81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940ec7ccb68780482cdcf51161f4130179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1adce2aa8c1d6ab1e8e53d690c63c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7586fc54b7cdd78b7810c5bad65c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159434f14ee092a72e1d2670fcdfb446182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367416e6b00d676182ddd7804c360387183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f229e6ba681f6d5fea5326994a820c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da98bec7f7550f7d6ae0098f7ee711185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d6f40cd41d1802441f3d6caebc43b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d781088aa2c9697e0d63754f6a969187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee985af2c9d739dc87ceab5b1838fcf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a52955bb37bb0d3f000d6cea45530189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52d93053d38738ed10f24aa12aeb49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db5cc2529cc3e8507c6a5b37efc3e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c39d3dff9208c2f23065e1edc973d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d3c7a44eeba8866478b51269354d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4fb0c8ca83bbfc2511f2e8dfd2cbd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657186bf1c8ca598b66b1d1ea2816209195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf92c67be81818c457784e25ddcf88f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594552a60f336111eb2451b99fb6b66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e97e20476cb03c6d53f83153b8b708198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05faa5b094bf5b668b52c9aa2037f18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7d9688e12c5976c497d189d1b485b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac6022293870b61b18e47c82aa3c31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed752d147f6c20e138743f645846104202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a2a6a2d397503f52cbc55c1f386fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36061f2d6e9b9eca4a4a596a13c5e4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610afefd5b0e01d059e9bd0120b7fe1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dead2dbe2b4e57797f6751ffe17ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff393469577e57ae12bd79a7b7671f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24089a5fe7a5e932ce0cd9711b5c8b52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb913c30d738cf2a64887d72b7ebae4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ecd2bd9b62448f6ff444cc10eedc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237ca889cf11fcaa5fd5ba394edefb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf79c9c5c72de5328bae6530cee6d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99606a1ed98f54456e3966e64cc9418213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2448e8a4153f95720dd43e567e2b19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f202ba95bed64d399b656c696b73a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beac59b9ffca85c8588bf96f5c3313216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504315ebd840dec5dd1249386738482217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b957e332587be29e130e57e7784326218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2c1ca6961168a0ae2204f9a4ea84d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96523aa1b3cb9e384fb9c2abd9116410220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc76c842848aa58370adfd51e645fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd20d6d670b6713329dd9feaf753919222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66274e8b2479304a9b1950139f9d5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c2a2b5f5c6b55bfab0c60fc88163f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829047ad7c87048524cd71ecceff869225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54084992d774dfd0259066854c2c616d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82e7bfa757ffea42f0c0f65b334e4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc5d1e75f852b50dee43591f68f0b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af39dd0809cf32308c4349887a660c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4a0a323ac1342bc3adc905b4f8709230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5ac7d99e8629644725cf3569aefb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eb8ff68f85421a42a7e7d140d5f8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117bf232d4eb85fd8a44f066f3a6e58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9a2a2af4c61eec17f5aa722322c0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed95fc655d9e4cc50db0bc3787211f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f5f27214d9839a1dbc1272754fee1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722bd14ff2d3dc5dcb4216b1a4b0196237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd453c1ea872410a8d8faa85a253a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdddc110f7ced1176754bedd8f6053239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdee22fdf6307bee78365af0760d74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91b4fe135dfca3e7a409660b82e7b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499057711f82abad19b6a607bdfc66b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4f180b4a808290254d3db846c7d11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd5837d5536412858400f0e5cc62b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c79c6e0dc88e1672e12d7f77f5066245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac435337365160e6cc794a055ecb36c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd166c4169090f00df599e796e694c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1dce7caa182b8b918ac6015100f58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8ff54eaa6f5015be7b24303921f26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef853fb75d79352aba4ea7a456bbb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ea08df9c3dbc07799a0dc485f7522251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa278836495808bb089e932dc232daa1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d9f3dfab8105cd58213feba4cff99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4678cd3eecc7310efa84f8f37878d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29782156d7268c3a1163161123271294255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1ac3f06b7f0bf1777d253948124d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43de1c6de251b713c79648ba57853a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f9d6340931abd99f9abffa7d3a506258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a7320cac6a472e399be7fb6ba8042259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf1fa335f499503750bdeb7339bfd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afab8e173c865397bad8e4a7f16107261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abc4372d5ad7ff3707819a74ef0ac3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b041f88943d6125bec407a0dc55ab8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9f72aa1e93030aa79a0169bec3472264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cc56054d872ad6fabb6a70a884179265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f229fa475fc96e6a8b5d68a1957d14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd563ddd3b356fccd8cc55078580b58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7b58fd9472c56811c7a27123e4b60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3847a9859c4ede561cd2363d3f995d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e3e7182b1ec09cbe4f14423cf1e40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b89c3c93139ac7007c78edd9a97b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1ad66d36d73da78f0ecb4c2d075a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f846e3ad5eff5ed66a505a67fdeda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57c8feb6f93bc51d5bd92a19c43391274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99685895d381d3ede63f11291508183275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57767c8f56e22a56fe9197bbfb505eb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bd6d0a0f3bb97a33bf9249d236404277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834148f72189fcd1f624190ad2a6a41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cd2f4e018c079e24099b01e259301279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628c551a95878f67761a6ef434d836d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e53231b7a66dde23f2f2cbefff8af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2519b6ef5eae208eb8115eb2d511b42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1716f45759b39270b90338513ef5f24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68447d441919a41960810887f52c893284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f7dcd16b248f5d4de86bae387b908285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad1d0ee8f9de8d29e2fb67d58a6814286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d126d42c644b774558e3130fb6bfdb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41deb710765d408da4b5bcab77ac0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3791187c1417d2d1d36e6efeef4c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4d0356b56c2fbf8be71d1f74fe194290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668d69c5e0093c6cf6d17a3e3a1c647291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656df3561d02f4aaec39316253ef2733292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e844860cc8d9333769132893d8038c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e40b331a0e41b18d2453e193d1ffc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf577e3db5523a1eb74a655041a54609295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2449a53a62f37401fcca67c80b3bdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5ea2a4ecea16105a1742e2278f57e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2621c62b8c1bf3bf248a47ee4f417298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d839e9a82928b76740c389a74177b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17598811c4b1277b7512f0dcbc398346300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e079055cc7d5530dec5cd98d405687301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3629fcedca133ad9d90366cc3dfea87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d071ea9c80a76f883d244c70f0d539303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0949cf36b8fcad2eae33c67c1754766304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b270ec6a3fdff4e5524180c0cf7c8ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348b6d42afc7f931c1a4126bb39ed42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac882df5f658ff2cc61f1f61d09e3d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25be94e7e9de9e18b4a62d74c5e938308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393dd73323707d6a282b8956a2910e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece1213a4e2750dad7a6418f3236d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd72021a13b9bc5891980b794c33a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81077bdba28a98541535659b5ae6e328312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194ed4009332e1b2d487ab1e871adab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f2deaeb5e9efb69eab8d20715d948314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a02da4444aa9f622a732a514b03938315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863402b95e74511cb236837870902b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f3ae5beb9a045317224d53fe31a94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113c6ccf74fdd37b93c4a0ab2e2958c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22218c8395e482d4b2642151cac41392319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103ad013088cc0d832ee68f98b607d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cd03cb40327b4aca0e5a1092ae812321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bd28ff5c5c639dd5d6ce9115a3e3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a97d011943bc46785cfb97856ebca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f935f1965443e2c8c658dbf545c60f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18656cf5316685b1db4eb6a32c59e54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f6df3de375b63d6ce913b8b6d7738326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81859d19d870962a0ee11d99cdfb63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ca8ec66e4ffd9b7b57a01886ea84d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7138336d08bcf7d92888f60890e3c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab35b043602f97647b99d6e40c2f74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86944f2ee6ddb45e8d4f863a80b431ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87872c1b8d7374420dfd5a54a88ce675332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620974739eab9b7e52fdf1963bab125333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519fad0e34ad204746ea7c3eed2e4e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3136935b1ba3056da00f86b90c2f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ad18c7cf7e832cef07c6fd531e21f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d9a8a6a7cc4dfa7be2c8110aeff47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a116201075f733bfd2902c71cd5b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e08e0467a3499a8d2653585ff1076339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e6f52f1475d4aed796197b6d65287340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907981bd227a39b4d724f1bacc3cb17341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cec2af831b41fae6c24c9e27fc74b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd0bfdbe049d01fbd94138115b32ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8cc94f6e71c4c86a62ad532e9f77c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33178d0e1f077605eef0363205fb5fde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df392e4e2022709f0aa9bc21ebaa3586346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83afb45a43c32dc9f2e74122c67075a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a8bec70ff256f4e68cb89e1b0e611348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de84fcf685cce0a53472c0849322740349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500869deb9b4519581d3029820bd2494350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10543d974682eaa40385ed4a1917fd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bebe120b866fccf65cec0a7219254352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dd863069088d4c59112bfc04f1d21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2f9a5e46affaceb5b3dce926494a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61f0940927532a986cae1512cc29ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9646ac26b88c56be5d3eca17067a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c6b819bf2e629af6863098f697c07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1e9f3721d56b83e6eb7ecd6d7fd2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469838f0e4b74354934d8ae1d45d96aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93369c1304702e651fcefa7a7e2e562a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b329d4d622d29a9df2ba7939f27b1be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197e7c4bfe500955e71340ce10e6e8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912531245340f0e913b6cb56401e65b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d626611424e32c1476bb0e8aa630283364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d76bdd56eca4f26952543b69768641365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff78a4aa502c9dd77794fa4bee096366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cca80a61abbc3838f5459b3245a089367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4971e493e9b7de85dd4a72b37edfb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c88e77d40ba9d6769cf802e948e107369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a52b8eb7bdb1d46c263767d274ac6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd7e83066b32b9477f7dc74c8db0af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624ab1ffec2792cf298f69784f79c90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827e6018e92b76c3d5bbcc3831c6ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8035cfc2a3161b8cba1910cbda628a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646575e62f03ee8f14739a8110e910c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac05a2208497207134e20172fc24414376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0fbd5edf2f74c6862d631f621cc79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782d44ecb17954487d1b9fda75f8162378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e81ccf47d6686fa063e4b17f4a9c03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da90bea5311b5613dce8a5df0b12540380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43215c5e0612ee9cad969051ee675d53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9624919997d5ae8bc234871e1fbc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b8a72ae4b8343efef39beff3411c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d29353ef6ffa68b1017a21acc3abc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3e5d67486e57316f4b4f73237e1f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ff4e689458f055d7633ee3bb874ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13f7f660817e1250b6ec54bf7a0e42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1073548ab46744bfc33dcbd208278388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8567e2285c1ce6e330442ca1e6cb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6c933d2f41f614e69f30c554e9ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e941ff84ef191ede8ac3dee62a224d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4160ac764b7eb96d005b69a6a92c065392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5833f61d14dc45c3cbcb81315bbac15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0f7b5a4d5ac62c2be66350eaab682394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242fcd81ec3b88cb7563664b476deb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866344cb2e207442310a30411df1b939396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9ad790d1c1d351b7e23c756dc68bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bc306da42e8fd91c3e48d07f14c92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2e9da8d2b795c89e3476bbbc4a79b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b611426533207cdbc0231fee6981b91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43df227a102895a32855bdd00b45b4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cd47bd6cc7182073d88affe2754fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a21002e056d9fdc7b1fd93443271f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce272a363f55256d1d92020d916b71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820f27c1042fef4432fc9663515dba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79e2835fadf3690db4b92629538349406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae9bb2af14d75b1cd8379c173436d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d9c8f8aeb8d4db4b042f6d209a4d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cad0a25759d184274cb560a3621e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaaaf633df6886f6cbb6097a67a963410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ce76a793d6bbf7605c68d8768c9e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0468aa859d9acecc6e1744f15760d4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830d8a2cf71f59c673346dbe469490f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70ef8106d523413647842784e13111414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108ce9284ef4f913c05fd86db35739a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955d7ef4ac2677f7bd4c5a9c376db72416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1522e597a12a911da07fd0de0863d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749882fed2bbf0965d6aac52b5c9313418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea2a1ceb1a21f4b626d462912ac951419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08652a2605b3ad866bc7fd2d52b711420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b428bd5d70535f615524edd8b3626be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39301a3c158f70e618527d6293d9936422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1869b7130c9c538b646d596927b39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10210fbf1b2498e5c8d43e3bcf37b1f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e047d0d45a12db707ee7a3bf4078ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be345f6fe2cd47344b30021d04171ee6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3bd51f087089c1f9278a3062b9c60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98176156147b920b3c24ea567bf69d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ec71fdc688b6b43e1717d5ac1e94e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7648ae42596ad542431f34530e9250430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1416d274c82df6a5c883ae9a2481138431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee6d7882d1124f883bd03c0ef989e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a0099e566366597bc639809bb2e92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40e0bf3fe594b8f1e8ee47cd030fe6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809fec24fcad28876ee957022543bdc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f83f9d0d91cc74999ccfcab183c3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ad990a4295623f43cf02b4b21594b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2351f14a78fff2a0ff100c439dcbb2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e8b92f4316c0f197171c8b0b3da86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0c2ead35f12cc31ce64b8f969b584440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980438f7517b939617676c02d2b50ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae1157788c8d9ca387e26d995af0b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2ad348645f035b14b5b85e8c15f6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd2bed9e93fb8f09ed3b49a898080a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d596b4d01d518e75d49907d9c390f82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9cbd0e0d0a9db504b98f16ae0428e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489b71cc34b5667c33797e2462f39ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bd2106ff85958d7c1c03bf85ce4b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76857fff4b47ea5795d1be54f76e3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49b8cb9da315fd6668a9a85b39316d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203bea6cd4b0c9d89ec47cdc1a49087451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede69095ed00fa63f5485f2f3c075cac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c432756c819f82fbc130d6210526a78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac32fbb90e53f7c0c290d9c9445a27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01222e260ba58b576d991ea7ca80f992455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aeb725ae8f15199ec976a515b6a7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33e8ba8abfbd2f19a6e6e8b1385415457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab69f70575057b17e68c40e3357b7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef664af1e60bc19b390661ccb09c735459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618b2b38f9c369951383c460cf76fbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c6ba8a445183ab4dd685758bbb746461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f784e015d4cefe5b69d99970720b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc487d459763c5b03ee5b1758ff41d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555ec466970b81b5959943012ec60bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61eb4390fb160cdcfb83a3117dfa9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0224a40ed11622820d61e6ab2aa452e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e47b9899b6c61d481428df28a09b39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b71c6465cf4bd8931312d4397c37c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951879089e361b4568665134438c29e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee538e6b19e2d27e0829587bde3fef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4cbc783ccdad853a41e126448b1cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639614620d61cac5c9ea8b6d39624ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3dccdb2e6444bcc60c7729cc4afa6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38127a33573a758a2d66dbbe8b26f9b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e23f03dd38d3a2eb5509f41862dc4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311c45eda6631727068a48272e64c53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0213cdd0ceec9eb85aabad83444b2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aa58ba2c5cabdbeca5fb7939711ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b9d4d499ea09165bc0892761e6ec7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9250f5a4f2c2a6f91709e54eb56677480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee3adf40b1cae9095979f1ef2b09d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea678010ddc5f03f02d059e656197482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f50d01cc8574a30522b04886478b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35760b127432c26ed8ac0b7a42f37a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581fc557e7814b860c2217320a06ffc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746c6a2ca6697a9fe8efa1adc27f73d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc37b2321e298e76aacef9dfc6f17cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a9422e3bd2b61749d6eb69e3bfa79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7b96db9ec3ab2e26fbc38e6c802e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f723d4179a6548867c0b1143c0581490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196be72ac0b60fc9c8dc0499fe0ad3e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60182fb21dac1eca004d9dad17b66ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf93bfcc07cdbf4fbf939e6a17a9d85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f975d9c960520c0b78e5314b0f84d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc23d13eac8ee7b8cb1a74c56520419495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367fdd61177242f1a2890ee80a714c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e07b15f69c5739e6a87395291bd1b8497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50968d70d9f45428c85765cee51505bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdf71f34017716daae36ce3ab697bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67083b0e62be97824540af2615582dfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566438f65f59b2f1e3fc0b465f259b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413d70c2b0d86751471a03c5d521e3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0b2425c04b0baf4e23486d24612fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586546edc9373e7b977c4ac4e93c2557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2526d9f9a5c5076685b6bc69758978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad81f69494cef411a794c8bd133be49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc96fda1ecd0b46d3b718d16de0d4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4c80689c8d853599f8a636c62508011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d108af98f82cbdefdc7558dc03b0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825d28315f040f61d791dd39646f6f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb028fa42331978df735503b61a8b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87bbcf14348247cdc1b84d1007da1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfdb2832db5ceefd49918ee5ee657316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa19ea4d657ab7d56207a6b46a94e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91ff243f48d8ad73fe9ea7b042acb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2381eb2e0dee84eb0fa37edd2b1c3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841d98839f25f3af80806e2766b38c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04013b8b27e54ac9e9f9988d044a6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da746bd10fd77d4492d7e883eec5474a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082ae3311c5bd20c205e9f15457d3a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93096d4ff9bf905076b63fcf4770e2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9ad8647eb841ee8bb1fa2cb64e8b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dea22c0909e159e231e65bd1400d7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972834864419aed6dff16a10d27ecc9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eba792e7e3bed4855c6736f917b76328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e852da9d4d9fe56ac3dd096f8796be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851972dea069f9849dd8876a9ac2d31930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0c4ca752d94ae3714c425b9cc38431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dcc0442596b5a4d4086c935e0433d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7b548b72f74b0015c1ed0bb407a7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a358b7d345f25072b71838e3422c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55ea6f88d980633aef782b4c8335dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d79628f02944277ce8f4f35a5098e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d9a9ee984939681a81db2a6479b6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14a08cb77af9d67195be241cba22f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a29fc2f4d2e32bae790aee735868439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846a3acb47f9e8b90cd99f230d9e8bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d9caa6e7d3ed89b3a98e91e89d4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0447aa4231c1591b71cf6bc6fde62842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc84ca1e5ac6a2a1bb0810275d8f8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb30eaa60536b893566dca79fa2c03b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238ee26f66bfa89b2106bb5b442910345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661badf73be4c1849e9e7cfcbbc38f2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdc3d564fb76ff21c070d2643cae4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4755ed32d28b5861c091631aeeede1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f523e5d5096e92f3d4900bf1fdaf27349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bff37b96504aedf0261d918ece9c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e18b5f0a31fbe28fd325e389cf0a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281de9f5d860f58e3c33f5bfed51b0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1f6baeb743696c9697287f40215e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f951e7cab992b8259b14e4b7751a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18959feb96a56b266c6bb5dec428245955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896800c1444e5a5209109a21b6f780f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b1470b1f9a5dbcb4283b6a9a2662157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd031994084e29a5559513da0cd8d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768a8ee9befc79bb8c2b7e1f0109cdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4b08014f9d0c0a16c5a7d04a080ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de305534bacddaa213227776fd5047261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b02f81788fb5826573e5f159eb7e2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ccaefd4e77677404c03c118e5ecd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b135178b3c22992d4d1bc1d0ecaf6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefcc1787b2d5a7c0d9b9fbc6e6476065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9acebfff7269597667a74b100f0f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc6c6552547fd6fe42155b73207a6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6d75028061ee8c8c55f4d13112ebd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43351b9fdc775cd2482bd5c05ba65e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62818c69ed4be47c7b3cf6e6b737880570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a99954806343711411916ffac142871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afc6f7446b9486078f59a3e12ab87072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151103c88b7a5c3891ef4ec56b59efd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4255ea8cbb42d8ce9b2ad9a325a7b5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932e837ffb0d6b464b1843229fea0cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057f6f68ad302ca18bd5f32beee7b3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2ca0dcf579ea7006a406c1e643dd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe6500a75380d8840b2c0618456dd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f7ac97428a352b2ca1278c2d2080179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a5578c755e30b441eb4f84266e2c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa89f553de8d6e892558b2b4778274c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28848974aad2d6e607393f829a167a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e542dd975508b4e63519984b449783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f4962bd95aa348a055a31b4a3b87c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fca75fffc07679cc114576c96e261c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd753a858984bbc3ff30992f661d7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836260d6db06791b377896edff12ed887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b41021713da8a03e140abf0b715d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a74b8a3cf9cbeba4babe1ee0f13d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba46bb988f28a7eb89cf0e6455f452d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945c045b9e50809980b690a0690adb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532123a364d56799eaedc8e7c642a9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7c00885c969b30e3f4117649e0ae193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d055826301767cdbc2faefecfb8cf094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a6443965c3cfd267d92fb970dd0df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99a57e68d108e91526a29dffb524c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db8ea9e27c8f5f45ff6b4b0074a4e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015e3d2e1ca34e1d3b6f27099db284598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2c905a7f6a2b5ad2c885bbd0e2e3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9deb07e48e012cbced8d99ba53767e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a05619154705d74cc32ad78135556101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee9f878743998a7d800100f6c805f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8714ed7a2b4e2a9e5b7b60dc53fde79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90869dfb0993470b5eb0bccc378cf94e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0eacf0e007e0213f067f09ca408ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe149b0d92049ad840fc7bd3402852106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15b5e176be6f7c12b9da46bff7f9e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b4070308abb495b08f2f76cf38b16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc177b6f7d9913c54a8474c51a3b82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967c6b7d6a9af113fe51dde51b9ebb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1046873f26dd25bef021d0f7604fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a053c88a684c8b8777bf8adcb1fc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e59f1bfa673290ae8cc0dec9b9d54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d61e3281f7f1af44d29ff6a2c5d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335114b52250dde5096f77f5d5aa49a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2890cbd55dcbf854aa6358f65991ab2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d409487a8c0f0e62cd8bc07c183c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af0f61e391f55bb5f05babd04b8490118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e8335f6b7b217d5999fbeedd55b6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404a9e2d7bcae6d40aa0eeb83fc169f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89547d2e7aca5b8fa36d54731ab4f83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586b128b198ae6d3a98f1c572539a6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a62431f2a207855c872bfe493c436123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9e6c05491bc91018774439e2596d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf40457d0641251b956b11b8804034125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd27849ce3b2b7859f882f3aca9660a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d059e18440f850ee561cffe28b39f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51418f497c6fde2195a72c69512788e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666357d26d20d698b3719461ee4fde79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea6a586867ccac0bd47443ff788c12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c51c8567b7e065ad99599999d4db3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf43d0d1d6ff7584e07dda25e6b8daf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94444eb49614285e7139d028f996a0c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d71d47d50eda26671e78d61173265134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a6e8e7621043226567c18bab75df3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e01f38840124b596657793eca6ba36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d0419f42e85d2e5098e8170a98435137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d423ee018eecd8c47c6c67d83d8cc43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075374103d2865cd83eba40c00bda7e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba754d39c994876cc08eca7124dd6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e5756ec3aa5213c49d08c7f8c3b7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8a6c69530be018e680ef487faa4f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f5b1eae6307471cd1e15d76b3d935143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931ef9f380aed246c5fe3391a8badb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e91b48de398f0e8ed92702c1fe947145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8233416468156e3fd7b6fd1e61babb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44338ab2518edff35b98781b4cf09bf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378529699f1a0c805ecfc7d3a1de96d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c5d9325a18a7c58f0c2a5ea654ca2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111e4bad470dec55e478fecc0c8db72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338286eca1597678c63bd710059da0ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe214f90fc1d174cc047efd662bf7e5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18485d8e51afc17e3e130e2e8b9f8dbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53197263736b193d5b982d57cf540ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167d849b95f21729275579d02d372ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa809fc26f9143a15814b83d74571f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bb4cc0a4fe34bf0d6360c168aa812157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcd3d9a0e645a7152a9fa9c8f45520158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846a14ff351f0c2f5f4fff3244517ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554d41ea4843527becd65c6d5b4be8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304b8e75ec636284db62a5ef8c9c716161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23602c6c47e128fb514c178df39964aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2b850a2c6c15e46ca71046c0c9d87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03c84b5deec0bb4644919764c1b168164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4212c4f8c6e6a5f0fa70103f61dfaff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763155cd138da29bf39cb8aa7cbc490166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3ab8a41f765d752f4d21320822f7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f4074e50c4fc4ff9506dd56ee1336168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f837a0c8e78d82da49d59684d35725d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a376c67f79d190cd3e88c89cc9c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb442e4e7d9beceb3eda4410883ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dfabde4f75605f84ec3e38fd84710172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd6892c9ab8fb224a5ac75fb1a4347173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb448e574f5ea424a2277cf3711242174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0e4f772d28aa749faf3ce0405891e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef8f7d8472736dd6c6930dec1fcdbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c0ff114fd453088cc065657c440f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638cbef441c334b1bfd0765f303ea3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1849228d84fd3c3eca371b0e778a1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d4f3078f0c8681f85e8b69204277180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082939273f8e38efecea21d70087a8d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be438f33414898c6146fbba9b28e491182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457b625510c77c6dc24608a049937f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8634a4f5d1f2d0462506b171a7145184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f2944cb8449042fa857486830624185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d886a20dc8442a83e98a317e0770eeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d94e1033f1d5903304e1a103e998c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598afeeb26591848ba366004df5ab27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762746e135920a623a8ef0de873a5ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8a6d0d90d38def892bd5be43ed4ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15df78e4f5239be863ce3585c9ad29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da2e78c4aeda7603e903c119143b6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641017ac8bb8f1fa646c3c112fc4b96f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd872942943f67428cbda5ec2cb063194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643bd9e7d9f88389c2d638851974725195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcabc111829d7ccaef87d459d47372196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287e203c215ca3d9f00ccc20b956829197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e90dfdff48818112c901e9cd244edb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e362a64aa1fac56e639c637002a3e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c4d2a22f0149142ab8902578a414e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760890608b7e3e5c5fe409651511f97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28823a8b109d6649ca9288b59c41b93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa5d4c6cf06b2e16820213c8c694d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efbf8243defb7c881a661862a79625204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e328ba3318cbb89a54642e88923386205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101445349d365ae37aec5134902d1ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d319e96a2be3bf70295d3d38634b8e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d5a759afba6e460418190744e285208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfb16c1ae9a523cbd463894cb3e20a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b19d591924748fa280c00dc4f5ced0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09dbc13c5b6fb116b6bbda47a5ae07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc733bd6b1805484cedb6789a1514b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b1b853184064bd9c4976fc24947bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731402c3fcbe23924fe9898609f25e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5ed6bc25f8a169e0ae22a032666bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7e190e4078f0c1952d084dd3cc022216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfe00a83f01d6848f3f4d24d35ab66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39a63dc58a96c679b827c29f84f996218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff053513f1dbfffea7768f1f1ba2973219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7705e9eaf081b21fb37e89d74c92ae4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d632e9515445e7ba36142d7bc4fac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb57bc92aab8f20ce9a0c20b2cc41c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d01970695141d0dd7ec83230ccb54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a524453940f288998f98940719b5b14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35866a5a6f2d2246dec2f46031356c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9857bb1104cc25eedff849586a8832226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2178399d3b5ddc883393d2260bd7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50a50ede0685c6097a3f947918ea92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97860719f7722308ab9dbe7aba7d44a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf9ec8883b9618917fbea088395362230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4ffc2d622ba5a0b2d906a7efcd801231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7514bab4ae9239adffbf782c5e9e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedcee941c64f9c944dd62d08e00d5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abb229e111c120a5c71f2f0addd419234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ca93135ed6b0eb99d5b9ce6ce7f6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11680f7725129564163320cbee692077236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88d7abf42d75360e9a749e363e0258237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a290344981272cbd02f101fdd0346238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3503244f0f9b9e320c1c1374548251239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f0d008c5a9b4a3e4026e6c9f7bd6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82752f90a536e25674877bdfd276a4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f05a18ec8dc353f11ed3ac984426e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f6e7b0bf5685b9bb388e4d9353a7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b7e503d06f0bfe8f8742a1bc31d36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b4e086c3e5652f13899ea24830801245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f3d14ff2f649b1cccae21b6a88e1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab3c401be9acdf0bdf6e35ed9da3ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537e215e270b674a39d3fc4c1a7a88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031ef876408426517b89382bd8d08e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6040777c97d6ce1753d22ff27f6ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f71512609cb3d1f1f13a72a9a3cc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c3dec1bec4d3b10803fd65f83c994252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb55fbcc3476ce460b64d47dae48c6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a1ab1bbf55f97b534e0748a7c50cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a030acfadb97f148447423b8885ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5019befc156c51f440ce64973fca5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190e6b276cda3891ea4f6866291c7ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b802eb9e47d865be07799d9d515059258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3cb926a20ed4d8779f650b7d252c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f28ceaff139946663b6c6f1a251279260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd39f8f3fa113e70dcedff7cadbd0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603d13ddd09d2f0901b4fe14a9686ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddefc8997239e828247f6fd665e03c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1efd0f1b9a6f4cf69a0f26dc41247264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd47793b9e7cf7f83387bf2d3b88ffa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5b41533ea0d9a20503fda8b7a7ddd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143d3141e70f1d731acdec714bfff53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c7b47250308d48dca0d4bfc87fd59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3078538f338bdd302028d2c97565a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c102814ccafaa5941e17f3e536e73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb0066ba5fcb060b88bc4436b305de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd9472e32f146064f60c5b1167dd52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a8e8f6ca728365097fef90067584a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807bdf4387ee27ecb6abeb2e4e5ea0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28558d323edf66094e4d6482381dbd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c5d5f17e0352c41bc71f4e17130f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a44b0d6f3a493fd8933d149b95615f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e377d72d2fc96610ef1f80277ef354278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1e3708602173220dc12bb4c7653e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffc1d61b0239be84d6838d44c23572280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bae973b1020a142f6b609018853b22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937242159b60472d841185d040e5ce19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c3468984204c99b2b56d6ae782966283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38488b9c2fd0f88dca7133372dbd3456284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfc6bccc2a05b51621f7191be41866285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99506347f8941aadc594f9d314f990d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25570cd2cee4068c1b34b2193611c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daff158d237a2483fb044b67e03dc93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec4290b15f31c9a2c85a061bde35d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ddbe625651e74fc259929434cb7ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d124ce0049de158124714fee1aba642291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa235b71e9f52527e894759e5651d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa83d232d829bf938ff9757e9b02cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad821680908003a58c87d5177bf9d1b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a247996d554d4dbe39d882b94101d7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b06dc072c245e6bbab9267f06e642296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ff720cd0b74f4a4826d305729c6da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a3289a203415ae42ac557b298611b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83736f762ed45283b762381525c7e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fa68dfc2f7b88127ad3c06c9dcae2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea3d98cea2ddcb0370a72378e671a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15590515f350bd3af744089fc85198302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064a3fdf2394520396ea2e5cce5a65b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc1562c507d3c823955080b8ba6a69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d8cef8695b0adba8c608965648e83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a20e094d44d07598fc8eb778d71afc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf461066ac25cf86f721fa353ac524307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de6850861568bf31ebf169be1c7ef0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf75c048dc7621d1f265d7c2b93f4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad290010757b36d889e2f267665256310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ea582d0788f9ca59e79d89312c2ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bd8e35a643e9f263696823d5123d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1fa2cd6b8944393cf6f5e11e38c52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c7f4ce7325fc44b4b4278dbcf4243314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a171e43647c99c7802ef6ce76754620315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f641ac94d60ca8d3146b69dbbc3f898316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec3b722a08c4f3d6c8ef9a9cf75991317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de1b317c895eea56011b1bd6936f0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bf5921b1b4f3877eb05edeb6e0ec2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82406d27ab504ee9e7f91b0981597984320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6f74cf59cc449c45a126360ef8145321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95fa55b99cb9fcd49f076bfc19eaf3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469f079df74f968cfd798f3b29dcdc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eca3037d9314ca913234b346ea81fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010179c06e34e4f0d8020e97f38d7ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6869e4e2acd4cbd11f12709dcf7b019326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fc21d12b9fde1132192c536de871e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47555613eb487a6caeb7ab2cd386ff2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74e13b13dbc50b072cedca578afafc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc11c15b5f722be7efb3d1b9f805c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d6ce8381b8e5cf388a55cb2c7ee87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667074708cbf900bea0c97ca53a4e59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbad5763a61ae80c4cdb904e7cc4cbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f196bff47557648770bffd2038e00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f997a64d02dc1a27eefdad4aa98593335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3c8270425bf04b9a3367100a2283d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590ee8834635d0db486a33289a27f60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c6caa6c936fedaf541a01eb380c6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91226f638b23520ffd5ae3b4c27f2b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03f9a054624fc5eedf85fb38ac9a10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729985b80621d6f7407ee9535252dbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fa526c62a190450f6de9b2e9bfd85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dbf412818b83d1ccbae2ed015c9fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf1956b2157a5fcc686333f425550f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f63d5c44a1bcc695a32dd4ccbc125345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7216622e403135730225df491fabf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c9787a4d7a8b5a6574f2208e73aff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da627e7e46d332e76d4a5effe0eb76c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107f301408e1f7fda70b2130d66a8fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1db2bfed49ce35c41693b6083fbe53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed87faf177fe5764f6da70e097216cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8730d8ce2f910772bfda1e86b1777b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1418d06ebd5226500975382052227353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d31324040831c9228cf4da95973478354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c66459181f8f891856a774061b2574355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a3bf6cd0e8d25679c8c380060ec7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a614ac3e96e8d19d7079fe4bf56b355357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea966a8b3d6e004c1e5e98b36d5b4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122404a4fcaf6ed6602c92c068c6698359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e95cf705fbbd5111e0e4cefeafbcda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccf67dcd923b657ad29574fac58501361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8c06227740a8d58dda90d339db6f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de62a34a022d534ed6a3479f23376e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680ecdb5c730ee3f914885498931e68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d636a6f204ee7e6174581b4839888c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d371f44f3a6729998320295ca2cc268366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8ab1cc3cd79b98c43940cbbc8b5af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee570ae2210046ed1bf194b416dc3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bf43fdf3941e35227d60ef618053f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203e0d180e002f87575484249bae2ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af770fa6b3af77a76b211d72aae0f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21151852580ab1011f408c543c50ae56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313b041b20928b67ca48c84e3e62e89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06694c462e8f369802d2003c02b5bc0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87390428f69f887d54076250b9d4e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d45979f30e71702750ae522933e0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9457fd73f1bf581cab33b27e12566f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c07c1a2153d4182123fd8ca9796c7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8049c2fce99fe8599252ca79720d9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882867283faf8b026ff74a020b577e42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64d9b9cb99c521f99dbcab4d685992381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e793e6dc2206e2e8c287eb6db5651382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87de37a096441508d3cf6f4c3b7df4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b481ce5ad3183d9f13b6f2a879096384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87589af429aba7fd3309421dc8d2ed3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594de2eccde5e70c8ed89bd6a89a3b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a67665b793568df4f07dbbddbd14d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073005cf416761afdefa7fd5b0d4ea69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf64872cf4ec3f0bb7035b283adaf9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25683c1a471cc41a7c0433d476904213390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31211d7c62a5d0f85b03a213d70661f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab27051f8b81bdf103c3dc42ba1d0c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47a67d23b5d33fc9120d177956233c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68c8f25d818471b93864bdf2ae20c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56823e2068426edb1b9f8b4e9721f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04e819139ed64e52277709e3ac3a91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5fd352e99994a96b00db5173e7679397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c8f3abd1dfb574f9e985fe117bea0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55495b0f3b59ae1b714d262329befd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db510d9ba8cc7363b0e79c1bd9d78ecb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8dd435e88b8bec2c0ccecb8446426401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50162a90de0be0c282a6911e0ec4f8bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de17eea6bafe83279f8480fc5f3550403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc540830f9e0c09bf025e062f53320404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b20461bdf51bcd10fe2cd4ef8d9eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ddfe85f1e6ebd9f5d7235503f4031406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f44cb75f798a5295d5ead6dc4a20e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fae35b7d5732faf7192bfbc7846c4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba3ae9d3f4c45f1c8605b36cbda3a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0a3be2e94586021237dc59f2ed440410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f8c19562ba16df8e69d004e229477411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602aa442873b049b7674b57eb11a03b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bae55cacce4d060d4ddcad7955ebd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c4ddd31d155f6031a86c131cb81e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a5641aefbda8e951f15b0334a3d65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02042114181caa6605f00bff7c4cdb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09631f9aae13e93ec83040fa36afc9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1228b9aa042f344371163c68c8754418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba31c016dc6070e49245396b96034ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227dcc2333400d548964fe9374b750e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334cd0b6196347be299769b8598a87b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7d0ae40bf50e2f485740d794ce8fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54fd763029ee6e43e9abd7eafec388423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52790a97d98debde4512e92a143221424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714b036552c0211a9fb192c7d5fb813425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefb261b0acb319c82e04b41fca0e34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ee45ec42081771231f94eed3cad99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f9dceb03a1f9976fa1f76740603a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15223c7cebfb35b530cccf6bb421974429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04a73f1a7e89c3fcc170954af9f404430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a79d8b8820fa15dd3893e04968bbb6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a02d51435da562ea7c9773bfeeaa0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a7bec4199e9794dcbda22cc8fe8bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30843815873008b2f606f17887822c49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d5b291e40ea4f04b1e40b8c8872e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d8b28f98f58cd8a05614025f3b4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaede7f344fe1a233b8eb373528cc49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1515afee6019d6dc87e0017157840d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fcc718ddad696aafbbcf4fe9d2bdc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a38ebfc6cb18119acc875cb2bbacdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8287bece3253ce7100fa4a5d7c96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b9d0a437e2d68566c2ab4687c0086442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f33ccec26be92eda48ba773e047ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24271f6c67ab53d8dc9147f8284e7857444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d17ab8ce723ed3031b09b7b44fb7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51e6ab1682e5d67a40fbd1053bb5a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a3586a06a22a43a74b89ff70f5680447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642fe7b65a3e547cd713001a381251e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692bf03e1e9698b06cbf10893b98f0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9df4aefc2c07a91ed8d2a168bb0fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c88fe83737bad0daa8b6f2b81f3bef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9afa3a499291e956de1dfce70058ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a66176023dadd779aac6d695c1e45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df0cec2e20e8639e71e17fc9915cd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522cf24abab6ee6eb365d4a2165bea3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b241555866c0f6371844e7e7edd02e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e462f0db6657296b9294391d096fd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712b768dcb59bd3ef166a413d2b3df2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a56aa65f20631c13930f03222b6ec2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b668ba68fdd3d1ccd5a22145260408f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247f2eaf02cd61fa46d596cc1f6f2b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ddb525fa4e7c2fe26c3500b689ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467afbb07509457fe612f02f5a5ada07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1435bdc5406e4f912e87a071f898b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900835402a6c8a280ca1a658a4ced13a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8631d9688928e6426fc482804c24f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625df4eec928ad0091e55c9f93f9984e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd928cc5c23314af7efd88e4db6cdb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccc03e34181609a3bf2d8b6319bc9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd5242314311a9403d11908fa89a53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518004e98c56efa446d6eb6092d1807c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6a2e2c5e2f507c5987458845f5bb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed085aeefa31902b4e014d6a9746d2ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a74c14709948e83d672a302105328a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09343a48d133b599f988230f3f932ce9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a223dbc6414c950f287d42486daf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ba695455de73617527aa64205839f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dc2bc8e877fc142d7cca0af067781478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31476f79da168b4247b44f868050e0dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357a63e043b2899666d66c3d66e21d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d7ee7348c58d45e93bedd2e94906e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926bb218cc422befe70a547b4985ef8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894ec881abdfd5e274ad1ff2b8b6694483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded1f2bd897e892d7310810ee03ccd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8687c0634ce921115b73b63e2bb75c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08a9d6ba3d1e788c8353a1a32d697d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8833821119a5b47d3ba84537cbe65e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915de5a7c215550be675262853ba2b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532765009a9696ec1a956a8bc1ae6fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c498942ce3a7a2a937e160ce3f4618490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a535ba3510ecbe1c0cc5b52058f53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a341bd05a2148e41225ffc29a0b5b77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9e06ae15e8ed0f58a746bf52f2864493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcb7a170d36af9ab6f356c7aaeff92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de069ec491ade21a4a0305bf071683e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7455b964815fefaf6c346331f37f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4297e1bfa25f875cc17673a3ad374a497.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>