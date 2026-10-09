--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5e4509c607a7173d29d7432e930ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eea4427f666a3890ecef803f04da02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e1031fe64d03ce79c153c9e2484ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc722c294f35409730bb086f3986fa54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69eb18aeb8e34fe31df882d6bdb5e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e24d4edd2da2e9c588b2c89a7d34c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d2a1880c44817e96ece2caf93b4497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6ff2e396fe69eae849ca4246d31088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17ed876d03ea4cd2c126d63845bbcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90c7c7603e7b281a3871be878886b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff98116ec9507ce500702f97b785a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d045a4a2ed8815f404c603d801a5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ce97da0dc74a4a28e10555384cbc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d7f4678dfe80b7bbc34afddf2944d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce7636bb6276fd6a58b920da7fcd5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466d32e238d46a0b10f879a5fb2d2cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098a2ebd5c57f40f3094413d93e281117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dc2659843b7cf1f63fa47fa14168918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7e19cf2686a04f4c615db2054e9b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f502ca05693bbf3bd4d13ad6d9ec0d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc9f2c67dee56dc990dc328604238621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45db28e8cc5f03346aa32014dc8cd6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e59d15c9c165f518878d241faba6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d43956d978b0310d3b4d0aa68e6c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679abc100294e0d4f8f1fbca42d96ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264db5e4145ffceac999517de204496926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403d424ab16cfcfc391729c0e2d448827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30348007d5203711752dbd7b538bf828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91deed3c847f481cb1997bd255dc51229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3ea8599e3dff0a1add16552b0aac730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56940e46a78aacfea9a74e992c13347e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27397ac019d12f4f4f5a203acca8673732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad189de6aacf88eb5b95e2225aa51be433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c295178fa0ec3b08df8ef87d346c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9352d8eb15b7c0876febc352d977635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe5b834d3982ddbd7f5003378dfa1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa025f5b4d6f53bc0d3c95fcf285098f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913d5f02e28287c145e92724deb483538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fa3455f8a368d5bb33d2ba0954a9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f733b60b108870368febbe22e56556f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c705dc703fdf36e64a6147225abf12f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3348d9fd0872ba30205cc6c1ac27c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86d11e398d828c6728c177b32fae6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97c22c93dbf72964e026eb448c0b6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c25c7795a55e0d8728c7cd5cec61a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc945df6e689a2b031f9ed6c59601c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5a5bcc6a0a64e84467d70ad92b8fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d6360bc674d75716112575470a24048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d3a698e144613e105587d4d14d8d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b566be6abb426085f58ad3381461e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053ab21f8b11e53541cc4bee6e8738851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398dce0755651af254ca94658dd45f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e1c4b52684bc6594bc8dd52fdc49953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbc1bc1a5a9bb1645e260886ad753454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0849042e4376c062bb75836574b95855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9200e600ab09bbf992805b6bcc94256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a846ff52eec82dc854dd89231ac9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade40b0a6e982a82969887122876c1d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50140abd586ee54b57b9581dd0e6ee5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b177fa9012570d7033ea7a6fba0c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020babb1818c96be5d8e55b2faf9d3ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2e627bbc28d97023374aa6d8c34ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e853c1b9f51a26b09d2f43187ec1f7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d0731e128de7b27a736d72a49002c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506423530ce587a2456581696e9e9c9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11589680f15746b5ddf7a7b77aaada6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cd4d65731ab4a5a618126878362e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772d1e40aecac2a149f23b3f5fd894468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5ff690eb5a0642504ee57e0bdca2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea0e832f5bf24862ca95ef83fd2bb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049564e31ceb3aa16d2d2501faf27e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0cdc0f5338af9462841e66f7a7ee472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bac5c373a98bfbf6f9f1ac1070c77773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae863323f469f48832927de34e768e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc81d78bf31b72e0702969d47680e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e23f287ca970feb47727259cb47be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f2a4798bc3af65a9cca1d1e7e663e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbcd797954540d928615d61ff339b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca84b69d0e91b5af150de9dbd20e42679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588f0e5f79723b4b7f7d02eb3de3fbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7b85e1db89731ffdc0fecd62a2c1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea189fe267e34b01460af054a3ed16982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375e13777120f306d33ba9da5f351d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13782a3f5c4c9bf191706c36f6a7a2af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024dc60f375d6d3d8241e8d7d83c80285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d862f99cbf8237bf45165d2cc99cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56869055767d300ed514d0abbd2ca8e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8262086eaaada4f6ce4798802630b8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091824d55beeb81e5a65c298366135b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad9eb43812c41435257da5232152f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5f1272e27e8d7e33e3277dcde58e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb39e0a3251c17b8c3f2a6254141d3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341798e466a05d72908cd9e424909f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6a311539e84cae6de668001fbf61f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de1f18e0ab92b6ce21bceaf09de3af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b57de36235a85b567890acbffd1b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3f4f9f226a8294473b2ff9e37506b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d80c06c724db338da576e27cb1558998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bfa693bd6e2eabed4d99d7d07241899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4133580b87ed396211520c7f81ca893100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44900d6a30b3082c55a4d4d02e6db504101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4b8d0a2ea053ff55dca3f6d8118a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92b3ea7b41ef1cd8fc32d858e0aed7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd610e89b8d3efcbf529e67279eef61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789cde15973fca157b765a273598f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7e28c691107b8708ff941d68667ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fd7682418c34797e20a1ec9968b6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46077c71ccc70fefcee52b2727d566be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe7a18471643a071fd4cedec4033d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67af2660b95ec6c8e004c03aeb8bd51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11348c8c86ef8b79ffc0a7c41d801ca0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06a8c8bf0c9beab1fd5b294c33fb8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f553cb633214f450d66a6a11a5bff02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a548e5e7bec42ed4e117f991c9c568114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e1217c39c7ae5d12cc3908b182f36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f934a3615320ebd866d35f1381ec9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de02456f6ee775a68483b4d07370f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70564da0bf9d15d2719f2ae41f09499118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c317b412b8e841dcd61f0de21409f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf769cbf4fa1e3588d15017bfcdc35be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dede77969d6f634ae54df0734eb6d04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdc9dbe7c507e3cc6af0b2df05fa7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079c042cb59bac71faf51ea113ff57a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b731352d9b27f7e3d7d70bcec4dc5e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f09718ad733867b2cd7d3a916e018e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb7ee5cf738eed40e22b6a2d0f0a24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4694032cf0a9821ccce8b95c5363cee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da22330b50853d15ffe0151d9ed7fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7c2d3e9c29443652c4cfd21d2cc8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaf266f57973067a9075b46b99dc59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ff0f82e36742479bfe93d79cfd0cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36444cb465f52621fc77c350650f73a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d545452ea06b645bccda9bc1825e3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee95757d1b2dfd9927ebdadbf2233f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a93d4b586a1b1bce1a0072c26654a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000600f1ad6e5dfdcd789a7a0fc65ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35467ccf7b99760f9d43cc8834798cda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec73e7f14cebbeee961bff449d5c200138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1258053c6cf2ec24e62cb1249b6d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e8ec1de3301e2b635edd19205604a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a700f76c3beeda71677c52059733e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172731a1780cc4393409d8c5e7a138ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99581788a3f8476290a0f3518856c25d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb374f728ec9d36e6e03977fb09a596144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d16c71b036a48068f1cd62e5f6565145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ac2332b0e70776d701700bbdb610c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a3d2f2994f03a37f295c1a0ecfe86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc92904b34c8f3b3f448494148456ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1126ddf76ffb078458a4056fd7e075149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228facd1a107b97622a571af42d9fd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c194770e14af0251cf31ee4d77b84c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddf85d32969377b0a3f6f8559f433f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62603b225e760da89f2724839ec3185153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23862cac23598b3b67202aadad6d0c74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144857f918536c5460a767cb1d028da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bfa7984069e10dabb084229c1c46e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29459f3a79d7968b46634db3e6cbb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00c6100de0741a51adc668122aa847158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cac06ddf875873dfc8c6184b313e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805b92c593d76d034cd6c8ec94eb986160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd79152cb229845c154d87c367979fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eeacca1068eb2cce7dbb71dfac2d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15e3eeb66a08f5f91d4de1deff32c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f74fe25a2affac28224a95c94277164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc2645493172c465826c66ced085a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3eba0735af7795bfa6b869fbced60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57f8f753297869ebeecd3ebacdfa07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d133fd5902599e1e36430fb8bdd75cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4766a7ef0434945fa5e6cf47129900169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31aaf5b89b324a9747c7bc616db26b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c227aa852dc4e7e48aa4b209e4c7fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5cb5f851c718bf96b1333065e9525172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f5a22a498880c9ed15110e3201680173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f064487c3cde95d272fd43f944e5f27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddcc5a7e5172cf4e8d3577ce2f16e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05806747be67bccaa46d9c05cf507b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3628187bd5ba0f705671e02eb362fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172a2190a716c302cd665f6cfa081b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a797a16a7051d1b34f2304d0545cd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e5c3d7d202d0e877d3b900c66fad1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9abd3b9cc3e8e6c185fb073c6ca9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01bc52b31832995c0ee05970d27bdf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90270f2953307dbc28e496561b4e90d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df33c87ecc163c249c5f29cd0e79ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860510e23e505cbca066d5453ed36c89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6608636365559a456f1770788297b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd14a66aacf3c3d8657544ed4951f3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8ab2fcf79528d5e8ec7400d94d00a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55331342319f23b1903da0f7a5f20961189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8066ac73e19f1a4c5b7164bf8e479e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b70ce9ea09487499f100da7366d3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e0b4c259b9dff3a7c75f0c0de27d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdaa2552ca009869c53bfa6026bfe9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fd6a65b7b283ad0859c0ebd0faf7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a2dcdfc2bc769bc877a3e99cfb6bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df83698d04a6e2360bbb03c22d273e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c406598daff4b55382ed84e759fe25c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816d6b008875e8f2523c856bff6bbc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c39af840eced368f612182f287a0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34b1129cab1b84e07a5a9a954dcaad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034345fb5db304bcdaced822d86f027201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be082b8b1d923b0cad95188204f9dea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a6181f3b94187fda085cf4032755f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954297de46b77b29b40b738126e84347204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4a8ec5f5eb8b688129d33e6ca8991205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c66b583802fecd47c197260dc5f4d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba618fc0706fd6a2dfcabda8fab368207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d86b82d8c68391b6f4468494e67a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2b1767bc5b476ae63eaf653192c85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e9dbf22bf74f89e928c440c9ec764210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d33b0c327f6ae12c7fde2f5db733e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519a980fd2a28b7ce4d21c8b34e60d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aef4a80fc2611ee3c5ba7deec76579213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fde8347d9d5ef5701501402d578b18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565cff827f303077b35e9449f296206215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f031f714216abba3029c62fc4c4e875216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb688d8d85a2e69fcae709b45d0b5ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db7f79d1d1d942533bcf701b37893c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1dfdaecf302aff9bf9090368b6c11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8fa35979bd4d1c8234c4bf5c7305a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ea7921e3a50857946220f5706d485221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711bd6ae14d368d0f9521e767f6c417222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec555e71f2d0f444ffdd20dfcef61619223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c54688e2aa8db79052f6e78cfe6dc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfedcffad974efe7c5b111b615066f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ba16d675fedcb04eb346c6dd65448226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bdfc2a090ed11a0ef75aa766ca49f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8202f573a23372bb589e614cbb5343228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587d23e329baa3a227dc459489937af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39341a0eed4757ac265ad1b6695f31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011270d06c211c5964dacf3af51b030231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eacb079ff559faf60b201a30b7b55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85d607103ff1f5fef93457cf4bf108233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3445eed43a5864ce17c1887888cee20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a932b4a1afe1cca381845cacf5daa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dee99677f989ced309c6c2342ff53d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3719cb75025b63b9bfd3fad808970237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6684455dab7a142a5fca3681b9050f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12e41189da892d4438a9fee12c4628239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ca883512ecb2d34cc6c6f9bb45637240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672e8d81638a539c903c1a642cbe425241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52379b3593c3aa645577795733b5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88f5f3597989666bd3e2ff574fd0f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d05c8c88f5b5d52054290f5c7cf88e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26b3edd0ebde384f3b07f82e1d5f4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2652ac2cc2ba346908e119364f9296246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3be0c8ee61b96e75a0cf4debaee88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e7c3a9f7d9a6a5c23149cb24faf26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dd31db1026c77755b784858bfcc33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b400d9f15f90e80cf4b9238bffc02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af52bbdec0bedc6a9bea10e2e080e8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8b7059cf38a608c149051a4c71942252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea148bc84b5508451951d7a8e7e9f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc84734b77c2ccab2bae6edfde0021d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8ffb6a8ef90c8bc8fe5e5b9983589255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682589739210c6bd50c3caf85d3467ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b1e7310b3bb65aaacda1203f26dae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8e42104be2753e6215cc1948fa8d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd564a434224393a54d6d2e191d247259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490997b80745a23c04712dbd517eb496260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f61d4073449acc2535a68e03fb6c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58be3941eb2a56d14eab44211626fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51445a9418f3a13c22f0b0bdcd866e80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16d182cabe47b6dde28d73a02d08fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbba3308fd818ff6f397155120583df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902afe0e1d275c3d561264226983849266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3933fe1bd572a573cf0e52be8f13b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f36a0409feed579c7cf77a9082bb5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7719dbe365933a409ad886ac6ee48b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa5b4204b3c24378393fbf13d51b56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3f960e30fcc78bd54242982effbff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960bba3168c5432b84db8833236d88e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efef1a124860d4d6473eb82433c57f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958a7311c5dd65861d46e71e6e5ef3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c92d23e0dfe8f61a0c1a1ce3220abb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fa1f828e13e414131636a64727775276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acb76fa49c9bc2afe4308ba0ee89ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72016ce6ec7bac55dbbd5b3fcb60ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1b51f1043dcddd54879087f69ec97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96e948b6c15f8b86d3c4a6f540ca1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21d59aeef77e1ec691bc89ee4289bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e336df7fbf46535c5d3f0912b5e21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc58487e2bee1cbf9be434e4ffc792283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a5e8246f19c1e5cd72bc2390ec3ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e2e88b9a7c5f91cd3ced553621148285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be165d005f81321a1859d7e2738effe7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe89ed907c0ccd76c8a38cdea10e837287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5432357c4c46581735d03902e7875f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681af9c9f2d8b6348e4b907336dda068289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a784bf23cff402159a16ccac28dfc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57cccc9a9348a903d28014d80dfceb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e91f8ac90d12b742e1b3e628edbe0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4ae51249b0a73497483978c2b916a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee320e28067b9bd43590391d4cb0bcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7b7636bd7a92e5522faf7e9643b27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398770c65056ae8e96b27215cb5af30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a751d578c82ca4def0b78c1efe463297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27aee1eb129c6a20252d519a314ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f21a15cbed18b599163652552c7be3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0cb23b8cac9203aa4c397a903976d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf74516e03d0bd9100371c237dcd68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecce982edc0a7a1839c7c9ffde3e5d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479b33d55a243d2d9c6b836c6ab93d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b118ffda407cb752870cbb72df55bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346faa4afb09eb1519b1b43592d0fa1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dca5023767687f1a26d866524c452306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f8ebccdefab0ac5cbedde9dec8344307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858eaca41c240df2aa1428714ae3de6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acca2b57a10ce1989157884cebb364f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f16d35d3de1698f1fc2e4e4466104310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45cd162dbbdd33a44a5efe476ad168311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aab002c4e652ccb138edf0bf6b6797312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24566551466d1a7d31ad539b0b20be78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c4c47d7af1642405c52618bdc70ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54455b59db7a6a58791ba65bb0edf40c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5c98c66a73316acc1dbbe2a88f7b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f458227dae0b91357abb465bf743a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682d21167fa0bf6219c712bada351c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a5a398753217067a78983d45da63b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a192f694ce63fc0c486b90153963a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072406248b958d3858b4cbd0e49dbf91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc57d588966b6bfbbb6e65cbb5dd0d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dde145a7149d25468d0deaaaa6025323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dc6e51b0f62f6a95602ed0e9061b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3670d61fda536b18f3161e712a5c9a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51830df0fe8f612c490825d8b9f16977326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ef36f0d7a49f83c1ab74d1e2289e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2819795f637f0fe3dc5fb14a0f2ddef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf03e81c68a9c50655f29c16d1d620329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe88277588056e618ae51bbb5c214dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a5dde55caafd3d12e9529ad91e41c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0605d578b2d9374e343b3110e60f4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a850baa03db4187a59bf7294fa9930c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa294a6a155310ee5e721912838223334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46915879ccaac1d99a8a222b62ea6006335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bef73ea8dcef1e6ea5eacf48b5f4ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd206fedaec5adaade7c9f00e0329ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c39ce470733dda6ae4156f71dcde44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feadd95d2984e2b118873fd0754b8b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2562f8fed369e2161fbd3ef14e9ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7155a6c295ba0bcd4383b91152db15b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a3f71218534ab9b5d6b065aff7435342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a96a08fff92830ea9d199e86e9b8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08175489c23dd6ce7b2e2495c8be05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdf7b91658028c75fddc7f42eba1f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37fd682d6eefb4616bf95cb25a0fad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de86de221e14b1c246b2a484f8665a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5e4295258a27872846a9354b86c74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce0a69f20c7f7963e888e642c05e2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45cbe021b7982b63f2afa0da10a07f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7632cf014028ba2f32c1565f35605351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0eb84b46baa88be24adb8f0314818352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5082b78413926b7a6ece8f09e4228f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad7db30dfc27af49c09e1ac37cd4e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be905dfecbcc10a8cee60ad069cf400355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31deb9ff190a2475f905088c5820ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315141ae78076357eca2e4440bc56e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09fc85e18622f3e8f49a6602abfa11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eae24a3e3dc53657933899f59a03a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680b098b9f914e55e26f3a44d51a1a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871a947a78bcf04a6cf8cafa85d14ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d68498d2a962b6737f4ea63177c6a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ef7f6570d38137c64926000c68fec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9ecc43bf5dac2d4f2e986373590e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdba4ca1ca94ecb46b5a28cf87520a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883d05916ccc68cf9b034bda1bbec36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8b9744d21603a8452035d6e1cd0cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ddc8b9913cc608a66795f0e2f0df4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce699172e7999bf23fe6c20d40c28d46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8515be7830f00a53209a37bf71b92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d856d9ff231c46ea80ca3fd3fbd8c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fd0a2b4069fe9ad1c4e841d1b22ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ae0218a97109f88a8a86c4c3fc2f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45433a90120693afb892b57514237d93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f09dbb86e1be0f4cb693110d2dcb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838c35ebeb5f2eea4c85a447d4d0e6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebfed33dcdf60689a27d7a31be67df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768e69986f09251ffb20678a6b2d636378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546fb0435679dd04cdc15307fbfe33d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14bde75b4fdc0addd3a2b0f8431618380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d918db32074863f1ed7340a4b18e01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db98aa9fbe2604138561acda2eda722382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf6d6711ad5838e02dc77adb33f41d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88672019bbf45c4a5e87819ed519cce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39811652dd6099c9f94f4dffe28b41ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f719ab1a89d1f5851c8e79ab50499386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619680a0ed9aa78b1e434bf41cdf0d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b1d93a3e9c1474816ea76848ee20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a7ec8c429e5445f9ec1bee1501fb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467127ee6bf73cd4e2a093a596fb8c74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e49bd115dd4f82e2a3f881fa7241fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d941add6f571c4d751f615ab96c6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a71e37156f3fabb7e0a3496cd1fca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e5f3c3a10b5e2fe8dbf98dec4157d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e5b449f7f98e93c5db6d9c9ded3c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ab825638719164a2f8c6a0ae04304396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6853fe42b5f152dc48017a8ab25408d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeb1715825f97bc34048397ec25966398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f544fd5d65b188796e6ce770f99e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882d5e3591b43cba87edb53e4e30a92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd1f74a7d78efc5e10b11ac1dfef36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53631b21da364be0428535eb44e201e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fae0394e3af298059ed31676b3edc9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb78b418459b49587789b49dd2fc1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da47665d19abc98aad90a9bf755d6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff5e6aa90e4505092efaa45791c97d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac6237aa62acb6e979452a05a4a560407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f032ec8774d1ff3a4b82205bb8c44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6574aceb76c9319ca5103121a4a79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e1785fd1ecbcd782fe23d6917fe1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b745654cc9ae3c2c15e34d520fcb9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082c7afa9e0dd225d23a8d10b91ad91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779d91b1eb7dfc6af73ee01fdcb61ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a24410e3ab822e328b42e8a13f3e44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdb383335160dd73e6c4fbd4a4f8b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c924cd890804c6ece40480d08fba6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252082c823b4bb3e0436e4bbebd3209417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9919adc8e3fbf446de9a86d0b325875418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4feb083220d15e6e7f1045458f859419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ec463847c09fc3fa41c61dea14e28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15951763a9d08e91cafaab9a1f54de92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5d576504ac0651fe21aa921f1f2d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a54c6c90508c30d7df2a7249187492423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214e80b30f9a7797e4bb6bb2dbfbadd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7d67dd6282d6253d4fc45b0852006425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6b24670ad11976c59e6db937d6bef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2424ffa7fbd28bbd7ee465710464167427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a7a431207aec3ad77ad0d17313d38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a716700118c067835547439ce333d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3356da69e3252b65c9e60115386b7ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89fbec7273deee1d98f889a8ab3f12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519a849e9c8eefcbda4955f91a58297432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621325d1149e4c298698f246e3ba307433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429da365c1b1e729a27fa9ef6849fc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d2b28476288664d1bc3cd6592ba80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cad9eaf7eec52d7ce2fca0f48c7fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a8ccbfbbf917e17cf78158e9433c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cdef385d06da7b48552d76615e761438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62a7aa7d5b18148cb895952c757323439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd33e9802106143711993957afc2c3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680ac6ada611362c910f2724de67d3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f815be687a6ededd59e290d5d4fc77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce299c78f41848f2439880f52b0b8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbddcb27beaaf74212d2e0685e1f7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca5be8c85f904667ddce2921327b2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5900a61cd5759344b6eb8d04a84fc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48041a7beac5cd5fa5dafada2ff8c27b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf92fe442c22ba26c1a196de0a2974448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878d20aa67a0de36c1e2b9b12cf43e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea5205dd1935d77de5fc4c4f7c99dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe09d08a791e151bd428539e69f857451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bd623c299517adc1a3cae3c355251452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba2189996779a693f5523e3061394d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ced2f1da213016c986fcf7b3859acc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fe78cb3e14dfc9bf959e44f28d92d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b088c330027c09dadca299cb73b291456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f6163b723ff754599dee2d40b760c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e836a239620bdc61bd37f22ca66b78a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeb648ee5bdefc2252926fbb06cb00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25cabd75df0e191bd49c209f9d6c66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dca10491eade08530eefa03ddcfb47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d3e60712e29a088b1537d17840d1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fcc5bd3d07cd8a2fe5550d0f8d92f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9449783554772eb3813b3a553b85d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf01d7e23c4080d58373df612c549bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ffe63db2f632586ae8b165d49be02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911d4a0a1ed569b5b67592d471eaf0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9278bb35827865612db43ebfade30e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ff4b9b51130bc9a8402bdc13e61b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fec449acbd4145409fc35c72011983470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ebb73e6bb2a26603baa0fd27cd0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d9ae74fab0641d6ef436d67e73758472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1d19610dd7d31f6d27382a2143b91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941445d68072cb2cedce5ac8e79b0cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea756d056bd42eb4377f4d0b6515ecd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cef0bc72646489e4fecc9f891fbbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb36b423f20faf2eb5e536d1d2ab68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec57253df4e29616b638f37ff5bea85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9790148d697253ee2238750392093479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff06c5aa3d8edb66bc6f27b9238c16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a61a0b6e10bc52c58d316330d937f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc8db5e38fad67c906dd22abe868cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fd832a2a3b40f703dc19859dd3e9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12d8dc243e5a43c978fb88bdc5a8ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbffb35e67f67065d4bd625060f0854485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e6f6c077ae51470d83aba74da3119486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014276aa55c915516de81477fdc8283487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90686250e2dd14913ab8cb2bddfab2ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439ea8673671e8188730f14584f4f3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785fded95b425ea27fc32c1329eb819490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2c68cb82fce5b213ce88be501393a491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1168b3efff5c5e494d4513669c23a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc2737a2b47d02b0d886ac10ff0dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a92f1d3510d3d7a2867a99a3152b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62620ae456ffd9d3f605759ed09950ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f374bd7708d0f066effaa7b7b16095e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1a6eca8c93cccf97d8ccb1e983a586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6189a6123ba301f238037c9a2dd4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ebc608bc52f0fb7f1d571b50e05e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d5a687882fdcf724e162e5c8641b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4be445e433f20a16b1acfdc83e97210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2697d47ff738fba39c73e9197b2c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efe271007de627f3df848674a823ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d578a32be6bd89334109186c61dbee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dba0a0e4de2373e3299f609eacfef314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864620a6418d1828a44d08e220d20e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690eb20dda64b2f009ce2b1740c04c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4fae7c6b32dba488573497aa624b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112629ffefc061918faec6f18593d2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d793f6ecc68e79363274a146e90550d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0ea1c3db86d3c211fbfa9a854e19620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec559bc1eeb43f48c2d525e30f952a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cff1878078e5a8977a58d4aae55e9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931357ba547c49b7dbacd2ce4bc5c8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df23c2ef9cf66ccb8a022f23440b9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570b600dca1995530905a70a5abd53425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc35c61cfdbced5c9f8145cbcc05db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229c68de4ffc0558c61d38201bb4e0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17f033fcec0dfbf0e70fd7b46bf4eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a24f56f301ea552cff33aaa6dbaaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815a82f040d1108791f003544d3eff630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3b280fd3816cad9f5760078a9299a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f4d0ce6635d80e6069f4a411441f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2f3f74bbbcb418bdab0882123277333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed0eed1516411447eb488c14ea430534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505583c5d7a0a6f75de6f16075ba524f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac177952ce07af0797cc5f0128b23b0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa032c61fbf827c5e066ba8aabd47037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0bc99420ff295137322f582a989c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee615e96acc3e4a910f100383ea41339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da42660c92d693b6e861f05c7f164240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645974a11efd030e4b127687b8fcd0b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60fada1cef6a78f6526aee48ca989642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe57516ceb560669851b0c134f2c0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05b0dbbf40f1693f9c50561cd3bbad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffc9cb1982fa7f8bb0f32d8d6259ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc00c2c19cff6083df8fe60532c99b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf5e428a28246c4e04d9ba977846d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deed409517819c792c1bedd285fa92648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87dafadbf79500d1c4679e212ebf0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70c7fbb2e3d621ad3a271a4f945ac850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18754178bcf6c3c47c5e2d43b113366251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f959752aee2275856085ee19ab78a5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0d2161c28fed7e3e374ed398c679353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb31ac6a19e9db74521543d4ba5573d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126c1c1cf8630262f0b830a9107006b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd535ff687fb7f99c5159177c7685956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd7163921015ee0b7e8cdd664f2da957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41974399757144b3a7aeb4c4bb06a75c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3502e1f40e987e7936abdbe718abf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251d16a440af92b626feaa0e44924ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b93b12e6e68d72c0c66ddb5a7161b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77847b08f6cd5b586328499b76e5c89962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03a6725dfba72a287756d335c1657f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955f29cc8b516cd4192271d0af637ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d8340189f25ab877818a5a4ad656d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfb3c28706b097dca135d611472b8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310a6fd31b223d16c0fc0783673d3e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed970fb2031f058224a31fef66f7f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eafb688349cbb834fdb22fb38404769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18536963989d8ed3c5ab64dc634df7d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b990e0259ac81a6571e28de093583b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeca1ad0f6c6f8c34fe3b5b782353472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4419e8809cae28dafbeba11747dff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2e60a4749cf53c95bf7f7ace4997c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd57ff98bf5916b48f85915af88527a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6258f786cb5fcbc9de4cdfac8337ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d869d1440f487aef1ad7bc7e9a72677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a308a06c672ecf12280dedfcb0fa2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3a48b7d8a496343ee123d2025633079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e629138af75b32c7f5a7d841ca34e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263488a4ac49b95c7c79d7744e3f359a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018a654ce1c48c422163203e9a4b1c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e70aba47a85296e038b55a1376ffba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f930dbc93436b74bc23236a3b3170584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d17650615f5fa6eaa345bd92015df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7659e7acb64219c4f0573bfe6b78a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5674904ca3ce827acf840f46dfc9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f75f9a0c360877f7d2c7b924f72e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed2a23730368bfcc69c2635fa1072b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb438caa2a84a64b8e25914de89e450690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd40f98e51c4b372dd8b6abee0687a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea81692e6db2db886eacf59e4fd28c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6e55ef1e1b57e5e301be1b0708aeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c46bfb279e165072d8a62a87f3eff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce5c4fc57265bf0a18a5b5b5a191f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dffc1d5e8dae1069e81d6727f9365196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37447cfdb092d6d05dfaecd6881d83a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ab8d297943fb0e27d2d8115e25a5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f85d750a705ad07feaaeba936810499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f1815e0029ba694675c32dbe832d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddb5c2f4357e79bcbb804d01ded5dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece4030d79b37546c494368d6331650102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f2f280f43f743ecdefd78be8cafd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520a9e0dc0d976bd249ba03e22255f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93b6294e00c17ebcafa6a828e609dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd0e06112eb59c19090f93f8f62043106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5cbad09c13fe69116b62f84b31c08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07fbea6d4cf3294e2c1066386bd6eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3711ef5cecca304a3b412b7818f4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958992b391f93dc6f141baa1726bc7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96108494eebb992c47405635cda7aa67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1647ecda7f3833d767fe9857eed812c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeb93521bb1a668a02449f5516d8a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d93816d919a39b8a9536afa0ab533114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cdbabc37e398490a0869b3ff98ef0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48de5bcd0f1d4f81f8fe1c3d82febb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc4f102bfcbe41d3c0a0edc4215ae3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa7867ef218265df0b781c7ba65f42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb691f5368f1f37357274a8f09c097119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92915f428f9163efaab9eea965a2a213120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782f5b5ff479b2bfe29d8ddd3df5e32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb106c13cd02ed1641d25ebca2c4e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a87abe76e7408942d4ab3e3bd8fa27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7d6446b1bb69dba472ae2bc54d7ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cee786803f304f1f79f8226309fdec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8174fde9e538c3f6d6ed7cbfb4445b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be1e5bf59ce4c74e56782249437e3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89a043fdea97e6bacaad5494852b25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f945026961f30292656aebf972481129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32253e56d159afbd07faaa215a4d9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20225ac049dc84ca1c1355c4b1007da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f864f39d9bf0db83e59ace70b87d46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783562a2eb8a5cfcfb9b42d080a4c3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814e56a79f47570f50013706a120751134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67c9343ef9f19eb3b5728775f9e297135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfda930c2b718d8af32151d053911c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06762259b16f929eb564e5b68d56536f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d416aa3188f4ce7840f9dfe28a8a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fcc68028a14c3efb823b397ee719c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f03150ae0c4336dbd0cd73c2f70dad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7af60522dc4d35f37d1f15eec4628141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6e993de87ecd4826935a9af74f5e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ca8b836948444f84db8f6aba0d7a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03cb7c35ac33ec1385f017cecc9ef4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9d8a1a33860bf5c2e6b67b52b1be2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443f7217bcbb58f632d914b5d2f6adb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad427b3dd0009a8cb7e652d4015f624147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff481de5e2927c4669a8d3400f826e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b035f25a35bffe1c2a8fb593817d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7e5c35451c24f18f62590944b68c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d25793e307e83ea1bb381c785a3b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81baab862ff74c93d94f39cf48d01f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5f723b2aa0e1dd5eadeebd07b8f4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740b51013795ceb4eac1f4ce288d62e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0de1751f7864d5aac3bb9ff80e5242155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a875f3f0a11d56ace677206a2ae39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047f9b4d9802a5fb79674a8532ab98f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299fb983a131f09c372fe7555461750158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1fc9d785748ccbe7cb4567b763619159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3981730aa0f9fe506a15c5e033682d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd6bc798adea10d2b08ee042b3f1cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7ed39e3d4724be3922e5dca8278f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7b14ee29c5fd4d0b9d0224a72cf66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b57eaf8500fa0069660cdfbc53cbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d622c9607ff5e398671083b4b8e196c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a111acbd82f14159adcd62adac9a67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255bf757dcb642d98fca7d24e4be031167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb535ff9a03527c4a2fd6c28537093168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f8b548961cc2cc0306da268857421169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107ca7f8b410cd27dce4fd3265737de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098427dbf8991ed4177e4b84058f90d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e64269c58547ff301664a55ee41cdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1399dbea035c8c76ef687b94c9278173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3d8cc4d5af6149123f256c1bb910d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d049a92bbb25c0b9f77b9c3743bff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246188d1104a18ab059cb11448217ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92d4b9cc9991688aea846c45d7ce0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e34e66ebb05763ed80e9ac86dc8a18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e44331efa71c28865c7369068e072179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eda6791db858df0cef9bdbcb0ab9d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433e3c1e1baf64df662c101ad437fd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfba82f4b15e75d8d642f58066656e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e3c3f5063d67f930b6dc15eb25d20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6689f128d3bc28c533b587a7693d1ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c578ab565044b32afca08c6ce8dbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988e5eb85d8ed17003f831755149481186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd124c23dc3b564e768175a2db049c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a375f21d546a2420a355131ed4c76f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de240fc507f332be3239b8b124f8b6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050bd106ce3127f8234ca3d91a8ff5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44225a1235955f3482fdc0faf758b8a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f1a4f798bbc4bd8a646616681c8c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f8d21612432c8ebfe56bb9dd4a3d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b7b5e9096c8866f529fc40f2481cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fefa409ca2cea7f0de6b260ac5241195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391a7a22189375bba5930b370ce43ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90149145d2d68206a5650f3951f3a6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddad628134f0e5109952fdf3a942e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fa31e1fe5a62c27ea825ca9b4aede199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf9c03fbd319e25fda206ee1c4eb22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4723e08fdaf922ecdf2ea24d7876d81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3104bd3abb52d9f11f3f6bde47ba6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d454f5d53fcc368c1d8465295bbc1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d3d2fdc1b4fef74d500b34ff252fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4271399c58ff39b57e79f8ca11d6d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab2c0826475737f03d544db02be830206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166778cad264e4b145736f6b74500e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce28058b3c96a083d6abaafb667cbc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d507d029770d446360f6f154e60849209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f52cea251bf24a5dd2e772a7d398eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a8c62b477bef87069dcee23e7e03b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346751314baecb3e85c4016996f074d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37871178e8205ca200585f6fd4fe2f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255572037acd9379eb9f52eb950768a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954aec217891acd12bca41d17cf675d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5c6b5b1164f33e93e1ba9423ecf81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa2fb862556fccb2d645f1726eacd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff16614c63d02eafcaa6b9d017b313218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d7577fcaf52e716f320d1a94a9275219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c0608dca010dda160e42b20253a6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165086bba55fea1eb19a0f72687a4a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf537eb2b979e9e2501bf409ca31d48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8469752738f6b967957f69de30a55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5743884d18e68a301317de85b9c6d57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf03c6cf9680444147e8452aed40f0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea85507893e653ae7e8dacc10933a0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c7cd2a3f5475c6bd6b56ce5a494bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8561ccde928dc30516e9a8b4e043721228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaddf91f46de9bce412a458e72227f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953720c04654827745f1f1a4ed195de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb891ef075cc76963cb9ad8af8223231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551a5abb55e850d33f5b826ab39f496232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac68c11d6bf2822bfdddb6b714d3616233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00dced85b0e56d852221a4439e20c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7662a308a518902f0350c9f6074a75d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bcb19a6b59d34546c37f39f4132b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5d98eeedb48bc9dab32a7e4cda6c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73541c1a028b6605e30c6f19354aa06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e71cf0d85e13b3d021c8cf96fcbce2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b0bd2d8b88f04680fff37b07a5947240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9295d08bfd2b2456fb5307b258e157241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a5baf975f3fa39797f06af68060a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491da2fc07e3498eb76f418d381facb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11ad37ebf6d737d0a242ca2a0ad18d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36113a091cfe0a5a8761f4eb7b4de00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6757592e41a4c3a9f22781bcddaf33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364465070390428d11cb9f19c1b8d5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db24248564a8299f62a42e1be62b9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069b6f9bad0433a35496b58ad5d3e7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afc7d762a65440e1d7794cb7d523d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a157b56e18edd5a456c953e4e4848e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66019317406818a72a4f23ae83b76763252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa4eff6c37090d6f31c4b2085e2f16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506af25f3425b9136dba98f8ed103921254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5f76b5221aee66d35be1db8d2896d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3346bc377cb0a8082bcbbe53f96795256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa23cf6537a75856872b4e9e3567587257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d3cc4fff0bbe02902aaefa2f6cddd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a67677f1b1da0952a1c614cff2da5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e45d4752566b65ea87593b46c6f90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba35f232739e96fd1e439145316f0fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c8800175bdaffe45ee318b81a5362262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441519756e8b42588efcfffce69c7787263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6980c655ac34e091f1335a2ef78a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcef580dcfbe5ca3ad4d224410b5b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa260afd0b2f9bd820908f000e1a87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eca3e95239af775e2766e3d5e7e87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076206869be007f17fb641835ea9d61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d95e8ebf6400c1d1f2f23410e7260269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea10481a21dfa1ef1becf87259a54c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d9bb6dae9bfe9631a142449b809ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec78f1da14ecd75121fc970414a801272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce141a90ac8e9093e1deae0c324da8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc579a68273dc314f74c68328abff9e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0951d1ac23c516b44a14b8ee7322a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5200fea200919d34e14160c5b6897c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9d20ce30962b429b104700b894b5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f9bbe82a1f1c4a49355f136f74fe9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ed0e7b08adbd63eb68aa837f068d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822286cb75c41ac0ce1b852d421ffb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8c60a1eeaff74add9cd8c75073325281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75614f1a5c119dac813d1aa413bdf0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5633713fca16f09e7b146587f0b83c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893f895f2577fc9d3274266e4fcf28e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70591f6e806b21eaf1816beb64b0b1d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a5eae04b83454b4f9c571e4b68dbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36288cc7c6ccc6ddf8bc083d231c31c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d91f2d53e21374b3f9f4561da1c2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d0a212543206456892d3b45743c64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fe1391f6925a78062038230c5c1ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37731bff436b311e4aacc3c996c98c04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d85cfa48c9e9415c9366c3c3b68da4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544991b1df44abdac8e158478a27d6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8765d6c8656f13acb15e2b1a85bc06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758374e3376c059a1644660b62b3332295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaa94118569ad61b14de98f2e01500296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca17d6c7a2c60ccb5a7a8e467e4ee21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e389234a19a09060d625c19217c2671298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd91ad35a7fa886860878ad6828a57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5432a84b5f18fff7f8b97408520337300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa127a06b798194ed324c1572a739ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12af82accf4d553a388d88b08305d1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f14228e2890c315ea6c816af9af609303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76585158b08d54714e0e7c734e5dae82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb91c55b00f5173be765fbcead7bb35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555d45d9987a213ae7142ac78c5420b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb223c175399e0c86356468a8cfdd48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c410e9606e089156fc3fd08138c0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf846694680f3ac2b6e29cd798efc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ccdfc73c8dcbd12fb8093207e075d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df8549cfb1a9e41fd17403ee3d278c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a148c67032df96d2af569cbaaf6422f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5904b5f6f9e2bf7e9b263a0dddeda3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a190b36cc55bc4f28d7631b7e0907314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b30802637f4b42b52eded14267d19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf0cfdb47270c506f8ed036e48f54b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd13708f6f75f70649c5594ad0b3a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fd6021de219f3af71e6b0bcebeaf3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f2d9d1feda24a403fdd12032ca5ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20d1b7d729acdc369cd657ff272f3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34880d8bd99eb7f6448a7c71daf2fa6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8093f45989b1643b5bfd85aaad731322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524ea1ba750e1df1dc38ed16a362355323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849f87f8b02a8318fe91fb8864f63a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04368e9a66feccfc742ee33af39d98c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5146d0de61566880e93ec1c4be76a52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a69f8acefbdc5c03dc0fee4e5065c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1b5b0a3233f4e0370a12ffe2f78fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea2dff6da24150f5e71b9f1b72b741329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c23545697fb6f21cf82cecb4ab3bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8a3f612bef46f84b1117d36ee11ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba28765e7e25439093d085bb511b85c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e83eec5fbaa951987bd80344f2d26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2513cb88a0476b393107c3e918adb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee0a5b54570cdcecbd3022160eab3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcb43aacaca5e1466b741baceb784b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c8131ca3f666efcb93ddc50263a6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969064f4c63599cc9ad589b14e6c1f07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ecb819c73df076c4e42889e9b2431339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d87b1132ae4681539583663a29cbe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c982cc60583096b294f38b79d4e0f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af8a4322f356f995cfc583b3f28e78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9c744f4c04965aee4ae95a936353c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723d120dacb0b995ea6a367fe4fc566344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c4fab73e9a3b2e3df03612c72b668345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24dd9d598bad639b5c3f8fa73003ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c69bf59cfdca8a71e2384fcea3260f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e290efd5de90f006800d47fcfff01e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58523df8d043d9ee21a650411197610f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939e449f1af74b7b95923e52a6e8a31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00eb53282199fd5f44afd2bbb6afb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60179bf2256c8bca122e4cd3a0f8df3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aecd77c982397afb2213af89c5f860353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8119593116be23395da9e43877487354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92611e0e252224a653be1859189a2b17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4e986e59620cacb9ad2f2841131b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3036cf257f65c75403aedf5a10910357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7a453306af5fc60c94a2c2ab0cb47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b1aa4d0d2327317690b8c61c5c80b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458c4352f717d1c475d5420d4203366360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39601785c687545738ff9aec75f781361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d26a9ed107b464dac1dd519a5affb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07271b537cb12e279eff52babfb256d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928261ac9bb274a3499ccccca110aa0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae4a3e9564e178f8fe6fc171fc1cfd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145f0553fb7fb72cb572aaf473b533c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634412dd10a0d0a5235d8879c7142b5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51456f6734d9248017b459bc38cc41a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a23fe66cfa5256ebcc501086073685369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8234b73524bd324605b7677ff1caa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c045d378a5494c2131beae2fcf9538371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4094ea9446afa747e06619ead4447372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784988ab04521d8f6b16ef04c6dee35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d90e8181ebfaa290faea366ecd830a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a22f6a88be0c6b1c94c63cc48373b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9823a68db0144508f1d39d8e94d1f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407889aae8d89c7fec4e6a60e173e91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75d3b2c54dbd032ce77119b45796b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5d47da8e97ecab425c3ffeb3623c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ad005ce5990c30aebfb9b4b4aed31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2fb27c7566e3c7ac37de72c766a2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40026a6e50e91e155efa1a6a4845f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceea069cfe00d60161a3e62665efe0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42d2c719239cca2873cb7bc8ef30fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe974f54c4c9fe4bdb692235c3528a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538f62690fcd64391e24efa2c2710ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab56843fe767a8386cb2c54f22713e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280664991554eaf68c07495a112d5b03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7200cad1177a587119d94ec6f2d91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f9590e12c0ca2ae583d3ef8802b9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e2b04d2cf3af7b8b517de7cff451f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d28bc2e86e4e382072f43bc77c6a2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9ec29263f5754c004c33cee9bad2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead54ed68d61939d2026092e9599dd55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432fc6c4c39d7a5c69f69a8c9452dcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17c00cc5cc5eb29f3b99b2f97108e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82a682a6da21c30f6a8779d945f667397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012eefffc093be18108bb40db509df6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da070174d4d225265c378198ba8766399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576be038f8f7b7dabda668af236eb010400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1a24c7b28a43de2a339633e4de486401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4f8e0436650cb25d6109b2cb9331a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a463a197eb851e5396033f7ffc50e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fa6c704786ac93f48477f014f0927404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8219a95bccdfbb065d056ce8885c85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34e1de9be7fd0ddc6fca270308eb02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00757876d89ec4a2b2fccaf6f42f2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8adacc24b50ecbfa42cf27e0caa387408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c8c901d77132a8c14712c96bd5744409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87725135763aa0e81caba07da9033e03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3563edfa01f44334ccdc0bf5d1e590411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37507cda7f82d78f1c3e4422f3c09d9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f362ff056474ad2e33c53a7f0d29374413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4653c2864486861cc9c7fd395f92757414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0c14ab8ad0468a634f9041b34e485415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4ef4cf9b4371df25e2d765bcd3bd4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef130ae18dbe1e4b6023ba63645dcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e0960a8cada0b04ee17a503fea70a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b81cfc37df22c8ec2d00e425ab354419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef4470ed5edad3ca8c9f5829b313e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff116ebf8cf3496c93d9d3bf807fa0bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5684aeaf149034890529ba740ddcc15422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1522ccb0b08098d4f82c60a9bf055423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b53f4fdb1f4f0209b2c9f36520749424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f7a73322b3c150c356d86c7bc13ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d949587c4b1ef335b10ee6e05083e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65029baab93ca8c01013513e1a9f63d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9b3f390cdbe76b2fcbb8a7a025ecc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427472c84f5b1dc5c38005937d40103c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371d914cf3a6d7b22328c403ffba464430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b3e810771252bc80e78412010edd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5433b9308624831cf9947b1e167fc6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d3cf540636227f60e891779a5b11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d331bf527f2736fa22bcc81dd79fe6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d415f4fa2fc4545eadfd14e0a20b79d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86473aec965f7428ed4359f7ac48682436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eedf6f5dff4646cbf2f9f3de4d023b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78694c8e9386848fbd5181ae699f290d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694fee89221c65e64249e18d5695dcf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a957e98b2f3a01d60d9e59fe2880dac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04b3456070fa8061389790b35fe085441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0009a342b62f2d0e6793d61d77f32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355f3fb29010374e35b4282e225bc2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f556d5f57e53729442cfb56fd0ae8c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92ff467db2f680f90a6a825bc911e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc513d2d1dad3ce7833590433bca3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce799bc699af4daa6f6ff73f045893447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa2b05b27d3d7d306511dfb2d3e10e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad7d6dd011903b0075cffe35ad45af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee3542f06d1d39aa1ab81a578a88ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98980fd98bcbb8c30a4c841605d10b06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ab7fd0a79c111b91183011086a848452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e17bd869653d1357c3b1c04931116453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e642f4ab6eb5259a9135de89d000fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ede8c774e2247a19ed58a1294b03b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296d844232f72cea10b7ab45705bb90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dedcc9c56ea1f428570fdfcd9b165457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03412f5e7b05f72a14378c405d53df0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76e5211f6ee10a90c85a137ff38bc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9ca3a717faca2001decf0ef269251460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97032ec68618ecfd99e2b8ccc7cfc131461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02427dfa2c4937f1b304a263343eccd8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9147f8c1eb1a49b5fa2b0c92303fc68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aee6504267bc9de92fa2f8a633a69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c05033f5fb7548034685d34f6220a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea9e1bdaa48bdb39be3ba369d2a6d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed557cb25b2604561166583f8a812c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618844814fe10f0b5b296b7271955df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7c1f7e0cbc97129527203ceda1d8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9afd43922fd0ef313bc7063209904470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592b3e45a93b988ebe8068eb9f2bd44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda190aab5d03b4750c8e56966a95e60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdc9f9215f03fe38bd9143c853f83f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442f771e1a5130f20a03830bea1ffcd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dc036d8e5f23ceb40a43679944973475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36796b1729ece4e79455c6885fdcf3b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c15a3ebac277175f309d4495f37a74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab782d65634123a5d875d61124c3358478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a5e15bf3cd3b3dd9f11ef473721d4479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>