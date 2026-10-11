--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8789b986d0f57e4d126fdfe6bd68831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441facca9c8bc76301d1353151dadc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7d8618159fbc132d6e1408f8bb14f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66469fe84f82f1bf4a03f1f877356094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe39b6be7ced9529e8689a713339ae25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05957c63c76c27254a58f17f77a24fba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb27c8a486e0b4716246a87a67002e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1757aa6873b1dffa0a298eb87a2bee08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0c7f5a003adf35d5a9237d70344ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e3d38c2874c477934aa7ef6397db010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e92e6ab3ffcfb92c5dedc97eeceb9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0fc8d4abf97f8640ccafa24051ebc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76ced06692f4f3026222891c17236a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219a7c0a3ec5b970c8d3ce9393572cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77901ee8114657e665fc3bf37bf2818d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f8ba024051d838867cb76a8da688e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c3204904dc0119fe31ad52848536717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b74dfc994b9d686fefc7e6a98fbe3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf61cb566726a448110773bd3390e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf1237ba540c16192b0d16d2c5270020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e5858ab5bf11f976ca5f81890ba5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b64f680cff7b04a5b5a935f03b4f8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7c8c1e3819e6a6a79f3883397e48d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9ca00a52b9f20ce6b8062859deba824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606fe14b267f25108d4c56e6856e9fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56020ddf5b9b0fcb023161f15aeb90b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d33eaf22af85243f01686da8499227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586281fc80e62cb1b4a2f8908277b5f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019bd429092b5ef2a0de4c8c74d36f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf395934d9fa84a4e7f2477c6327284b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208297f82c1e34f1f9f85c0d7262baa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e369a38a6583fc8a8cd6b03f04db132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0e1dc5b0fb88311ae98a978bab14833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f34b30944883ccbcedd775e7f83634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d071636d944d274ea6f74d78703ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68652874ab9e9894c87849543d2eaa2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23b36965226dd03caebad4db3f3e4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bbc03a05c928e0b38adf6e8451f4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cc11cb90402f866427b1de1ec76c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4635641ce40979c6d690f79602974a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafa86c734321ebdcdf2fa1a66049cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1f770a7f70f4eaca7411a420e3bca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97af3577a910c2e244146f534d79f6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667f181a919c41e5b17cecf9ddc26e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18446039fb9a517285ce59aabd3ff5f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e7ba355683cd0fc136f58d83424046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff370723c0070a88470c4bb851f591447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9e673649ce8474e25f1d5ef6931ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be042fd4455d1addd7676fdfaae5b29e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c556dacff4f8a5f302b8fc8f0d580050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ea4b17ce9c0a9233a4cf4e854aa0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac28baefeae63c79e7ca4c5b3f1bf0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabac653e92d9c7e89f7cf604cd461253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ca9d371136e565de3c38e9a03bd2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d72de426db0170adcaba69cd9c93d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a554a305544e3df143dcbffeff7bf756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d94d18fd2f772e69d7e7e98fbf00a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98380a4fb908c68edf0675dbd2fc4c8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebf6ca2f0fcfa1a930665326c4514e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09cf85e43a0117033e9bd27ac69cb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22358c87027e9f08ead27a0547dbe81861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e90f5756fddbf7a130c1c74e7d8ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc0706a5d718798e94ef3c4f631e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43364aead6f069870814c141afb6592c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83c42f5dc78495af2d9e851aadc15e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699e066d8d42754dc0069506c0a7e7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd541227f277409528d37ca18bcb80467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6384984702104bf07744a147db19b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550a384d6eab60311627ec9f9a0ffb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc19aad0d6ad900b9dc1e6a1b5ed5b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72cf8a96fb7fbb1c35f0f8f9c77e9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c87c9a0a5fd3ca11040f15eddc095872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0f9b61dfab9b9ed82f1806928794573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05742be42878e02d909aa2c3120b3a9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fbe11e6a64b27b78f2aea4cada7ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d57a90f1ff439fd10aed4af9ce51a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f40a2f4faa3d687ce4599d9f3f9c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7acfab05e031f973c496963ae5d50d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37543309ec861f49710fc24095b09b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5040b1a831aa26a91d6715d42e9b68980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92b5f5d7d94c111cb1c4aa38325b8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c4b0d90e6330d2bcb9cf8903ac94282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f89e7e9aa9e9641f42f14dc7c78faa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e004b0473d5df857f6d6e7a4f514e4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5311f3f9bdffaab755a0267fc229fdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b2a48a677dbe5287034976b43bebb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7552d2bdd22ba7245a41f8a82183587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c03fae44f30b52b010859f5d3952f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbc6582168c1d3b6a756b63428b96489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca82a1baf30c61f0ce9ca98056d382890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b6400ef8dfc2231dda43ac9c1c84891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c8adf9ca6b216847c34b776219dfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d30bfdd6a10bf27a809a27dff5ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e54e3faf0dd709f7dc4947a82153a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29a5bd2ad1e93efbe15edaa15c0f7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0a11913e7a2deaf84e34f516fc67b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7efe73977ecbdcb07b5f336658fdcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd869f4700d1d7a7ffa17c233ede2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23e5e526aa287df4065c77891875b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787f128ce1f06364eb7179a045237d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc48afa1aa92559038164a44b8470c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402e33c6afb4d60b49b176cb6512296102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a09b2a4888116ad843d3b2ef65b62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d8525013ee7371490c0d8926be716104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd32d17d7671aa1f18a4dcebfea032b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad15409b3f8f222d52db99cb88116a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd281ade53351617f52cbb4b57ff0ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b9603e56693e2c90ca0cdcd3e1b2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cfe478cb4773122e7dfaf5e403673109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0999162f1147f7a53e74c44b344e4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b55c169dee2510fe37bb824c5e348e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e2af97a70ce11f05eac0828883f17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6909f12011e7ba0b33941d5bb0c4c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d609d514f64f16866e737ede40f89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e73febfc34f630038a511010f1aa9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034b98a7c9dd5fcd2f16014fb56a3b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a9e3fb2e178fdbb9dcc10521b7ef7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddb3714fe69bba9f5a9a1581b04752118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fede7bd93f643e7392886f30510e15e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35f03b80b30dd4ca52bf25f4b34337120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d6d58d650b356fa00b4b71c9945d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8797f633095c43ab76766c3033de46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1632e7e1c658441fffe015bed8d60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162c6909d3c23c3de47ac0af7d0623f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05f81f9b8cf72a21042a39a333b257125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26dd7fe745139570d36c8122ca6b11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cec4a6a068fc806f01670fea4cc1a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e9357af73b9267ac6c5cc19ab941e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e3ceefdf659a12ff03b063e6763b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a95149cb364dedf818103151a016dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6237b78b59680aeb1046ee890b16e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46f59dd380f5679929326e54abb302132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09558bb2e7d23a79a1ff842ec1ecb610133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac53ebab6d171bc6e2ef6d9b0e48eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3554b467433ee5f4bb840c0485743a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c6d8922216eaae575699a90b8bfb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6bccd576403fdedf17581da644895137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5adcb6b0c0eb43040e7308c975ccb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdbb22a340aff34e06ed4173e5bf90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba49f4610c091a9090d9c11432aa09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcee9b26bbbf298611533772b08bf92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122d455777d8a539e7e6938c3567021142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711ee66c0553214e94fecf6aebf0ad9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d267717aca7662431bf05cbb6758a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae24af1ee5859d0da4db4d44686e10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39965680250704a7b2fce7af8099f698146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3b3fddd0c1e3d873a362365083777147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d30b9bce792c6120086379abc55018148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18359cac8ed28431923820e813912d9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab493ba6fc2bd68f569963b56a7c70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5679daafd83c10b77d4721170e5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c780bbd2390a05d60b6ce2dfb026d89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29ab6ff5cc0439df1cf01338377e15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74a57eec4a4800de3296d8b4c7a79b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73970799eef4379cd7de4386f93cd6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1c08e0148393d2c47c931c57bca01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319e8882c19093102f58e2596f33a9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d49cf318df533aa525d13befd18811158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef02b485c2139b5289c8ae5df373b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b44f67617cb227d4d39924413cd8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439111db10459a094a09f951e63de65f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b8cf3ce8877bd9df1e84ca4f1d841162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c88ce0d6a7a345f7694eb1a4f006f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d2104c2a3136e56642c056ff09428164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219291a11ec0227e173e45d1252aacd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c213dfbce855c91aa1bcb4e17ef2158166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d2f140133d8c155588c20fff62510167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344c8093f82a93b3e593db5280ba8e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53d50ecddd417c1d3b6db51b8ad75f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005c14d40385fe7a562402718b14c28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11f0e2060372c30246f0104adc5235171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd37f13c3a61c19b58e81c3f58e2acc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114316b81a692c67248ed949e63322b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9236cac57c7a09a9c9d039e6cb6704174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30438fe96d819785ab29f0da599a54e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac86bacd7d0db215b53658c70712772176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98973ebb5bdfecba07d77d71cddb2194177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8697581dd611a7f96af85deb1f1ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776bb5a5fa208137b2588355d7f8bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c85e298e84f2ac9a252434e44965c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fe5a3362ed701071a0f0fd067826f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca537c06d6b927d7061645137d33c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9f719786f8e639451d250e780d6a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9fa765d8d5cf404306c7eec37cf1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5c1fd0a0d21236389b510534e5fae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f11fcf65383becc5dad1fbefc3cb7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a8b7773a15bcab0877ba7616411ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f52f8b4bda496b9158d0be21dc4c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053209c2807aa501e4ae24d362da63a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c36db9fde1b61c9568c1260b149770190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb571ace91524bb94665303a46cca1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f6276225096ed82bcff50f7aa71e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212f4184902409b1b90ca68392d6901193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127baed77dac083f7b77572b37edf3ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a2368fecddae0a2dc83b5442693eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfb9d2b1d636333d30178b34fc21bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc2ee702bbfb5eff39d652c350894d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bc2c8ea63fd45f5b89a7b7e018bd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a6d5b6097878ce4623cc251c2ff09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0b2268bb33f795dd523f6e799c6c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f819dd260db06d399a5a0b6a6cdb558201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbacb3456cfb07abaf09f972d9efeb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d536863ccc8d81ba2b467e9ebab46c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894deb3c7ec87c4c6187d8f9e1914a00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe09438f93481849846ec5fed78d54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1b1c035637ac673d63092cfd98214206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc403ea46657a8e8a214afc26931a56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbb270d699b5d60f8829816cac594d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852ad5f629719be31c40d838d022923209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97a91bba9fd856919294a9857a35c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cc327a6cddfca497bd56c2bd0d9cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeae79aee61c71cb4835676108ca4a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d300ce6aa3a144be5d58a13689be51f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f692144058323c544db87f9c0b4a64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b1a607b22108fef4755340419bfc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464edfec8caabae61a7cd55de1fc63e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf11a9af4be478b67d80b152e4af8ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc51a80b2f4825d12806185c279f446218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76289884a5c1b23dd5b0c5bf8d0cf5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373c9cef0bb54a389a53fcd37ccf18e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b2a8d6b837473c129ce3aae063090221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1eaaea2fd055def6c5069e213d56e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8963c3e0adefea33e494c04890e0942223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f899c48d24958b2da337917f74e45c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b5ba9d6c5c744680399ba8f567954225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a61f5db614f55ae9db77064c1a7662226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8253e73384e8c20a986e30b614e89d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d0346ab9086f510cf4ba17aeaa6b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62cb0f91a333fb4c6073dcb2a31874229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fe2356c29156b000f7e375fafb272230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00c5152debc962fe75d69a11f85a49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6af47947e549d0d5d5cab321efe789232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953dcb8ecb0807ff0db70667d6d015c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aae2e1b1509d37357c835265474e5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84cb5b180bbd8d9547be316c088901235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72166457f2bbf489cdb4b2d93407af8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba1de7a44e41a871be84ed4155b255237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7799eac8c50ceb78c29409145f2f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0afb8d9db703d44f267d1b2ead046239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0174eb71316318e353c8e6ef53d0107240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bba1fc68b23452982a58e59813e374241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf7a4b99c8343df8b791ef12a51107242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c6f5a6781e506279ba64d9021a625243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73578e03d07d74d9e9a51d9efaf093a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c68d8ae6368db2649f25e7cb284d12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f5319396abb59e671ffe63d4ad4a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6784191d03a3375f12025469938f28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629e6c49a0fd2de8b3ee1cdb64335d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9577eaca3c838ecacde3a82f0e3fe4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8289e815a84e7ef495b2ac23545872250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472d852d5998e3ff6920af39d08b700251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0348d40173d19654724120708a393252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4a435db9c3ed9146cccdf260b60a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8dfd00c4d61523074c8abc283404a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3f6741b98bd6c9b6fa5806886ed7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc4cd24e66ff74bbef8cc7cc48bf57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6d810a4031410648c640496f9d78e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e966256814a2576727cb4f3a4535f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768697909cb35882cefb637289e1c480259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a753719662ae9e408516006c0c084a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca014751d4cb468ca5bbd0085430f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1acfdfe31936ebebfac28e1deb12ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247fe30373e08f11dc626f0741d31bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428f82c242343a28546524a121c0c09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee9ca6d50c40ada764ba725d257a37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153e7189dad6b6b7e57d2ef3f4f5099266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2c47007a744f4c46ad4704a6168b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a11c8172b5a32e62b394ebdaa7874a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfcdc6133929f70b8f3c362194427c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf13cbce7a8aa528bde52ad8713cbfa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667277ae1b07d3fcc0d44f6044c78795271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baa6b1302092f5c11ba7eb3596dc20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89307b808a7516c3cca8858b9a79f48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cc0ada55d224bbe6ea0396e846179274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9292835a72232d372f58712d037a58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091234a60a5dd7582204ded22e207ead276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f2b4d62d7cb3353ede2b898dfb0d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e8afaf30a28aa5d26994632de15bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99225908d7fa46ae6d7adda2aa15c5ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65f99f5dedc55dbface2ee898f8c1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167649c1627993f7cd9ed1f4d3399a27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb8b30e2f4668fde20631af7b1c3f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64265da23ce1d8172b5289c0897da554283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76459110415db1b9116fce44ba068e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe0ea8640750d465543ae81dc1d9bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3b7922a6b59e901d602766e657319286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bd83d86bcb2bb7b3dadbaf6b3b424287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02d70e58a3755b5f12393f415b9608288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12bb4dff17ceb2bb947cfdc2cc6e76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cecff0c0f66936c3673f9f21d34cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03817bf3f832eb932be25aae5ff993fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cb0c09cb502ea4c70e77e322189a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb821399ca3b84f01fca54bf0ff45f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f16e1dd9f58b4d3befb8e5a0e82b30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e151a70a48adf394187a80001f741295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727aeea5260ca677ea1eda4998bc8ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99315889994a21f50344b82cc4840e4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e5c56d9cbe18a422f702ead273837298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3efae276adfc85f02ce2a7b534d3c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f829126db910e3cbff90282e2363c8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b455f3cf6e53a7852019e7602dd96d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6881694ef8b0b5e0d670fcc667683e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d382a82d26a8396acc31582e6176fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70997c59303788430b16ecf124cc1705304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9a10bb26b99cc82e96e25fc076bbe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42778c2bf0c2bac1c89627e629123f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4fa623d1e537aae5183c3def09a45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099de1ec16f5ff07c1b2440d4e6c473f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d910bfdcb5d188117fadba8da3bee76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1012955df7a0f21ad19a61e8bd16e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c99b85bd1f377797774fe4773aea95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16b896e31ad165ca8f69c68e45c196312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf7c39313122974a3b0a051ab9b962313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc221c41ad950303bcc7101a393928e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb2e088bbfe547b88dfa314f9deb47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97511c54283a5baa257ec20f16f1cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b327060da0a1bdbe9963013d3de80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c6f789a707a6c3f42e4e8260ca3bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b1e800d51b0c8f5eff11bf9ffab64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d70337f0c56f500a08b8265386c7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddad85fb29ab94e2cb2e0a084f0784e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b1cc373d97e887c4a3edb4e6acb60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1633f5c16b43041cf40b22c8e98addc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab220f9234a95d4283c6f20f878384324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fddc310e2165ccc82c0426513598c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db0ebe841ce968b1b963fec8f0200326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6af7310d5df13f5354a78f1983be15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c340edd5d804fdfb6e6db42266b60d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b087cc8b09d4d3eb8b5aa14c9f8e15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebe4e95d60dedbd99d1024808f3bc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb42dbd490c6a171c4a38d4bba07977331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd3f7f20bcad1f55b5b81742fcdabf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e7241e96fdcd6a250e260ff2ebfd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc489ce8b27cf8777c68c11a8152e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798a3fc0088d56cbcd1410e931440f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770683413fec2958611918864935386d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fae9bcdb3cc29c4bd07d11cf39a402337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b604816728f45cd8fc0165e739c244a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d414f53ab84cd2a5cf6507a929b1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350801f95fc7b7aa5595b54e590fbcd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3dfeec47961522bdfd793c8bec458341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cf635ce88ca3c4dcf86906834c761342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0ab770265782c0920f402e4040a89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ba4193939bd48bc3f122b96d40913344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09660df8504662ac5d331af134a1f3bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a9f498899937b9eecd4f703db3537346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24abcfc968cf31d258e1e83305412fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a6de1ef5f85228e41541036133e7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71214d40dd983d1dce603c616f19c3c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d32740db369836e724396587ff4cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ed2be298fe2c47bfdfd3767d8e251351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86812f46f98e46d3c496f1a1c01949e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41dcca728a3c9b2d630c2db9360b59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1000e995f9b99148e64fa3171558f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c07a476e3d46db2e1e2345a62a713355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbefabacf8757eb33ccbe7fdc14bf5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816131de04f9b28b5ee3c70832eeba32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cf1a01a8cbe874836c2e5d9b635e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe739142b8db32767a5532d135386168359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941ab92d39f5edb2fda8648069be56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a176e2b79b8db9908352d9e8ebc5e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618cb07d08998538a17cd6129993f4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548383f034028984c01557aa9ec8a563363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ccd3e9c5ae73dd63d928051e7d11b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bbc0ebe9e5cbc5233d6d354ee1cba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3bf6138904841073eebe846882263366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240037c99946ae362debf195c99e101a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe183a2c116b9ae093a1cf3718445ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1938ec58113b7cadd5b609b17820ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88124dc8e67641a42393275ad6b68a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bb827d10571712dbb6d158a2e16f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3139a8f92a6d8ce025f6c2e211c100e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee8fbfd3c31ae312907be26aa814b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8a77f2fc08fea7824248bb8da0a83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713a218b0a505230ad30f8df081482a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca914d27fa942e19df90ee0a16aa47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf611a605edb799e6a8c8f98f4d8ec9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22565602dfaf2fbb9e7ab8bbbc45511378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79fccc5b758e595cce9b5706528180379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b3c8d656ecefd1399d8df180bbf14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97be62bca0ca724da37108c836adf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57121cd28d6d58679ca35d6c20f3bf88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29313487f48e883de94539b60e702f23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f51ddea2588832f87ad93e8a6b2f8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de4d53a46421cbed7bc479f348d48d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5749dc5d17b579952b01bd88ccbadb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fb13cb6ae36571badb944f6fa6d12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738d1c6030c0f77ed1ed22030bf8291388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fa74cac31b936e71af46de94eb7ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eabadde7f1f1d841dcf1c226505013390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf437b13602a908cf07ef7cef984ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab97196e2003e18d05abda18027c0d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb911319494743c57a6ff7b945dc75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb691cac185fa5794fa1119bda041b10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849d27340a6b06ee10dfed012fb0095395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d812ef59a3c8e2e7fa560201c6be132396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18957db24ac341fe5b81aff370b45e10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd1b273f0f8e794f7256832dbd0540398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ea7e35c12b17f5750701663859669399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfdcdf1299ae59e98000343413e71c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b022b68e96fe18a600a782ffd2dd8ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4a50f67417d0f3b9cffe08879a878402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b7265fdfcd93dc69eb691a672deed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a0b65e6ce791988ddc8ebcda12b3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175bc6fa4828bad505ceea6e2ed7d73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aeae307f0d9a1ceb4479cc134a5a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12e3d10d5454211b2321ee3a75c2df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d79db969219760b26b077f4dc4958408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33a68e3c207a29ecd3fdb8a73d805d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989665d2541ac887f982b3bc04cbeded410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52233a1f3e7465c6d5e16d9a485524411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067022dc1b21cd591867834f27ad8b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7076f51b7592ada56ead269cff93bcd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc10bb92f22838d36812848580c089c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fb5e7b4af220976d3c2c58c85cba7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366d7f44d1c5bfbbcf41a018d677b1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cacfff89fa8c516cc198b12660f5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620026f01530d8034edd10b17d5549d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9af4b703027acc241e827999761e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f166ec0f1f9cfabdd99531014dbee06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a330bd3580d24dc98c64af156d57758421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d92a78b1bf4b0ab444ca08333d0b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38f815eda02bf9a528c1b1bbf323ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53c581a9c32af6f0e791acd06b83ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfad4a8cb0bc2c0b9240ccdbeed09a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b4d33e4b9981907f71cd4825155fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717351dc54413946332c1fee11b766b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc05556478f127d21ad97c25c6b8d2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b82664932ef52ad0142388d7d1dae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3200b48a31cc9f09177f50869ac7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aef1174763e1a3e181470085000088431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d0d9dadba6bbc9d281057bffe616c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb61d182f6175bb1e1e1a5ec6d0bbf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4715a0a80361c10b26088916732246434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27888190326b1801a1da6a584309f5d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa41ded2e05bf4cc7045cfabda8afc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f540a96982073a9236a387ad046c8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1666c311bad7449cd5fed9bcc1104e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529b5e29ca9e3ee4db05b1bc453c7ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efbea8113ad77699ed659e01f32cfe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c517f496ff9c185029e1ae3f0292997441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1e744071fa3bd82a9b9711e46ea32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ea2a8a37f20dcf11f39014783717a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82362cac4504f7faff207a3017d987ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbac3486f7acf7cd52fd1b84833af0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127dc9f090ea855ecc91e980a4d9056446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a0af2df57a68c3e539e200501d4e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d0eecc31c4ea9bad736c0a875cc49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608a647e0e3d7574e32b4dd2e70a71f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e026278cdb67521dae081dcda0ec7bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ebb428542231fed4757b72ec157ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef75c229e0e1bc67acb65fe372f8bc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d0922f0dd0a30ff69163f6d3bac7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7830b6ec51e3819066bf15ae64597b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ffba4d181e3d9a75773fe11e83875455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf5569e68fd1e35fb00032c8039d15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d0719c4b6e72932223c50a478f7cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eaedc399b13a98d4c33cfb718248a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd42b0890c2eed6f576a0d9f3c26687459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d18f7f4537ee6dc0ff1b51bf86d9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb56489b3a855cbbab69af00fc9061461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71218151fad410e999bfb6fd8338ee2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389304b172374968a11c7df5ef3adabd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6f11f78bff36ba397aec33150597c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f810cbb769350e4f555c921915c4af5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392aa3ae26bf33d79c0462d9a4c68b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e168d06c647ae11a8ed48303b00ad59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f206c7be8de011f8b2bdce84010159d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572dcf68edc4528d47873f11fa457cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfd7e611ac2ce4c49aee75468a7674470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7a37be289973ffd0054fa33d77a37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db21a51774c8c4eb1751ee64f63fe3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf36c8ab592ff2b8ef0c414136d1ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1fdbd0be6901fbf1a26405fa427df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460631de00b0a34661de963f1787abb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a29e47172efb346f6c9585c7453a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29f9506314a080c2308de0490b1cec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7863d5261b6830b10b7525912cea156478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7479f18dc6ff81216e9414eb3c6be50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d3e2994b32366245913df58297dbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f93be60d2f76873004c83297e6bb29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23140d5849a6d5f1b660f201227808482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5add34b8c46e029d2fffe335980f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae9b7a1b893b2fa5ab141be64cbc93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd0e03a740626a76f3b7889dee802485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37313cd46af83541d6dd775579caab47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696939a48c42700ed2b929369d2052ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4aa246dae51e243b11d5f2ebf0986488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa25a4390b6cb5a0d5f9820c87cce04489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40ed017c1dc3d41b1a36bbf03b26e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757eab93e7d5fa9c3e032b7e2c35afa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374ee9820be4d784fadb4d22e8694213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eaeba92cc1c38d3a9b59076a935e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9079a250552866a3c18babc64395915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef44c865be68b9d9b8c63c5df691e906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af44a90887471cf1fb02d1480242c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17895337e64a0d28c2514116cda910468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7679c786cc20cb812673bfcaefd63bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f785d2459b7b4e868067c3e222cf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12793be89915a6bd6d40ed17a9a63511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67221ed1b5ee13ccf8d30263054e494f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3934515bf11f33a654ff65bc214b8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e8b6a02ffcc5eacc4c9e0c00d2e2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731219e559595366964dd9773d303a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c4193980de05754c4c1ea3329de0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a149a10697f24d723ad4c23898bb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7be1d63015bc2eab509fa2d2f6e47a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f83f91c9621f389284144072db6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235282340ae38e55a2ccb4e0668ea3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adddcbb9b264e169020c36bd8101ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf4598936a9f9967dab4ee96f9a52022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5252edd2bd7105ab7d404e4bc36e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1bb2b82ba9f37e2563057dbb9b90724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad90d15a6c7c30de3f05b25b6b062625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b1a5946bc8ef141fed84038fc38bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4707d7e006f862031b177ddac756427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f4011fdf86c57c1c59aaa3e9e0ee928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4516e5b15cb14884714df32082aaca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79ac67e0a6de05917c905ebc0655e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abfb40e27e47eb2f7d9902ebee388e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7559f150120f85e6e956e719ffd2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101da892a8d6853937217311681c1eb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d9ae7c82d82cddb3095830dba6d0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45051fe577a15b3b77c6e7700f7d825c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9fb8c2befb9362dbd891de1eae50336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d7b21aac1d57cf49fd206f87cc19d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ac3594663e4dee51a8909cf7be2f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccbe9ea5094fee8481317ff4ada5e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed002a1263a8ecd83f0bd48bfecd6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d4ca80f9e8b7fc6d4eb6da4e488af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9ffeea6538776ffee1f0a80a9021d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537f4aa3bf6487588adeac354c1b27b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79890802d8e43a5e8e4bbae7627358444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d114c177feb87b08ae2b593314de045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e07b35ed37ad748f055ba0eb4699746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad70a94683018115a07226cb9dfcb7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a950526baa4206564fbfb898b702cac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd46eb09e01a852fbf6f1838b21b79349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf231547487ea0a35d51f147e91512150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7757424d212562675743baa6c433951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62414c513a569fffd07f61d090900e9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649428a1e29b88d3d2bd244e6d0df13b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345a272551a6567e614e8bea72c1c5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebd11223d1e237f051507af989cd7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d53a846b8a4d5c2f3a1df273c33df056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c26f42b854f298f50e7a1742cd81057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2489c8ca70c3b91abe21854da0ef1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc356ae612327bfcf334100f594b17b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62015c736e4b3f6a86edbb696fa32360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07250db977368f525a4a111b8e0fda8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a4985f60bfe0c99743526696b8ea662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3d705eb45bb99655806f8bae8989163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0e2788219ef07fd9d3e52a28f527664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3271f7338ddfdda53f709a1db4203b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b544ed35c09c02e4ad707aa39acdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3e513cb72d295248021c1d729013867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c5d1b9c687b6969fd574dd225637c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c90d6e8cc688d4507e5245ecc8c7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1336a8c15cc1065ed9cc1e5bfb3b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3f7bdc8dfab753164cc6096fd9c0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfbdde5495a00d2a1208a5588def1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304c23bfaf555851a92410fddb1d72673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd816d8150117d77f5741f322b9766974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a71b73e3b41b751e97ba094eab582375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ed27c59dd439e331f7489251445c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dadbb45f1cf8d9704c435c36bf30b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561bf44aa4ec532c3b2f410052e723778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876cdfae8f3983c8805aa06ac4510b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df41cd993245b5d48793fa2774bb7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf565ed5abc540748e751dfcfec3e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97173c64f23706e7a81df4ceeff89d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c020567c7827d32470d4259deefc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24763871f6402cb7efc54bd1a528b30184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f325373b27614e6df47f0347fe948085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145df2d56d7459e1902b59b44a016d5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4ae4d56f5a4d26ca297c2a4a7837487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7158159e43b43b9913120f631bbc3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88abf3e51cb04693f09f62466dc4e5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d567fee6f3d526b5172b7225355c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ae90f58d3942702f762fe3d59c6d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ef8ed9d79954261bfbc208882ed9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8941b2358229f6b8e0363c30e9e25f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c2b0d4c307e63c14d21169fb3194c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da0b512c715366ec4b834eaa820d5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a48f2e71daed834ac361e8b8cd43296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a3131ff7cd09ba82cc1ecf324045b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a4c3c25637aa9c33d99763b8c071398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3eacfcf91a881f454b24c2d9c78fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f2e442e1d4e610f7ed098e6bd8e7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d7a39b718ef3c6536afaedc3eebeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7419fac904b82b2b7e065d1e786d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb0815d8d5a25f2e9749564be7d30b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12f656073a9381e4e5ecb97b53aa78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60486dbecdb3b07ad4e3a6bcf7e494cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6ec014d4cb492f748fd52f7d57540106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53793fbfdc3b4ad716471911fd2891c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc628e59a0dc8523692226fe60f0fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49664b3b21d15483f2ea395f5b0f54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33606825705e0b58ef02a23629a143ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06b3696b3a982f089f4ec9deb9f5b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91714ae801d78fe8efb94e2fa0c4a22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a80ac8df8baed4ea836b623e508b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d918e79a63d6c05a0fbadb17d9f5e26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0d3edb32d89deface917400c05ca1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ea78a6a9f81d0d8a8313bc87f0da9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b6ffd3dfa90f4c2a6b4248e3813d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75415ac470ac6f5860cf360bc015fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3e6706f0f3a54ef255e4d0827de55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a9a9df6ee6faaea959d64380b9d26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99f9909cbf17444c3a498398889d3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ab5e426f5844f955939bc9e032363122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06877f32bd1880f590b0a5fa43078d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86abbc1b7e1c2d0031292f1d02479b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2594178681e1b064d7983da423700125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1af9f46946267a77767d52ece36a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b12f53c4e0952f6b1bf6118ff73cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32935544803aa84849cee9043c3a40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74403679ce4301f72283d274f15e3c9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2caab159d3bf5787c3d4ee8efb72d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca8c2f87ff222300c1cbad69b36f37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9451807d64406de448efa57850a802f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4430961d6bf7f89d8eacb6d2a53009133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda9b10b55880bf12280555c5c05205134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928a077de53611dce9d4a72202ae3b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac9167bf470561bfe27e580e5e89d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb1dbe87b300333f952e28f0dc755d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9fb072b557d9bf6a92c0bf4b996d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d56528d98ac5733a3d161e73b1b49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d155d4e07db261f5ca4bf33d2c397a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa5ba11c683e9903ef72eb3a3d75f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f4ac847e2ec0e89cdcd36de3f4ff8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd863bbac3bf312874c28c6b159e07b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82cb881768dea8f591219dbe0ee747144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff170beb7e1a41fb984136812ca47a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e7519efc741e82f70b0991fdd551146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b4e9ccb44578e7d97abca5757e6bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815cf304721cb676b08f60ab7ab45d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba56220b43443e5359cbaf720c97d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc34b918b013962e8da733a0ad265b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d370f23b4a5a7d52a5e42883570677151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de7df5f666bbad34f1b031c67f7930152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11163846fa7a0770140a2d5a03c6bae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bab0bf39e95997af3d335faa5ad788154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08cb73f6169a5c31ce45ef7f024921155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824e4fabd1b9e881df9651ebc5c3f20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f21d9a99ce21cf56b8b0ca92c898b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9028071dd278b70e2f2de9f69b2f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3dbec06a1acd2930eb1d323aa3a8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0a26ddeddd622ee00ea44938ace62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895827b7de03b9e0577b72d11ba0a8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb322cd40937affc54ab94cf5d74d703162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3b72d08d0cda97b39699532831171163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23112c4c527cee6821388a9946d32261164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40ec99469ab6b8ecca98e85cf11d67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811a05cadce4c5a92123c159e028e8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eae92a60f2f890b1b9099258a4aca0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841e06c100b3685f5dd6c1fd7b04a41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b340fe3b1078a91c6fbe21d24e8c0a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80b50b3e9a1110f2ac18f51cf5acc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3222820a7c097a125feacad998c92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372edc87ed5d7814121abd88ded50f84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8a1514b6dc3b0f7629a653426ff81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f8a96e33326c5c07d32fb9eb4a9e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ad13356fa58a2ff4eabcd287bd66c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016cce7820303d9531e17e751ec56b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccef1e578384d422d14e0ceb8432ed3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6e24eea8519222bc0aa0f87a928ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348550b99e7649e578e830bd72c7fe8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eee052d089870c165194375e113537180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b00748ce56c3a4e4e6ccf83b85e3bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be32ad050bd2a1ce7b85e59da13bbdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c8d100f4b6657aeaf54ffd3ea4e90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c240548cc9b5be9e11dfb467e00f66d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab83ee83e3f1127b48650beaec6547185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33c0bc8dd09a24b05bd77d7e81c5b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2c0ff29ef9f33247cdc8b33033871187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f2f0f2abe8ccb9ab5bb33bbfe723b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e9f033d6b4df4ba5b557e6445821c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94911dfed3d314cdba0eff62334abff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385162e29ca44edb8657edfb02cfe44f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc673bd32288ed0a52b444671a760fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e745afcc6744fe1f8b25228526c50b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007bc39ce4716aa85b2d18c3fa43ce1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f6922e6ca3f3905fd0c6d6e2c877e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555523a76e9e42d6e24c7e8b3683fa61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b64ab43ccf53422e704928caa7b92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0913b8752cf8b694b699881ff2ea8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf221edf40f9dfc4b2a900cdbeddbb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994b63909f6bd3d2d53961f293e15c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9a3648a7987d017e96a99351fc38c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de84fe8f824fc5e5dccc4a5b42a5695202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a872961d80fe75ab20f2a33645d85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f44fa99ae01f9e384a74c4b796655204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede66e7d53ac96639056666e5c03a634205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8ff9882f3ff5671cead12f6cf3596206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c381f8054137d12f8e09392b78dedb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34212ca1639671bfa85e94dbd9a1f19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0708cb7c9f99d6abdc1996536ee8cdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb9c6a0a6168b4b4f7483912faeef3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a020f1d95eed7fdfa0b7eed9cb3fcc3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05649b3c2d1b66787639a17b608f48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b25b3bd324d6dadf2d1c2a93ac1156213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016d01211f28db58a8f7d3462ec9cfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fdba1105cd86c1f114cce5c45e438215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03994d1c387810419d6c5641df3fe66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8df484bf968dc1f033798b9992b3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec88689b15cb89c1a82a53571de8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2bcc48cec8cb27bd9bb5aab5ce188219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5e81329ad8745784f9a99040527d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d2f919560d9034ee8ffb258419990221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c5701871a0c40dd8e4e449e603c61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8236816b53ccef3696bf9bf8ba3bf38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba1b035abcff16c7a751551842c24f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9b33ac5c41acd7b266e1af94e0b97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd35f2dd040112beaaac22e203d58e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aed33af6b1ad0ad2abbeb0c37c394227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cd7a0b76ac5f667d2a6295e85de20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb437fb1cece0fdc7bef7613b86f54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccf56ff4e476db4c6fb0a6d4eef8eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71179a774603a598410119e5e82a55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c1fbf3a02e54829ccb05f8455a009232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5d72997405e44d91f2e45b828a064233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a4a1db0b513d91d927e828d07ea35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ae3f771f707a1be5ff1c7a1cd3982235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2e10ff0491dab25992249ed4b07ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8ab11187ae88ed557e3ae98ddc023237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855e1f3316fe1d58418298525b6370e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769feaca8b6a49aa3b7fcfec2e07ce24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619fd9118b64a09596fac9e6ee4ec63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10116ce3df9c57de5af223e8ec449af7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23725cfec982c292ef4fadd9071890c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83c64dfc2bbcbb793cfb6ab27379bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea35bcbe7c4ad37819b858157afb489244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d4715b44e10846a3db50b0187a38b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db9a75a0f3d102423c61a3072f3ec4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc89f5f904d25016c389f969195a1a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a678c3a5a9718e2b91a7f2ada4f954f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76984cac1ff95534ec31f84448cf8be7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ab8744529e9a386d622a6e630e9dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba55ca6b6bb42145a77a3d3a8053ee6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e29e42f5d9e2aeffd91fd68073a59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693f8751ed8edd8a7c0a10e87d9e893253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49410463fd991189b118e3e6dd516236254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e5e5e0abdff0af0c9241d870d73c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52670bd3118dd3349817d9e1e5c65e12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcb8b1a336c2cbd9d2828ad3056142257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d534da91cda118147ef578f992e23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3edcfa0d6a0f98d3ca41f5dcd044f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383f0153efe8b0551af67b1d240bc32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5450439a9baf59967231f288e655051261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3eaa54bda0b9e7be4a6f29d5f4445262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b446c84a7331d08227d7f5dfb730695263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4bfca4bdd2a294033180da97a4b36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d91547a2dee6366fb24c1b4111aa6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bda99d9d79a02c3a085c6bc6c8912266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854f6fb9f40687e1ffc5df847b41a7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac82eca8dbb4c9b3e436e367453af17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1c81ef10c177005b336a93c2903d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0717cce9b855ab8e5767a3c3056770270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8af01640e7147e901b934b61c0da66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ff93f8d0165e40b04368a9b384f57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f9bfa28b7a0abeb1537fefbea9a45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f63305a2a1b294d7111bcb5e490d9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48489d65cf92f2b660043909664e1368275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a746081c1c95b715b5b84961301d2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87191b6c259bac1f10a553281ba25c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970183ebe4d4f89a90a4b9ccf17bad7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73139f927a7f885f72d5422df9657f82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943a28304abcbf754a3c8172590a91c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7489e11fc37c1d7ad6625afa9d74d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404610e67c288b16d02a5914b89472a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3362f9dd1f701822f8bdc4a9ded2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced51f8b62f42c144a9088ca4aba3212284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfecad652cf3ba14283cebad3dfc3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b53331e234bed125792862f5ab3450286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e8bec1e7b9be4874184a39d6b6a48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6658470d58c4a763b08d49b0f2df0e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb44b9f4da70a0c058f38368f770cd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336da1757b30f359137821b6d546b9d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d31b7b5425262fb58d74a09366124291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ed0b0b2de98b6f27019228c44cded292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300c43d6959b7176b1f287f310cab59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295d086ac8dc5c949f9ff44dc3aac20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36017735262eb56e466c8266a5fc1cd1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d4de2bf774af3ab43cf79a018cff4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af7e59f1df8558866e87bc705aa619297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8185d9c1d905d9e71b38a1bcc7e40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21b7698d79fdb22a1b952235196885299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115c8cb2286f5defe9216d379549557300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d5c8a3bfbb3010b064f79bbd9fcb6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e4fe9f953f25e7c6fb5d4a963e7f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f3c20abe9e9956a304ceb44853f07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81415ce138a33626992ad50f642a0b94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84729119f351496853756a8223e09095305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6950431d79d6b1088cf4215b717a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ded5f49bdbcdca179677c85351b2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a493f5c47704cc1f225c5e91a23b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18e232231588217de90f5c3ef239a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1f517ecfba17f41599d2917359c2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f46fb5b96afb471c39b75bad38e18e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead879e9401fd852a9256ed24e1d1797312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05402f0826afd48b49f12ece256f3dd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd98972485fa289074df224aa4d1cb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320929f0fa44abbe05d3430fe48c46df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84266c2351fda367efe3a56ac281c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea6e873e6ae49a08bae8946c8d60cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872308d6ef5c72fd72f1c417b861162318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a006f76ec8c8abd2f1039baa9abf72a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bfce25cc326cbecf1c18c67d0a2be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496deb49e5a9f7fa9de7ecb1d91f00a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae1c762ad97f285cf5693270ee39e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f2570f630b492e580ffbb7e85be82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21023a31d3ecbfe83b0469fd2f17f8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1347e50148e32abc1e651915cc4330325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e251294fdab51d1f363add6209e4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be376483a683d684bb5a88ae29f75d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b153efc179475cdd40388c10c2692328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e5cf224215d7eee585039e611d89d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb11004ca588cc68ba3aa57975433f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0850002849a1e8fe9d4f4593cd642331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cc0b50c52d130523748c58d40e194332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a9d74d519da6ce9e7447d4dd20432333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8020bbcbb175a2f90d84f37e4241983334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca3b7816530a3ebacb36804df4af02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa8317dfa7f744a1e4faa1e751e1c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9ad1667b34e878c3a1b7c96ee30c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895fd41146ec7e9ac4b83ec81d9a9cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411b74512cfd308488ca7e650da2b06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d28043eecde694b3bc6535bcb2dc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e82cb51c856838c6acd6e546885a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6734d588d1dd2e0c5c478b2af882c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63474b590bcc2544f1302748fb27e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71eccf73bd6bc347732721ac329b5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789b4b56b269453094729b04c067221345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4981ed3fb6d63dfa27770939532e5e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9830751471a0bfa6793f552e9bf97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18be1f140a31437987fc204779ef3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b7c7292efbfa4e5bce6e0326f28e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f6c98e30f57a56cf6624090aaa5c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc3c6f4ffa6d1f49b12468dbf2d9ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba066c7ae8cb4033f07ea44d6f3d446352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9460ce38423850b5f3dfd51904c6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d430f174680a4453060b7ffecab44b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800a1c522f4660c58f30ed16bc079c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439b9888368af17bb038e3f25a3eecd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747325397db59a7fd14b7d384fb0428357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9c30e3ab465806bcccc3164db0482358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f64648abea4fcbc897c9155b2e4908359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e36bba097900798ba9621893d7413360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8ac623cac068dff3c4eb5d60ab30c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a29199e0796ec081aaea999bac818362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6e3d0891044e27127c6c402831d38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba9d99f601dab81d53da8e40677223364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dd4c17baaa421d2b9ab32e332fd67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ff91c0ecc8b0561ecbdc899a71457366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783421ee3c9e435c5478ee1667c8329e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754264c732228d12caccbdf23f9831e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0bf8d1b2d57117f6816e7c8d87d8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa008a9fd5ef434ac197f62e4a087d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421c466ad6d71d7956f6d1a67c96f9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361613fc63a06369820d354e2a9a157372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0257724d68b18c8af3ea86d6be3b3df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3768e103ee27e2d06b73e41fb64e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee77a1228f1184aee60dd82712eeb7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547f6cb2452e209a0dac064dd7e9ca0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec4f2bae12b264f7fb972fb1a17a45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569037a77bcf1bbdcac91cc340cc718378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a3bbe6aca2b8971c648a5e0c9a354379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4642a938e469460c70a7cb715d2c88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dec3c0e4816d16127f4679539f5329381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ef3dfa56a2bc7421db9d4da0ae571382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad372920cb42a043d1ccd2ab1825b83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4a30a04fe21d529ab026232f20711384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fda21dc9a574aa826e31ce37cf972385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808b63daad99a4b7c24d95350fa6229386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df033f21f3025faf22f83c192235000387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2416ab54adaf55442b4da332e741f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee6db516ac5040aa0d4fe5b392b2e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c02475deb29b2f65a53d5c754d969d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41f3992ed89da22d08e8f33d944164391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef696c49d236c57ebbd03f7b23986e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679477fb8bb00c419e235815cfa31b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9dd863767098e0911106f908450ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8bc2b63785660118223a76320396e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf031d3cdb2d85596d019ab38810c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d4ec0d992597a8d1bde2ebb7aa4ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4df778df8eb6fed63c7f6e81bec27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c0085918eadd597a352c7ee492f7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1459d5c1bc570b8667ec24492f233a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7c39b29d67c8544fedb5fca637f0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2acd8864b1b9f62437181a99d6174d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69710939ec76746652c140acee2fd23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d04ab595d22ff32615d779e44084404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf15f7f6678087c1f90bbf6446f07a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139a19f967cc2eef4a9bde0da8941da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919762d5139ede54f76083df10f6bed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1672a2c3c7d1c3f12e113b53863f77e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d7a0968c3c7dda03d67d4a0566ce0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9531bf035891c9c946a1836054b0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf654b5ec94db07a6b6d35d7a98c33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88766e36de76499ac9a00300e545202412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74f2e68c05333e0dade38c0cea7135413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed94d9434f3c0226881884836398cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d56411b16bf97413ee14559a417371415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b387a56327497f888d99dbd1626ac43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9160fd0c265951bea7dbd09c2ffee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db75d98a9e5ae35a15f1561ed4bbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6e495f436e66ff8e0ada533ab0025419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4023ea406fd567c4cf91e979389a3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16ce7a220fffac17675a7e048063a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b97d6a6191665e45ecc084b188eb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29054d3bc3dfc2b0355f8f12fea4f1b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127adf7a8e2bfa3a96c1b55adb3e1906424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dab571e15c2c0c425c426e7c827e4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab82754505ff9b73e132780653889b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1f09fe7ae1c7da0ed415d75ac1360427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445795eb41c47437df2fdde099531a40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d397caf0f7e5265cf7c12c610f79320429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014d7632391be605f33937535ed63d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c7d74eedc96c853bd18d1ec028b49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e5cfc989f38775edcda0de7847b26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc7b9ffb490d9471ac9e846518f1bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a5940e309be437743ea0ce63e4632434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b671bb75234264ff1a8fd613096693435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293d6d9be52b624afd25311f1979230436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4d0de5a5c8c038264584112616edf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1ede5efb3d204146086036be2d432438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44598fc8365f6ebe9fe57a2b396fd19f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c849d9eac5e7f634bde078a973f011440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f2fc54904efaffb530c3682b95ab1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65399bb10919023540db2db345424a32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7cf68494b1e6630a9eeabd4635694443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bafc1addaf0cd25d63aaacbb2c50c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321047b2dfb7a46ee7b49ed9e522b443445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18005aa46f664d1a16a6e32c53aaeae7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054288f16476bcc8cfffc7c7f614473a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b30387d977ba1e93d2638ef585cc4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f49867c7817e5f9e9bdb5fe1bba671449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50624d29a95ba3431571e26aafbc72c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fd86f2810b4ace75d24cde0476e0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4330348b6da7a514484294e1c9382452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00197fb0cbfbe5356556d93ae61012a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddebf4830b616f1b563e1220be0d64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3fbcab1cd82fac84844c8e988868c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfc7704b1007b7f5adb07911d8dee1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c410bebc4eb30e3a640026659840a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d97fca54df52acaa256bc309ededf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae214af877f23e8f6e06b0c4d6651bbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2415f2da09cd0a04dd939256252343460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdad43c8890fe7f159b9e82e9eaabfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84277ee6aa3efb566013c2617722905a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42f4fc001a0ce0290b285f728e6351463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e113100e613b56c8ae3d2010f8fad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6b8d71f8f9f7c9a954c68ed2334b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bf6d0730679041161a5a22e40588d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4c7bbdf51a5a47f16f51324b2e4a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c105c36fab44567b6354313e80ac3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9029cbec01a7e1f5de5d8e252ff2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ca46c26e5679b962303d9aedf93ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc56abcb9e1726b082b24d85b90ef49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1c053eb267853c361b0efe45ace54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec799c68c29ebc9bbeefaa3457fe34f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ce10099d04f739e2b9c75e8dd131e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290539a0b8813e317395c75fc3bb9ec7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eb46dee50771b55b79c5663641aed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cd88d707ea0a1e6650574bc2f90ba477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>