--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07125664b16c95b1e09ce70d2a4d9e9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27587c97a7427da8e607272e77f044652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577786b9abf822919a63419cfed471223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffce76016c5f72d74310ed21101ba44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30ce042322e45c060a3a9276dc3bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16809032c8b9e389aff056ea6ea6ce086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6a83f66e051167aaed54d4226c97f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bb79726d96670edab62f52d9c778f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bf3ef2dc10deb922feeabb0fbfd049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aa24c473a9f93bfc0e689a8b2560d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302b2dacecdbd790c4fc87295832a2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e32ec5c53b7df87d9bbb1b67927a8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a46fa785d0271a70fca667ef998e1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f34ea6ecb80145a679d8aa81a87f7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da407909685e8af3855a8f2f62888a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6ee1f2ece572a44ec760f8361d87316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3f16e01db0fafa67d7ba170fb0cbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6663c2640910da6c9899e39a3adf16118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfdd81eba869fa17d589135545909819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997e51a9f653cf04306f2c1c27fe2d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020c31e27fd5dc43a6614f00394e2fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7824a0e55672abb95e17c9c9525da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811e41d450f4efebf4a37064ccb09ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88e12816cd3f39758a41a6bcca2d6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e402c1aadd384b529cde13fc4d9e7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d9828d8513307c0b82bf1a57e8d1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8121a464084d032711cf5dda8221dca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49418f57ad39a049f715f3e7345f392928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab067c1725e65d147f1cbe27676d1aff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003f78c65681b6cbb53d74244218dfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b63294181de0804ea5487ecd9c18ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891af02d6f50b7196fa245095e50c5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd00bcecad63dcc1a7a2292ac9572733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1effac1ac4ba3f03c180570b706a7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ea434df6c3e5733baa4691eccc05835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a73c8c018817575e3b6b2fe256673d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99e47e8acf3d5694e396904ce3d74537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d3b4dafe1a5fd88c113c82f3ddfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399bbb7aa4116751972cfbb2e86ccb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db14cd22e71fc99b57afdbbec9e5eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a74982d0593b3fe1c393d5bd70856141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be91cd7c7684e0a3d72b48f55c1618342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684dfef1a5e8ccf2760bc69ff9fa83543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36bfcbdb9eb6eedbc2383f37bbb5b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18987649af2e25f1262dd5d711c977ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063e6542a403d43f3073c6c5f0c564f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c193c738236c836ca5130b673336947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39282f6760bf8d8ea0b53a7e841d7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c58c80f447e5f54ddc03112c4270d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f1586f2f0fc9ed0604765973883e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95969dab48ac6be9087315f6fa0c04351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf03e0dd39df28bef9b0f297620312852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0497e28728528997d35af874607ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fcfadf4b8f561dd149ca698e5259f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011a5bf000409627a1196b8dd4df41455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05a633fbd4a3a08df8fbd18af7e0a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d645ba86ecba802a005f28cba03cb4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a25c7ca233efd5d43bf3dca89614b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf229451b469c5968c8038080bd34f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d1a5cbd92067b82c3dcf390457cb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03940504c4da2fc9caac48a286ba0fc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3aee9f6c85587c84c34afab1dff5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562d5f6704b0f64a68f79430cda824c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb491664476796169b576b95f716907264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74be6b9e8d8705a240710445746749765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa5d9e7ca0a1f902fe354461531b0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5553d9aec9215c31f901ae8ee3ee0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747b0674ffc673e92ecb25f40dd73f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c035f5929f42ad4eefe28db79dce5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3456194a0de7270a704b10a0fdf0cc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f7a544e314c8e600cbc8fe83dffb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3f2b5cfbacc8a9db35c30facb256872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f53763800f19881c173b839c1e348773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d0e5d87af76ef05fd5d207b65705d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37587a6a1d403c7a5695971b04b95fd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a02aa593ee5a2267d7b773cc4b1b2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567ef065b8e0b9b5bcde848654e801877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e3ed845150bce5b071b710a66357c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193da2e21f1282300cb3c541048de2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4103275911c5317e4d6c7795375a5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad96dfe2f2d00a6a5966b88050b95fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5265754470012c6c1329f3311b5841382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59a143c35226e71567fa3e09f068e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cac5e0e132646899741bea1a2aaec884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa5893e90b3953d1c9d44faaf0ed0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3246b8f679ee657412e89b4a0c8b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad95cb7bc7890c3c30acaaccab40a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1acd4446884fa3d05b859c1d8ceaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f77ad0a32f5d4a4c35299345c1c4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cebcaad622d44195af94afb6c359b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbf46a60a5c55ff11f063c9a083f5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3770da18d3cef90f8ce8ed5a1d2b0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec53b510f784a1b7524795e4ee0c1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e2c00f2f43c2142a67f4be29301bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7122c2a61d31ae407f7035cc204c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f5f57c62d336d4cd986a44faa8ae096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a389a9b82a80a944968a994a4683a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec6506d7b5d07ebba0fd1f82c72f4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570e9e822fc13276a60dd4fab13a4ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80036df40849ca4e2968e3abcbff49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2120c83b9b6a1c43e7e83c778894b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a641258530493adc83dfe3c789a115102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c928bd43933d2dadd9a6ec6040668c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65f7a0976e9535cd1760c2ce124391104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fa5f178687d399e94670d2c3ddd22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c08b419652d1aea1ad59d0917d43d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4f51e45044a2f868c580424cec842107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208da2fccdc13b24af71823cb90ab493108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d5aa9628fd4fdc2a7083661ad2e1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f0136ae2d15053c42ad059d6db92c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3bad698f6a9b3a6b3782361b46258111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eda9485796795d7fac843f4ae4f1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d028e9984753b7100f50928bf948d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeecece9be77f38fb1a4c0900655b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eded71e49dedf0cde8f101efe059a06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725a11715690cff33572f148d2181a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1555874ac0d50d6ea648dd881328f2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f0396ed8f3d1be847e12afcd8d3c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4318091f8e918a890ade928a746925119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d762aac2d006c3e52174a0741b4c502120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d19cf8eff733ce17a80f5b351ac5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed429690a5114e880861bab96cd9fd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539340b05880ca653d28dc5459fb0182123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b778a405d8edb5396942db3b96e13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fe95897421a39eb368c4424402fbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaff88d8134de0a1bc73105a28ef91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be648d8861a63af42a61d714dfaf3793127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be5e7ae3e6e4bcea2e1c788779a321128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a0b82d1f1f5d25840a7ec56604e72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd64ba6e0aa5166daf88b3b3dffef41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830b9030433b96999e63fcb27b380b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d191050616e7d62e097c24d2d2511132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f361a21c4933267e7c6812089a1d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd6c176eeaaed8ef7b389d1d31c71a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcff21c9e08f89c15b7062859362c50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371eeb333fbcbf79ab217d37aa77030136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ce3bf71c8c464a746ebff0d4b16b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1033f458cd9e9c49bb0d7ed629e33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0727af02bdc22f95326ba002213963c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebf5997e63ed783a74e1bd6b849411140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615bc90e21b8d9891671fa6d28e773a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0eb04a61da966b18773002173b998142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41979e044dc4f8f8be57c7427b34f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb170518a8a56580545e128e6c0f710144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18977619c80616b21acd05a0e28bd3dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67df23040105b19e41a296f4f5ff345146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c9791441e9f87a64d6a0cee060782147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80041a98ec64c4e574df1bd08dd431148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bf392bdf51123b486686babbb2cd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0a988d97ef087a6ca878d950a3d64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a423d5c4b14dfba0cc0c1d3444342df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e52d7643948a8d6deae6435ea3bf50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f45c7179bac344db543f55c286ffc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafdb907b9e4460bda537ddb43c63bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9f335ff6dd782f00efa5beb18aca5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55ac471dbd098ac5eac67718985380156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e05e791c0ab75bec9993c9488f730f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63f25c3a787d606f162fc8ebc1533c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d39fc6d7fc9a1e55acd6c269fa484159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c4087ffe04dc814a263df61fadced160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb6a0d51f76bd9ac631a97358288c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bda48de698be5c495aad1fb4d078b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de49bd53c57759a33c1919d8784aa6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e058d96d4c4a7d4c7e03a98875359164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07991e5bfb2f4761798aa0cf59e3bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e8551c8a72ca401a82267b40016da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b636bb1596f4622776a7f338520f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb4437137cc8b392e1ceace7c9fc36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9097f20f2821c598af7e058391500169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52174d0296e1108b575903624ac2ffc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4113df7cce6cdad1c23c82ee9b32a0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30685d8b891adc9785b45f299659bdf1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0236afd146bbd4a4833940902b040173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcb6115b84256e8d2d5a0ab056ea15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7e11492de98f8c9a5e5142283f3c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f572c7196c9b0408eceeb6f7d3eb92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfb69351791ddb169baa9e0d5bf074177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4701019dcae04f9ddcbeaa29e8e404178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f82735750032c12f5ded5c4daa5779179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aca41c7ee23860888e069537f317e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e63933d4119002a11d4dbe1215d56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df212fc7907c0c3c6f651743f6078b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fca49fbfc89bee5149b70a0cea4728183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda81b87e6a66fc9b915b12fa5ada79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4a408bda5328c0c8d21243703a958185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505cd4e5b464fb4b66ea2de7fe49033186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb2cbac49328abfc118f8b0a90f7a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6104c6b78583b1f5c9bfb5b259a27d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d270c24080daaa486969a6b61165014189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564768e453f8dfc1152d2107f1acfc94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718a39b66d5e49ed13d0602bbca7e4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051309fcc760024087d00a2052783653192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455b771efa7fbaaa5def14e8f6ab3ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88473946d850c261a967c419d2bc70f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfdb08038e2d467643dbbc3b9dd49c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddea2d6adafcb398de203c01e6ea82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c428a932c01531a5a7549012f6d5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c11041d093ca1b4446ec6ea426ea74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67516b0c52720451f46e13759fe85d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdf4dc8088c6bfb98ed3322d631176200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb37d4ce75de416e61600dd8a2b9f3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4ce96a81c6d2d6da9f1545dd4f13c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20596ca4649f3fc932f8c3f45a8b8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42e28d669c58cc5bfaee6435f1aeb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d4d6479cacbcfa5d2671a55bd93b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a80e527a0ef644d53a3770d08d5b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2296cef521dde2546214351f6465c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb460e1e44ab104155a5eac4422992208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedb148d3dfb6377626eff9917e3f65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cc484d84e0a250897162498aaa16d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96033d361f06f0b8cebd9e818ba85a74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5af8c8ab6b60896a34e22073c34a68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318180cd0ed31cd73007c1121b461f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decd2092e3550bf2c5c5836c70ff2d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606d603ca68fc3778002969f92027c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdc0c8b4dcbcab1145ac12dbe012cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd37a262aac9b7820e6e5f19289a2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba40c8343eb56aece2ddb30d9fdfd83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873362c09979c212ef42494d7bd970f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcd276d6fc4ae0b1a41e6c22393db4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf2905fd4f355af610b732a749d36a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176db4df7ba8e91b40e921df1e5e8348222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c1984e5331b21d42287fd8c4a6963223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0d22678affaf93d6b2448380ebae0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9402972fbc30fb0f9b5ad1e6267a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f5cf926274e0c6e8daa4abeae58d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b0e73182b53749269086d53a2efd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641af579a4cfa8cde3c850d5270a9c48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc51b342571ddf3d49d9b10443973cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810acd3dadfe689432f6712fca3ae56f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0c84ee8e3f3d78e2af476b0890bb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a74d12f908d425f2e010a5e833e7ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98754585676ca8ee7093147dfea77f73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9165e4537c49a0f6828a03e8c13421b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece121fc90b4962fc084c5e401ffc49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf784ff28c7c1420201796c29586fee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7099d7a741ddf8a86f17aab16a3fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d296c63d5a2f3cd74d679ba202897e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec3824533297a9e67c8b45eb173413239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351cb41e67a023afc61ef276a4a7f98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf3a60b7a9eafdcd47765497caf440241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7894498472873a45dcc08d923fdfb3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daf4bdaeee5a06f09590fcc33ea72b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c62348379a162f84884d9d48bfef3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b3fc0a5dc12a4b945800c8d8b1dfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad70a00989661e75eaa24b2fd0a6bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07c965ba19ac56954f9e2e55f7311f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc27471c2490240120b3689e7724e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960e11de6e1d549137f57bfca4977b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0822e40ea041c5ccd23f3fcd2f608df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57e98e395de20bd994c68a8269ec2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9879c1de93f436b8b60c216cf411288252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bba4673f629ff4d0cb15d66854f49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08d1c0a751c453fe6ab7df96f5e659254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecae6045907bdc970db2fc65038b99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694755f8e0cfb9f8fd8661194bd83680256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b07d8ee9ef77f91949b3dc44fb7e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7523217a210cdd6ac9348cf56065a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1580b99a99ab04fa2f5159298a360e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b504053fde28f3b6a1bb13ea79c287260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7b4226d849016fcfd34d58d50fbb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624925d789127f1576d8c1c85ab67b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bbba875a5f9b207af730206845130263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f28de0644e2ed8967b8196d76f9a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935ae54acd9611665818e204505cdff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605a8ed080085c09b4946ea9cb6fc57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87274feb8c0d9a2da7d0998eb922d7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51251cd4eb006d8e489bcc5c0f46398e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3f6dbc03877b58f7220ab0a28136a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d950173ad8b55598968ff627704a4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71727c05794a647e93a286ae8e06c52f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733641f5d685edaba3d953f0ed763ada272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd99908a34ae5349cd30d37845e4a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd939995776172122da0805e64987d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236b122a1744a69fb53cdf075c03a80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e3cc1196f302c9f3ca193f2007015276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32820f0524a18944f2145fb6dd87c5f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221dc1537f9a5c21a959d2764ec00cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e79ea3ce1b4576a774f91896e06a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92208e1e44bc387eb8520a4a9f4d3845280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a8dabbaaf8bedaad718387705a6ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2819d3a6d3b457085dd4c9f6870de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f2c4fc6d39e594ab3747b30518fb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb7151bd1b5a38fcedae2dc0fa79cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ea8b66250d2f567244aa48708ae75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cc257af338e149d572cc4933d1828286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5033bb632700408d4ba5a9d5c345a99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feb8d01a083c096530b81da3a452fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c9515c251e10249b5875e3e6d9dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed144b2ca203c591c1a055ed97015a88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609526c8337a0311a0026effca18aee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc024497285a9af503a9302155a54633292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c494ca2f33562eb55a1a972bcb273293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efe08809c84e96eaa5fbdb61b5cb65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3795bb86b97b48db3b46e8450ac9486295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aca9848b759a4d352b906902965bd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f195b48bc208c9a5e713f753221e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31741ba4710a7c301977f3afbe509be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192965e4ec0da31165aa4e80b10f2633299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b692f487647734aa192dc92014a6eed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a5527b3368bf8c6eaa217c8748ce2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2c0b1ef87251bd37dd9a08c1cc342302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32898c37b35ba1c51dc47f46efbe26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef293acbfc7a4173f27133404c1beb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221479136076250f2e3cfbf3cccc0d6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056b70235ce2e4d304db66e20ba0689306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4119af0b1ed6505c98715cf2e3250307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8cc11019c76d91305e69a623d2028308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa7a807a52dd42edc7835e29132961309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65671c86214ed4c57dbfe0159040d47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a991d09efc77ba229432ab8e1bc722311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89427704078b0b239a1fb28983c77a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ef98829acc5670e1561819cbe098f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e3bf56b50fbc4c29c7cb2521cc20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae06c223620643165f1c0460b1c1bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb48b99b405eaaa1d484635e332d24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5480bbbfe7026a877914dde2a33bd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69452f1d6ec54c1e58b22681ddbee1b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128fd1b1cac6a8f4d494585cb5d13dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4f79458776a49ef1aee3f43ade6f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16021671f728886b57cedf071f5674321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ef083bfe497701582a9aac379956a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4aabbcc5f9628c65d48bf115e2fa9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea254906fd697fd94581cbe56cd278324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f04e9127c175e728f927decb9b906b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a5784371a74de9a00e82654b37490326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013683c0e781191e59823c6855e5b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81587929afd9646215d4b58e33ac862a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46777c02e7bd122bf7a5412f127f4bd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62f780e906147911168e22802a6cfd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabad01b3317216530e764b244bddb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b441dc5fe1c6795dcc5b2155a18fa92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30421d955edf2681027cae0b34f00b29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aca22c59ea8d8a748d667fea845dae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad9e9d83977d34bff219651c929029335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ce5a220003a615c958da21632a40a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff5903641e873620532a2c135a7373337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715667c65d82dc8a4acdaf2150404ebc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e186e29b70680335a9e11731d844287339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b8a798a51e22807535380854fd99c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6863030a9e8b7ee39e6765f4ba0c4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36334b52e32d3275e37ea1cd4983d38342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03d2099e8288f907550a5ec0588795343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea7243893b0550a0e02e299f3b5ba8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8866c6ef547d4f2a3a94831d3ffac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127180eba275f2b1e2376263d2d42ec7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0671e81b60c36130ad56bff81bce0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b33a4ea2751319de0c2093b8d3bae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad591de2e9be7c449df62d34a41fdc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcb0383c97129b0d61d104f639aa61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a1e80cc103e40ec20477bbf058d8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881765340a33f2cabd1578fb8889c2c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae3c1352131ca289452d59e2a78667353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2a6982bee089d7e7c6cf9c73dfbd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759124a2a91b479265474e968adb8f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12e1ec3c0ef95b392d0f5989d31b29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfd8ee8069732f4a921aff604b9a64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f4302a28facff2c4e9512bf2ef978358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f5547b3e4d6bd4bb2c9b071ef83b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256483df653fcf8b852b8aada20c306360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b344f3e95567db52a76aec2382acdf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e949498d5444fd691ea3c2a83b89b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd5a7a0f85f53fb056f525d647440e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70582ff78872a834c5c808829f292340364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3ed824ef74b05f1db5ccdf8c0a6a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f01699dfa292da2111193d042bb22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69152d9b67543f43beefd23f1f6b797367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9208a2fd86c2d0c4be46577f10ca0ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54afc1115033a176e629ebd6c6a1e2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee441ab1c659f80a01f4d58b47bd55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90accd3d2373c2152060453c4be94ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d539d0c2c7db9fc1917b89fb7ebf62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ba9c28ed403d40d2be47cca6b91d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66019f2f371d7c0c9a114fdf721240e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2abe468c989dbf807d7b1b9e2a7e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeee609c52e6beb35aa9a6ee4937098376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557efb3d66d68039ee4c77bdb4673b53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6a963019fa7441c9ef794673033a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb8aa39e2fb704bca072ef5116cd92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3c35b2dfa19ec45ef26cb27dbba1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c5c4bd6d4d695f62f962422e9c21c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911ce27d818a51bfd8cd88872a339d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7667fcc900b1106f100094c355b050383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f939dfd1774576da21fd86db1a14e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fe14930d17b5a8a00a629daf088ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50581a1e53e78758641e338802495867386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605207b2f061160a91c96d4465a64eef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fbcb2040f754cca5542da13aecba4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c9faf1438dad797b2fee3cfb60829389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b49e804cd9b6d1af4e1bc934498f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db911a76e99e07e68c5ee13b11255b68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cb04cd41aacddc13a979298ad753b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96238eb7eef27b44928d9bba993532393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fef6a7b9379a9a7c447c2aeae84719394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784236d212af998af8184f12644f039395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaf98d563361935e3c8dad824abfce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1796a8a87b30c12dd8d60cbd46aa53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126ebcd9e7ebbf4b8ef9cedf4a1c573398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2d54c495020d05e4c35a8e38972d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38298c2d2799423bf857dc511e191e52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19aaaa3296c08893303959160ec54f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed495d3be6d5b681601c6dcf7c605a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8671a86d93abf976053b9c8adc5815403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2633d83ff52a0c3cf685d7e6fb2e11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38016caea2f3a0c34e99113ea91b87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53622f540df01a528190c5f8cf606e2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6837e464b27c43d9868db0b403d6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a0dac41def743a8009099e3aba407408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04565f576b0947d802b6f7c4cb57e0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f3426135b31712f304a8394ec994c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49473b7e5189c78849f6c0fd2cdda4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec3bde990f6ca08925b8fe22ae9eee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4f9ee8663c2b8bfc1747274b732a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95039a8a1ca0041dd23801c2ff42c2d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e08dde26d0a540bd8fcd5c02e290b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a7e5ee53656699c3a10f36d2c9351416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157679d38d548e356eae0e3a18154fa4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a18ef69583aa5871e81b9059d4572418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa43afeb6c6b3606d58d82d1d213a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c6aa0021d07589159cf9101cfcf7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfb67abc87058336cb721e1ea0ef39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a481fa639dc4a5fc6209ff3061e1811422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d26d00829ac3a43193662c70f31ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176a97dd2b4a2ead2e31fa89debfb4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1633481fa6104e4df5f89c7021bcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fe685cfca20a42d56b9ad61bc8320426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93090ebdae085f29171542ab47d552427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36292847031ac87e7549d6656708444d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd847b0629e565c49426a76067c47f44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec73e2d3019ee3b5bf751a573e049e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3cfbe3cf18f7a6fa16beea9eff57d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3aafeb7f7771bd5a8b900c32951c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dba63aa8866cbbc1bb36e5dc39f8a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aad194dd1305266ee0dad0092415ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a475cb58bf91fe8b5528614f744bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5452fe2790694912262054722f3615436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b38d26c1f23152926eec690a7c949f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6d9464584fa617571e1a31df42b73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482756f6ac8c99a9b8d37a3feb0beef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527684e6142a81c7c83425f95730bcd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dbf2fca4a327501cca9bc73ad1203441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a777f7784cf6a60381f56c6b4c7483442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637990689e79c697ac5fe8b6ea3fe2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82ff876a110155e4980aa5c38bc942444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7176768590f0c4d15fe33f05df2055445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18385c234fb03516b6f06f5997402d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13d8d1355520fe53219985681eabd2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe13fe66114671ccf5f21ffdcd0cff7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1670246fde9419eb3a92590f7cd90c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b90b570ebe0b28d6beb5cdcea11fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83df4d89fbb3e1ad8cf9915bb6f0d6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ce656c262886719444675925cc8ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a947113b9ef120e4773f7c1ab0a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdfbaaa78d2959359f75c254515495454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc29ca7d7142a90707dafbd1fd322455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f4f74eeef90aa919376077bb33ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310c2506f94079729e06c91749bb49b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfa1d69bb8e87e6c0006fba6c53382458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b860322b86f79647412c46e4cd703ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992981b4adcacaf8385962a128c58229460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605841d1dc7124271ba272a4a130b0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070b510e6a2196131c76d181a782c6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c826d7018c908d52e14f08f1f0c756a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78177761cde7f2516d9510b9ab9887be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b444e2f2c6e278a7560ccf07b2ff73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbed3de3fc252d939530182a7fd67a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38492f80ed2dae8021a60098806c0674467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe1aef840fe6033a8793df9654fcb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccb4ac6dca923631f460b34d67fc38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ff20cf850001b8939a2775685a697470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a592265cf9e3735789bffff13bb5a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f73ea713efdef731b5b4f7087e885472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f661b2ce53bf11b57490ab997fdccd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5a4ed15e7c6830edb93cae3751c5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13c0c3d601c154d6e21cc83d7e106a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ff0e65287d1b2d78980bf1b94ea91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796089b36a0e1892bf95489a8dfad49b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b3939e4735f1fada14378ab68692478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d08d3167dca8cfcdcc062e7b90f382479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c80bb6501ad144f67bb4319855c3e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb142f1d1769efd0d168814dd2f85d32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777b4f13ad81f90e60002c1fdf08750482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7725cc5860b22eb9a1815d8c4d484483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656a5f4744a0dbd735a4d9d6ace5b1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f791c016b8c68d89c8b545bd6579e8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cf586526223e4fc87b22593d85d16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d31e59db28dc134b38f56fc3e03d5d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084799e2a5d3087b7f316edf95c9c878488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfd4b3b80866397de5283df2be3e28489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaaf25c7f19ebede19ae7068d2287d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a65675dda1f5174cb4160ba8060ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff035af90760876657ef5bc2f4d6af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797f5ba47dc873f71cb1ca6d15119424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a46a4e2f4158d5ad12d16663d886645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d15fe26056b16a8f7b0c614d30ce636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcc64de168055b105baa5217bd24357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b5d1a754f0e5eda32a7a7648678b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80bbdc56fc8b3457d40f763985762e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7c0463b1e719fe16456eb16f471ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059e77fe629f2c832e779ff26304a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8e3335e14a4f8bbe2991d0b97b42612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f09dcd16833fd29a084f0c89342cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea1c22fc02c0ce76a9da5c1d8e2eb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b7cc0d09b585cff28daf564e21eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83735996dbd8e163ddb8c2ca8a91f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa842b1400546ac65b5cd5789b35e94117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab470ab18a2d47b41b1f4fa53382a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68e00e15b3ceaf15a6de6a91ceac1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfe70c1e22f4a63f3c4e5012e2fc9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02a74a5ca332e062a79eeaca1ae2b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e131eb269bacd24ba10c959b535a1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06c5d8ba61ed3e9eaeafdc81d1ea1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c5bceae68630038b0600086b9df2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c566475e69a7c846a783d961e53086e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faac54257b0ab41a9daa3a710b431df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b2555351e8f1a2c034e7869a83c1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22cc5b12a505f24ca5a06fa8b2956028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b036df382799540d9f871b06f915529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b22a665cf5c69118a2532a038ad11330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e221c52be178418caa5c398bf2dc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee2f9951569db2a0a36ef0cbd7f9a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60556fd6f9609210acfd7236dd4576e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582eab97587102636c0dd0489520f9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4b8d26071b36370fbb9ff9e24e90d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f2041af6122e1c032f4ca146a6da436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dfcc09699f50508420223453e01be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab0e8257bea3e7ed0561eb6b5eac0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827b841ca159a709efbf9329e95798739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7111f69720a3d9916b7a8c4fa5d6e3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd46b2fa156eb3d09b7131f0e1216b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2086c55b6e75026f49e43ab8e7a30bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24bc9dde76e2b806a3e6f7b14dd67a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ba49fdd014a69b7928f9f96eeb4e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e98019f7916d57901522810d8911c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ad0e4c8273ba15d1d1b03169e263b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edae0a6e4f0c97d9798f84b4b7333347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e1b4396c2caac584f97131b8f7ff448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcba4a277bd9d84702e0798dc39a5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b02ca85bf58b75f67b5532dd74c8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820b69f8dd793ba16533f056bcfadbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e8505a92ec299a7335aa233cd924b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac33f403fc07f9aff75db7acdc2c6a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f4f3752b2cf323f60daa41094ec454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f3aaa7c943f4400ee8ace98d8736755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762f54a7777ce8eda250c7f30ec05fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19f6947252d21c7a7746ff9683d62757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1051699629cec5f6e5e16a438a18358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff87603dc8b29c39357db70ce685c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08d464f3fb3f0f18f154a3d824e79c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982c8e6cd992c3144ca82915fcd2ff661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcef4d0a291eb15dd8ebe902410f2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfc50747ef6f4218bb95a341ce5abd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfb835d92d2febaa32230eb2821b3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ef21d800e19cfbe57032978ef50e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c04159b324098645f02914e2140a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46bd801f25a9419d8e436cc305f5ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94419163e8971ac27d7bcf651f6b9ded68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4985ebdc8e0b5cdc192d953ba44068569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bead8c4e1d73bc4caf10940692e9d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d08e438c6854f8d7976b0bc6febf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1dae6d35670c5f56659a450b3461e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f666123bc625165082885b682f64b4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e856a9972499c2f80eef736a39f5f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a86a6c1bc6288cb0067ce635ba73b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b294d41a0167b6181e004111d65cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7639357737d697b5443486eacd87fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e247244df222909f07c48108e1331978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991c36b39d8f75065a0cbac389168a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0c50119ad38ce5625ac6581fc79d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bd2afdd400bf58957d4e71f88b06b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a4bd72f8437f92de99719c3613e3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560767e2db60fcf9a22c7a8d044238f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87f3352ea2a82abec8b2f00b89a07c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7ba3d85eff29fbed0397202444d0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31321f38fd1cfca2e2d3696e6878525f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a85cd9dcac636a9de2ea7bcb14e77f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3fba283d4059ac7799743fe7dbce288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c1631693c89fed39181f72ecdd1f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81649d6391afd275e2ae07584d12c3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c5cca8aa1153b930da5a5776d658691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d569661c7bed8a6ab487d7197a77e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1eda4b451377da60a5f24b8c23abb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dd0e38db3f1a89cf0d802a7064e7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73686dec8daaaf8ddb2eb4efb333e6e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3baf5d58401b1f260f6a63fb216bbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06350962e350f455b4d4db2e882dffdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1af70331f7a0b46fa88296bb2fcd8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7ab4f8a3ccb09a41c585a2bfe41f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a86bf0f1948939acea99ce5bfc2b88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c202c1413840ce380e470c8ddc914101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899fa29a2db90bbfffd0a3b17f51c83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959c024315cbabc32233783cc00f5d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499855705abdd540d76115475b5edaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790fd45c02262ed51ca21755eba1d91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acff0dd9ee2eb732c4b3fc60010249106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e3eff43fbda366ff07574b743a6bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5161e61d69f0d01b3c314d6d07d1ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579556f6b56cea65394f2872762dfdc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796a8022073e91b543ce96c0d0adddd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae64f68a4c9fd43c77077b78dfd08a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ce7c1049a3952c3aa664128f032dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9606a97d1ecb3371194971f2e5cc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e9989c33d2e7049da51d7cb662562114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dee2f004a828c92e1276276adc203115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aaf00c709ba82273efb8e06b2bf4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69daceb065c43cb3567b7d63c24e323117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f47abec73a2a9d3831f2d29f5a559118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22729c9a46963e72fd809c60e92ba587119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c37015f11ec27d6c318b3b2ec1411e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775c46d58ef5cb32a90e35a6dc82a10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f90a9051f8686ab49fe3273df4be4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05948d177dd14c57f0658a685316984123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2974a22af43607ccc56df9daa496d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1618626bd9d1c244513da9a9cf71975125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5e2849b091cb4db44c8251e6fdf1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fb006d5f9aa6612a24b8f6ffecb5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baaea9fa71874a4a19afaeb9c22c07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5019e9682c2833cc754b73c3503d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff754c067d7eb16a4fefd4a4ea98ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3a78931350a99268c8f1e5c795372131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c020d6bdcaffeb7829d12e7b5abe65f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbdd4c2a714505a08d9533f2658a5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437b0f813f1ff6d71057b455fd075a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad67557a9c5c1431fb795e3fbe1d378135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a151211ab8f601a7938de518cc72f61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85a5a7c4d544bc1e041d5a4ceff8b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d517af2344e5aa975983363bd2fd132138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25570daeb83363ad87dd6a9b1adb7d8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567b06d7da90d64d66ae649907feed6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606348fd622917aa34b92030a66deb84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e657153571de29e0f17b75720716a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2ef5daacd1a307a0ee89645f15411143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e032a48b1bbc20f8ed71520787ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08851213e93bbcb75f127a770e917d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68200ab34d706fdf1ecb4a84ea0351146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1b673ccb3133e245e3595bcc921c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df1647edfdcebfb6bd20a225384f02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810539357d55559e9f6cb0fa9298bc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772aab2589a7eb22c1f81e7aa27ab65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c37747a40807312e91479ada3bcc83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37792363267faf5c2d3f6485ea8bf9a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e190263e15bd2cc7e11f85d163c63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d001c071903d25ab04bb0fd27d2cd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd1fd4d1aa9eb3ba2017e8e0954aef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac17ce5e6ef8c2f9cfeb29b12240ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230265a93c7965d4bcf633d85de0c53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21431c1c287138b914424f42b3553e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e513e9ddf0ea349e8f2d198a40b821159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99faf4e56120839c7c8b741dce8a1f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae41fe1431069693097365d862b582161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214a03221172e7e79bec7134443608e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789366cc5c6b14ed4337b8ea39696fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10d5fa645c8a727dc2530e253eb9fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f9088389287382138eefa3955799b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf18b3e3f826dbd56543aea1826053166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5ca0eda58feeed4b3e07f1bae894f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b24282518417e58bbfb4a935e68e5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f2cb91962909ecaf8530b7d1eb64e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cbdb85de77fc5eb636313aa9b41e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee9d4aa56b3e359ca8987d05fe3a16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3810f38fd7747ea398d7f1995020b76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeba0301b49998e2e0e2e720a5670df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395cde4f319e7b39f050efabb67d506174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5beebf1daf4aa05472ef53ea59de8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0429a592ea602ef764246980784e82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc407e7da26186b82ff5b97c07b72b51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a5b9c5abebc522260d1990d25d905178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c15c4f3750e0ece860844851a03f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed3a10f7f721fa46fbf4824ef21ffc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b03d9242c395e8697dc06b2bd9d5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f282fa7fca3001a1f725b91c0bf4168182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45ec08c32fd23fd1f843c12eae7d5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038083552eb868c3968ddfea51b44c6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f22740ee5269121ee73b9b94cb938185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947be47b8b493e66c4bee8f59e516644186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e407ede5a92c3f5ea393a02892f2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7317956fd5b7745be3d95bbced405188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ee8dde83ffaf83436f07eeba15199189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa53467e5a247208748e093aed4206190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f588e08037e58ae330c32cb22f197191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b52adbd80724565a9f5bd7470670e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5ceb325fb2a51f80e066d2775b069193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50edafdc21914b2dcf1d99000661699194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14358a72e6482d420dfd97551ea797a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a761f5b835b56240fcf415d6282a3d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2b89305fe2463b1fc012c939269e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ff405c32d92b9b39de6023b09e134198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736b0f58f7735a626d8bc604d3d4fc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e7083d68f71f9cce9d483f8a57c58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e946531d5d9fb6631fde5870fc8cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b41c9f81e23747a491a368eb91bda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c649cd74ebdb0ba07e61e2314cc6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510c873cd4770706654700cb84fb10b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ab8106f3d39fa451274046814f5d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8b2f259aae2e6ece20283ab8b971a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812272ac3afb0f73e4bea7ed4d0bcc16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366077066c98cdbeb27d801ec9a28978208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28f6befea7843d17ab79f457f71b54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf053444bf9c1ef535179cd0d767e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274e9d2d6d6c384b9b8748705d614c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828764add7546941dff63122a519e47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4942dde5b7c4bb35fb31c697637da2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e45077d528e536f245cd90411c0238214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55d234ae13bc18f4c2c3a296faf670215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad86b483a4f4373a28c08fecc04a4e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac8936a6e8410e1856db2a0f89d1c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b01edc85e2d26b3662074b2b84028218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37249fa61580e29c20f2197a8510bb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c805d259014ec1969d00fc6d47d461a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9357d8e2ad3ef55e181eb7270cf4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70641808846610f086dbebc6ac81d6ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5cb86c9d0e87cf1c3a1788520affe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20142e49fe3dcc901a1a6e57ec8a7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462ec9a99fec246ab1703a988660f29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c09f01f8456356a1750792a377cd45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0954fec1ec144eaf33fcc8a5cdd998b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adea8ec4a84b7f3f801c7f6012999d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620cd8438df3ccc0ad83901357b523a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb7f507d58b1f9d5c2f9f3fe5dc2d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced441f22d4947355da69fbe40adbac4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4e2f73c60e95e536c84f84e13dbe7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6ca76de0a0d8c8c5f7c5c800d2cb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58035ee1c5aa2aea7e8face09cc50b1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c4ab8e3cc35e41a21bf5f3646a79b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5378086e26e309c0771a92593f69ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc9f29911d42065dd3c063792c7619237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7aa42d9850479009bf7648b5bb71a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1d3ecffa5951ecfeb80b39d8dd5ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ead6fd2b65612885789ba16e9d1ad4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c8e5c43f33b4abedc7be71d225d5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655af0e16fa965906da350f99cfdbc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1543003c3d76ed5b080a21fda21f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b859edf1006f3fa1534544990fbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949018bf7a7eb511d78120740d939675245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e88329c98e66bbd8d920f50007449246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d99a0f70cd07a1f9c8ede75a53044247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fd436268505cefa3d4919c68e9ccb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7071c2b69ccb0b3f932f227be5f69d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8a830e11178a1c937839c493f968e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365ce0b1693d97e6da2fd260a9a3f05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac151f36b2d2a81f49b680e08f3e9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ceed27dc43a87f51c04e32ab3bb0a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22173c0814900e7c29f00daca7e089254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2830d818514a64097adaaea5bd635255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ffa5d2e9c7937e0306237ffd7a0e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a682729b801d080a1683c0305a3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b658248516f8fb9a7c58de86166d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597a7efa882554b1f35527b111d135c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4273bcd8ac711e6804a7a8f3851d487260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2691430edac5234eb97ab8018f8e852261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13eecd8745fc5026b09165dbe6b12c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0426b5ed57fa5a4e62992f7e619fc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167d85c7b2447c0d2938413b414f0f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0d36ba3cdf02046c2881f5ff2fca5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff505cc60a8b65821d50edb8b760397266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab8113ac742ab00fc8d127f0a2d10e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b74be4afb600961abb967493dde6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af16e39bf235886ffbd3e2598a72f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6db053028785dc34769b9a15b39ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc61f1ce6798bee5e98a9340a9f62d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dedb9f2ac2314d007ade445257e88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2331f9c23826b34222e14b5e4fe8d67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613f7be1411cf5752c779202cddc775274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0c7b23a677665273541a338f11b3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b349b9682e3989b131be059d608d4a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb91139ff430f94fa33cce6f0dacca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8aa353a4db73bf882451ddaf052c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522ac095f52b6d86aae4340271c2f7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fe18ffc2cbe09c44638e104b17d83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66b027dc50073d7a3b10f44c8590fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e1c39ec303d9dde2a7fb20ad954c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6530647b5182ecd7c1d142914dba6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b9ef59d7b16d2f6ca5e0d8604d4e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891531df6fb2b283584b46a52ba71884285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dbe3c449be58c72df56d921021c14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca7214473d9705f5cca9abf15eb831287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de49e0fc65a9524c44c91994424651288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54732f57b68f54867102eeaf26c27646289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e276c1308d9f8761da7a23005dbe1ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19760093a00ec0731299131db9c809291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f99b01aed60be11979e567a6a36459292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a94988045657ae99086a2569c2be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c825ed2ce8861952e71adcb6a70fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cbb6f515c760d1ae6c4352f13e348295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a9802f409847aeeffa87eb2d65ad1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adcc01e53c331ce59472b6daa94783297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a0fae3f35ca313219ebfd7a5a8076298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd2aabca7dad16af69df7ad5c681ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f2b1569e9f87f4b73965b5ed4f1d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15756086e4ba1e3cd6eb3eafa1e21938301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5258278cd067cdd3013e37bf80c90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553550c108424d284f15fa0abeeb2161303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1a5bb04d8a48837ffe489f6bf519f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a2e6728e21622999a9d377bfdf873305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98e240b96010faf100559959cc1607306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedb92e43e145b05e9ebb02242c5b7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9656deed9c3e090a8fe9a587579cbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d43e9bb9425ef98f4fbd9f89d25645309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e93ac93c6c1c4ca30e8678f37eafe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068b426644ee91e9fbe46f9ba548e15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905e637955744e3f57a4c6bb6388b63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4399dd5b7b3f7eb1b1aac9e95b4e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a2089a97b8df0831e1703b1bbe59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471646e2a6e0763c7e2f3b1bd51a55b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac269b07aa8e54730f4987225afa00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1325ae45f8445da84d2f14e43bb23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c77407dce0f596e50632f3bd38e97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b1536d1f247d17dd911c4385a9a6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fd5bd7633080a225a7ff42ec405fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158701f67b8577067a718a9fb4ab481321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fead79f5024a30836bfdb7e5c1393322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31054328c79e7d69c117475225bc08a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb943b1d1963f25c1dfe78771df458db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d51f0b28539a8207f60c534dea9673325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827c88b6ca5aa9be418f804a303445d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920d194765e8929d12b527fa9556e9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbef8ca1b9a71c0a9372465212279b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0350c4052a64638e0ee5a0e4848b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa37dac0483ee6339b711446b77eb83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b532f7c6d3fbe8096de088cd5746de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660a0f30957badda398124afce1aceb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af618b4eec1aedaa80a32963e5f42bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578cc02d7bc082a6f94b12bcbd933d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6d3515c4fd5ec04983ed55894c9ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fbf585a1988f4efcdabbcf4f8a484336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69aa30f979aee03dc15f43b2237855337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9745f849dff529dba5dbccefa24f35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc80cdfe3fa3e1075a0ca8a99f6bd2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e548d5cee83a03eaffe601b1c836f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247cbcf8b37eb8e0ebad2f70ec69470341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5bdd0b8ae5725340822e0efca963d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb8b2b999a1ae188bc7237c1069426343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af1b0a90bf6641fe09a31d1a452397344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab2b757984bae7800c5f4d6c876305345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec53d82f5f406786a802631a9c1e14346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113b1d12240b5c39187ca1d5debba5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544937589b9596f1bc8d878d5f569dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29563d5d910ef285e3c808549b3faced349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408cb1c0a8fec48a5d464c72a17b61b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf008c381f6680cddcba55dd612ec61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f808426fbccdc7ea89972d1ff9f7e4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcce5602919d521272b753ebaf93d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc3fbb92abfd1eaced12837b9ae314354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36345008f8d0307c74b363bf27048fc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b043b5ace0f0709db394abcc935e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8dba4c6b2375e394cce590170b6ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fda168f72ff92c438543fecb9e128358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addfbf2fd03460ea2bd5f59b270add3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399343ad5482c962bfa5f8df0fe0fdf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95acb44e87ee5839bbf6a21c03eb354361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846efc61b879543ad10517dbc8bce381362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862ab9fd2c4fb2e24086c1f305f59fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c0d37a9c71b72d224679137163be0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4655bbc2bc8053dbe133d04c62774365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6cdcc9fa4e01d2f2d486ca4493cbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791b8249e18241b9068f82c83173cc2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bcef3a5ec154ba4f7d41376c43068368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743726dc91690855ced3d8356ca127f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5fe688026a259b168ec65268fa931370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84397cef55ee7787b1d258a22af285f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5aad9cb97ebc11925d395af011b9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3fb26fa16a3c3bb2b0f2ed719a18c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef044924b6eabd8b57490e1d63dd5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7ef0a65cd30a6b9c4fea41bfd7173375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e06730bcb44f3fc9047b95e52b9e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478619a7a5e3fd83202f08d78eaf102377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3772baaae6e4d5cb41dd41e908212378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a75cfb537fbb1b079632b7cf98586379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225befe7e49324906e1cbc62f8279ba2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70b972a2b9c0c77aac434a16f940f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a378b9f2971a9117c1af38fd328b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6c9c25a08f5b206665a2a21d87dfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee87adff4d9bb582b8b96aa7e28cb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa1af1653e59c08f995947e242f96d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36704c631bf7cc08d9fc6e3b94d77113386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9af116bdd07aac84a33473d85ee6aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daf678c009a2675b1142820b04124e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2e35d632b1c478623188348663b72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0f8193a34734196b3d485203b2d39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ad5ce4410148b65be4c1ac835252a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf268650994c377bbf60884fcc765f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5dd922ff588bc049090ca7450bfec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ec2c051c380671e7b7b8f9a9ddd6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f7ce9e216d2cfecd65c9e5592def2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0e1613032ec6524b37e8636d9cf3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a149412f3615d0ac5afedd5061157e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a47f510ec0413418f7f60b4d6fffde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea582b84d9824e4010f27ffc550b2d5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dc2aadb93564f2a57eb71acb68811400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e3987e05705336323b8f33b944230401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff23bdd1e09da2f6b904e6aa3816a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971771b7d16c798bd763b24b1259fb4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413dfc1589909e18ceaa54c06a37478404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07d581a350df2a069a9df09f83a79f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d13345f757c88a839122e4fd9b50e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf75e7c79ea3a5486b7c981cf9d097407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dadab1ea5764c5c931eacabeb8609e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e34bc8e37441c5ef283fbcd1d428af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666ae2947ea703c8e47c31f531e810d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f952c87770c13b778f4830737cf440c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cec7024e80a7cdc5ecf5d06be4a2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a27bf26e256b8edb984abc18b7f3da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f00a252c6dfde5e01b361117f2bed8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3c974ed4760b4dc45ef7a894f2211415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048f79ebad0871949327874bda18fe3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123440daa9c51395d8055524356fc37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e569d51df0147faf1c629f19f34e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84cdaaf610e950c4aebb7c3d34f777419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e03143f3d4b29ace7895cfc77676c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1cb4eeb137879d5c1740d1a97c20d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f558ebd91ea72b922e2121629b02ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca317449f751afe0f19bb5822094c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ace090f95d8cac458d50d3a66e3db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2d3b74c1b54b40acf6bfba96cfbbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a22816360812bb77da74dc3f39c22426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fb34d72b017e5a73a1ca7bd03b094427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98a974111ef3e4fb054e368fc4ef3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58801957ec2800942386d8ec18d1fc69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad28d4c70ae66dd3c649c19ae7df8e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232acc370ff74e6ebb4514a3f64875d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c561b24a66479b0c006e67b80a16a67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34573bf5dc96006a951aeec6ebe3c9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7f67932629e7bb4344b8dd842579f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38977a08bc1b41f49e6ace960723ac9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5b3ee9bf14963d59027a0f8b5f277436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471572493bbbb156301829ba9b3561e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3c9dffef3cdd8b28a7734a563a208438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f91ddc165c0f9077456ebd423a5909439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334786932d4c629d28407f8155178d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83537a20a930d9d2aa700da2a19a11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6295347fec464dce1924310c076c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eac18303c61d36eab00128ab70063443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147b7bf7bf77ca6ec18115a0d5688c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab55c513c2dfac8ab70ac1ddd96fb66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276290f6872240a7e76183f3642811e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ca41bffbcb3aef8a6af0334a2489d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9371eebf6df0072f20b6b89a09bf2b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef2dcdea794e79d866484484ae2d23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1697359437d581c1f3bef7eeb8a58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b98f0c1a78cdea33d7ed3e8d0f9a09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633525b8b09545be27fa3e1dc1b28156452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbf2c822ac0ef38b0d0d81b1134b87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1930793b970b1fb7321ee9464343915454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281e2d3ae3e653ca9294549add9930b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56f0e5e424653f62e6b9e688a030e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07173f054027330cd204484b0615812457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b2827cd45d2c4d342283cdc1743c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718119320d044419287d17acdc72dd42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc3ea26fe04eb938fef794359066b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829455c707fc8f1c52e6a46148a53fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8856a4e45f1c52ffb94dd96260545462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be413a2d0e66036fd9087a389e53c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3466fbf63808c58ea62d22f774b13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad116661ab57e6f7c67b7b9297ec35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a5f39501f1ee2e1a9f6f5e45a5f54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d381673a8d585a88679e0c40044a121467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0e7428f4cbab3c335fd97277e0fe2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d4c3bd5a711856b66088c26c8a081469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770abbf029f2d04eab04c9a0b8ad2ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7deda0aae163382b54f2123240e82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43ef64ce96bfb5acec060f82144bdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc5b77c6252b8cb0f0a23dea8c53a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbf5ce6ea41b39d339a05a64d8be0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17563cfe38a5e255fdbf348321e54cb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1449cfe90577732a10d889f7e1e62a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981495c0afbb096b66a55ffa39998c86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946e2447c66711c3d3359e58ac638e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0a528b6ac19384b93bf5cf50099e0479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>