--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,119 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1057,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373322929937ac3caa2e58abc8bb0ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d55a8d3b5b17756a0f8fb364f586b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cf138a23e8e4109262b2207b72a0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a3919e5d87b49950657d367c1e3b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411865e5d22f1890b05cac0e476a36d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f0ab376f7f4de353ff3da64899fdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec787b8024f233ebf4bc4ad55eb9f2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1eff3bc8119e933938f89800c6c708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bf451d927c612de66fd4279aff4349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ad5f3da0b4d583325cde8f3748ea010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b068593d083d24998ce75bfcc1ce5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb932707651200e496832de8ab0bfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cbcf377372e09ed3833be3681f0fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eb8edec3a9c40a43072c1a789409c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30568e955bb63b78ddce632104d7320015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77847c14518ead466f22cf4ed5351216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ef46bb289bbc6d1600e4cc11d4e5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790ebec98ac3b38c5e2468041b1dc1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b9178a777c74681ecceb041845dc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77a44a714c16ed9cb2d347df88ddca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7d9460a9030d7bedafe850b4b8fd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dda7ce265f10c42c03f35beb269a4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645e351b7622d1723e111283a87ee2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3ec6c3b70f51bc22efb24be66d28724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fbb79c4c87da2e8bb1ad20a5094da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08768caa61a3b00a07e22cc32ba555926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b095835209846a39689939d6b8d6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccafc8e3de9cda0007c31b9ab1d12928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30603a349aa0493580f02b3d31ae1ccc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b0bda0c68469f77e177dc0d0e006b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc03796ff14d4c33381b860e61ff26231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a252fe99a74fc234c518bf9e63180c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedaf3b59a34f9713a94ae21d4e08bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2a2e440c253b4fa59516713af691834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930ac265ec42b7837e49d563d0e7bb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666908be49c845d8608e2536d3bd0add36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ff6c2b367fec40910a3aab46933db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1156253dc4761e6d1b7b29148d3b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55827929cd93bd75824eb8973067f0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1c9e16f213001e704e62ecbc42e0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f0b1b8a9b5d6fb33d102f34f1e7bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07c3bfcf954fae22a16795307e85e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28c10e69de6efa6bbb0200ede1073d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf027fd84e765b2329aa824c5861b0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee2dde0ccb2baa63ec7252186b98cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e215e5e612bb5366bba13f3a758b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d229ac16338490e136add6b1a807ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd738b80ce9b6bfed720c416350b78f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad5021b3b903464b0fbfbd93273f3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef16fafb79785aeb6fc539486650ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731076cd2745fb8ccdfc4702c0aefc7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb6480e18ab71e8796cb5ad67a538d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5822db43541b2bb271040b0da70113b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02d4786cbe5142cd9e813ec32a27c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd692c8b808c5a809731caae71eae0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a80c22d5128c2c4b109b4811612c3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017bd3e68ce9a7cdc283b9a56f7ea7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7770c6289c3b54702b573422ef3b09758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e196c5cceb8f8dc5f26c74ab67c434459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec2943a6de15b9509bfdb8be38fcce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7e6eb9d5b21f215a05b844f22880361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9c8d715e1ebeaa94deb6df2a2790962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a0cbf08e8f7d11d2075f8fdd4e4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c682a805985447bd7be4fc31ecc7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835df552e04bc620214dda318b9b4e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee34d5e2cfa37966b0c6155961705a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262d15bc461eb15af42d1c81a3528ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd6fdd8ff1dbf292c915737df1543568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb99cfefe9be825669b9dd98e3df2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83536944f75fb4b0956aae719b2736e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdb002c0fbc334f0c55316ef6b4de771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58e29514c7b51042a4d60d6280749572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558a3dcb752870b51f35461a51e475873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2cd335a54b21b7fa763ec1b98bd9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c578f579e06f9d97784cfb0696714375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70553fe13a0dcaf42882ead91c1dbda876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491df6ee92a32945d717c01de3dd24677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b417dfb58fbf81f6a363ba53a0cc53878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378bc049fb7f6979e022c5ef85a421c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e37df5553454c048137541f83084c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f480046093b88058eb15131188044581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f64b7717c167a1a213e201df5c35b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9c4c05bfe3c4530455b142d97bc6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462db0d5d95ad3effe2efa6470a8b12484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb4edd5d694c52e7879a208a497c3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdae163979162a62277832749a3fbec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcb7b7dc656a0c36add43c23cc4f0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d24f10e8ec10e6ffcda0fdabc28b1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ce064b2e0654bb9e11b8811fc7c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9efdfae73c0519323e9815c053fe090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c09dc2b05bc9f3ceaa42e33f4d2cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81c040063656fafaca9937c0eba1f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6edb40f10fe480d11ee9c87739a29593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd650f3569bec171ed4801021f9bf73f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2295129d03dc3b91871b55493dca5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7740eb424cab4126271aab220486ccc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ce9c22ce21a542866a3cd8ef2805897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982db4eff4fa2794e62ef0948a20b9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f3ee93bc82ccbf2468bef9c07ab3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf025736654f0d0a9ac6218252de24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81571f062530625213f8508fe024d49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027143bce9632619077cc421b1a8d2ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090655e8f0157dcfb2d4911cc9b0d4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7390a99fc21450b7f463e56daf8f9e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15eb8c764cdcfefcec56a30464c4757105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51667afe4ecb3f31d3c8573b1df69a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869266ee17a74eb3b31d5d54473b74a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d0398d53ce4f4b81a19b05922decc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68166fea729f57f204ab2d016abe8b69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c67cfbdc7a8f3b1f9614ede0c7d4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed27090ef81cc8ee5ae1a48360b3f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2722355de38cc528fcd3ce1cc0d4c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64cf1301625350e780f8fdda18819f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c5cc445c752013520d00b4f86e773114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c935e8b8ddaf65bc521bb9b239e88a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389464af64a3675ba064655bbc1bca9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72149e4b016bd36bbed25f10b2f6c29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5162b78f14e76b71f0e0e44f4d9dac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03493713d94dc9d0159dad9babe74f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15e3c51538955b0d1c0005478886f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a4e20db838c9ddf80846bbb8a298a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434559e49f82e99ce79039c0db4188d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec05d15594dfe84583ee204b38965d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7347aeebd2b37b776ef3141f186ac8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eba8489375065303afe5cca3000e95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8b13d029eaa058b0c74896d0d1c8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627b3153b3244904b62a4a95ba7f561127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3697d513eee06d1e22e54b8aec41d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2250287c297ce0f4576f6f9c55e6b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bced370b90815ed51390cf126887d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39162f8ff45527097e64cfbdf92f43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140a5de5d764f4f80b00ce44e13332a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398a33130c85ad6845c896d5b6b972d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab394c27852d806a82500f985a2cd0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35788b8cecbbbcd10dac1b047b89ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d0e506a029c9d64a23c86d079bed5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216f56eb70f16cc0ec36e3966bb7006137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f064787ba40b3bba263deb114cdfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee59b31062bb3f38a2220899a23cc34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a837c7089f01bfc3e29aab14a463d00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09cb2971516e506237e51c29860ed7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138d16a0d788766b011a3f0d11a1c54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e226ab91875c5671b85d75d485e6c9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f19a8821cbefb800ebc30a64cdcac4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281b9256ae3be1ca5580d618f140f47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aa7a5fa57d7cba5b7412a94094e2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7bbc5f1a28ff957fa470449245104147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1ffe712f2fc196e3f9e56748f9c64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6ab537303d451753e2918ae70c6de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf802faf1bcf96653b9b71e601dfbea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127ffda52c4ee16d820db3ea0989743151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd553984da9d891fc18639be5dee3b65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3b3b51fb9dd4b93c5cc4667180b3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952257b5ce168ed2d1f82d3aa6dbfb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1494206a58f354d757bfec5463a48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c7cd5db4d64257901a4abd5acd80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b13ec1c0f726071c98fc7087366c4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285159293a07b91794f2697cb565295158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7ff59592533ec205fe55919a05d32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add73cce9c83414ac6a60a629ab2c1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17c6c25cbd1f10e9ce3398ef255c3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d161bbedeb669103e78374eb2af75bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cd3c3488bc33f2bdf6b3ee43bc082163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba866933fe1026071bedf09960acd265164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e7a8dd4c264378e1d2bcde9acc8ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262752af7cd8b1a3bd993d537d643d2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c6616bcfd785ff929ddbab664eb8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97467429fe88a4bbc2f50d2de60069168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50508b7472b34af513742651258cb3ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7278cbd541cc9935aac9ce84ea4551170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d56860f7d3149aeaada5327dbf5f5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6363e04feb69a26cdfce609505cb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca592c5eb089004f487e852ae1fde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01337375c1938ecac14bad923fd1b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a53a9e129497b829f829f7df04b148175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe45841a364da51d88cb497d2a6689c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4a7664ee5282c5021c35558ec1850177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16d9ffb598971dfb65057d19d386e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca350fced089b20d5fc8ca9eb5f3c210179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f41dca15834349fd763bf9d209bd4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137a0c7f3e76027ad1deec7675d7d67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4818b190aa7b62719965441e7cb9dea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c867d101d822d2ab4f8ef4fdc1b5349183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c74e610a1f7619dde0778c3a9f8d54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a4aa697387d76c11bbe6ef9129837185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547f595430e3e68e17fa4aa06ae03fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c71d80df1ac563878b8a9950af769187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad73881233e11f0d4a663e4a2835c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30edd2b57985c7c9ffa40b4edcfe0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7429398b7ca845fe35e23fa294750190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6140b864dd40e606d02df709d63b55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13e337096117efa99371b27efe976e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad760ebebfb2f43e632bae3be6d5b331193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb0889fa5c75dcd0b8647ecbb69a78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441143f1723c01560508a7985a3f0fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b640a99ed66bbdb4f7ffb5c81b65add196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181f7be9a36f50420055848847dd7c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d3d7c4c7297796b6e213b5b3cb9a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3d1c80f87d15a6d3740ce5b5e0529199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb99f427c05791741b46158aa540ea4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d63f71d5b5ae419f3ceddcb2057d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24d369776244278e5bc3ebea9af71f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9208fdcc154cea3ec878a381bf2cd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff42a95dd468716349f814618a3146f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a66a8c7dd7857d723db5f141562092205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af75d8cf68e939ae3b10745986da8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b58e24fa4b0d2db11ca6456072c84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68407e487b4bc9bed70943f556a98a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7101eb46e57d8c038d754d1591950209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190db4b21e9d8b40c20490abe9a72de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d9edaba2e377971e56f6d562b17ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ccc3c04e3a22c659cb5cadcf25d77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8a10c8e385d7acd5a6fbe9da27160213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ac4f2c0124e536316eef513faccfd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e642dd571309952ab6edcbed6e05284215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39374ca9556939d6d69a369862bfdd1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fd0d26efe99dfa44394d70cb8c66f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2be1eb2ea1b49545d4858b09c68c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e3341daaadbc100e715fab2f9ee06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f473925c9a42847d9850012205f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2ab55cea1fc5e7082ef224091cb4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be4a3dbc77f6d0772b2ca606c035b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05d76f1fbad61242a8c0d88f388e2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50280545e4abde95b3f9796c47e1c02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38a7560991cdb2011a3d04a5de3e8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818e0aa6243a11b1705ffd86c06cd5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deab009622a94d5b6e5a141293c447227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493f16c3c5984592adca379e50c292228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902bc6e582dddd19c70b629266da61e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f42b039bc231258b2fabccc3eff84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029a10b0171d9fd80a79b2a96495d42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39468713dfc0586fdae94ef1876be6c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecadfc9402897bf9a6de7dae75541e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b51b3979361efe61f791a95daa4b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62290b1c51dcfe92c00ffae9950e8a75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bd5def802f356bc6fb2acb221a4f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48f9b40c9fb8147e66d048587c90e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2453e0abd1cbc0f77c2f107a95ac6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f267af9abb072aa10e934793edaa3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2e8a2d8ae1f03fb3fc0bd1f22d53e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4f2dddb732cb6af718518be6e0dbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa678f5e3c70c9006bd56aaea80d6f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa64f6c8cf3a28d8c62dd50e9c04b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d2a0e8e340667e700b2acac88d62c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4701f4fd65f1cece0240f5bae27289d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f0ef26ba7fc33be69a91866cb2ef9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4c9c466a367366db336baf7a04047247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b120605daa2217164a9347f244b69c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95a38d7b211ad0b73937dd100dd02e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4dcebd18be910327e5481e880b21e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e9a9adf4be7bdb75344c663688056251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acaec0c6d148974da62f06241f7f8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61244beab91c1e696bbfa05e3998bf6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f92a79fcbe534cc220c3b792dacca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d89dc82fa8ace302f7986f8369facf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b9c4e79ec82af4057c212a5f3d5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61c1f0fea36955a79c10472bc8aed4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33423fe56fec4ff370e5eb9f56ecbf4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca2ed78f6bb6b28d90316512a5018d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de452c9b73fee15b16f921d1a770ae8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6670e485e7d4ae9f942978f7f58419261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbcddd9a4d43e600da360c3832ddae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2773536753e4f57e66c06bcf91bc0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5364daacd30dfa2f4dc3d642d193ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c7af18220e2ce102c7fbc9fe99f1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf45ee0a7a8a1b7faac0c8c60fcbf3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fa2f97feaf34e55865687da3e7819267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c0c6d43402da5335d89d1f9e6db1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec84781730c0768e2157bba15b38af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb70bfe268a5a26325e03e2d6172c35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d19250ca83933613c592d82bff9acd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca184d14c51e3b6d39c66708c3431b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784399760b32e7f0db8d9bb505b88272273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec880b45c19138e1f9d98338f6fdf89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ab4ba15e4dc7aa968771b058ba05c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68268d49e2e4b45c2211cafb9d06ae9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea33be0cddf02592f3af0c5f06f0838277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32163142a76396f9d5f304ac8a1d8aef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5d4fc526da0c90cec40a120e4a21e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62522a47dae49e30506c8329675a2ba9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539c6e0f95a20cf919c0b2f98245308281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b62b0b62afb9270673d55a9467c31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570807f80c47cdeba515bc90042150a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ec0d4e5ca5c366412fef5a2f384a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c95b19d9b1d8e7dc3a016c8617a528285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8c34caa8a81141ce884c59b3a39ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283a6ac7707bd759e5bff7d1fdb023d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af7573e75b5f2b88316b2617e695b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e25088b7b92fe88bf55c520f2ed6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3a28e9332ce72324bca30a76e0228290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063ddc3e18c73b108f53fc665595e85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554990c3e1aa304b641250a32512c3f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d661e140a7a3dd51fc80dde82cfa6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188c4e316a0ecbb37df9e0ae074ef4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7117c636c52bec50eed95c3da68b6ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd810dd7310d2baab539f054c0c8c4cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b4542decc115a43bb863d27ed50c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce1d71521716ee5984a5b39b3def45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47344b8c645c9e12aceb4730d3671f9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75336ba799f7de1e301bbedc2507199d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39672884e5b35a5b128d56f81ed0bb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9de163d4424cc42d4974f059b696c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ec3a1a43729bc45f1a6610441c7af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc5f77a0049988f9770074b803c666304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f2f90fd4fac9afd899d9708a52268305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9209e31213523d2c673345253fb0af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1fcb2be19e9a83a4542e3de42bd1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a82e489ad6fd3bea08da63dd7a535308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6559b29d8ca8d8540e10ec667cc16c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8d482cecbe8129e0c29efdb0194dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce38b250e86e6c7bdac04ed4e322fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa12970516280f236bebf2c64008db2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5519329a33668a23d6bd8a74803bd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c2dd18f6243c51456b796aeb65ac5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d337e5b545f83892b51400a602afc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aed9077978d49f3fffc40a598e7ed9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc91b679444acba8e1823363fd00db1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03c59b29ee18898b15c2e6779074c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd888753c8c572933bf9621d14e7bf36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212d26abd48497f046f05975bf4dfd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90226cc8669172edc9a2dbadb82b063c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f5577aa3441522fa76e85808b4e3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ecda328eb570ba414dba0b6c02f82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33dfbe161eb2359fc4958e28aecee5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342620cf89c02de40013cc229801002325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5ec2cf555f2cdcd4303b86151631c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f599a69bb41e8b4e4ebe0e752b37bb0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe351646b21f33605bcd9c8156dc8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b716aaa7eb789a5c999888fff662674329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7f7f9d63035e7c9aec3aef1a043e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca41d1e5e389617f0f459bdec3db72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd27e98cad9e756ccf19c4e9b99bd1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2529cb112598467a94d928006b3ae33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16499da5349068767c3101ee7b6db724334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95657da86b9ac6d1114fa69273e33f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b058e012c70a1508920df2172fe5bf1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e38826408ebc6a0cac6c8e98853f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfc9e42f50235b8f106e5cb3ac6e19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fe5c6b37f8c14851dea31d49b1695339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd7ebc5fccb4dfe0e7b74ce37a7fe2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024004172fa0ecd48e1c2d2594671d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e79efab0262792c0a4e123a35b045342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7346d234b97d983210fa5c49807ee88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947b93b0bca5ba66ac0ef80ba624f96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cda41d850f57102247f05dcf922f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1b7e9a45af5dd21adf4709335571c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed298fa8a7ab99e6dca4d5f9fe01c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e93bf5dbd9d0d91bd22e8ecdda7be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b250a6f1b5608927a63fa9b815604cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b092878cb925e3d4bdbb8a0a00d64c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a01d93cd9b271b4a9a9deb1ef57326351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e399b8f491bbb9dc475dbacd9b502e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b846e94796ad7768e0f48c2e2145d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd73baaf918877fcff98386b8564465354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb46cda554634701a34ae3fcce4bc2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc9fcbf31895e1a12c0565d88e7d08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882dba472d6c67a952308eab07bd4f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef9eef9d184293f30c5638b30b4b3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb2b5c92b1613f16c70676872f45a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b7328000915f80235ed315cb7e3b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3932a2f5b55d8757035dd96ee5dadc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b567c86f2c0e82eb8e27b43cc1d2571362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ab60d7f22134d0fdb6161a2c31c50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2946df4436e6dcc23276dcfe9ec15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd6677efdd664e8a15582f15449f65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcd41f6d1186e0e6c4f8b8e9f9edf3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7822970ab719b52cd3f84e4293e25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12219c0043b69d72fce31b220c81d1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312365ddc57c4ba46c771ceafd39d20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74fdf93c6456ce1950a59a37157ea6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5dc25014e9fad553717fdcbfa1962371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf82bfdcf8b5208bab76e5ff09b9fb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf10f4be87bcec24f93bd3064851ccb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e47b9d279d1b6dd8b9cc32f8a07780374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e4dc07d445c75b4daa1c45c4a6fbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b9155be07e98a249dbe70202f81ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638d043c7684142e501d5d59600abea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ca21f219bb2a6c1d8f45f112c4927378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569361b5bf2804c1747720e6692ab41d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786948cbda7416352c9b11a54d4070b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf92a78ac679e06e6e30334ab04efe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262df7041d8b112f8c307efd8be3efde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0c56ae1c8cdacdf24fb998f016bf7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c184d5dfdde34e395d585de9bce9e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ce7dafcb844bfbb1b6e0aa2b50f9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ee14454605f986173ff4343e65937386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d162ab60de9dfa3b3142bcf7f5edb23387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bc8e6640c96c2a0b5970ccb105409388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130edd2366f5a374de6a64e5532dd815389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef284e6e7c0512fb3d14614ecf047101390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f2b8d981ffa6fd68d65d41bdd17f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ae639858b1f92f3043de8505800d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041281e2faf42d7f2f643ccc2cbb499393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f015471f4852ed59aed752ec9f6adbd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcb8c0625da8d63b70dccfaaff39cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57234bd216603f4f0c03c486034caa06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b9952dcd7086b20867e677a8e09ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcf6f93fdfb2c66b3bc48cdc7723a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6e9bb63d0fb0e90e694cb445a3128399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5cdf3a4d480e44c310a9a6747c6e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c41481c79aaf6eb7c89e83d440ad69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485982dfc7265a53ffd6a7a702d57b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb192d10fb413d2b7f0d9942bfebeb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70468d557001149ac4a7a1a1a08b7fb6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d0c29e2d0a39ca108b31691508be2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159fc27d3bf6dde13ab6816dbe932ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec8aee1c7803f3788f8764964ab466407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110a59648a3b23da5f3c048f845e89d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df19c1582ebcd222d67b138628fc90a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd05379e64fab2c7d43998536075d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3b580ffee646691b12dd16b0e36a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a74155dc165fe02ea07dbd28ec5469412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eb77e2ad44739ce6f4004b500ea5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a55c03740c6ea9e8caf88d43cd6d4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950d8834230f0c306e83dc9d6b1080b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd62e06efe6f53e88b5e74d5953c11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af11254165033dae483804bda87b1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacb28387de0f0cedd2fb1100f5adee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8431c9580d3acea55d4836168bc1fad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22d63965d08811e25dd4b4b25919d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643fa8657d5159dbbeaefffbbb533fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce10e68905a217f489a9f35eeb440e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f672ae0e384d1fa32d2c48a639814fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60554274e0df2df3f95a2eb9708121424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bc0d9abf7e28bbbabcb85af0589fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d38fdd37b31f5f01542f984dbc9414426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d771fa7690ac9485e7fc71e072680f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcf0e4618a90117660b5e8d0965e34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bbe3663e6849285ebb8030ce7a3c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14257301072572ec1dcc2f795bfeed75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d88107c5c8cd430630a1600d5a2c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204fa947bf0320bfe0fe144d294912e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6ff2b5f003bfab4b2a5f3f6034dce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9ec7b4b0af0841c28fa3d175199e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa097251a25cba57d7e6149d9a16590435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3cd91ceca93fab0db6768939ef8de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5cd6fd022cc24ac53a1a79b0a2836437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31ca2288319e56de58f59f609afad2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324a7e91b6b3c51e3068ca83d7b8b6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e0b63ce3b548b2bdf09b3dd3cd313440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18306d1d232ed24f176b5d753efaba43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039a691f13ac6d7dcd5f89426862d41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d0fd38bd9a1cf7aebd21f79aca84b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d869a038ac869037f956a302e0180f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2abd3a162e65c0ec73cae6d386a77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d1038e04f496579269cd6aa836877446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79152322d5bedaa5fe3a9ce395efea5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb83a8cf7b9e4672346a883587456d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9038f43275c545b3d39f55086aad1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ed0e8fe502362a4a8d604a53f3f34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe7f458e684702b0b77a8a24add523451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddab71bf822940e11ca68236a4695d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6bf8e661db9bba68be8c0dce166ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57009b5e3bbc4f501af44194018489d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba3de61b0b67877b28d4a0e85b850a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eedc71ee98b46cf54f599fbc28193456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea136c92cdc7078cf1a7369b6200cfe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0c0cf0a1764acdee5b45a73bdb62b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e1e1139eb755c9aaee74e51d3dbf5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f0827345e54c7f843c25d6c71bc98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76da65e5e7d375307dc01b9a0c2fd94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac87ab6a25c0a9c4a13df9d608f1f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554eefa8d24652627677e51d9217d7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d95281b4ccf19d8e79ba8226f855da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc9c637d37aaf99d7f6f0a73a8ea62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969be0859f52754c3332ef5699e75ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae6921092ac20d1b2eb19b608e21e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feaeeae44d4f86d501395c77db19c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17137aff3d854c67547b30590b5749f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcdbcd5ee85594234660bf9b5e42eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0902e0f625bdef2bba31645055b9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc089bb2aed6ae4db30f88868008d440472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4108431bfec9220bfcb41f95aadec9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca583f75259298f3a3c7c09a52df9270474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e854a168fdc21cd1cc49033225afb1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36600edf95a49e16b7824732a55049476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f46324a162df798cf5ecbc5519fb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f7b0cc12355fb18b90e608b51543e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7f05f70c3b56b36bd1a4f83b56d14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d77a602fbedd60b26b23ef7975a2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5898663d6745bea7793d02db8f74463481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6664b9c8c39c47f90e50b5098c765a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce045af11d0119e9c3293366c197d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545904c9ec1852a45a11df8754367487484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61a414824f41c4308c47d6a54d0db8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc70c3b77bbea28cc2eaa46cde3cba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67f6d87ce4333a31cf55e783727da0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf52dfec9e5fe7f70cbfe46fd03b920488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66e642e738672e3c5fae79bcfe1450489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48dae9c50651f17e3f1b73b562fbc3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04805ecaa1bce23a1843b4e66fbe97491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea48da141eacaeee169329a940d37dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c19552a6506abc7cf889227486c29d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee4828e3d3ea64f9861dfe1410cf533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6653ec9465f7cd16ac251d0e930989b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baf7701d76dc52c051d64447aaa1b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8147d2d8acb740676bc89e81505e6ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bd37aec03a7a647a165b55c2e9d437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab041f220142d8c5102e1821ad64a07a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ba6444b30632b746c881651b633ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6624dd923498204abf937dce0c416510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00cfb887875482f99a645045d05cb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e57121c928f4dc48621aa624e2a1a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24066571045693029413126a7e210f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fdb5743a66d7a06d1baedb1d56c9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23b44f721a658da34c0bbdeac7d4fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d891eca213333b1f131b4a5611ab47416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96618fffb59b98333017c26b6a8060e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75622ced221654ad70e587d17b6001d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20753667f387165c0974bdc9cb88bc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa2320668f6d2051f07a0af796750820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16979aab390e73805ef04d17951b3e7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91300ce53f1ebb9a83aa78654bc3b0db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28f4e9667e9144db16c8631594e05123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559d16fd8132299e92d6b25d817281624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c216850e08deb6856684efd25520b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d4f9628450096577bc88037d7339126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e561c838c790cd602aebcab04e9726127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b8b7c2336784c8dc58d7660fe6d6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87459abd03b2b6a3e01fba7b2c2658ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59efd505a827465f041d9d0a3474f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33377b5e84b49fd48b7ff21e19f0f7bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6539bf7e5924e9d3dd99c0e00c36632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77821d57f37bca07b87275bda8b0e28c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10369be2063e7ca103016003d3e85034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b1bcc541ff3da8f54767af225c36f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec9f32684e819c827d2046ad25676536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd709b9e737753c6385389fb3ccb572e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fc1e3ee4c008da4bf3fbaf911661238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae7c36bc68a21de8ec9212d0edcc6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed29c89a1d46af25661564ee67c802540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d4b7ce44e12f76a97b0b23c384fd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8131b875194737772aa4713af912042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c7d5aaad284d07987af3ac69e63b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77110da767684316252f303f34bc9dcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3392ba50def73516496f525cd01c39745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadf39c0fe17aea9b1487236febeb6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7006bd58e9967b700123452c0f3bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc38bb14c56b935736d5839f9e89c0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb4bccba9ba9f88dd4ebbb5611ae5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c5edeed755e029f5efdb3e7f9c0f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72904cfed46f40be3517a1a901e613f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43364899ac94b9264ef2c2fb5580ee2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16341bc41d49112cb6427cf9d95f05753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d2962f2a0d1ff70d11a218f9b819a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91ccef256c624b15b024bd7edebfd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409162bceb4ca62106c9c175d176482d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bada0a325213632257f3cc4c1d089b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa5bdc92b85f1c65389f8c1cb01f3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abdbce027a609cb662557df985850d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015b4636f930d64b621c16bc4fb702660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c07e06ffa883cc79c954fb2b9bbd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c3a9c6684563429f80af7bbecb78a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba409c1dbb67a5c87f84ac7a714780363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ce9c056b5f26d713b97809430b17564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307045a984e9b38d5d36e32ee977180865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e75ca389f6c2fe6ad525259675bb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8974342fcd98ae422d43d2939200567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af0b34008542c0f7e4036ea3910b9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce394d6cda2e400123df46ea2fe898b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2536e76621ff687b18e6056debc1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973bacc4b3be1cd2079b5c092dbfad371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e94576046c3b20935c6d7428b75da272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dbaa05ed911f6badb6babf8954b4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8d3678bf194aabd4fa849e82be6d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c64232c9c4030a8675bd7213e15fce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d106f3a63c8a4a797c9b8f3915621676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17812213a606544b24f12895f0ac654577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5a58051edd5cd124fc504012056ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f282ea7656985789bea4530ee7a25b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6963c52a9cacfff6d38eda2cd066980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef3a77f1bc5552a9aca8dda25884e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68ad306be2e27f5e273067547ebb4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91303aafa671a036bb36ea437444ee3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e390337ac88424b5206ddcd0d9bcfb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deb1bc7d3306cdecd9c9344db8d36485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7e37e33848a27b9efa7fe4d58817f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722a22a70bdae60aa7ca5af4a43d9bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925545b3f2f3df120c80eeb9bd256b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4619729a3487cc62ddd81f78f6b83b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ed5ed3cc5a8cca1e568a1cbea66b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e36d6819a3f445ccdcd21a1f6eb3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdccba6163d33521fbf664de503bd192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9242c27554ed88109abce492c7cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39a6d9369e475832524d586d7ced9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb0c59705ff43a735e5bbd6ecb1cc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee60612773034d063470823cd6b2a7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d964cf638b6aa23e333d582aa7255c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0547ef125d4bd1c1a00bb915e9699f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8f7a087d5ef2a7bcaf1fb8a19c99299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acace276e0fc8b78a4cb8a99aee50f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15514b85918be917e33324cc98941348101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa0d097cb4e05ea97b8a6e586ac6db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75508fd0e50cab4cde08ba700050dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59706dfc70c33dfb9bf3fb39618af1d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9e1344997f523126cfc24cdcea90c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32cde453f7c9cef0a68551f7ed1909106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91918d3d2f16f744bcf6752d30933316107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6971c8786cae0fb413e6420c6eb04ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1868bc126f3945e817a03c83e6a96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922d41e6e62f9fb25fe1f73149f1f14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf2ee0ca542d8f2e152e63a08557ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc645ab4bf9c676f839249d315025e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5d7c8beb41d56961468a27c454105113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a984965697f3b845b76fe05448885bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658118f653b4158b95fa4d30207f89e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06a13e76f6f3ff208bcd66a6ad373b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b856d2568ba306c568e15acd5dcca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8e2bec506d0143c4e0a9d2c84e5c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b49fc7c295bbaf23476cfed4d4b2e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccd50c3de6c6039c84b5e491fdacab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1c1ba071dc85431408ba4eef3e58f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0924d26934c0a152c69f2da9628d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a6ed650080ba0c22988c39fc01531123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90493df5cce29ebcc2a40bbbc32fa016124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3185d712a188dad93c43a16d7927a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d480b97534f549a74479f2d93522c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3314154cd6828d8807b1962adc3b79d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea845b633f8b816031c2907fa2d034128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce5b02b3b23cb736595c2c111c9538129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef38ddadf13693f99d4d66206d1f95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066a4265ee8ddb7ed060fe86bc21f56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fc519fbea14d0eb9e94624eaf20f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff79e85bf9abb66a2dd1c188d94eaf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d537bb2781809b91ace2c73d5ef860134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591ebcaca6e97841d6d29feb3fcfc08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8259e29a829fe72f8653974a7d0b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d435bdac828c27879f317c1b42b21b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b3bc2874f375c0f9c2530d6b7874d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b9d27c87a27ec3b1480195df466b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecad3a49c578d68ebf0773a01d89a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15bd9c6fcfdc4e9111144c4e4e9c2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ba91cd62835cee87d7d2bfc04adf2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d21af8fc05fb0e257ebe64bb3a63eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b821d9763b6685bd5ccc16e0d5dee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8db023f969fa204a09f065deed6544145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268b03e86db91beaa89eb4774260926146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959e1f5c10e2adf83c853886f5786bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c5ef7e50d5dcfa5f50e279936d63d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cebbfa92a4e197ba5d34a2dc508a00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a144ff687b493f6d842f593a9a6ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d494e9b572048e34710bb2981960b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe25bc1b062306ba5c18bd952b721d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42adb55642dd1021a6e1781b242d919153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b6aef06d103f0d0619c7d6b3ff537154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d5957c7fbd281c1c5edea4d31d0ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5289561689f6f2be80963ce94f8b3ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62c50ddc222da103ad52767e95ec81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803057a73d44d8b286a510b7e8e57ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a310efc2ff7a76c0ba1ad6b209e30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b33047355c63735ce9cf5a4f65940f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acac4fb1d6a74f609cb84f437f1573161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334f6c435d4f95809e4061ba0f9ad30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ec0fd5576f355ea5881bc5b7a3f81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f66a5b313e72657e29e1c84711d1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db77e982a69d37c48d9c41c17dfce1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e246fbf82a2a738ba3b64cbe6effd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7fc1aad8aa8aa1610c1176f5f76c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8fad54b68b44bb295be5f5db67b4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5df64cfee3f8965b34dcfe8519c1a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe2e580f0421e8732d7416f60e10de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ece0cfa8527adc1bb947ce552e4b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac3ca4ebf4dbd80b30aba4587e5041172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb1e740b5d47af4630282bb325cb1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655492c10decbaf46d673b2f50b7f177174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4ff4b4f2a62bf1915eb30efa7b6d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7b682dc71d2eba1befd10ebc4e1c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe433911a5ff52791e8abd3c2440d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e250e54717c26cc516b149ed6022226178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403e395e39a0676b44a62d0bec95b84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b136d8d8edea9a3575d7eb6842f63b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37ff6eb4d69f763a93039ccc1a8f87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bdb7be8e3b9d2509f3fdf412b8fd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967e5dfc5bfa06176b2e32eb474babc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb649567b449a285438bd69cfbeb3027184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4537e6ec8643c067c21130b4b3d2f3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853775ce3672b6034a912a0a93f0e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afcdd712f21b799bba98e46f406ecc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0479c4fdc2235bb991865d51fa7ac9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcd6c2c7753f53550e0c8503bbcec0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea98f1a3e109365a56a9c66b6b1c1db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6747c90112837ebb1062783d9140cd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2686b4936e53a999651a3bae218c99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa2dff2a7b1f7b2e4093809d2c6a63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814c6e4bdc2451e2313bcff7fbaa61b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd50b7e77c43dc391cc1457e6f1a90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7c1537517ccfa8bfc287460fc1418196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b20bb45a212b8182b24e9795f1a40d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e72f9237ae5317c566c7bf20f4ba81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e6f1b2449149032a10862b78ca81e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2171fcc2b51e78299f5b54e0ad909f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c79522f0b3561307511848d31a9a44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66728ad910447b7920dcb2310b3a3190202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749f6737fdf637f673866d2ad109001203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238f406c202245a291f77ec57355e67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d434e411146c5c4f1622392c0801895205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e527de09aba753a1db51cc152a8ff1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ee41553188a05c5e9cab9f073a6a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5f1edca6bff882e280726671819d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d50f5bc4457ced3840ab716c849bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbe170c1c41acd82db129fde52057d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11ba223188e78af149d5578f52f647211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40216730cf6879a67fd8bf35098b49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c12f729c6444203315969de81d95b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80dc0c5d8a0b748881dc194826031c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d9678b5c0b1232edbbb31e5a8f4cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f3eec62ce19b712c797429b077440216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360a5df15b2c1dcb0904efb77703d38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140fbacb845d4e9e2787740e51f9bc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b27df05fa5943a6125a89559df63a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5667aff173c8348b497db6869c33a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8416105735020711db6a2207d53a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0160739d6951966d4bc916befc33142222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287768df4c558a409797322f2d3c323223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca0e7295299fcdc4ada1be1af6d213224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4257220924cb677ef88d8f67000f4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822caf07da809b9b0ec5872aa004466f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36d1266287f3f54f97010b20ba7b57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68db24e3fc04b4b1926bb64ec23eaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dde8ec83278156c0a20c4f48af91e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bea789ec007866229c98c443e9c012230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73d727758899521cc3164a5002dcaf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39281a9de24dba6eeabcaededfd5f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f29e7aeb12ceb5d309990011d6373f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73376e3e3053b8ed4d333802bd8f86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4e57798869622eb3e3bc3102bbd59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fa1634ad43b96c0d1feb8ce161cf3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40ca89693788561293546d41e3c0d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2d57c5ea020d03497a2ca852d609f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fbcb32d478bf2500e7f3c2175bc06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb9000f676bbe0649e07708685d7a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eb84356e85fdd7e2caf14ead11249241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758d88a490f331bcbcf4eaf3c00803b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d433e1a7b2c15d1f042e47c7feda4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e884b7d796641d067a26103679f5da7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16807df3887943dac1cef5bb5f6f7fea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b84f233b00c47c5d5f8c37e6f54eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82193e92c2d5e278bf61b218c8fcb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a597d7cbf17d837bc633ee99db8c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50388ca067c72b04faee76d179c71c47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15abde8fac5dfd91ab6b9c3a65c4ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704e3d02f65d1bafb84d40ef82ac12d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d48167be91ff22cd9ce7f223c4eb80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affca1a959fd53f600b427b371a7a6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc850db15f9ab1e45add96c1558af0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17783e8307cd4c2a7524ba95b89dd509255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac075fac78fd90d696e24866b53d92e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da94a766ae670e402f3f1582903b529257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94409b3a2b111ef68d8fc3d1a83fdb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b095cd4fd5a9dc83d7263b524be851e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17abd7d4e8104acf78f12bc8de5ae8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732252d38d4110d4ff7e2cee35693b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ca0f27398b161c4d94db8a568d351262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf63f101ace51704f2bd1e5efdcf4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95bd9f39e5f6c1477ed59811045a4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9733330d28c2de20149e1ed76a25ae9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f97a1682f4d0de933078dee61f206266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9dae2d857b914ca5690ac9b5c2b4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dcb9679f02227c911c66ddc09d02d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9e8e35015bd3071383063b44a9c74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecd111e5786f60aa2c7db5136e8564270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b5b185861423bbec83a8be01085c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de66ff622362deee8a7cd7143d77b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ee7b2809777d72c6d6aedd16f4cdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee1b8013b09dca263cb965cd6d8850274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b01dc121f8d3c30074c880296ee9a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1c8b0b3ea65169e4a9e38fb8772cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0e4848dff75364d7002c92337aa3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1a1bc13e2b69900d059da02452d00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20750c62b3d96b1d2a50b6ba02091d52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a80ca79aefb1ad84fbe8a424234a68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97050d80e789a13641ccde52eb3f0c30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9a87d3d545793859c4b9f1e7eccea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c046780d82113fd0e21d785773ffe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d670144a9465ff550f9a0ea6dd59c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f756a285c2f1ab3f1a836614fad6ff2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41242708358cdbe2d9a8d1c8a60dfa23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adadd5b3e6071c5cdf2982108f76ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc5186d3e638dc59f042f697f7f502288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0679cb341d19f2b70b583c6a1049ea0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e86df2919999966b11a45bd83de40b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090b9d418ae88e98d6283de379badd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f06e7fd05b4f2abb256f164a0529c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e206c787285481ce05e723511f30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36434806619407d83ce10e6a0548162b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef309ae6ff8b93a969b7af83a40c0755295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f203922b4cecfeb4caba292e808c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c8b8bdd1b8a76855e6b8781343abe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969194fdc1570b0adbbb2b82f5257fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e949f668c641ea87630342bee69a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd1deb27f991ca917cdf2ec46319f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d45b04bb12c71aadcf111f39ef1b33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb134c4de24404aed865c7ec549132302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af63b0d3ce47f95fa6e454f00ad99d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506870cd85cbfb3d549b426abe438f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7af4825c241d756dd0058c7fe5af1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72baf7ef0945af02a703c23f8655549306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8b014099cb2e4492b49bd65c0e69a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3655637d9b56f8c66523b34e086adc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c041c1bf4bcb7e8ea3f9eddcd58ea3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82ec9a041b6221fb134cbe16837dbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a86675df5ee11aa36af08734cf3e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a21e2fe6ff6f2919ea0471329b8be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e4c38e58f595ed93d0a65e2678b84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27396b150ca91b57abc4906ee0683999314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f3484b17753e3a34a325ee32b876a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3916f8493312341d9655edf85431f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38e268f787aae7663e4927a237d68d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f29f965d129a39b31951c6cd072c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fa7589088be3b2007e45572b4467d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32428aa44a419cd1a5e4e3abad2b5c85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b9fe8c48af61e25ff4568173b610d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80eacf7f1625fec7d83234ca1dce71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8c4f878da45f5ff87d5ac79e62e9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61869516eddd07195d1f3b850091b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c83d06dff9dab4d950f57e9daee722325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7b42e7e751411a03f6550b0e1bf83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1ad78676adaab1276ddc5df95e67c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9093d43803e0479145dbbcda1947f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509059291523ef99f8c70ba83c7b2dec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f1426b13fa9374f16b12ce01d9493330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8ef8d8dfb25d6981266fc66e45316331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e301f09168e4f914e079590d0af8800332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfffc35c728af7c13c73cce9593c76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b140f4b24a562284c1e3042cbc8731334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec680558c3ca2dc00bc1db5b9fdcc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714ce288fbd4296b8a98f3b29abfd45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37240574d3d004f1398e936a60ca2fdc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee12df43e14a3b99c3c255db2faa790338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3f72f89d6e8c0de27f6594049b627339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315464cb64b99065eea320a470dfa87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914328367e2ba33794ed35aceb1cdd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c25b9232b0121a5b6f956f1b952433342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dddaf10d9afd432258172c608033bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17621948c3c3306d4089a60d09a4ad3e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5843041abe24eb6e62c41411e5ff5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc6f41725b89f4057b66e66d9778c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825c9da6d696edf476b2456ae6c2814347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c7a481f2aac6f07f9270c7011a15e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cf46eeb05ae5e658901c57384f53a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574f921c9f2ef0cfc5f95fad321afa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96327b25d5aec50b7397a083cd626059351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11149a838a88b81936dec3a3233ef8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e1a698ecf41f5b8c9053a4abf3520353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478637ef3a0165d54831190d5555f8be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39f630f70ead74ea5336a091e3644a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757553f3d4effd554b004c1a06259df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce7d092a00c8922c0840dac6d388a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aa899edf4fc9ebcff147b2b44f04e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e62b60393876789a913be1938aa9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe24c1d8c2c097d943c64b6f4580cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80147db9f57518609695e63e8f97fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255268f9cd916b9191e9caa3041931fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95602d9d23d60bbd155e9a002e8763fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6213d6a350af518b93c97235eb0a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe422dc2c1a0dba6997b9bf37c97c7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d05a0d74cfb916ff81ea6fb3f02c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db35a14528ff082c83e77bc8c9417a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e77c53d43417ce55da0139dfb912c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae9480aa826156dcd565e1cd14562c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4afe553bb3daf6f73e7c1ac118fcb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4e185b7b78fa07a481910c7c0defd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed166c89aeaa4e2db529a7b0c1ddb508372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8d5d8c19cae6a00ba002f23333d20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fca00cd66f9a062b2471f85473947374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210ed4fdad417dd23e165e21e001d69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87e3000efe7506d1bc74b27ba4346d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486430d99180e7e01b7c81801676b807377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a98ac56662e3fb251c27cd437cfeb5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99577b386dff69bce15e4964baf30b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1ac3b005d9b528a08e4c27de3e821380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8019081480b02fb6c9cbc7ee16ce40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10ced19688535cfe43c50295a51e85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230e12ef253af8c8125f95f76d38e0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efa903f8d88ecd9ee20c47e2c28314384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b98195554f4f0fe9310a48b2aefeb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46054d6bea837afe93b84d054d82a5a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e4c2009262f2e8688608d2d91d3c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e33ffeefa2edf331dcbae1aa62d9a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f43569c81f2efc2cb2982f3471009389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940b6036a94c98aa5daf3df103760c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cde7ec5e45678c96c808a09ffa27f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fb9531f2b11208d50aa376634fdd9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33b7461516ac6a88ec11fa0edebead393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1b6337d38ed1e559f6d3d994eef4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26887456cd0373bf000fd58ebda209395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46762c5cac37dd143bc5e70bc8198521396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2abff4b4f8dac7743519778d6ddad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f6cec292bc96a5e501f08a5d34226398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d3d578c0745fb140b6612ee76d94f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953e997e75fdbc02212a3977768b819400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de52b583ae99c9376a2f8876d4dac2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fe1dc3b8d6c2306a8105f67c8c601402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f79ebf1dbfe6c4d202116bdd183210403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8115f5a574ccaca6e261777fb5729d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0ee3d581b6f7b6f9b747210598113405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53516b6664281cc1fe487fdb6b8201ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762cccff9a85d14c872b92842e1a394407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4710a2926899b35298f4642bf71de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19b30658ca3687a38062e69996eef1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9590539c50e05de7aea8b566d34af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc378a15433b669ad421277d11369e2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce238f2ae8c0b33a143b41349a6c451412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782df7aa332a3bd707e491d7c841151413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbc45cbfdf7724e52452edcd0e450b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eb0095cc8a713ca7614e86c3f5cf9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65f715f5cf72f1e4eb396ff3ea3df3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909e4f64c28c417974a535737638c42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cba0533a78ee79fd0b654280009cad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e24782cc218e53050de137520ae17f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b69bee84096dd0404a995a77f9a93b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53a05de89fbb596db76ae8b5c2a0b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6006b3f996fdcdf4d2fa5324f4355422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68566a571ed789b13ee558ed43e947c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019be2835b86077f2757f44784d43ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e6185753a7aefd3f45edbce07ea87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6336753f876d249333215024adb83e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83387deadb6a1602503a6fa11f568e4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bc3497f103bb86261b80800aab81d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d843c26104fe300b7e710359b50b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2f6ae215a1468fb0b66453444b9e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a907fa6da4be68a55832a37fff323e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b4bd066557cd09a12eea667a5904432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00bf8b664ba742ea21009d30d25e2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81006533001eb27e1bfb4156715ca8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e423310242dea5d84a3e5ce11b3e75f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e3ffb597cc754b4a001c919f19872436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf74a4f4a73e5b079d1376deb174a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7c80fce74cdcfea2f297f575ec158438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c02e4a21719e88d965d29062dd0c79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4d3f90290775ced8c9431135d2093440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ce08b59f581d6aa96fd1beabfdc0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f9f21b6e6b7e0a2a5f50a986f6356442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc60e0740354190bdb073c077605ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee9c3c404bf9c6101336b13668c6eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b5bf5944450eef81659780a4ee87b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d405de2a80e0818a4e34cde4c8966446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35a31acc4a6ee2eff2cac2659a7611447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0688ab27f5874f05ff5a0f5f10722b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ed1f0ab8b2fbb239f8b02fbb64f31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030be95282bbe3079fcd843a6a6d7e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feea62a09b13bf96d9666888ed44946451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c10806b47a2164da0311632e074326452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8ae6091845d73beb2a58cb8413fcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d37b76a63823c04d5bc65162abe1f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee736a2b5cfb6585565b6c4eb2b7b052455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef9c3c1a7200ff5875076449f2e446456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f72ef971f888ffaf906496caf0cef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effa81bf436474512c41079553eca65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c1f1fa2e0e87e1e686649106eb778459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d1f917c93a17e718389bc64c16351460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff5192f91b73c8028241bab5e254a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff57e1a5b82ffc005cb79a29ea78c18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd6521dbbf48012f10bd793eb19b9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dc0c6de1709e7dd23a5259e0e8275464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425f297694a90b0ac0b72e943d95c42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a647a2813fa66e569fbe8e7f6d9c51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f72cd54fe3100ac86cd079639b208467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39970c4ac9614adc137e3c308c8d38f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd53023144ba16d83a1a58f63c20ed6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bba5a36b9a5f3d85d5443f2deecc7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa6329640aa541ec4d8dcc7df7c14c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65fff9c5c71e3c135ca34249ccf1cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a71c47b984b012cb4b4065d1441ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c747315247f08c071420e5183a036c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824f7a84f83cefa072c68a1504e2605475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d66d79c9cf4360f66e376c3a8e4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dca96e7f07347e6941635352083c1477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16364,470 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...418 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
+      <c r="F86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I86" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J86" s="0" t="s">
         <v>258</v>
-      </c>
-[...10 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E93" s="0" t="s">
+      <c r="F93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I93" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>277</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.5</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.43</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>106</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>4.09</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I115" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J115" s="0" t="s">
         <v>332</v>
-      </c>
-[...10 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="E116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="E121" s="0" t="s">
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...10 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>351</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
-[...33 lines deleted...]
-      <c r="D242" s="0" t="s">
         <v>649</v>
-      </c>
-[...138 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>