--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3317a99ec5e43e99debcd9e8b89fcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d13601956ce71ca36c44b74a9d9bfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eec4e239fc6b54c32e9849df096fe83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524c1f6549dccbeb899c20f170867204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb3a732e13dbb7337caaab8291f5115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12d6e4ec4b9195ae2080f20b019d5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3dd77e108ec3eaed3113a546e4fd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e540026d703fd4a6fbc80fbfdab508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f5635e20d362819db476a3bc5acf79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61dcd8a6d40373da0f769df4d5c0a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a556fb1014d0d61c52c2b13c3f0f25c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0bea32f931c6796bf186cb171640812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e1d69348013339210e1b4f93474d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f2b1db3a2fc4a719f90140eebd71714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac754fd6de06f8df095164eaf7d0fbb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be0c0b1cfe01707f72fd87e3417e8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e07b060943cde0546c06e19da89b1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb527a5e65cd8f8ed5c9fbcdcabee89318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b96dc22cc4aa1106cbacbd1b5fcef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52820098cff0cc26f48bd1f5ff22e21e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dfc2b54191be5f3ef48dadba8c6e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbd764f86837b0b416a7c07103a5f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d99f752eb06a0c974e46a6a1db01923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4c9c49961228abc351361c4c5d2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce25dea397e0e03cce7a607651c8db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabf2681d02ccdf6ac95bbaf4c3fd6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34191cd8ab68659bc82ee0a4f4f473c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bcf64cf0ebef7f2658f6308cbb46f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8cf4a6aa1671df3b19af4cf82d5dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebded8481eb90974581ad3fe076a7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f0cba9ab3cddc80313a76a7cf24a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3d4731bc80a411c55e324e63711d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90118bccc2365d7aee632f709dc223a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e533b1caa7e1fe622d93de31f57a4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ab408c455a9c93f68338e946ec2f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019ac503b302fad0fa35703379fe85336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaae5b47984367d5dc9799a60fce7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99138d4b10940d532008164f09ef10c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c3de98bd9f515888d639a617c43f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a8bc8a07e6b5c5ba1b9de08cb129940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546861a44dcebd344082eb3d8a4e5a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f180874f40e44fa8dd51a9f88e71c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93526219ea93b5ed8f1fd9ae81cb6f4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3eab600767cb8bfe6c54a82640d1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a2abac2df6fa4a228e5214a629d7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e9d2e0ffaa314e9662db2b41a0c0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd08199e39ff6923753a372ad338e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f944797ca07d5ae547bea33dfc0c3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0948f4dd21ff62ab1ce8a8bdc39e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2bb74151279f903fd7866d9c2a03850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2c2b06d9d06f14373d57d32b1a8f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff7aab1b437ce9e001342fec15c58352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b60e4642ce1fda3e5bf4b7f955745953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ac217537f5651b31f6f835905ed7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642ab5d7d3a9b94cee3cf8746f0137b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa63c191094047a1d3f6da8f7700d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555cab49dcbbb95495b85a6f1dc651157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcff2a3918839fbcdd2bb8b9798e80858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b737a77c8a97ecae69545803bf3475159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed848536b7e209ef1036d10423a6c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87309868a10990fdab6e4c9a707ffb9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc5a81848eb9ce8a2558feff0846ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa571a9ac6b5b919492ff22d3a478b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d34dd5cb4b7914a90b6c25a4d836ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d562e13905ce7be43d8624fc93dbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306276354571126f32cd3069f48bfe766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee86a5cf071facc073279d17bf4f06867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493575dc1b154652713ebedb8955bf6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a0c5d7450d6f9b7354e3ace65d10069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8a29b523f31e6e7c2d2a8dc3137de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a83e6720b4eddf17cdf4a19d7a0dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33819c2a1b222520bee7881d8d1cc05172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8b61eb6fb9782eea2d164e63eb68273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b01fa3d517c047f6221fb04a9cb8d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513a2dcf8c7f883db34d3b7070509cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f05c313709f51b7ebab0e2ab55e61c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad8ec31ed3ecca123705e83be35e6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df19fb08fa66db66851c7be7e21341578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7049920971efd701b4c3c41e4b5610179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1a54622dba3c9ccfcfbcf9ad9f52280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e371de68b95f11a2a09a9579ccd11e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649af30baa9b6048e0c1f607039ca2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d9352a5e1666be9ef19e6da0b21b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130679c4beb7129604dd002a6afa093384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c47e9924b13a810501fcea75845d9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d8c759ea2b81529d649935340e19586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46c3780152ec05502961f526731f4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2deae012aa45a261d1a52f210583d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5bab02137d1b86d8454951694a07089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fb9cd15f59aca531864f034d7297290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54661d3284b902c02a29f19ed783bdc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818aea5ef65976f299ee7f9441cf3cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a687dfa5ad207ff6b4ed08dc5f8aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e173e359d55fe89f1b7c1e08981fad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfed2f69decc4d8658fba839e75a2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af284a57491ca37ad0d3e8035f9feb8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca274628dc7233573344ce7c4b914e9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c9580155f3eb6e4d0ce01a0bbc20b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26abdb58b969efcd7996d3328159c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4e8275585e748163c51c6610ff2f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecba75c319fa43491f81284c34c92ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30563da8c7d598748e5fd289069a65f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93200d84d7406792fa061dc7c3821e13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a50a3ce5bceb6477337675d57ac715104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd318990cc241c65c9d296622d6864e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd49cd424d533dbe47ee5c2f7c18c34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3898542a1259d0fd7617203346c47ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c643c0101285556785cc94985b147ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53df96715e1ef45f5048efdf156a64a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65edbea76077718d113459916b48145110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d501e89414d93509404ef846842ad8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45458a27bc3fa0a1e1a8a39832de5678112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de82c6309aec1572c6bab30cfce3f68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e802fff882165a8459430d1601f078e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6557416b4409b5e64f83104b2296c5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed568888b45214f9ae4fee67daa6d513116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f2f6ed8a4a07465db2d8662194d9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824a4c827c074572d0b13688c462062118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cedb9442cfbaaf628b4963dbf5772119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009c6f5bc011b17541245d46f030ae5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e35ddf5f40e44db9746ec3736983e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c2d5ce7b4c1c74057aede5d89a6f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cd6d25791a5e55f0c36c35c7bd9ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176774d1e1789466e322c7687948fa44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c361947f6443d24e6722c9d3e62194125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1af4ece02c1f8359e6cdab5fba3f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc258e9e5f29b8250ff5206ba48d009127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac27eb8a701dfaa9f70381a6ffd1e0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c749df2a0c1d208db140569c3cce6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e723793a822baae269f1a9e210ac04a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adfe2209367112e005f2671866ce53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef39866c091310ed8fd56bb2303dbc7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816de3db38f7f95a83cdc34b11a2507133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3088287ad5552c193de9960a822a9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c853e16c66d281da13c53cfaf0ac1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699ef3ad8461a7911b3c2acf63b6ff3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1709aaae720c5f895fb81705f79b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5e76d736ab8899da1880696a8ffcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5bdb1fcf8ad0301e19cd6a1fa2701139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23408c9e876df0ccfe65d732a068b7c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88c541463ea2f4f2977d5d06d14b71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788d42e5299a32d3dae3f0ebfcce442142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4969cb6ab5dfb8dbe94667c8a3a6506143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b0b33611d4025233fdaa23961a8b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7cb37e503025ec965dbaba166e494145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfc35a2895edde9a2c16011617d93c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80986e923ff7ed38f6755989e2d08f7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a9d7f9d438cafd4ef9923e8302a5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12af269b77ef15600af30bdb486e4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047e99b8737ab7b784c9fbde7045951150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2292a6c2e99dd18fb3c6c8d3c9599d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101950f3cacbe302a2306803b6781f74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23884cd771ada67a1909f97ce9d4b14d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3ba6e4da0ba89a691673da99b8682154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bd56453b0b9aad467aa44ef4d4d75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c755deac0a38dccd78d4a8a202a0d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbe033abcc1d3db6cff8d835b73225157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44088413b16f7ec0de857979abb7bf34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb60f6a78bb633303a663ef435d05a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff292da6214395cd15ae22b9e0ffa0f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571654823a33dad982e24285a4eb7be2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2d3a8a5dc1aaf56c63864d88e1541162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5054cc7bd023efa73b54f9c681bf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e84de23693a9c9d42517e676eae62d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd533153b0846c79aaea9dae960601f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6875d569f1d69cc186bee2adb38400166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e933235b85100542226a539aab708a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ea14009da81ed74a775be7a7134c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363c0b3cc5eb5cb244eda1ae8e0fa6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a1925ca4ee859d5b85ee958958f30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3538334635e8737698eed1f509a1a9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901027855926e78361318f6be4c2a09c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb91dc8506b4e16c438bf2429874288173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18c0fc710b18439a0908340e884081174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589366d8fe637b4db2468d2cb02344e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e3a30a40b5d210df5475d29063003176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daf77b8a1d8b30aee5681dddfab78d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e046ae7cc86acb146c1239f03ce98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7a0fc23a2231900c5477bca94260d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df839f0d4d1e8d39191c0b0ad1b1b27a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ff09699aa4e1ceb5f7e9e13ce3901181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18edeb0988944f0f4a07e194c16ab3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c97b0ba72298769353747f05625c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bfc109aa98e709e254b369acd209a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e700d438961d2cbf12d99f124512f46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a28a848e31e56e203469f12fe4b02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1fd7df81ec71ff201cc20d86be7c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163244ca7fa1af4e8603ddf47887ecc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1409754b0edbc9f4d46a274912d00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1b62503717a4ee6bf02bcb5385996190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa07c9d7a7341876092b8663b9ce4f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b96b001937745044795761c39c629d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceefd0e745b2081f28643a154c1370193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79cd977943f342b4355fa4a5737539194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13b63bd8c16422b5f1865603ea630f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a510b948937ca25ab518e2615b608196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2ca25c8fb0dd5d64c59155fac9d10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e445db633ca63aca68d3bfbae83b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779485f6450f2f7dabc71221f75ce67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4175209bc2eb09233a228a18bf450af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e24e2c248489386eec62a56d4136c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881fd089126a5f08c0ce6934a310599202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582354c41762a7fb5a724698b4dc6d97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc72fb38c04e7a6eecaecd12ac5eed7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c44f627d14c978d9311a2d90b2fcd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75bf6002523dfedf8d329939e6dfb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9916267eae508f3db32b10f2433f70c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2d85039f8f373403f6689d906e000208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbcfa31b995dc2b84d48df68599611209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80648a1ea61d80427e92dfd5428c64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcaf2129848703672965a0b0078f38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f62777ff47773025e9bbad5814bcec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23bda30436aa7c9859fb0db6be8e61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6173c0fb56c8ae6338cfd066aa6ced214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0e8fc2531eafa740c44a49349deaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8817e56c14907a3212ca51135c41e09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24bfb9d76b95b422732145036fb80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213353ca1724836ce7e3e3ddf0a27d6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af52425c721f0a1fd0183906861b9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e930a761e08d825ef9a6a9a8082d33e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575172332a986689bd3cf73d9a8fb658221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753da774cfad2c1420c6a77011719c95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fb399eff336a66f2e00eb410b9c00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c22dfd65ceb38081eb1e479093901224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9c354e833b5de51306eaaac5e4393225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18c41c1994e5ce7ce6c6e095d334f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dff9a691e05aaa093937394c64d43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6abcd2af985e600d45d8228df4bff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a455ff7b8c63d21c533f608f0d6b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaa4708cad121ddf8178583ac455d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be60e813e3fa74231b8d4c8f709844231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df3410c6bd2ca1180e34e243b301a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a9ab0084573820f913c3aa1aaa4b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd85ada3e2cfc93a271765653c9ebd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23397daad444d30f0332d34cac0d8554235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec5ae3831f087d23b10d62e93daf12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ae2075e69610cb2e248ed4142fea6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ce724af435f005d71aa2e8bdbff8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35e62c412137d679655ebd3756b9d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ec0dbd497d2e70ca7372154e6121b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af93cd9e1e9b1908987519b611ac13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b10a1f41b93a0956c8087e1981d44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae60e451514a210ab0526374503ad1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0d4c6d91f9a3e856fd10ac6f0a6dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb590c3634dadb38863dce915e51a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc93ff9a0ebb883b768d38f604a9c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc89ccd7408ac8ebfc453d2498ac5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00923bd1b72600f3689b48856d256a24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d10b9c409e11ef8e0dbc905eb148f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e99d93faad9397bd939f2c7df069a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa05e53abb2634f03e1b238b5f21165251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ee3a68d72f247793ecf4601817dfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586855145bcdb5e0076915dda8e221b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c363d0e240b8d01d6ba902e05f3d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc462517d4e4a30aac27021c8539ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee0398477f55696ec1feab9c42b74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0aa464a3a3424535570e2d1bb3e51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939a7b7c064a49d31efb0d5665e63c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a842dc143f40085b162d5d0bb652bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc759a98e340b850fa060c227ce966260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb161c9337e52984e1ce4ebcd9ddd35f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee80a1db88bda81a30d0aa2c13894262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db91f3db21e2cc95560694b714ee89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d845335913569aafb54a1741379e7b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a09f2497b59628c62179dc1f994aec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e24c341da977e2deb0cbc9717e87f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97ff2ecde55f8e914dff28b72fa120267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ddea324480849cd9d8e01aa3831b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ddc040ad1589006789dd4c69a0002269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dee9bc00bf18dff25e3f25b31a573270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93393cfbe9bd48d5b41cc2a2cbd7a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaedeb5fa7f99a8b6881bd596aa4b88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a648b3fe64da81a90ea3b75a68709b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ade58d90ce12275e18c09ca645f380274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0ead99a657a63f3d5c08e70f4c5da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d1a4660fd83f878a208b476e7adbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f011df7f3ac32f7c73a4bab67ccad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f14a882cc5729a6f46646866be559278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe996b286aee925790fb79ad12dc5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369cc2325cd0d7a5b275d3e8fbaf4cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2ab5998d6f4d5268269cee3958385281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae870ab42b9eba2f6f6a91d55d510f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb376ab9c5d5e16ede23609724eeb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c1d76427c482c01e31ad628cdad2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311a88a3d1672634ed1e3ec1f744782285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdde93f82e465743961bc8cf35b9f82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41931f315479cf24a891828ec08cc622287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef60a0ba829fbc23eceee96c1db95a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7cad5c3ec17ea7093c55ec514c77c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9ded15e61d3e69deb39029b4a7a33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5c0dcd5384a0d4664ba8b943be760291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090253e3c92f314b2ebc09605917d274292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d2ec956bcb497b7f9211e6b29de14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd397d5514136463e0641a103a4dcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f646e29e88ea3a140b6445b8e818a5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab6fa3aae0da1056e8045c17f6cc30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1328892a7762c2f308bf3c6b8b9f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d49bd16b0a60f015386880574a7300298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3183571105ccc74fa37b7dcc12c89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0c1b92af10896faf4200a031f6c40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a6bb0b3add8f2954d4435cece04e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff9108014b1d54ca4e081a4648a3b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124ba694d34ad4aba9236e2833fae76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76475100d76ef2987f295fc7f81edf71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001c82f451cfba25e5fdc1d377c5775305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e23fc5361d3920dc15d0712e125502306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf874cd7f56e54f627c06b25c3db5449307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad06a809b550840ba82ce4b99a1e2fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bd94100ece79d2fe276e90bb2bca8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a8c6f6a1fad5cd80b3de86a17faa8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bab458deadeb387afdcffe31d42924311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae478c489b6aaa994892834a8d30f5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e96255a769476ecea456a3bbffd76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b2bb3ab802d2a6186e94462b909c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64996085da435288e2124622b6db20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6e7ef27ed932b382bbd4a5001ccc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e474960fea9ee3e410a5f5428fce18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe467874bc28d80e8f32724d3dfb82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbb30082cba500e837e64c27abd850319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb513e4c062a23ff9e921d9fc869a76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670da0065cf3cc3cbc9ced52a5ba2fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2671dcccdeb538b579bf8c7c9ab9b12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f50b1f0c77f9a3a99cb13b2ebd2b64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c3602418df374fa0d34a8fcf57dd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ea49b8f7aa1d3157b1f64a9679319325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f517b367938466aaa1d02b66e8aa79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf590f4ae80a14d0c7d38c1408611f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413ee649349b3d87e1c675db89de7e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6322c29bac86ec0860e6bd8582492ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ede02c0540b234613156d3023e866330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2cc6ed407f5a1c2cf24e480a6c4e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec24761d4f4e9dc4053b80bcc0c714332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f1370d3c2208940073e45c4c452f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d52c04daa3b48a4db097d187e3494334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba5a8a3caf45556674b6efc9bc3358335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeecbf8c21be16021d2e60e5395699336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb8fa0510d982eceae589ef1806120337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dec0acf87e570de8c213beb5b04391338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea641834b3d3c6814f78cbdfe96641339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d32a3436f4c0d4145358a9872f8d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956a249bbcc917746c9d1a4cedb75ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220210bf319d201ba3682e6d31ce24e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8b9e07f495496aec2531cca069d11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a495147e1c49e644fa0efe339b2ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdb892e43111f08b5e1face810fe3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c1fe626223dade0aa0899125b71c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5512f804650112dae6cca7bbefa92aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656333201ed799cb9b378feb04f89806348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddb2aa633103772b78f0aed7fb3330349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84253abe3f8c7705a0455d04b9844a90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a75a6c8cb5ee5ef15f18242b512dd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2723e4d5882f9c146f202272c6817352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e66291eaa7991ecaf22c1462d70914353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c192161d948e3907a92cdd3e557fda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0a87c9156bd26d7e85f1138878c9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69659b476c36a0600d667c4e1fb1bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e75a4ce3c4a4a9e1c037e079e90ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb993f7dc2931c938c8e3104120b27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa819bfe496af139b878a45014295d50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb58ac316e6c130edb44aed16192a8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602c14e2df66c8f4bd4dad6e85a45c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1a93a329c71c46a8e1c45cd71a28f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542e8a6a33e65c57d78173ed77f334b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ce8160876f4d3e81ff6f639991da3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9561576af6c92e867963977a8eb2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4b79dbe906231bfafa310cacf15a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a848d94d5b35b6f0b3fb1ab477fd662367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc47cfa35933aec06f2f3aefb25823368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c21ab3c5751351b16d0e9de78ef8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc34ae3d7b1f3bb1d4440ea902f34a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a5d60060804bf4da3c6b0ba75b823371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987a639e24766a21cd2a8bb90568a19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0fcb7ea5c0079064d1b985f24a623373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a846be59c5b2f102a388f44351f84f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd103a9ad81a0bc3d6a8270229f4eee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c022029f4f8cdf370fea6d17a948f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b99f602095466e12cded507b88dcad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dca64238d0443068896f78f384cc60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c71521405d1e98a401208baf4ca585379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb828004b826aadebdba4c0486ecc8fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120c3a576e19504a76539e9a17e3153381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19e147d58ab66c948229b200f8435a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005e9b2d7a9e7ff6b21a8ce449b99f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eba7182b975b5a6ef273a0fe44022384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3924a680bd1b050741fd5ae8a8765d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6acd762125cc2e78f911016e25725d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918ef2dbcd099684dca481ddae1e24b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01099d9f9044d58f0e9ab222608a02d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ea4494b2d038c53ae73b85c2ef4f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202f4d8b544f0058fda64e839119202390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61520fb436bb29582bfaca72b46248c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97719aa3bdfc6e702c17d595ff51312392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ac9b7d7a4ed364be2a253e6b83bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41654b74e9c13e0da3482e2a6b21d503394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654c66d0cd2bd660846edbf29fc6cf4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a6029ec99777da17334ec79a24708396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0fc402eec14496872c5d1a3059799397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1109c65120d06665b67c1420dfaeb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c415aa32bdc1e314515a4e72d1d00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa215570ac4ac95d0cdfe3cbfd97400d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad9495b6d07a30de43ae2c08dcc989401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9c5d686a7a5483a633900c22ef444402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bc0acad82fe8856db676e9deecce6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684491975a4eeca5d9860c3400db12f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743782414bb3e0ca0f61385284cc6cae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344d13ec0e58d90c8f01e5e10e06d34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee9bd65b7fe37a4f044cc452637519407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b7c71d985612861b9af7768bfed96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7377bdf5971b333d8053c13f33ebbbb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647153f55962550e4f48c682eae7a55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2e51f8def399c2737859727b86482411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374d9bee942b25e3966f44b6bbf0870412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099133c04f2600f872de672730dd7dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdedd9b9026c9d1956d522852e8fff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc3bc1c18fd47728b945f2f09a54f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbfc96e42f15ae060bc8c48cdef723416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9ac9061f7498a3080b4e081f79bb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ebfb05fe850683acd7ea06ca2ae3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf8fa67a40f0eb492f84bfa7532355419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1c06da4fea774ed8b6b154acd8cbe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925befe413cc883837878e63712d41e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314eda48f0febdef09a566ec691eedb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee793101842f2a19ef83ce3ffba86d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b921b916ab8300bb985eb920acb84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a46fdfbe3922178a5716c72db39be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfe1670d1357d7877ffaa3cd2dcb64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30f5dde6e3161ba04aa118d928e65b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442509f805d7765ab07d0141da6ae5ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54bc3be731fa717823cc36cb84e97f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9454a9d3e7c292ea69671fec1d545d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eedfd9bfc78cfa5a557024938af987431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b26382d19a035cd90ed3d88d50873432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a906cc951bc721cd26aa09591f3c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d702214fed79b5227565ec339cc6f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1884f8c5a0c0fab8887fda58a41ae0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2244aefdb9ac249583ebe156fbf743436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c7817438ddc709ed184073659fcd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69fa063854c2adb1e931da991da4f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629c6e9ef7ff17197447716cdefa11d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fdad5d366788dd93482e09cb29dec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bb3f13a8173eecd1afe2401543a10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81800dbea9f02561c7156491ae5c8f81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe5bf1297b206a4c696e9978c0cc11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d7b5583ba0c9a27e997781748a84c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13452ca7bd73b9179df8aa2f7aa0a1ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814ab4ed31bf8a9c6bd84fdc23ce1c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f60b151320705f8f27e6e9a194450a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde160f1cc538afe3ec1cb9eb28fd37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ba6ceca9ec36d2eb83dae75b5be76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831407b807514458c47db96c0aab3fe1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c9eefd89131b39b7c4582c5d07e65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2558391e1bf0a8272b1308a4d279e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fd5106c90fe15b5a003bffc853037453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84da34c2e7dd314192c98455355c50d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82c94ee1b0722db64f2955c3a100cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d508dad1dab72cc12a96d033b8ff3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8338d89ed0efc2039251f90dbb39c7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af607ec6b09c07a914eac231368c1f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05458f31399639b28d20ef45940db4e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9173e095c0011506b2fb155a73735460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d0e53dd7261d8ce0f114004a2b4b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfdad6f06b002458118e3f2723a10c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb1067440936528b74a89ca5d70b44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5f444f1650bb58e7a4ca6a07955af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec0b46c91eb6a810d35e5b06ab425a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ec888d802ba3d6a98a94aaba9fe52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213521c3bf6f15f694d746736f81452d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2203959cb7c714cddd003d42e9c1e17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e50edd7a98ae06f7159cb453f32868469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30564e7a5d1ec614cc0656239e47a0c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d858ca91ad7ab226a4ecc471f546a10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceabc747502939ec025f1689c810a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeed7644bef3a44d821363290e8e3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aca4a13a28eca8c00e274cb415d24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f56f9f146a7edcb2f8d806046bcf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914626b971346de9ee2db71cd1d1dc0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cb2710d28e389fa991ccd2df3a3da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a2fd94e86fe488f58827015bbe089478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddb03a5ab3cd833c66bcafcd1a0d81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9442e2f660bd47b6625b6fe7976ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367844232bd453eb301e4bf6a316d7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e360a10d67baf090f513978bab48d33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4222e1fe15e239eb13c912b0e2e4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240269c11a911ac3a9a72244023e6bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a5bcec87b7776c3229a15f91880f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5ddc3beb97289439dd20060fbebd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b57dd282356a715207fbdd2335f26a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424e0a06d9edabab0acb6e7a54f5fe8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e4f94f5bf7d8c41b1fc2eb1e4cb22489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16a0d61d2225a25dbbcb95ff1058181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95e0c3125cf6a803ee96a56e9bab452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e9e50313fec6f56280e17762415cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ad6175666b993849cf6f1d214b3cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0635ca3ec8de0a7ef1c0e7679b628e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c13b59f49cee9023cb5ce2a31b502d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fec12ea3086c8d9714b0403fd355cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cecb463ba201a5372198c0e2e6e208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698963d7ea88bc1369383e1b318c0f1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebd980cafa6ca2cd2f6c265f4adb7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b50bb26b14c7d064823fa7237ed6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf5664358a4cf52e2cfa7a5df6518812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b04e37f5e5f7d89844ac94efa385813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ec27cab95cc0ddb2d50a5172dff5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a94b5b18a313913bcd5cc29a47a3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc9f8ecfa947c1b0698129f4fd434f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab16cca5aa665ed5c271cb9a9daa1ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678cdc50f3eca871d35e2c1ff59dc3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb717505480d78c5e333f79d0e6f4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8461d2fab45fcafd4f6e56ad283a4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55900b423b1c88a1de5a71f393bb275221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f76fc2d8ed5eb978aafd13ed224a2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301a9d6ce52c96ca64bf6c11b9efadf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f761346cf1c9274a6f4c6709633b81224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a62a07984f7904660649958408846d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f29ee13144ae1a98b8f7f850a2beb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec048521884c13d66f9deb1e4881ac6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7072a389142106eb77c91a6463fec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff332292db7b8e787016e149be00605429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee56c48a13a6093525a16dba0e337030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47ce81b4e0d4c1ee9c1735a3b3065531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece72f9f0522d241a3d5fa355de71e0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d88b9823cc7ac55baa8c49c29347a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc3a05ef905295fa966fee6bb11cc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18ea2b2eee8805a1c73142733490c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dabaa60be29953541477f4504f51136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0851bc44f03f4042c6801414e7760f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182be8d8cb89edb9fb61e7d4854843b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36657f0d2097f255f50435c003f0315939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187e1daf73a739b79d1cc3b0dcfb2fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcd8e74931cace0bd48145020c820d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff58a4d461618fa6062f9f024a2e2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a3839e8d58d026f82e27f0ff2449743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f915362d8d3fac4370131c58a5b378044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c4beb128ae1a6fa3ef89c9a65460745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bf867fc0d2a90175d9b8b52d4ac5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87d1849f7ab6470c3d275805416d5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc11075177aff44dc600ed739860d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f672a047e8d7c17272e4509d68be67e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9c0e3c90e4acc196b6dfb30156c7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576c195a8137a3f3808c09be14274951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a0b98bbb98f5de32f9d0f863d797052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75f0a3fab1c925757453d930a0836f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75f33987ac2fe6ac4861af82c3510e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345eef582c73a26952393603d3e2c15e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e3270b126cde29f9ed49e3dd73d2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1260b4d657d69f16a86f68ca33311257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea729c7376c7f8bb8a687bd7b5c5c17458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b1004cc2de10289ada74f02024c1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20848cae4b7d7d76a89a75e7f1d37f2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b716c907fd05059bee3adb926930361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4934273dd870222d9845fab100188a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d066ac2b91c031d6faa52083cfd66f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bf193ad2db3188a7333a02df15dde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed93348314aa0b0136e60b833c90d0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac7e158a2f6aca65cbc940c85a0fa666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793fe8a7d4e527532cce7750a5e679767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f332396de53cb2509031624716e564b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad513da16607abd4ffaf1445d18bb8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f10b987cc17b99cc8bffc98a08d9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4c40b2f6a0f16b0843d11b9cb9dae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438fd77d966651a6853a3328b95367872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b373a50b3a8209850437e33c2b0611e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ab506f5131aa331c2f405d414f87074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c7c325a12f27bfeca61bcea09fe9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb2292b41dd5a836df196611a401dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde58f2579da8df51846e703af305dc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03f552fde687c58370ed9564ceb52278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0d0a6a1d41e62ffb52eb2d8e2a8c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3927a941e21e90aa24cfbeea1714680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4a19a7f573a0311d4b3140c97d1de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6df6e746bff9e9fd61abe002e49ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6658d05be08dda6bfbce24cd50aea7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec9408a90919cc236def9ef86ab2df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c185e4f2c232d0241e6b5bfa3022b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d43196c6499e3cf4b1e701ce5eb9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55f55e2e43fe5b71219d4b64df8e4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b478e4db1026289c2d773d8e62a8ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76213728567530fe16bbcd28707db76489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03ae1826189533fb9971bd9efd036990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737a4bf6acd37c3dd77d8aeec5b1eb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e297d8487839e27d7168a94adb2a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84db75d7bae2fb74af6ae6e55e1bae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645a07e44c970f44b695f0282a13e1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae230c1f59af690124cfa937fe519895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4de973d0f5198637742be5e2cba14b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771480a109f58d2605bccf2c712ad3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094667f6ce3912291669acd999e96f0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434de696f6cc8a9307fa6309f2b0a55c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de49241e83cf4d7ebbd6f7749195119100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf91ae5a2f36e6bfb751f3e87533a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a737f80613dd6c846379500d77d557102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cb30805539c3782f33bbd88dd299f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9bf5755218818d6ad873bd67568e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b97b4a852d54666c204be751a7b2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286da7430b5236938c63731852158a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea64914184001e8889bbf8977d8f8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4a27f13992d256a75c4ae0c82155b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c02068fff6c79b75f4d3ee718ed209109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1a973388ea40a4e2203f4dfc795ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abddc0d0edde84e0268aaff639cee4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae529f55e051e1214e9ff360294198c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342e8363a50a0f3b9fd4e4171f07546113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ddc07121921e04687b1166f6c6808114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88f6e405cc710f483e71839231dd91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee354a962faf36f74e3f8c9e0e4e32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02fa25e98fc0b098740afd91c6a47a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a92f551d851458c5c9e512d47fd6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235880f1a51ebdb6e03450105effae2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ab559fb9e752f66a2fc74d5b0311a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e199cb9db8a775b32937933a1f64ec2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd902490ddf10722a4620da5969c63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c06585adf326d44dfe27c397750d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c31e0525f371076ceb8f7ca870a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc17e4ed92578d40df24136409d9fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da71beab069a3a06f9ed0b79dc45d0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87385f699d93d4b0eb01244fb1dd7780127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf91abfa154fdbf055d2bf5bee4862128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b77792819a9ecf57c60fb9ebe478129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1f56eeb32e6d5ac720bf0f9716f97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424a384782daaae862e36a0312dcb47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210966710e6a90f6314ddd87f6c0fba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e06107dc6dfc8dce4c96848823e28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53c49a82508c8d61e5cb4031f10241134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e3fcc5140a0086c03ba3a2786a9d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a774f9e5e2f5b10e2cf34f8284ec2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcb48082c9d2d2a7b6f30623f8ae85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e9b2652bdc0962122c32d67096373138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2958a0ea1a19ca626c22196735f608e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d85ab98ab0c03f3920d3d4609fa08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287a83d0b3e2ced838732affba76fa9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d744391b9ea5e429ff1d09a1d091d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f4349843d11b09b42bfd75161dd40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c1d9d23a8f7341378cca2d4b0c4b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd5d1f5686ce963362f2a705d96d54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f396872e45d9fd273d0af1531ee4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febba96ccdf0cfa34508d7e9c39df4aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198919bfda9612819fb9cfe3e19118b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8ba40deefcae3ae2be89074aab983149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bec3a4fe2d8e5fb7716869ef3190e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ee22fb3aea9903f21315184acaa4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9543aca85d1ba1f6fd131ee47de1446152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19039c33018e376105de253d70fee53c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c5d4fbc4f3191611e9065ccc92dd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6988809a02e8d5861b36a93df38e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea2ae9c91781ded77de87dc4f8deb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330189acfcab577d0f151804ec42ec7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655281787646063efce6032a71356ccc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41421273949ddf1337c9de7ced1489c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284ba46ba443b5fa0e17e88af150720160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5778bef93339a23696619b3606162c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a953ccd19c2fca3080c2ba9fdb029162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b41d0083285fb89d89743c48b55e54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926491d8024bffe1f684d7fc96faf20c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3aedfce643f7a1132c6d094de7b4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122bbc4428acd535dcf143affb30f62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0d301b9428cff42d14d9a2006c363167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874355203a372131be0c99f847eeb52a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc68076375255df124a7c0fcc8983e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0cb1ab864a5e7d86afbcd7535ce8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409e72b6f0495d3eed5425289570546171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab90ddbc22c44c318c11ddb04e0034172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf781e8d24ef5f69c8b4c6dadc2836e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68338020fb713b27d11c14b7fd9f23a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babdff8864c17b8332fc51f60a22e04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dec852f186a26d06571b05a26fc204176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc2d69a02a5a4dd9fa90e9a1e08099177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281b1f74f7529a7c31cf23d0ff06a34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8739b53e4d55e201cc85b47fe87db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7b584ddccaa32497c2a3a28b379b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876c61dbb1246138434e271c9367b2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597911264cfb0b9ab6bacc56ecda220182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c759dad8a00ea56e7c7895f07ba9fc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115912c9a80be4897180cbeba55225df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c85917ed2290c583f6e28f142555e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3297f246f8b3eee8bff37a5e9d26ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726a64d591a3ccedcf955953aa62909187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daf88c6c67fdc13b9ad1e18e7e4861188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54e5004592e50b61f5e6cff2108be1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f45a28ac93f3ff2918d6aedacebd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7aca7ef1ae46517386e61207c5d6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b029569b5243248d4279478bd2a234192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d0777006812414b8c0b409cceb215193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ed61c361ae8ce65e7e04f3a63dbfe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cd5335f36ab142f3fdcb8cb859476195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6c90e0cdc9d1a60986a308d6655ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95482350e873ad7ceba11e1db422649c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728ab421d4f991585cfff42ca47fd71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac22cbdc49f8958020e1b59fa04e46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266484a57a6f641bce3b5e5b089a187200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ce96b09dbc31a74465c8403a9dc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54528596caa58dce61dc8d2531ad578202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bf2b155141109bd1e9565e173dda1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019723075e3e822d48ba6196af348877204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ad220647382aec276e74820d2d404205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025141e2c248789a6f7614ae15d20d6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6c30f2fc20ff2ffefa89be5a5321e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5b642e0735414bd9db864fa51af04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022fe1715f7dc5fa75d1c8f4affb768209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777e10b2f263258657eb63f45810139210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d121d47634a5f0e359e0da6608b17c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f6023288e8e65155edb8415d920ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe7ce098b0e942bcb290a62bcd5ff1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d83e44d46c794db0c1f9c70fda97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56b0ed1b579e8c47a97301ce814abd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3117636d9dc84551642f966e907a95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df53811f53a051e827ce9bdb575fcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2f1f251b9da57ff69890650774e1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5f8133af430241e99f89d498b78a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e560b0d1147a17b2b5093a98ba7ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e54abfa8024e47d7207fe03e7a4257221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc7c0f3567145754d54368b0a436f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15529440159cdbe00f9ea135154889fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5c94a87bb825e63dfd93d18736261224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2c65f595dce797ebee68aaaf286d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b207d84d413a71c0a49522643aeaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a50b053de4e948f3087171aaec706227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879241106ff576cd3cadfb73d2e6201228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021ffdc4b66c394dbcafaa7d12b6141229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978409184adc600ddb720543716a29bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccf39fa413db760d5e85c58bc7151b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172f179b833549221d5d55990d31acd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afc0813c05b914be225042d58b88c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfa14d934566a060d5ce92c2a8f8c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f362a118356884b9ca395338abf756235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479b67296d8daa5c3af67238f192bf9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea386c0b835a339160e2ab17b7c90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6291b6e553d990452898beeb71b332238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a83fc5c16d0d2a6fcae290773d5b33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab320e4852b42760ee0020990119b1e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8318f8eab17f0771b4fbe251348a8f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a95e8079af397ed9ad36b8ffa5e87f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30832db76c34915939df5bc801d9b79c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c32d22b53522ba7ebf563d97adb2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab20807eab1e6835fa2463ec0f30ac4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ef41f1a30512b7d8e45c6b6d4b3ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a0801ac9017e3015a894cf807c24a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925570e696641813944ff562a4d0d062248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2a2ab70f927bce4ad33ea1ab199f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd45e94a6d8dcde5cbf1475e0456074250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03df0cccc9a8db4160188ef86c2f0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb73fb7635d8c167240729a451f82ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a261c290bfe79ef95a87244e0d06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389d7af463cd8abe11299a4c4b0d66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee6fec7de9b8329cf58e37e9827434255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d967f4f5b93c39fe4876b15f633792256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e306f55c25345b7bfdae0f9fecf03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd00793e38a6a69c979ddaa51e0ce85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecb80d02ecc19166055596ae953e72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760e30629781c33e6f47d1e69655cac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c2efca7e1ba20561b5d5a6573b5a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f9038654203348b8319c810a70e6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20dfdf9231a97a19e89235524cd296263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93409fc94ac540ae4b550b1790ee03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb33496bc8a0eaf155bc35574ba0bf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbde2df7a8572038da212053f95d7ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070df8d68c0155067110b6f079e4560a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801b342d54021052a927c2ab091660a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4dfefa31861c5d96ee815f0354f90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0bc73bcdf623016ebb594a5e2daa2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed554cd3f5694e5a46d7ad78b3e485f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316bcc33a160326c0dc3f764ddd0094272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a63e590de9fbd262bda0fb45e1759b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad094e0664cbdb57894eb09bdfd7b0c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5815b2030db66160cd3a550afb44aec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4d0d037fd152d28ca076325f94195276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b872a1c103210e901f5078e2be76d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443871b9993b831d77e1ad067e4143ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba60391b5634eff6af460b6a4d070cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb19a3ccbdf4510d7992a4a8b6e308280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ce6285d6fbf8ae2065495fe800c54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd434ac7106853ace8376e0ff6a1b18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947084bc46c13ca1262765b1eacba860283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d72c77b6494a0f33cc933422b6b46d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0400a084f7edc09a2c66fc2a35944c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f25814f0a3e89edd81be86d1b14015286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7cb7046d35edf3939025b4418332b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd4c15104c7887f5b42110af843e86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f472e9c74f596c5675bad8e04eef67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae24cf3b65fc4711c1741235cff4d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589c86104a301397164da67bc8dabc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d71598dd44ef82d8ea505d6945e83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec5473c9607ec58c623cb62f54869a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e5e39cafc8c0b9168c15edcdceb43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3509263324ceee79e6010419dd978295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e17eaa0981d2a92041e8101afc0f87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0708cc12c6206ae5a4108415d5a84c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dff89b06e87ddfb4e7b2263ddafa9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac17699cdb0d1e7a36d5719a254ded299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e0ebd33d43a1d1b4a036049525d85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d457b7e6e176f2c084be427c9612c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb6523d67deed62315b76f9fe2d799302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2d0fc8333519e107f7e9182358b87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265abf085fe6ddc4bb5bb9bb1a2fe89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b189c407ae7e5d77667908d2eb7aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5dba8bda9e564ef33cfc34dfa3e1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f189d8d6db862302fc9954bb357dd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e459a8af0e310da743b95fa87d0eda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740362eb838408ffd8c71077c354055309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74396aa2f43f03dc7e1ecbcf56844923310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf61d84af411a2af364a04cf22ce5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181763a35bb8904f9f15cf5215cc172312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bda4eb03181112fea34ed39e6966b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997db5e6aba19affaea1f81bf2855ace314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b59f2f8720ed5643aee80faee4e759315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9961bebde73ac99b5b7d92b1b2e67a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f46f49ca29dbe013d64b10bd80b192317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b47ffb2b3e9436ad4af5a654f3c3fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ce67af20ac596d14ffd3bec0bb440319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ae8ad93929018beb9955c35ad269320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66cc0522c5cdfddaa2b8eb72d666af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f9429870d53a1e2d779b9b6f5617e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9916481ad61765d721a98a5a4f45465323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9040a1a3ac1f1076d3db7cb8ad49b09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec3bb6371b490f1ba4c3d559a834a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7455a5160329110fdd2362b1540c5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fabf31c609571428584926e245542a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b36f91d792fcc66f63d141a283b86a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5408eaf2848cb0f4c4b7106bc778f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4d8e03631a707a325721dec174d9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2994fa854456b8f58d84cfe6dfa73b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66449e9874f872aa1fa11f8f6b3e29ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817617a641bd0df8f3b46e02e72f31e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467948feffe3dba237ddc0a14676459d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9648cd18045d50cd29f55b43afdfdc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5f118064bb9af01c4987eff9ff0be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ed4b5b1943eb64255d43823984378337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40faa07dc145ac3f4a3f1da54d2fd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37323750bc06595fc47d07f2cfab467339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf181910c12f33bf928af0da8d5225c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ddf9d8626e415d847a1e4cf8e990a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee54f8c8a833905ce52ff68558016a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aba3d654746d0e5c9ea5946d73e41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc262889a4e679f4c836f442a36b0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a517997845d5460a18b501b4e37fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20214e2d34121d3427dd4e9724a0a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe2ea2a16d7705cc2805e9a0258a12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99051bda0d9ae34183d7600883c1d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6414b033308a739522b1200552dcfe1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d40d756cfa7ce7c248668f66a01e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb904c827e30509aa7013885ed8b22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0d3ccb192faf3727deea792acfd8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117858b5d425660f1670ae8d25a851c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb8491b33f81e5be8dfcfbe63b99a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71268bb8574dc61b645740e32d8419a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759a236ef709c91cfea9838d3d6aeb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a057bcccabe4c919c279fbb0c5c963357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5b1d7df7398bc6728cd3519f54c0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01615ce9edbe02e187ce47ae77c66e22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580ad396e744bf18c3ddba796d0340a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffa177d5fc75dc9e4d9e481e09d84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c719c0f62b275419214901150a208a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06c9fe7ba6dcfa6d659581e1a7c603363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f375ef12ebc3cb2bc60ad85ca9e0f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3e4b7c09901ddf66739ea8ac344ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4758dcfd31d35072798362192a588366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fe090f99c86e66efcaa17d5d35fbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e9c2d2f9e0ee941d2660d9f030f6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586c7ee41678350a70b5bf12e8e8c27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e3b58965e5be681102f355c4bc9cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b6175e3089efdf5b02c0327f6c4d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04909093feb49d425221775bf2834334372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819b9e7e898d4fcdcf0bd35f4f16cd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82b866b18b2927a772d79a510eebc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ffc3ff99f46e770f09314f8f4e682375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a98a170754cec33c1817026671346b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125bb316859698a454917254da72ea6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa61a9ad8f2c289363253af617a997378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89247f8985371cd69d808a8c73dc9d7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593351178dcea7b7a2e430e9396db96b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc37f55e1ceecf7cc1118f29c54b072381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b0eff75afc2fcb114a8eb2b7b27b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c649d8e8afbeb901fdbc17b1bab29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad79f8055937b55c2970026282979bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde19d039f343c92f8481dd028641a67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dfb46cfe2ff6d83b493cb1aeab207386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22193d15437ccc46cf89d1a0fa905904387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b19afc4fbce6b3d10414aceef7b3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0546012351ec956b700c93e2376fa8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ead51b1929b46b992b69517388736a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ea4784328ab94e34dab4b93d4c6b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d323b50d288baebd2ff2a23786399bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32812f5d2803c0936dae5e3563774b10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7231814fa3abce607a27826efd852c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858348d87580974cf6fd14c2a61dba9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09243c01892fe3458dff6872aabfce59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9742ab19ec29c7432b51d865493834f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48cfeee9863d0395f51993f4ff5169398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc6d7920d22ed39c9198d7085363e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e986eb0232e42e0dfa5e9d59c9a86d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb377c7b0a0281fa294798afbcb40c2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621249ca6d91db2c0cbd0839f9e2316a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07032e9d2e9142c1606d99102f149012403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3dad64febe8574f0f91fd510dcc4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5580b51e9c5ebcc087d7d794f8253f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325f01b7ae4cce67411a26a8cade718406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfef086041faf650f5d69e46ebb5edd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a3dadec790d8ee33c274e5a3163ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67b75380fe67ae523d01caa0da8453409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed78ed0023518f52eb08ea89c4ef90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be5ddad2ec41e991ab6729c0b13861411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4674f07226814dfd89cbaa7154fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ddb9acd7bb36e337be1816a30574413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c23a960fcdbfe4c65461406b15064414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120226b61b9ed272df49bad38b161ff0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a71783a5505dc740bab48893f40ca1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f361dcc4fbe512e61327f508782ffba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ee4d6e820a326d1f5570c96a198bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab241e6897dc134416bbaae7bae1f98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3a232541d12146f9c4dde4e50759b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf40ad753c59f09a19b59a11cece09b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6219c29ad7df89d3a45bac0c53f73e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ed15195b59564cac833b3f86a0f1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dce604bc9a48f85f427b85aa51a4b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3008abcede4128be59e1af9b6997ba1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a90ef65853aac13149e2ab54959ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b43fe9e8c8507b9b873e9c31d8dc70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5d77be6ec7328f7385b16edddf9a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a38f7d05254edf24cc1ec241d2994429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde7ebee9702789a606958e903c57f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c87591e15680697ed000f47f36480a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eaa73683597d0dda5592a3be89d6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059782573b86b8cabc009c056f274c59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d87930d61b81d241d214af1ffd5ce4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bee7d2d31824bf4156289d54f7d7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f4b860f896e909c6a32ef7c80fb0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e9b27fbb9885014b5ae8bbeb74cc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f08fb6e0fa43a7ed5e12fa027fef2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f36ee0316ddd4a649070523866e78e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a72a991b9270bfeb4ada91871f2b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558acdfd3d56e05c5176f76061dab503441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a2f58e2cd27fe1f7605a8b6947cf9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02f1ed4977fbeb3d260e915c547fb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff777fb1fd8d329155eb5ed77f560804444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1901ec205bb351d9ba57390c5b33fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24542dcbec3d0644ad678c99c7887fa0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbb50c7a4ab951194420e953ae96f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687fe19b77c9e07b1e9a08b3b97b3f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44599b5d3ff18bfa119d387b50267b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1738a797e509dae92960f4c92eec55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf3db929207cebf26a819c97af3cb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2bb13656d0274c0de98d31abbd0ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a4b4b073e2d6346915a04a480f1cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df37f85603c9133c6ed7551644805c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4b02ea133c5fdf868e82e0df4897b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a58a655538b68ee55bc38563d611456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bff3b58f3f258adf133073fe0850a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc399a4288f405105dc6df3e074071458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182b9a11f7e5fa81cfa1bbbb34a3c74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d639af8948702d48eb67ba2f06295a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7183b24d35853b4ab4cc8e5247a11d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ff672aeb38a9dd284b415e006ec41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3adb2800ce2cddba3e4007ae205c2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c030bce0476968e3d5f6ce3104bf9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b7868ec8376f65ce2ea0971bd866a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d9e9136ecb9639d5fc0a1ecf2c5b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcdb29685451a204411a2f53d1ff29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd084cd7cb3d32b034a60d0b04485cf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45316a52fffca601bfca836eeb059c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b861aa14f2ac5a3068865f576260a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc53cbf50171b0afa1c9e04c63127d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e55462e3a87d33e537448bec962bea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ce776a90c50586b357cb9ac3b1dc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17592a900d26aff53ce4ce5f44e2a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f2aa0bf368182182cc3cd55f157af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9022072c67842db7d661a02a926b73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee925adfe0f1d9a95b88b8aef36c7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93fe1db3a15ede31321a46ca4cc37a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bffffc587aac43b190e9bee81d658479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>