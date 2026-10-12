--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff71ffffb424a6d5a1a28dd31ca29171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e493526d606fa26a299fe0f13948c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aa6bed6c8942f4fcb9195f93edc743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f6ba49e1f8c12ef020882e20ec7534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38a2fc5811c87ffd0128d25349e0aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06618ceaed643bd7968ef00f82da30766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016bfb32e17ccfc05c4c0abc0cbc6697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff06715f13311328f499ca399a2ff828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838cd0450aaa00d71d4855cfc18212f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0bc38b972721bf145483381814d1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8696aefcf5daf6a6ab3053135f8efb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdec3f3b9dcd688ee797c92c325c10612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71235d880cec070cdd49d26ec237fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301da1baed08c94615fb9b0da79cc5da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf132e9bb2da5c00ea196c5ab04176515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1181b5ceb1790c1bfb5205e5f595716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a96aa1725a48d0c8938d476083bdab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af79172faca42e85cefd31221a282518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227ebfe4a26dcecf6c66f42b5ee865519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd909c931633a1ab5cb9f0db423744b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e74b141dd6e818223dcd5e89d654221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e10b8a500cb3425b5d92d6e120abb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef218e0f4068028e0b488070891601b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e0280ed0795eb7349cccd58ac802324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c76701e279b1564d8d5b564c9230c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ef7936cb9840b802235b6a998c05b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526fa6bfb7f7acfc472368b1ef8ca3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f0363abdf5c11a801d2a6c921a90828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38580447abd9f156e9ef98961fd59929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28f677e310f3485b6ce5d35bfbcac530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77275e5b9bdb978da81939062a4bb6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456c0075c737ec4f7a79691719cba4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc62d17abdaf347fae522b027bd1ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064f99c8d2543294ca4336bb3837eee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc8c3d40c37cdad606462f01a957e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f305dd144ce2172cb40758bb63b3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915bb6c30adba3032d6f54ed3605dcd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb0729c15d289eb3d3957e3809d7d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e42f82dcc44e088caee5c7676e79039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabae3e558c97002bfa7c1d7b5d422c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acfac9ed6b76a752e9eba899a93e0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e2be2760248c4259354803314c83f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547f2da775050d45abd2dabcdce51a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755b1f298d1eecd0a0e8365a128fab544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afff4c74ca168ffdd97dd11577271db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11e49db4fa5183130599559ecc621146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2aae2a60dcd88650b9301f3f3537247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8844a4bbc042535fdf1c3c95c5cdf3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce24c6fbc91930bc4139fa9d012e6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b82ed606b960c61f47c3f5af6274f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c3842942b8cefcc107d6dd7763d9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1f98f0f1f6ab87886e0cc2e86cea152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f8aeeef13f1e31051e99718c0f98853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654a551b542043124a1882b56bda8be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85471d638920515df61e8b5a023c0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71545a600a95478dfd047724a0acf1a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662753a3855a58dfa6061a1c218992a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571b087e6e651dfda58356d7b5eab5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29b183b8ea2278dbcb7575ce90236f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ac863c3f0b759b23f02314f88011260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf809488540b601b120238dbe25304a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69862a40fc295315e09bc640350a8b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf607fef68b586c29343d6d54e7b0be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ae5ebae3c96b839e1b2dd8db7e8bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e172ce27b1950c1ba980097caad4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dff04eac7c47b36e4370abec2d61ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ba2e3c8d046a44f6b0c8e83216a5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abc40afd5d27a7c793b30b76bc6da868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9db1d6cda9cd19f9aa6c867eac2e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c787239d25f4f3ced9b8805d6c496970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91ead7b39790170594f855b6f3d69c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53dd8958d24f1705a529f1480529fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289a0f7290b8c7cb3a9dfec18c0758873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879693d0cfe1fb1a596db7f8c9bb7a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec4b52bb487fe8c9d177258624439475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce1814b0817fe06c1797271c7c9cdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea18452841cc2d20f699d0a6293fb7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b369426b0f70f5747eeaa5a105b5f3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e582bc6ada1740eed53c7d149a66979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc69627dc0d0b77804972d61d6bec2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cecfd63bde6aa8b7b312e27583cda981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2d34f35b45613290911f80a2a989582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094359f5256d35b6e9939892f35c297183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b250b3dc71d121f5affe9477c340e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4559978813f295daa26e339542875285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5b61f0d10245162bd30a8128430e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9db23f2dd84962b6c376d9b9488d8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae8975cb630ce21245506c3c35ac5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318fa7b17e4d5422564f6a7b0c8190d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba929397c4b2d601404f75ab65d6e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dfea7e31b1283394663b02413830e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578462858e9b0d2ef389c80b13906b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20e731084ff45cd0ec202fd22f257093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807a128e7ecb90c6452996e02fff97d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdbcbffafb777ca1c7a0ba89c0e93995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde89d87aaf3ef56948cafc8ddc02bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efd213b6d9832336c78c0891f4856997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca603dfd9bb44ea1c87448da40d6ba898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a766dc409a5ec662261976f2ee99a0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7128bd0971b9bc08c7dc356f3620a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f21f9b294d954e6edf0004ee5dc8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51429673d6822c2d5e966aa1129d013102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f0c83e61b4c39693576b187b515dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0954b454b60007805ccf780af2a05e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf594dff64472341c4abebdd4e7fd8e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0729c60ef77c02888ba3c5c008d2559106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf1f8219a22fdc2ed742064cdb27c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a6ea5eeb50fa61e866e7171bf4fc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78dc4998f34bb1bbdbcb310ec2948b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13bb70b44a1aac232491eec88b7d77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef4328cf47cd07ff1c34edc2f57b35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fde5a40d739e9cf186b77fe442fee6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a78821c4dbab51503e699bd4e25e11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7e6724e364c459d107de542c44267114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9fe24eb3355b787efbd9dc6972239115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02924ed4a390ef165af6db5adde012a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2fb8a959577c164d4bbf4bf8ff238117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869779728bb09dba9de93b1a6ec4925118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeb5090b1f094850d7c70f14ea6633119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f07cf295eee0e88ad75b9fd6ac70d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd12e4a5118e7a7b86a8494033c53b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd25d5106b9103238fa3d40effbea4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b285c4ec728bb0ab99f9b666ac53b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37790e4bf5b8f434822fa0dad5a59b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39ff79d63fd44adc711ad0d66b2685125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3e35847a6aac8155750af4b67d01f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c588d66c6f6deda6b2d40c960a65591127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac68f408c301153fd01b710d611358128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581b79be63306d28afb87b4b041a534129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3484152dacf4a958f072bf25951c111130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44693d02fedf3dc2136851e54ec8b11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc443d32fd4d2f4120a3851e5f7706f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c9eb5b70b84616914802c54656c2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257e0384797b356ceb655ddee5fe742134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b7c88dc741a770725a01ae0333e91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7344f7ae08d0c181a43844cc71528136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b16cdf7979c153b86f1a2f42f3ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a19cdd9155e6bdc36b289b9948d15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884b8be26d2e491591cce906594942b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b03571c5f14ff84ec31c5e1d2f2efa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c192c57ba667d926d654bbd52234bee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484cb9abe794d9975399484ddc84e5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba79360a4a7e1ff17698e0b796296c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f84f28755b72cf8115826b8ec9655144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a82ae8b55d994281311549b49b9fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f1776312f100d4ffd7999d25471f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ed38c61a8b0a64d5be0e3c27c3de7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b73cb480c2c703d3c6c4fef839e7ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94665f42b829e5940c35e5e7585e3f8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b9ebe72da8eaad07b16f1ad942a90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0139134b1d7c601755b6432fbc923151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccccb8ea8118b1c5f118de8ea82340e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cdff02c290496eb901049d6a7eaa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a80482ec4307f25ce695cfed0a3948154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c536de34b1f8500bec5e0edf09817155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391b05413e04048941a3027367802e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067cbc00ac203ff74e5baeca0c5b01e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d587130f1dc70c4dc0a4a2ac68dda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908c57b242329df460f9afbdff78a34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612abc815db421c2325212a4c913e9a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f43452cb6a5dbe119aaf042809bb6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77c24739eefeb59c76257dfcb8a56d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8365391ae1f5e1f2da1dae19a19282163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0c7551ef616b0fb765ac3f7d2345a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48c1b9a55b441ee658748905bb6eb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b82671b0d71540b48ded233009d4cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99657b720cb4984849056a8fbfa0f4cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2851f913e7aeffb9cc13fc0b1f708168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fcbf4ae43c4828dbee324c25fea92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e660d78d8599e674703399e36ad35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd134c78f3502f0b4271311a6d6b73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a06c88591a4261e0bd8556e6fed90c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976546d843abd0cd2b6d7358a840547173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec9fb34ff45c6ce12168ecbad57d94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0e55a8e1fd0c07462004071e11106175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279509780a8ae3a18e2a3b088479c37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924e1181245c8df590d1d904759194b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f33d62ee4540b4e181faf5310483b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8042e2787887854dc71e04dc98a032179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90f03aea900d49820085a126fbd4d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2b7860c81911ae35850db77c3fcbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed7246d1f27268e5cdfba348945538182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ad544a7d5651878029643ae170b85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1a85b8044bc09f558aa018d1a463f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f6ffa3203dc47821dc037f10e8a2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c99a6aa89e3bd8e1067f2905c9249186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8707a0be09030d1440f4f6409969dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883d68391d54e76474521861eaece9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c631971dfcbc99865db378ec1920c20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1251f2e8c2ac672b1b1e386215cc63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48f6d992ef75fb4c02d50a6eb45394191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d10d7dd6cd23002f66b0c8db142f1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaad333a236b20b7577366f58cabe76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826126562335969efd8aee9d8f82bc32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a7a7150445602e0d4e4bb41a6dbe3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7165f5a4b9d5a8d269dff2d990df8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bee8142922b98a8b45442770895af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2453e5eaa5671e8dace4cf4629ed9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feb06699041fb28137ad9d4f415d92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983e300408d555633450cf75816f214200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5845b807b25d6dad5126740341fc00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8129f9a05fb276215afe9f3c15d2c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2188ad31092451c3d8075c34946711203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66d14205c9004570dd5db1673d2c6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5fa149c05669e8ac83aace5da9ce6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa968a47688a756f6b93c2d0ac8c956206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea60ef995f98fcd595a9002284b09d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e255844b9efee4862b552cb09106a6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5ec0fae47353d01aa69d49bed0254209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab430e1b06a8307e38d07e94a98c44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922427464c0be7959581ad6092ff483211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f37a39047d7ae49acde413bdc53b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e52f96588930fc8dcc2a133c1c3d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05959fc283aeb5242e8377534cb6569214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891eaf6dc629585f26e5d8dd2cecd04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c160d4e1a29f545ce5a8d904733d4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9553a92473ce4ceaf97bdd337682cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12eda75cad063df0a3856d57a8710e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ac1e4e271f5b386d412977df68f20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf287db175ce2902abafea93be128f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59967c8b14c81dfca1dbfe0652fdf8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa42c3dfca3a4f43c5dbabd27d1827222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa497587384c48e2d73747a60435e78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a344b362d33b245c9a10adbb72560f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ff2952a23d381d48fe6328bbbbc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d477a7cb15e3d706d37745d5ecff97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5149186df684b27f6375ce70a68e61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef51557147b49670a383df7141f3c60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cea4428c279ec2783dc196392b102229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ee55cd63fadef4a8a67db7f7e33c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fba526cc01ec42ad1265f5b50227a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac90552191532cbaffbabb9098cbed6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411d22e8b13e31d1d8fdeab34437248233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30f3e6564c9daabf7bef81aa40a130234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a729e003f0caf9c075cf561f8569aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dd68429ab0cedaef913cdda923fcd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f097a30e087e2ec960e8b4438d772f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475e78f30bfb7bd20fa558a364ea911238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57b5ac2cd1b53e5f32d1b163a6d744239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b74ba3166531afdd4e238ca9b75b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356450264b57915114fb441ac145cce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74194201ec7e6f76b47644d0d6617f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6b63943fb21278b534cb19a7a99bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75576bfb30fb8a47d9928279890c249a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40782c186916a2c664ed6761ef9be2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31e87c8d987c77e25ad4259bb6d9d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd010717dbbc95b7d5ac755f4f500f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c63a7ba77b4ece4cac42aefa444b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f87265d5824aa0b816cb72b8b2fe30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906910cc8816f6522671a3faf67e37de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86a64c2f780848eef372fe15adb80b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17935fea8dc733f3a26f164a960080252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775ed459040e22e680b03bb764cf58a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd467d8e7ca6227575b78e1f250777254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02ecb8d155a51093e56aec7b3cafb4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418c0ea97ca3f36b773f312c9e57012256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e33855eb4643e81af31e113130024257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e50685e1891db68b02726afdca2cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761a9432719aa57f0184505fc95938f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a14d11dcc0f41e7efe949fb182b9ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ae470effa4098eb2228f94811cec7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd26fff2cdef8b52e41238a7dadba56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a323e9b1edca80afa07a40ac3464f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235c7de037a5dfe90ae5dedfa1a3e68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcaf5af7bbff9ec0dfd2a967ec2aad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf9e4ac4a4eb2cc8867fabb32821c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936e1581138edfae7eb8315db9b3ce3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48297c8945694053827d25b1da3630268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fd0d810ea2f70b5484859144173ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa352551efc54803893bfd210b17161270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02ef2c070c851cd1d1ebe24f4669bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad4a492505421806019694fcc07f8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e91e65f327b59a34919792a80073c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d1b11f02e6e2be37b2a9d7cc6a87e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9528d4ad69412edf251fcfafd3975275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a7b6810e374a8283fdc937cb4a0db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc309b39f8eff08ccba7a31f89b53d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa84463d0d261efaa789d12260d371278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54093ef86acb2d2668e7ef692e58750b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d238dcc381f8952010d82e803db2939280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3677ced74f3f1ef4a80ba79abdbcb69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebc0d7a30d43902d330f601a9c7768282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1dc439ac229f9333a4661ad45d310283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd49525c78f88da820e46b38bdb133284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18b3e5048d9eb237d7c567bdc4793c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd20df965bf75762d7fa3b408996742286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5e48e5d0dff2e6e3af810595d10c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a914427b55615b010c842bd640fe9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711ebd74c402d12ac3b62c3d53604c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a194f539855dbcffe05cf635052a89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35fc88adda67b251c84d48527d91f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251786d4ac912535894640804ec2659c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd72885c3ebb88f13caaef0e5d5135293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb208969d586ab3e266cd205bc1bcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cc5310ed436ce0ffd3767a99020c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3cdba688ae3d2192d2a0a90c03eb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdef8dddcce7eea74363c3521558d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3f99423fbd30e91a0ead41fa9da60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f007e637557d74831c4aa8a01b621c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982adf810f53ac88ba687b1cf738cd9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31798c5e00fe1c1f0dc46984a5a1e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2da495c353f97443df4707115d220302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e9e17a63d7bbd8c72ab84c3cdda05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640087fe83601f4b3c033938518e090304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa45d0b429f6fef85ceb9957ba970c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324d4a0f3dcb97b35da3c262edd2b3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abdef3e4e9093a79ef3dfa6909f356307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884ef50fc15804571ca05f5a6e6454b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750ef3419e27c6a1e1468b7c3930097309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a67213c0dd233365eb7ba3f9d05439310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9069061b0b35c3f2d3e1ecae55a5ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e1836704431837213450f0a751ca8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64dbeff30c1022cf481752ceee6cea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2943218f799764348dc665549bf847c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594a58486af2b2373fe084e6393a9d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139298a5153a7dbc46e0e3338ae43e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb76e958d66509fa6c4fd97daca7a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3219902eb8ddf517ebaf8712a0f57de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534138b8912f2667f62d1d58579e0a53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8467bde8e279934b22b3bd9deb6ee2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03235ab9a57c207e3016084eb5ee1649321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69eb126ddcfed7a6823c7a836c774f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdec2430465f7d8c5f115298daa44d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0607c4d7128024d038f1134dd70131324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bd81f868ba5f4595230dc5658f625325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919805b16d41c1b2da925af0990c589326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c5ab83a7ee2081b6f7f699a447233327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583da90df00d737184ba97304fc4026328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22e9ec276aee6d7da01c0aec90f0ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8c2ad7824748526789d0b68da7f34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3562a07e152bc5d007090d9426d91da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53dafe89ca643335d2352f3d08d73d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91255f843db73e0ee53fdfc238ad817e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc147dacf0ff44b8fba07a53743e38e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeba5e3a250eccccc3b90f58d27e2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b856367a9992ef926ebf56447bbc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1f95f9a37da781ec2ae3ae68779cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2457a75415991ccd4d9c5f422d204338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e657ac0a9b0c48157ed28c8cdf0a76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518050467bd1504b3ebc87562de0dbf1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe376087eb3defda74b212ad60d210341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd49a5ae25ebed871c135886244f3bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86bdf36816d1b8997250dfcdccf86d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b3ac7cc4c27afd664a3705312074e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db925baf71785b74788dc11a2a9fa7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7891a37d30a3f220a044d6a16b485346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce58306372384f5cebed661c517599347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7dfa836074a1920be7aa0a25912b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e880265ebbcdb5a25c515269fa59fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580187796df30298da4d01c43efb8990350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc663eba1c615452f813e8480b5b6072351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945b01a5661037d7ce3a5bc3e53ba9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296d907c2432f6a5f12622df36ee9f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef6aa6a69682f13cc61d8103965614354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0575b3607a88cde93a798a8f97cb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7653c63f76901a0a5cab2febea23f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a932119ce1d802c889cf46ca9b66527357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b13ed0c96eeb6484f550e3276b09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f60c6987164d9883ba2a25500cb55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c3701b306bdc771a5c2925da9da38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621afb04d995787bf5149de8bb8a251361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ef8796a2f4073be069c98912e4d7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98d3e82dad6d588e345f969c98dfae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c9ef5f5a9a8e0917eb06099aa8a69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0dd04a336c797517fe291d802483f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ef02f0bd4a824ac0fb4e58330fed0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc9c5f4d3073edae50d989b5a55652367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ee7f666a44ebc48f25880eda1bde7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066a07ff5e7746ea8fbba0e984b95a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbbee80343369ac18f1d55a7a0828a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eb2af25dc19bd9bdb7abfc64fbc63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f7cabafda7c0371d3237d479213de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfa264883181d24f4c1603714c245e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df75d40d2b73788669507574253e23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a90ccb080df5c34cf0af16a744686375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191143aea3f78bc3981ea2a600bc36d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf09e5b4386115de9fc1a83343c9bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012977244900cb4d858fb272fa78917378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403061dc9094a3e41be677607abe28e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53b4859801d505c77b3b42064e5228380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1806f215307b8c72b6a23343d47409381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c17cc7c75512aa3875c461d1af874382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c57e55cef979e882fa9492bb4b864383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b84fb5c5fa5227dae15c6b9deeb66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c359d3a80b7d436d6aaa9279c08a47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da235dba07d83d253392ac5ed40a91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9614113ecc4a52be8424a71af340c42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d72875afc64b24c14c18711b63a12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c4aff6d4123f99cdccfea10918a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33526978c4f0e20b3cac9c2dc521421e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db8d4af8ae6a656653ede03dc75df0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11314bd140a6f363bda855c37a1f0666392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3626d8835897b9510cab974938a4b80393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0849695ec5823f2b6b9a602ff289e23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dbb430c34ef11bd4ba7893cc66e7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a4e9e7898aa81f0ad03d9cc488e78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bb3d41c97cea001a7c1fae96540f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd1c2e166734e625d9946b275e16b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aca8fff49be34458fbd89ddd4aa21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0804a8fb5451571b243240ab8bf31400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa8d41a5ef3384b027edaae94221f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e20b5d73380b1789558ac46ab13358402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8edd4e011b76800ebbfed8775a786403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c53df6c64f6ecc3cb3c60de7a7cb42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5e34f4eaca7e1beb78f76a59637f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7366d10d9474e4c7174799cf75d03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296e7f26f54bbc1bbd9b28b9810ba63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad03bcabbb061c367e5ac64d4d95f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675b2d3a181ce0b8a8416fb4e9fdfd7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d4ae6edbf87ac6e36c4e05102b490410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42037e3a94f0596b5fbf3c6e670b17bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e95533e634ddf75253fcf2054adb8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03088022e7c004df85695c686fdd649a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36361e1c7817b571caaa5b79f551c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204774801597ccf0411d31a546575e1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13810d6fe393f59d9cfd142dcdfd14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42479cf82c86c8be0869a114bdc82d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90321f4c20ebef02ead939c2323f04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039341ef10502fc3855179af34e64c73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90139c59648f28ac13eab850b56f5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1e51f03e1058439c6c35aa18069e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374b3647cc3502c0796362a10bc2901422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2e01d92f9e768168f5ba0b32f245e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0d0b27407982f457ee21dc226fa60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9cf30657a3fc4a484d3a4cc38273f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3ecc96ebb6999198bc54e8d20d016426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a47985d6713904e3c6ea39dbeb6195427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b869807e681371446690dd26cf3410428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e95977e45be44360d2db0737bf9b5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae312107e9df52333cdec39ee11f9b64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47e8b0639b69a4f4159b94c0e69f85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0eb5f8b4fdf76656a97c83636ba21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777f3f332c674c9e04aec0f6f91e3d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e76ebb7f0d08eaeaedd3156470f8df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9957f3b039cfeac30d736fbeba5d9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd04c142f9fcc4e25a05aad8e47ac9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0604ff4bd604176621cc6b60d167bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93e4fc314f1506c81320e9baa09ecf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364838fc571503b2f28aa654b4989f94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254dae97d3ea21c06e98404def1e131440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff22689436b9aa3434e00af752f4dd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89505735dc025ddb27f58a7bb1468d35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d8a670cfc8610e8ce29323e233988443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93633c2b7b71e4c36cb1f5a4fe662f97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff9f8c095cea51f3e8823989ec0f5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcf612ad8de5431b63f31acf54eed0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615335795d02aca5692890ed79c1e03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71889db24c9766b2e59482f0ecb7a94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b588a61ab9d19812375d413985b18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499e952a0d42b5aa27d02caa2326adc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab35f195e2a268e63e2366edee35c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2ece93902f2b7ad36421a4f789dfc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeefa5bacc9fd90267915d4e4d34acb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62860aac60c1b66373892f35a384ba95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618c47f773e008e5691cf84f8718812455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ccc35aec8b40a5959a60d8ccb91ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ac309d2aa3f07f31636a06c1857a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c22d8a62c485693ff8e00b77bfbda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0fbc5b03d606ad7021514c08125a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7058914da7856bc01a1930cbc0226b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce4b25057d1fdc828967cd2d3aaa22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567425b3be8eb13e25c8be1010474dde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c674470a1e25dd5f3bb2f3828653d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8067d406cd25751719104de6d73254f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990eede8eff5dc3c4270ff50cc3d12f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cc24ff0caf853ab8a81e91f74e05b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c75fb5270cb0eec77244718854327e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ec9103d735bfbdf3492b643f8f98a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cbbc3f44c5c94d5cb5a18d14a6166469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a080c3af26117d7485c6910e92e87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf809863cb925f6b50c36a55e295dfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33610a080cf4ecfb2dc9ea72c1ae9dc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ba5a93bbe7a9b818e794eddab0e4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b97af3a8880f480b6418c51c3207fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d3b225b03c2edac0d213cbfba1e4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ef2af11e05cc0bf428eaefe783609476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d6f5a83bd7d3e2678e48ffb287721477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608276375530fed52203f847aa5ab9b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fc3bfd4068fd2c5c1dc4b1ab17a6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715ceca4773ef8554ef11f6d8d4309a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8eaa0bb57c08a9c2f6797dd55ace90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b8e7e90ce0a1885db418a06dbbe4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1514f2a870bd4833027c5c01898dca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f1a96c5d8a7b02cebb6f72d38391484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282cfc8f8f01950306a684771dfc3ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f92b678ee5fa1177f465621e26e18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8689ff53b7618610c7471988fba5d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ddaca4d9454f6733ea524316b5b4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748732e4eb88e302b830cb60d0eb12f489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d702e49fc4067569d591d80f76af50e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a8cba41fdfc0df6984c8bdf0cc3272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b96a1f5c4834addcc0171ab1976a913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51023c1c2d0c917a3e777edfd3a55de54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670005c0d5a201d73f7fe79746311205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4ade8f665c9f0b296d9fd15058ca16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d12eb43f272eb2fd236287433f8a797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808500cbf931a9cc987138578cbecbe88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6c26fe66f8ac29c5f542126455e339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86e9a0313f2f4efad31d3fe3fc41610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34587917c85bdc3fb49c88b19e51cf4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28dcc5d841a937c4e77e739222252d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcc59380ded33d54d92ddefd16069313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9992735520d1461ef9028f243fbd1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59210c0a42853708e120dd0e955a7d8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa879db00341c834db6a4e3d29b45716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d4eb045351525fae38789edf5905917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353eebf0af24b37062036852442c8eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d48ed3ea91336071806e23d0c7e4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2650cde5ec86e6e5d08a4f6f53cbbf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625fa2e248334e6f6d2323927e2162521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0346d752d7e55ad92c9081b26171cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c43d03feee7b41d2365d42a33acfdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f911a53e763f17e62755d16579f8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d70ac8a23de6243bc9a1c83a320ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a454cf6182b404eacadeeafcee4600226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b693ac011430082d5416c3231c37e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd095703d3864ff5bd72fcbdf80f3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b2421abb340d9a1e30b511e0baf1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108864561622ae89a96d6cc00cb4cdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f257c38cf68260c9a1195253a64f11d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680a81f6a0f7020c577bbb742e81c6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fd27740719b02a9306b175b24697933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d6aa1301c7d23af6d354f034d120d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc5c73d5fafa49d8f9636540999add35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35597e05726f0910299f026aebcf40b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866685a54e4c5535e3c902785c29238237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deac859b856932885a7c71017db0ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76ca0ee6a51e0fb60e338ac16b6d0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16b4c21f704459031f5580c90544bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75f253176138c08e5544247b98b47b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0354466383b93178ada725af10118da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3fd1014927703c18f6ba77f65501c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238bd4eaa020dcc3b16267c3111005244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c683bb1059d1edecdeefdbf34c6cf7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81a9d0017ae6144b8d5048ac45fa5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12761c0da66782edba2a2be928f4397547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895e1b6ae9c93086576161fb156258448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b9d90bd066010a8509984d2fd39f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041a316bf06a7b8be52a816d182971b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e33279802749945be5f00f543313c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660cec4e450bdbce5b999432dccd5f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8e9ab5d7a59d513856cc50586871853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5477ff756b1d0b528d77bf075b266d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ada7c5975e448f7ec75d7e60b496755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141638f91b7381758d16b9fe798e754856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2d680db73357ef644a540a20bc8be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb83e3663392b3ca6b1373e5aaa83458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7f23e4d7f33713ff724819f1f998459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5499caa37447726b637df9bf75fa660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f922b5038106a189af2e663704acb5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84c123fce977f74b30e85f06d4e0f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9112a5b0395db6afdd305c67aa35e2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15f8d225271adf45fc127ef21e5d8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba2fb84e1e0aa6e4119ebb7043f8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e8a80725f971893c75b0006a5796266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e669d05a3e4ed0b2172edf3f7f7eab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010e9add68c2d3e873ecb02a8641c2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb98f2ea969a1b918f54bb8e07abb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c253be8252ebf82ad215cbb1183fdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfde8c5824772a29bbef504c0bf8c8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1d7042a8e3bd309a98ea8751e010872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f9bb9b1f287347a57c1fb44ebe40773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca58d2ee136e020083affb1c4358c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b62267f3ce540017921e95e7acea075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91249293bda9b81ce686d4b41064b8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323ce6552ad16edb20a36a72f8730f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f7507e8d13eaaeb87980a0a69f2e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e0b4e44cdddadd84cfe6483bf229679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f270246e6f78eea57979e1155b90ab980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb116a91145ad559bfc8046852ba0bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895695de1bb3f362a8f4ead4da62c68a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b41870387e5b2bfe58677689a393883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89d48221ec49ead9d7eaf957a73bc584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8629bd351373863b72d2cc5176ba485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682790dd1c7f3c81631bb61d566bc8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d50e5ecf7895dc203931cd758b1d4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ae36a5d0e7cf445b2c489debbb40c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0f973ba792b84e383e820f1014d7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f374146b9e3e1615df8eac3995b1fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b549059c6558906fdcd2b941b6f6b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527e3f396432e4ddb1867d9af56ecf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4816f00ef9e6d78ae65d807508ab3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7920546406e20d8a338eb61b478fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e75bb4a2acb19f6703dc4934b83b7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeb74e7e3576d15f298124c0546c6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132504dc7ccf0c6b15823ab601213ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eb9577ee038e5550ede43e58647eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5f2c31e9b9b075dc8ad8d9e294f0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5adaa673d7b581ecee3fbade1cd04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94939df86778e494aef3396470069c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a475b659b0e5d80999c36810f5334102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a431f8d53b2130e6ebb679e4f0e43a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273863e615f743b03db9fc6caad76c20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fcea700239edcb19a22c523b33510105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd90e4d2d16d6c3b27f4578e050e3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195633d87e6d21862f5210b70525a6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b733bde1e27e73ba407d0427a8c7cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d68f517e03a8f1b78ee846b153d25e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d916b00269a86156f5b3ee9a590af53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d0fbc0fce75cd112fcb648b4b66e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e651651cb4635b8975f3b79ef14febe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45d62e751d4b907143448c412eb03e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1fdb029c750e529a7a32460da2e19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43607c1703483d94e7de2795a3c3d98a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43770ac16721e7f7d01ac31158140d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e806af9531885e1bdebde1e9e300d26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dfe35b2c49d285eb37445b0e76996118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853acafbdcfc89c5c30861e16f8365f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afdb4043e68f8076221bbb80644c8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d589429dfbe8fce7144dbd2aa83734121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d11b0a70c3dceeae8812c3e3a1106a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126e2b10b6d3ede6351696c90c954fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed80adc70fb864b5489c4f33c2e44c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb239b053bcb51e235ab25a7528c0e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc598f4eee4bb9a73b4cadc9a399939126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6a6ac5a46ec81b0f15cd1aa477f4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9b93aeecece5b1ddc2b998ec67acb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782a27b318d4af8599738d43eb7a646129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c28a91b9ff0efdf0b2dfbb70b13aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75d9324b563147179ce43532ac58b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845da928f6f291a0324e7f605e1f293132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d222d7f7d291aac34489fb27b4c7d13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4a3e913f286c096b5d200fb49249b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a448baab3c017f0d6c78f4d50425675135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24919cbb6e4f51a680d16c54706eb50c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e4f8924b638f8081b272dbe97f8f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de541b84a2e64f4504a27236e9512b3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aee58cfeac2383ca29347c5db00044139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0af01bbdff65ada734def3a88ad28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9677338372dba6ddef421752178821e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a24dcfa809cd008810000fb125e1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbecdbf4d59847db4d0f3b2ce48f85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05a50c7ad5d72ceea30365b91b4635144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142292688b4ed7eb48e12ce9993c46d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a9a22d645faf643e955968fb7390c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db765abfb1468b9d236671ff7f16c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10849a3f1b4059e67befc61f26132cfd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72016e9279de7bb8142a738536a6eddd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f7bb28a6930e5dce6f262a7d8fb69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99980b26932689ccb73e737f4ac46b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89df2067a1d91579ec0f25ed6bb1272152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f86bdbad09c70d415ae0ea94f536a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c357c0bd323feea8204d08f1da9a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3a5d46f959587de776f97d4a8481f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b517ddea7d3fcd7b4c0b11b93cb5ec4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf8264aa7ca1389e05c7da651b03f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c587cdd850fe82f602dc4dfeb3e7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5043337f8e81264f1935520e298da12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93e5b19ea992ae64213dfac61d879e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e740adf91bb48c06681ad770d5ed0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4bcfe81e95b98be88f1f15a9b5461162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932bc37c2127882829eec108d569f88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871007f34f10f239988edb6f32f41a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6329e209ee895ee01e87129988ac17a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b90cce901ac26f483f4bbd086c6e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbf25edb26ba4a3c30d780e1b98bbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d2efb240d985585e4643c20e85802168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218b9b991c5575daede66f998438551169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c996828d7ea26701aeffc27f0bcc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264b6af64811b2a1ded1c35a8bfe51d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629d18c94187225f7ceeb051054bf23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb58b2580d0622ab483a1639e40f20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291dec30925a62deddf1a622d09c251174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2e97245f5480de6c6f352bec6581e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023b06d6282c2b2b5806f663addd1b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90572fd131b9493ecdc1d39f8cbeae84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f869b789f3ac64e6e7b3da3b2d7264178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356816f6fd8572d865bd9943612a23e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611eb486f0cc78e95cc8bb1298183ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9e7390ed0104c327dfc2f0e029144181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2a3b3e6642979f9d2253da2085653182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72ddd7642203229b34637d529f6ae7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9c5a3d7efd770bd9542e6a82d71a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba450ccd3fe9a1484fb88dd7b1b20a82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285b22a7207308f55a212160c13fbaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561ea76b1910037b9d153e31f4e1602187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0533d8202d35b638cf13bf18d5a217188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee966861aacd46ac98585f489f620c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00163c9c3895894d9b064d5f7f92122190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933dddc734fa5d1147b30d38eb36d50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e53b9f3c0c61afb16766b3216637fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ddb34c37641d7ec3790cb2aff358a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871a087c915aa74987ffb802a022ef8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503355240d2e7451c9ac00c14b89483c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5094e6a52caa155e776acb1b3c1140196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa005fb43851940a94b0603ec573c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40dca87718687b42f84ff9c6dc6d1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f6483f4952a1013c6487523543d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aee1e3452e8c1f3176d0bdafd53439200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111935b27dec71ac40e9db3cabd8b68f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01342d88f8195e815aaf56fbb429651202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24566e1cda79040106c8e67d073010203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b451d74bc63cb83720a6a279a86ef6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6727a8bc768cc1b9d2e87cb1205ad7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4bb9d7061db8891bd69d375871c67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868492042bda003e0c8e7bc4b6ce0b96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bef2916c0cc196fb80c05bafbadac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c6284438c6bbd52ce4f27ca911b46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d51729d7d2e8f01d6c8ad4dc12af4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bac9ba520f7e2099233c7b2b2c0cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb138acae36aa6f83098e510d7ef4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c36014dbcf7dd06a90db8726a3305213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b180a99312ab0479b90242fae228226214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d83d30565b1450442b258a2b53ecd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf96688c2319f1b655d66d2e87b20e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd86934c13fc3cadc16b786286e8c9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7136d2d96b92f59eefa4508bd692c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd428d4776826f52debd3e61afc8f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32383f506cd9175e53de566eb0fa4feb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbd198604ce27611766e1bc5e78b21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bae2cb6ea3a68b8e50725bcc7de5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb935d05b87753acbfd3d70dc61ae389223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f91466c677ff43bc1d5b68f8d2172b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a9f0ed4b61e8966c72dab5aa33551225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9522b7b7dee15f48e90bae9875ae3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed389af05e74439e54665690706c532227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50dab1be5106f16a22a87653979746228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff6bb3cd6017eb80b55954ee24295c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768bb4b5452f10e4e983e82894e3e92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ca3c5b6a2c44ee059535154a41dc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aaedcd614f5d3ed4cc88f2f366dc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404cf87ba550f32db66b9b213f9a075233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757389cedeb550678d43d7a19ceb8f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a41c0bca40c62ddff5e17abe68f53b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648ce7bcd955d245eafe8a071f008fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cf7125d84315c44593b500a03c75b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5267bbf03e5de7d333d7c80e05f797238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d90fb951e320f3a7ad95fb668bcec2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048c4f4b90328f2d7a5e24ae088249e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cab9864eda70a609acf7973a5e232241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ce67b72baefbc88f9855b2bf9f00c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf5bb1f94564011ddbec01c9fbe8ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55970255a1cee6f9f6e9aa27a3fda83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647efb4444a54287f6288f2c567adf5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3fb437b42fa06578368351a1aa300246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd376267e80af4e5d825d06bd1a2d53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fcfbbe1f1118152983c276be1c905248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a796fe3acbbdf2ca5d3ca7c52d7a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c393638c18d65cd180f8ed253646c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4463f4c145dcc0af67b104853e06d86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c0866a8c5f46de2dc2bed8dd22279252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b396833a49a65c55ee63da36a0478253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357745bede848f3b5c8611a531a1f5c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75255cfd39e25cc371ffba78f4625a6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf6d7d9c3257ab30f3d6a9c614bdbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeb639b7d0411fd9d8139c7f8f4f42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cd9cdb1b0a6ec8b05b8d7a929565a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2909a4bae6599dfcb1788ead87ac3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196bd2112107f53fa7c4698d8303b0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f05dadb2e7f71a316e603cd1481e1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d608be368e27f68b902a38e8c28a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03626447de5f36249069c4ac8aba9f46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4ac1e8e4646c11ee6813bc6fb0f29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af3e8f876256a234f362c3b86c6bc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e26da23daf7e55013ac18ceadb9404266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257b6b1a5684182194c555ee9b7042e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac83c855bdec848cf3bf68e965d497268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad3f60773344ffa46894c512d19283269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5244ed0479be532dc09fc6fff874da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116d84f7e13e223a93d55117dc382d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51072ccc8fc6b2161ca63d0f2eb09c3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3800b04c57019051707c54b95ce27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905231e807c9bf622659b4f221620cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30caf4f0fd1b9b10dd27dee0f85be27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a55c108a8db79fbbc1ab130286e71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fea18d8c34209354ee4ed85d4b6d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6221525199cbbe36e29caf958c5f1f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fce2160b76bbb1fee83d3d90718b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a29805f887a17888cfd3c0a793805280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5b4a4e59b172dee1a74287d5fef21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe55c5fa1046569d98907b391ab349a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49edcbd79516cc7daacd4d352979977283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6edab4adff068846513080bf9d7c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174251a19c8b788f1eb03553c5e7691e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d38a98a8a5d35e86dff7da898c7558286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187aa36d52af9cfc125d8bb589d3534287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648af55fa50200ca6953bc5a6c72d63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60626e2db86ad8068a5faba0dcf5ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4515d1dad68b08648667b10d59eae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eb2b4db3212e60887636f3eab2f6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195ba7c092bcf2102a5f21e6b054740292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc60f0f26247167caf57ecf50102dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512faef28377e646ff9ac8fa70e27396294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e14991b80f484b1687b695dbc7943f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d372b25610201c6c6d748bc73d1b0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5d1b51f8693ffcdaab7c2aa763424297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e26aa18cc93077a9c1c21eb257e52a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a96af86193dd4aae7e9d54f1fb50b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d737a6d21cf197508b9e5bfddbed267300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c291084144fb5df1081c272cfd5f85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc405d253fd21f79084a2041847754c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593b893ada01a7dc61cebb0c50773ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b8b8b359bd7f86b20bccf028a5169304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4273f7ead113e3a2e76d716b4a556305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab191809f666582803173b7b6806bee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd9d2727980c5512797438594e7951307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da6c8821c0b670dd779c282847787f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac92978c86e52c5904110d1638a5ff5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268b2648ea182b590e806b14599f429310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668609eaeee7a08031541a5bf261c649311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ec21bb84cb1cbc33f26cdb2a3988c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38efe64f8540431de0824eccc883a9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b13125a06a3294543b1539985649d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849757e30c113ec67e2050625263a426315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fa56ec64d6a8f1863d56e1229a9bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87f5602f9fa76758504374aef20921317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d2798c17cf4bb97237740c1d3a43e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d976a2980b7ec3acc5b926a94f9f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72fa981bb28078685b655421e52e58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6df861b4ef6e60b82d2d6634be2c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896e2464188d76f7309ebed2c5e3c2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e58bbae229802305e5dde19fd2bb02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c66dd2b6f235859dad163223b78192324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc00f2114bbf7229b05a792a49bc56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded57b3c9d28a14f03432467b1d199e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971dc882c15101d0c8672a1f4041815327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e2ef248f88af1d7f4ce5f870ea355328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c9b8a3229aefa85390953b9c38786329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ccb544201528737a00493be92b415330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86958033ceb835b8eace99b2d1743f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba48e548c227942ebe76648ea95ee9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6802ccdfd45d3ade4e8f4cafe5b67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cf1d58c2bf1fe070bd068f82791d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1bf54ab2f0b59b660201e42651ff2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad8457767230b4fe7d3155eaa2ed3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc14a40318880b6bc9977d1b27426337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf2041c80364acb5afb149bd95b7bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb619f0a932bdb7fb35de55f6d3a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2ddfcbb25a8f1c708efec23c3fcd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335569bc36c9fa2cd964946ed34b4039341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56de02b49bec7a67b4550a5e066f842342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24b8dcf44a326e2b531e77b44f2529343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b89a9f2653c0e477f52ec20f6aa573344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b332cd1ddf9c80cceb7868ca9b1d822345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553421fe1c010b0799f60dd0c3d4e65b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354907e6719826c072f6448705a67e31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1991d870ab6078886f82520eedfcfd6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566d4b7aefdba2c3ec2390d71f9e62f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362328a25c745fc7a9003479a8b576f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bb4e0d781fe2db973581e89533cda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0053624cbdba40c93846b9ae1a651ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd38267cd3f52c8c3eed541e6bf0448353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835dd21a7dfc756dec4b8892c3438c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08517887631722b6e0802dec997577a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29720ea74b742bb60b2fa62c9edc1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc73f2e11820bbf25214702b27c78e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eacca95904138e6fd3a5af1ebc138358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468e5dc724de1c17e3aca9add51ffb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d19911baeafd53c3bc14ba953a998360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12ab3fcc942dc43519d3dc1d15a41a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4011651f815f8ac1e20f71d02a8c37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc5d14c29451ecd40ed8e7e4f5d9a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592d01d2b523f4a7e5eabc623399b62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37072befd9583f42ebae14598b94d61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb164da56826a5545a76bc9ca06c9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4346fd8248a01cdabe49d9054b1ca4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be276b8a432af7b4bd039e88401feecb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380230ccb0fe1a548abbb07551d7c0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1633097fc413fb8b1f96603fa3fb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad99e8d4a33b37da02cca1a8bc7c31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0be6291ad01273e1c9a1a3b3230ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553546a0ab9943ad61b5e473d1e4ebec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232eea8cf44ad7ab10b1499cfd349b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac48c9861582653f4cd079682fa3d2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb358f9b9ce92e2e1358ba108888b353376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa68acda11e7cd3a775f9a60abc5243377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bf430f36440ed3e13fc0f6a2d5d27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca7fc5f19779cc2aa283e0325f9fac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7fd30e0f9c0c7ae940ce6723121a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed813d6f02dc575bee2792986bc7a3bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878395bb12d6d44d0d441d8e2a03391382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67444d593e5aeb56ec2fafa38c635ba1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f8244f6e0f88dc9ef73377a102b75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5937ebd70cd76dbd3ae2879421c66e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9147433f4e37fbc06e022617f920f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f6002f4734c8e442ff0d7e3efedd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d3307c3e1bcf1e3e580e5f13f73fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382f3be15178b10d8d6641d2f82f2f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5146bc1e7d9fc1f2daa5e71404a3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcd15349ef64155ea8fed1fadb5422391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a956c67ba5e53e1fbc765a1e1e2e0e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86b63c2ee5c45e1ecd24af8b03929e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1713e6263b4757d0b125aaf749e2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac5f269e18fb9bb4d471c666b14d87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4559adb67a4a18e07f913878151b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a72600ab0b322fa0fe2f428e68aba8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe3eaa0c2500a28a14645526e43f72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d59c26334e480effaa346d1c7c44ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45697262de4e4b01b169affcc9b6eb98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03480637f7526bd415fdf1fe9ea7ecde401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc421a339b5c430b9fbe0c24ca44b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90226063928e473e7bdd5b794dcc6e92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb641d3ef91f3ceeeaacbd325f6eb29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcaef61145ac7d448c3ca61f7d0a91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b938cb722266ad5670d37ea6a0e4f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eb3168dbced4f2d1908e0ce231331407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fded170bb5d01e25d0615feb1190e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7e97211e14b2fa8b539e4473a368d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1cc49b7495e020594787f93b6fbe0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba699967feff37e48f5c4dcaf9c9cd1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2e927a992e1d3c3e66de676587b86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266e56498ddb7bce899b4943fa9eb87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8763fd3e840713d625f7fb5023c56d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f6cb322f5cc30834772e5f0d8af48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573a1ac1065c393f910bfaebc6f30d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c662565a2ca80528fd6d69c84940674417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2693a3cc43c6f02814242ea9bbdb4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379549fa1f55a6d6e1d0533d95bfb2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbeebd929b6f9794bd8e1c9ccc5fbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67aae0e3f7884c3f3f264a3e5256f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c86b8bf7384daea4244d95cc73ef9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc81fc907b070c7de12d19f867164a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae79cee9d221eb5f33187c44a185c0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e4081962dfb5f6266c4a72043dcb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576859ec6914d9733b2d187da48fe772426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4184d7475851719dbdf9cfac5551dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0d54a26529253f8b0636644825a67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65271d25e1668f59b224fa214394f7be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171127f7335b582108bd17518aef4dd7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022042f15ef99930dfff1bb5522897f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadeacc0b60b36ea16371d5f5f40994f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2eafa1c9cb1c30d2a76bc00d1b06a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee994c1865e1e8d32b032b87dfc1f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca5f59aa7bd5617de334a96fa4692b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b6d094930a4e4972f5e394b09196b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deea566f3aab151ebcb0dd0cfabcb71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a98feb3cf60838dc11e555a159799438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3e45f118b220062f51b9796e50fea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a312728dba24ede08d1eb2c5f8a2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880704ceaad388528baab6e83c3b165441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b84ccee78a55b796f31386791c0dad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88184589d4997eb4a1c798c5b3c270443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ce05c3245a7e0e04b183524b63bf3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6f41b916168488be1102713818cd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92e149284515672ac774d42f838e63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d79f274dc6ea70a0779cf17b10c14e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c347726926b10c5bc887fad8e76b8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed681da9be1b34f3315c305502edff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9ced7eeb535d20d9c4820b439db9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2f7186c7b9b02b80558127eb2ff87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a8ef8baee4bd5dec0eced3946d41d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039bcaa453929f3e2433daabcd0c54e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0b50bf1de95cb1033031d3e08d928454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfbee4e7d841fee1bc5aabc34011f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71557ab29508ec499dc32e77d0586e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63535fcd70dc3f1b93df925faa9bab07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf96216574716fd33f70d2531f4020458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e44d39357112816c4e0791c3390505459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814dc51f61257a8a14505cc040180b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba2c408e8aafa0c5fab360b5cdcc6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddedf1211ce33b1551635169ad23f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf2b9086bb986f8dee00fa417356c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989caab26be0b893bb9f30f501ad9020464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba95d8d46c3709d678b8e07fc0882b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3a6e2d07e581d49ef01e3607c956a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce055a625e2ace4109b4c2110db3fa5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edf1c1e158db551661b6e05277ee2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dd9004a192bb0255b2c18031a8d9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bee74eefd14589f4aa70ee61d6992470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e67095cda506f2c6dc1c72e8676778471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026fdd3ad3940e3d7d7213806403f69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb62d78ba6b597478badf8d0efe5bf9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75800e3101a611347c5b54ea91234d46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea88c6ac23951cbb666b7789d2af4e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9fb2610133756aaa0c265d490a34c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f105d5c58df3e6661775110fe1ff477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>