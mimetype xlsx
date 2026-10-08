--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="653">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1192,53 +1171,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1228,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1396,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1643,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2026,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc81740e82ba7439f06c6a20c8243a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865a3aafab5522fcab2a4ef009225842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6968cfb2a4dd0491ab7771e84c7d583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48907479a9dea6d0792c65cd66c48d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68450d50eca242cf77f3ae2ce4b362365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e01e3184293d852996a6dd0d0219e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c37f838f1cd0e79b185b9c11e65af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab60b1d04924a03c3e2257ce114e0278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dac182d7dff92e51f78099001ff8949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf044ece375a3e054944b7eba2229310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb00433696d423efa25a22292f7c05f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3235940cfd74dd3eb5cf8202f358412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c89b9dd3acbc91a0f0cf87a0ec01613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59439c7a31623f70ca33d8f6f5a345f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594217a6a0c9d32c2211cef35b49a4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca2215f8656650d3df2e095ddad11616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b2a66110a8f030caf69e7912546f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13be41cfda1660276bd57805cb40e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1193ba9a970149b44c1d643b1809f6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32f99c545c8c5ac07390ca445ee68120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8c0cf42a798551a44654bde0e306f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628555ada963677f76b5e59a2cc0cd0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594799724ea258e8277de1297997364723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675998e59c12ca78ada5a1c138a216724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00fc774298ccf7cce2b4bbe9283e2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1512bc58cc73d42d04afc923232c01826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39980323086b1cf22ff5bbe9328ffa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839934d6bb4fae153ffa3e0249d5ce528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdf471ddb0104a025d080531d0e20929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae792e904ef58bf9f425cc3b099510a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dde79766f38aceaba4a1bd5de73bd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e3353218781f5d0d8a0a08f7e897c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866099f7694e4d5cd52d4676413760a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80508d2828e615e84784c947af47342034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24779ac811b531f12d467164e0733ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e247b860f375faeb8e05494d967fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4227e228ff72a8cc3ba418912ab4cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0ae59a3fa2ac6e6eb13ab5a2b325938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bf5ca89363cb962b6ba3fb0f415fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376cec6ed297b501d7a07dec1d7ec7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae43c12c5511c9f6960c5e3910b694d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c388a6e2eaec8e901a8d13fbb580342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96219570c67019acfbeedf14d8bb942f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c17b84904188c2cb97ef2d97187fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f9813b7b03b1a481b0b38800aa88145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8332279500318c7e28a20c59a6c868a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f925ada958bdafdb4727f5898418447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeecf0f5e7082735a56890ef7eab4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fad6f2855d8a9c455610050eeb37e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f059c7e9ffcad5ce99806b613ae6ea050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641eca3d22f47fe16d7c9ba9840078051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58769ab930d56f02b7b7f061e55ec6ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ab39f6d14589d3f50d5a984eedc5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db935c5200ade177e82b4ee607d7b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb34acece76d089575abef3b7c0d3fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d61a1ff1469dfe0370a2a90544ba856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3f61bea8c78aa387f3700489863a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d8c9db635a22d75425fd6494881a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fa613616d74a847555d89d7d4da2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2200e009fc037e347d3536e288e0fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19168c8d9abb5a99e3642373e6d482361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb557deb94519e0c1784c58973eed3a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3854f3aa465306567b34435cbf7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74932ce57b0fb078eb9d6bbec6939a7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a53d534fa9ac4cb40215b95c686c6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fae7b392890f7940f6a879641eb2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fad056b6782b03e1b968dbb1cde5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943634dbce30febcd78ad21f6544cde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8bb3a2b248e08bbab7f70ea84732069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f592b3238f3fcd58dffc2da9f7e868e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54b79395361fe15a603ed0e477712871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fbc115de8278b47dfebe08852ca7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539d210400403e3ab173cb1460614ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6aef3c4f5c9bd3f29d4952893a58474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cbf445e91ce665449af2ff3a6273775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e9cebeb0eb835ec43838a1303862a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5fc1f4dfe30d491440c15652928d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa18e8dd7ce2ba26308296d3225ad1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87043f7537487ec8377e9be02be4ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf31774dfb675fd96736bd6f24e535180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94c5c700aff9449731b304a953be6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6edaeee5e99c5bb653571731c49c0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfd67330449c499b14c03c6ed56bc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2411b38932e9caec883b2b652ee6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b0da4d3a61345e93e3a6c55b2395f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0ec363612bd8b2447080ccf9504c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d02a85b773084ac5e42e56d3b6774b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28705c78b23ba6bac5b9d960ce29117088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f92ae39d1188de888a5e626e31e24689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97e92a10f2d137f80479ab000c48b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc4f2d6d415e88e4262956bcc18e6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f326cc5ee853e81a397cfaaba709492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44867bc0e6fa4ef38ff41b597ef269393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e379ff18f3b1f16ee44316589bcf15c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0fc8b1e1fcf1c134279f0fef9c72595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f751ae5640b7d3a23ccf4bdbf0a8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6a436788d51b31a14804fe64e688b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fb241fa340b141b32f07f0e4be3ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fbb0a453a3e8d7862f997610f678299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b032ee06e32bec1af25fb06d50e6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82ac6264ecf0a6b8bcd81f8c087de3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d7801cf1918d92204033450f08ca4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b7948cd4a26abce5825883008e11d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742603498069038489c5773a9261f31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13587d2fea08a81050dd7a76f3a5ef72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986c4eea68af3deab2f66e9d58f48f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9493a4155629499cecf6b179e4eaa2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb019a3a65ef459069a1bf6a751cd14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d851b3ac090455496e0c143a8fbf402109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acc8da810c06bac69f4e016c7518ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9847569c35d01acf063538ee36362d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a664bb9d3b6059c3e7033b0adc95402112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b77099b32125d4e6f3cbe0da97383e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d933c35bc6ee167e131498b807e1216114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00b346480d721f3ddc3f5c12cb8d18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386c0581160330b4af21a7578217e0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d585fee690b28aca4a98c6716426f50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9acbe6894f89b13687c7f5a19f94b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a1589cab59032533ec652a463d450119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477672fd61cc925cc0dd604b079f25e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0172130e658d168d3e13ed4b28e6ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a074264a2bcd86320f36855a5c14b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995356a60a33533b83a5a58f840244d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfb8a0dda168c54e855fbfedf1fe20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a5ed09e1b84a9d97fdf57a31d3f58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087956627a7476c9fce5be897621384126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0b7f34e96e5c51dd71737ffd33727127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adf4368283b95c99331a43e30b90d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f8992184616d0aa700be749c143cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e84d39424d1ec2653998be8fc5a75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea11ebb28aca02889218b989fda555131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb77d49d532e4aac77ebe47286167a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ba03323ef74c76e3a4e72fb340366133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c29243a6b18bf358e388df1f0858a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae08db4721d48d3ad04f055e0e4e20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58956046cfd032ce626ee20653a601b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a733cc0dd9c69c21fb6064ed8dc6c07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eedc83116fc24b6597a185d0dace5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727b45c826dc650e588f284f2f68520139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecb75ce7bbbdc12a46dd4a8ee7dc95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff1eb27fdb0aa588e12036197c8a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee555ccb8aed4cecc3377bb7e74d3f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d232f8c10e1175800bff67668256d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e89a4666491d7f864d6bee7f8c59e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e7f6d984576ca76cf99dbef03435145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e488e112786cd09ef96fe10d040ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847818b44f044f326c8f907fa73fc60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d4d95b035d326584434ecc9a85c3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3ba5f14d25602038b88a6c9cc5dac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7071262e21c57fa01e2d53fef94b0c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f2ce4579f193455d7521a46365182151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155d71b7c61a200492ec9375dabd922152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfee06553f8a73acf4eb47b50871e9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281e614056db98f747417256a52dd0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df626af11b52a50315cb07cad95fc3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb60de8bd4e12bcb2d023b5ac4468a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506786e504c94498385ce4ed8f8d7ec0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1ec3ac845f00e489ed850f5bf869c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5f61adfc5e111ea432379a5360245159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a05633a6f6dfbd7d6477b9c575fa9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdda0006dbf0bb04bc26fb56ccaa3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225dc77174c1be9ac230a846ac1b965162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3f4a3a076799d7423e0c0434e0147163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57e4bd4bd3f975d8fd415342a60ef4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7f7ba259329067529d9e3636c2370165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b322021ec12c4daa838532a8b97b138166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172843b4cd95e18f69b56348ad04cdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073e2f195ecaf5dd2cf5071e638b0fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb83619a78f581653b4f43e75bda118169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f427fadcca47328d1bb461547ece4ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925abf54f64d59c9b4e6530b11cc5da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025b9f292b77c08b751697655b08673172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6fb9ce029702bf41853054f1cfaeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80d41b71089f527ad202e7de8fa1bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e7f51ad63091ab09c2eccfe0bac9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd20df73f67c1003207f46b8ffbc88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2634f0c5ac3556fc00e2885c6d79a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3fd9c7f5d8daed624bdcf37d32b54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f244078b5c827d26f961e0d1b8f38dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6a44a2058e13fc1401d8a605ac7cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f06c5f62aab2db8b1c4ee6dff4bda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c1f6b201bbb767d0b6495171fdfc8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bb6e5f654f8ecd1fced3d0b1e7c01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1402799cf74f45ddaa6c4f5d29e78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cd3342a521aa0e0b59f99aa3db8d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58cd57ff81489532cdc93b6e6ef100186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e9a1f1f9339ab28fec9203b531c7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d5b679112909bad789d8af2ca4713188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a1f2a1be7538973274e43fa3c2fdb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16fd3d6af4b85da5e02607512a64bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a38a3613821dfde595f36de3a7c351191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d1a094b00d3b47c98770a24e5ea39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1e5e712e1a9627b64a7bf8b50532f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ede282f745d70ceba49b40daa817ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955d0b7a66f50b2799a7028cd3bf2c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17553ea0dcdd13f941362a8f9a37c6c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b02f98d850b4e8ca35e48950c6a81f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e5b4d9e001b57befac2756a15fad4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d853dcbb87cc55147f8aa61a486fb72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcee83f97e30e4e281d8231b86395a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d323824ecff52f14ce9b142f9dc546b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5e3325b852f0c63fa8620cedf4b5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1000938d3e4055cedfd12b3cf2b3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664fbac1fdd730b16c46dc71a2d0ef0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1280b2cef11efd56b7ee671c94a58cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276b72a96b788f602dedae776b0089e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09991aa48e6fdd6654de8fd252a331207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e540fbdb3c0bf595558d9136fee15fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae1f90e32e8459edebb591c36cb3af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e212581f15ab2ecfa26d38ba0c40b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1f9a032c4c96acff48c4e5d72546e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e84ec57746e77f787c794e8e84b3ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6dc89da560ab92dc1529ac614b8c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3b5489ebd3881bc6940181d17d20a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af66fa830c869de7235f6b4316c574215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee862b84c2353a20970abdf8967d8e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bcc96fc737d514ae31084ef109b51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4ee0202190eb8c75d31c3c72ae718218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809884740eff5bf38ad6d0eae16c46b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8128eeb46064bdff3ada11e2831451220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251b2a5d45c7735f2ffeb25c6a9b05e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bced3a7253b117a799fd032b609bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859938999d40d5d1fe338df7e2b3c1fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80070eb5dbcc226218dc37d423a9a909224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fe6bd257e59608fdc15ea4b92629f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264d48ccc04b7279340912f8a7ae169226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6050266e7485f38e896ac28e6bf4467227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0210970dfb87d6174abf54a06c389f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6970f9b4f0657e7777faf4f7905b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7eecbad70976aa418c6334805b2c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b67d02bedbb520a6a64839086d34b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a7b3f31e60faf7e1028ffea57d690232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27b656dc6d49bd65bf645d2ef6858d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae67850ed6366842981f6c35bc52bf1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d33554f44b792b5505a0f411025754235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e803381f82c51ad975faccc8f8e903c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051199428826408679d202d4524c8c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad24646bc40b3b0f41543b87c3ec6db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa2af42a3801565e691a729ae74677239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56109941af6cefbc17b4881c5779a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ba500d7f3970eabd04708ec56e083241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13407bd2a4ee57132a132c1a27defeb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee127f904d0b8a2591a85cc4e1023b76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27da939505d790dda57be6cebb7813e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8aeb0401dc2f691a62a3bc7e722d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486e9418279fbe87323743424e86f5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dabbeb976c69af4d16e99fe11540b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccfd8feaa609e9f342c7a7c5fd6f00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae82856ab0ba4066a018781112c026249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1706c37e91f53831230ac15edcd2db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320966d40fce1237499f6c5fa356008a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81431d28ab8073d14c43e55cf21bb2d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53680cfe5c0b597d2b44880f32ad98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d30306761152d430f739aa1d2a529c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa02259dbd95355fd26ad7c79a66ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ac88aeb5394fe02969166156da0e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ad65138ca58156be16c1eecae050b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ba68d2c8e512b80c1b4e5f067c80e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03be0b235c37491ad9fc42aa8c2074f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8a1405634f79d180602857dab31bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9fbae78a4698abd3c23ce330c06c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ef1f42c673006e56a8c4dd000dc5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7600bb796eb4ee53cfa08990a76f35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea89affbad5ebe3896c5fbf058c895264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406672a3464b11fea1bd3e9a9ac9f0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e723f6f1ffd328dd7df9f377824772266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6419a92f724a27e16473925d37915b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a0d6660e7ff8997357122fc612391268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52889c5975464470778f3aa63073a557269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a205a77223e158816516f438199b3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bb1125e83190b9946d7ceca989340271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c75eec8043493dea506cf0c1e1ef8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01c064ddf12eff6103edec29e941bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b687dbc0388621876ed5268dbc332274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b87b93dc9d4efa45bd3c4ca940534d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68627d3e1647e8fec12f005de0ca5bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a4dca9a801ba38122c7011aeb9885277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328d9b1939212d7f3c4016453e8367a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2625619da372535feaf8a3f9b7b22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bd085b64e7a06bf2b3c37d4459b98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b868f96eb16ed661c6db12394b897281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d731ac43aa8ed8556c940b58cd122a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebd950f8e4863cee8fb236be1c1c9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504370be3a4e2098fb695d9b5fb42d4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580ac1e745c86336064918561d1be2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33f05c52385b862cfc7b9880ff1dd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803225309a09f7e282985012aef9b11c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57743d7ec7966c2a31e9c996e5b4855288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d201e298fa8eb76ee7b46fb96606e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b510d105e25490c1681200f4fdb03ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ab29c0563f5c8e9c037ced2586134291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4195e23f362b654d676bba9ca04cc07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c7bee5658ab214ddd591b06722873293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c597e44ba6a0848b443c32117c011294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeb638c5f70fa595c8266cc6cf2b59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f9db25248cb56448d369f919ee97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f903c285846bb30f1fbdc288ced26d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6625cb701e861aff935f9e9c689fcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538f73a6c01dd3463049f7eacdf7766299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d18f13cb15a4bd0355dde5137e768300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8a294e60b0c8d3081f9ddb8616c1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8526961b0826a071de0924da07a572f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89e185748aba412d3d150b8c3c7aa1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f24ee30d8f00b43dd04946e28b3b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bce1c2db758b4c56e426f61bc56fca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198110c6a92e1798073d71882a6a577306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea721ea042a1306fcaee884a51417d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a09b305c9c40cfa3f064e89b8e07e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cfc4a8ada9972f987022d01039d2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d19261b7713a6b29f98146a13888ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d77c07a53ff76b377e2f67b438bff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2825d43ec6ccd5ba9315f5c9e2f88e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f67d2fcbf98df226e9056d9365aa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6618d694f1dae71da0815178cd27f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535102633829b47a3b7b44977d3adfd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364ad5007ffd6d5b5573edc6bd0a72c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f094eecf0593731f5930ef5e6726c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083db5eca20174e7f2b226823bec0462318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd09fa7dd5e21fb5f59282b523c91fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfffa4cf9b58eb735f3d23532803d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d7eb263aaf34e450a2a8b56046940321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e921acdebbf84050aa2fa53f2affcf5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88180e81006ec927bb73908610ee17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb01089e4f1b3be6521cf588f545ca4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a3442d8823b83eb93656f0a6a180e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae9b53b5db4a95cd865081ca0a1000326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488b407b5ae52669846a13145197926327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15940ff354a173b472cf66cfa527ea5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bf8a46d50c7296caebf153108d8b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5367be508d2f5a962e6bb369a810e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5ea3cf528a56734f2b7745ff2c81b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcd8ebf2bc1bac80dd4430b18ce433332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497809ef39e887cd61e82847914b1ad7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dad896c615d9903f4426df80b3ee78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526724987f9cc6960ab8e2535673a5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba9bdf9546bedc1ac7e5875e334f12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d7ecf64ad140fa556975ffdcd69bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d6d11391a83bc6ef96b5a1d44d2c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c6ca417a7c47f198532777e14e8aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f20f40a84abd2f4981ab1f3bc77c61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99f2cf123a673701b3f4e2425e8f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51d2e2698d93b4d4d8e361f7eb66a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b76ee23503cca6226f631920c8cc71343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fdd818e45d19f32aaf0e137674cdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731de9d3aaa886bee57731442d378da9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40825180656831d55132123b6452b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf794d4b673722dea02d09e99baab71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0b9c3fbbeadd610ead38d6b64124a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d91d5cb7aa97f2333d32d7d5466f64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cec6c404b4fb62915240ea54e2cc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ca88f37061fc995a4e85bc9be375351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bd1fcd12ccb0d9a0936a2955aafcc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe935cf7a0697dba269cf6a7623fa7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eba3bcb94f53e18e7e0b60f87acd52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81f864651dcc58d3e67b29898b696a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2ea7603c68ca41f6000651722a3db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a22effcafbdb10ca6c279e4f26e02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf6c4453c17d3745791c13c3c687ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955c44b16ee132f9e686b4d2f0dfbda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af446415817b598220aaa910e457edb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54338fc392df38b4eb8be12c019e51da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1019b6eb70b9ca1092e8980465b5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14456dc8ad83701e7d3213cdbcfd8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d98a6006e680ec2080f659bdf09962364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723af50d1a57d10aa2241d4a5824b3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5759d5fba67cf92c9b9ed8a826d1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e709fdb3149822c1b0e37c8fdf803e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1a9e319c76feab4fb61e79d7a1cda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0a0ec746ed89e54ff0423654244c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b9b90b9cf642c9612536e2a303ae6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fec61334108dddd07aaa6e256a073371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fda28ae1f1ae6a9b90b0de66d5cf34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8459d7061787318d8ee5013e746498f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bcd251d68efc78dba000cb32960f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cfb2cd7ffdfad3623be0545fb99c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935799c241403507a67e2cebfdc56e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3223f541901e1617db647dd7f62899377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ca2cb8b3129d8940499898894da67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241492e6678fadb9ea9084811642435379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887f91fec96989771c56b3b22d52d00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8494b0aa78e9c733aa0dc86958b999381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3296f98bfd82701d268ef02f34dc871382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21dee91944da889a47f714c1303b7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27fdf28af046cda42eee77659f213e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135728d6464aef7f96e4fc5ca6f1efc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f0284f13b44c20e7e3ba843122c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b71efe50d48061a902203bb2db818c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6a3e932b1650b6f08d6e3240b199b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c098c1dd33998d3a409e59ebe475a98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767637257024b27bfe7f4e6be53c21c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f665b38311299f345007b37e12e73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ec23c675b6e91edbc3e5c0039d90f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3e96248a2225a6b19d661458488ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa372c7a43754d77f77fb4039e3b95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4cc722cb2c03d4db1feffbbca6c10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b138437821a369e1c5601f0ed76db7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16a5dca84c024a1e2d1b9deb12838a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2641d29140a138f66a1b569e906d45f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c0c879f0709b30f705a1de1ea412f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949973843b1ce595c1cd7c64500b1bb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f65c1a00295a6f048a7ba2e195eb82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110b9985607ab4ed3d08526616797cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819819aa68d05bc1304f73d10fe7b46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87824707ab2a715350e0ae1f223c53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae3d7476a5be4bf53f8b394edf4c4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5be2ca342c7164b55783e0f73b891406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edbded3978fa20c410816515127b2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ca00e6b7e913ea4e05acc4b98c771408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d49c571d43bc729fd6772d08313d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930399be41cda9e6eb9d308157628a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96fc6e92a38129ce677a9b4f06d77f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672339477270dff0aff446e3e407b6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242edef24d480dc60f0a09cb44bf71d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baf35e9081a27f5c18af358ddecdf7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c84c5f84df6836b070aeb9e64b15d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6121071531bbd95871f8eb28b6ce8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c55bcfba9ab1f3c7a6a228b736c49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366ec285c28d19f35bb5a4b814ae4be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6360579cb6527263dea6bebd22b06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0c5d7b8509af2e9786115287c4b6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1510ca1e01b023152cb727c55b5b976421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368fa61157d6f909f8dc9949d38ece4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca9f1bc64765b44126b97061981f4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfa746f7bd94d2676c31879c97f1f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f35f19a421d645a289cfb5ec0307c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663ac7f6587e0a13f32c527d1ee5ae2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3f332ef1813fa0cf5a81e8028aa6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827601b705c5582d85d2999f10a0153428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f7e8e6b697c0ed8b55cfde899523e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b450da0876cf8213c2426b046b9194430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858344e576b98ce50d3ae78b206662c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc511be8bf6aec99a67164ea324fce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10742020f1c11679cea2625a3dc828433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a8b7df1652069a021bd0ef470c9bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a353304425ad1bcfa8fd3ff0800262435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8b08fceb5d922342a9e92f49ab8f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e3879a17935f1cf653bb796e31a32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24974e8ac12a701686090bd6d2bb273a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf001ed18092cd15cee117e39286ef9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805430f1e209b8425e00bb3ce46207a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5d44b5e4e8fcc8e6037ea38e05575441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31df9e2b43261ca3c58c13d54a1d72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962074bf2705918be87ce481d1ec923b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718951f5a329a41700437f876e809c06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3843bd5b64a272779e0805511128e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7994e1efbce0e0d70575927154320d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c847238a059b618a5fb1a9c775c58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3edc7c70b7633ad974eb951de6ed7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b09f2d0591a73f2fb3fd13525c64bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6775c1c0e20ef2b53dabecf300b93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e45de9bf35d09f93d4437bbcfa41c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca254afb38c98025ea6a862ebd7eca5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5959ecbd8fcf478663a37056a6009d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06287b3236ef37af4a9eccd12db4e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e8d6b21115237155aeccb51580273455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898ec750710ecd59b8bfe149b0cf42f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02111c964b7c2cd3984f99fbd71ffe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279a216cb138c5f7096457525d86bc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebd07f25a40dbfd24c68ca9a958519459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb56ec897378377b9873881cbdff6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916be1e2728e0865329078af0ee4a868461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9079649e3795de1fc22233bd992681b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57853f08332cf1cbc6668eeb423427463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2c797941f756430d224ef18b3400a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4319d53b60c435369f076f0e672ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7a8f8e9880c4aac9180a507a0fd87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b8fb998f9a89aa840f6926ad1b119467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f275df912adc0257a4c2e52c38f9f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719085b6c093d69ffdf09283a9fb351469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990c86f393a045ed05d9b5ba99d2803470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02566d34b92ee33799d23a31c8a3e2bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb62813207007b7eebc2d09770095472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef30c8e8a99c8a2e3efa350449dd17d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430e96ded1942ecbf1f5af584f76292474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675732b5cc1897c7d22eda578b458912475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b79c2be5ffda0eba2b2d56286099e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb938df14a1d44397b4c4975d9fb3031477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804c6b39d0cd19681b114a3700dac66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0412a092ba6dd6250d4f7271ad1f583479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926c8a70f8289ef396291b31b669f60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3acd1ecb0f0ba116d08f88ffb16a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2961b3527397e7f017300dd92ebf9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea9783054d55a8d90afdd34b52e75e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b5f716f09c255d35d6d4062330de4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a794078113985cb39f423960a1eaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d105ffe2d7d3e68fb8e26d3418f34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca0dc4f748b858d1e0cc16fbc4a52a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132986bbb748aecbbf8098a345c1602488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cd65f98a76cb3052f93276e246ba1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1136916e0619bf98d9d78e49f3a84e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4583aa4d53f49e1485852947fe554fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55724e950981292114edbbbf56ce86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88fe1d366ee03cb754bdb8af82fc78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39585e301c9557290f8d17235f457207494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c9d708aa591a1bfa0ad1f5f130f0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072761bfed643b9dcdb2dbb97bcc498496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68edd332cf2d6a3eb22d0e24d0e33c2497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf1ea34f6d7c9ba9375408e3fb03961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c262f474beb90ad031d47661401702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a136104ea6e54064d86e44a14e9c003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5b8736d4e4f47396963bce211606b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b0c2ef61bf05b4785e9b80d827d815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403e0f29b2c048651c4421ee66e7f8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bff44553d0fa10e1fa2fa5968963f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd0c454a36a2672e512ac14f05bcd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e4c60fe51877921b1faedb6ed1cc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a672edd3b362651c3bb54ec546f5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ddef7058f09d978723efcb33fedd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c260602308715805b01ff001c850f0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce07c3a5d699fffdf4651371903c7d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d6e9e76349026df4fea83d1fcdb2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f316db4485f15f48c237094f36c8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9054a3e1423a2c237e0b752f7ea64616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776b2e3b50b1f816a099709fcfdebd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff212844a749e48bebb590a627d2e82118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22c2afdd0c28f801a64fe0f4580cde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3db1455d829dddc1bbebeac42e148720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8360db9e55517d16bc888b18852b82321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7310ad56f0849fa14937b036ce947a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0318b94e5e4b70ae0e5b700e9ae2f1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f71d2c959a3bf7bcdf4b7db078cb3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea8f5a6e82f568657432617226578125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5d65b98a4009cf513aa12df9c4b5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3567fe705cba8f3cf5510471fa18ca727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830213b388d5b1eedd75032ccf1840d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac451d9b1ba49d0cfc33087296598f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206e096a81482420bfe0771062c9ff730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849603f6a204d2585c5a20a45ba72f7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58debecbceed55031b53a2924691daba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1336d956a6141a0c4871d82e97232ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5894a1165edf479dd2216b0232ff58634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5850948153d95191a192116c9129c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659cdf299ab269a0a796d366b8910be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d49e44072864208a4a53a34b40ad437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e8d4d2a01fd8d9f453d67e6d2db3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa8b9d1c83ed10fe2343e04554763439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51d15aebf693bf484e8115b510a45e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18d3ecf7c483ea06e2394b40c44d3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479748b788a97137987318ae646306c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e45477d1c9144c9490d59d9feaa9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41772cba5e077a852c8447250ee7c1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a282870da5a4ebc9ddfbc991a2cfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee9af4e5ca002389a7214b13bcf47246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6072a25d03d4734208d008f0dd4407b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d68aa05b3fc3d6a6812fda8c874248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2822601660ef8486160e9334dfeadc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d960876aa60d5a84146ae852a916550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efbd7f18e93406f665b814a9901b0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73c1bb673cb9ebae300b37a4ac43cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3ea9f34121f6bbd1550eb9156791b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c0c07a4ad1f0ac8af6c187197a76754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cd4740ad36cd8924b68b76c7ac63755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7757bc01097ecd80ec585e2ec80a76856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e54278bb44c270d4bfdfee7cc89dba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f3ac629b99aa26b64060dc53885358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d43aef037e3d7c48fe8c73ad31117959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dfda7ad9224ca14eb6ce12cdee54560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cbe8b82e87b54400e9399f608309961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624da98cb93c1187809151e55a1249fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75f6dd4576d05e8eb7d9b0e583b16463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f84f557379f2292d1a5c32166e7f8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21026986c634818b1a0d30bd0194a49165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b548692c8aa174b91a5ea172af1ebe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7c70f5f61be1a8cfaf1afcbc6e24f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba392e153fa86c5782b86068eba73e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b87f2452e2d0e279bfe61f2efe41f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa7b9f1c2efb88f8c730f211f8bd4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aabfb207280974570e7be50c7ff98e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569f978578e8c4ab44c9f896e313afe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccb2cefba456cdb5f286cd02734f8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164dbece2414c99b546ece6b9b526aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79572b4ce2ffbc67aeb31844a144811775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c6d10c3298402ca0772f8cf63f1b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda30580a611dd28efd6e7433343c14a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b17fbd3a53e5e052fc6e1585736b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a4f654d246f26d6a852f3b458654c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639b9e517fac7021d6caff1ee17e16e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e426ce5d0c3117a62947f8ad061ff2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236c4df3e20d7b5c87231736384718682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240453d13173ee14269871273638d98b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9f56319b9d9c02d98d00f57082cb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50851ded8fef5b688e7b46c3d3d485985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848945302bba894599e248bce5bd12ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075596f94d9c92335ca9a464fc2d97f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c4438ff9ea074e600c058c106b3e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388465c1c0be75508a1b93ae9ea0c1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf892c70206cc8d0efcc6fa9c7203290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45736f6d8184ea3efb7675a199e7e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c765e38eecbb87bac2c353d449eff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789fa79de0d7fc971433582c18a8d3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c9b60631744a8ce79896f7633329894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233ad373fc08c3ba7047df77150dd0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df936fc31e25cb4bc42bca208266798896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed4381ccc53e26aa1a21f6d1a43ff097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d266922b4b527c63bcbb605954773598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9d0686d42f9269b6466482c9a37cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c7281de8dc106f336f06a33f95acf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c427e4f3aa15b223d3ebda3a42d7451101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c092af5d5e398f9751fc74bad37887a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e36581a52fe23f727254cf3bde0bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0fd0b7315986772bdc0e4f74a8eea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b787efac20ada869b178a84cff2f35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70715a009f446871ddc26dbfb38b1132106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9f05a2a13fcb7abe3f513018b658c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267394055e42af50d704a89dd52ee3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77022e39072637ff3b8ecd1d04956ce6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509191b85a4c19b41b5348b608563aa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37c9084beab8971fc0c1005d808cb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea09b432b51423c9ca02195a35e7630112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e1a345a0dd868149790c8be92b58d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243fe1b51da60e325078b5e0e82fc97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd3f80f8644677ec9816d05ec01d64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da5af2d0a8be91a48374863e046843116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef634edfc7913579db99fc00f5ec859f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175b039fae2e422d451e888cf0aa0fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0b424b9802a026398c21faa63e570119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ec6e9a0e4d853102563a116330634120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50856b68db7a5dc428a5a91e2efe81b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b8396ba502f0217ad660eda2f1c64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffcdec8cf86b8ee42a0cc90f34b147123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f4ae80e307ab8539e566aba1b6bb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8459094dc6f448b409ade1f8f18ee45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f204f347cbfb42e33dd9088c84471a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d134baee845a5baf648176e9aec6e81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6052a68ff2a4059aa7383a96aedb6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae66269b5964140eb0eecaadda2a23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbd123ae1a3073c07c5ea05bdbb8dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9270d1e0d6f621dd5b525dba1c6a1a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768f21c05ceded68fcc2c055c34a87c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cc281a5598e61101428557601964c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51295ed4890a999dd512e01808e73f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906d9ed64f7123ec0c130636327cd3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ffb6aa125e010cb7cc73189408576136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768e8cdc7cddfa082c9a84f44606c40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a296145c0bb8307e2d0668efa28f9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d83a60560fe0db7d9c01bc6e3b5d8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f62f9aa9ec69b558e68b639926f936140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e429ded56a204f3aee93c047d3f36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f18c4dabfb42b2f4fa3ea9ee317b94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1944735722cc3ce919aae2bb3b73df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e53d6029b1b031a9eb1e1f33717fcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8275c019846ca58019f800cff58c9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbedd955a57cddddcb576354d931f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff6e17beb8f2ef5a4720e0b5c77dab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587470769dd51c40a161650475a7ea19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38bd7cf6f3d73b13f605958e27d949149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6bbeab0783bc5943de4dcf7407037150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacae252608fa29ac48ac4f839e1845151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7e33c541cde11e6212f064339af30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64452e6a84f198e9eeddd298e792bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d60b9013598533cf238c52f169076a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325be17a8b751062f0b8b4bd30ea1f42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9ae6a42e321ffc50505746c80cafd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f507fe674bdbcabc2cf7149aef72e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03df2710b31440e5eb71f2906e7f7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f231069884f167c693242004c7259159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6887c52dfb1daf8d5cca8153e7b4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8e67c1b292ede1f0e6a64861cb593161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75d82fc231b70553755d9dd4e7de0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed11435947f7b912785f97913b25bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde98ead24163f430f14c712abc2e5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e058fd9e6f80d722d5aeaf599b575165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c120b1039b8ee0c65486250d3ad2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001d78723ae9df6230c2c48041a7f9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3e35e37c512dc1d70d4a1d26928f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966af0846de8adf5dd3fa1b5dcc49fc2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0de3b91135e617865fb08ec7fe02d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637ef09015c713af909ed5c5ef56792171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4a4c7fe3c67e0312f7aadfd396bc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a2e369533d002ff6d8391766f8f03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db5780af984d5882002b02818ccdc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c80c6da878e2200b347c59860a77fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387fc5ab6b3a40484d1ca40ac1dd753176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37dad7ca42465dc1e188aab71134e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d817bc9e67ea486c5a3f58c19752e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61f956eac29682c90c4127acadd071179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748793c19516ff7f60ea3e039dccbe3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d4b78333651d33f01e0b3a5ab1dce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d33e2deaae2c0152bf06adec231065182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b29b8d6ba0c9605636dcd1d541646183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec7b91011e0d733aaba31cd64a8eb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95d59b313f61399bd09bb486d2d54c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd2f2dfe2333a00902b07a092b95a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0f144f729025a232fee35b73308e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad2b22da4154d427be2270dc204b18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c6e9acc63de61ee9c1f5039a37230189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c6ac1a75fa5df7905e6a30e3a8215190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b452b83e49a0b9a072fd02a356d2404191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910db10cb53ab4c232a4bc30a26174e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93113bc2f1ea78bad52740aa58a2d7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d0f5144386b0e60ea6069e7c155ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d876e9957bfd2f743cd5d4f65910384195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a1c6ce05bb4b8d32350d71e63f469196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16720a8469ac731d2ab7ce6e3369ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480684e2813cb40d1eb4ee2564ce7b61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f64e184e31d434f1c5cf8cc4effb6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d35eb721bc7e38f2874f37df2f560e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523ac742974564477a9b2aa278b76f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0fa27032ba82e8b034801c40d423f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785398d06971db9f7fb37487cb47c6db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d39d315f59b88403917aced70ef12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5679b05a4a6003c806629945c527200205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f1bdce85a9164dbc7db624612393206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efdbbf4524bf5e47ec193082ad4ad8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5553b4174725e49176862aad198be2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcca81a6a9dfe755fbb13cacd056189209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b3c98ae7a55525c4f7174cd6309e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead23565df3cf56beadecd192ef2a42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d94a9738b30194ba0b2cab86b783b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bf443548a0a22842c8cd1ea60e4d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fc64a69ad75b3f0c4ada6e1ccd143214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9aa16073a3b9d86c0e1534ea320f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbdb3eef53bc3ec2e6e81fe1252083216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e1bec5750cfd3b759189bdd2b3d59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1c99802822631c79cfd9d560ecb31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b62d7abfac222d55c9064d8d74902219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c07158b847039805ca291f16b724f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ca596ec1db87b59366e685bc07267221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9285013a581ab04806a10e248bbc43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa15e689c237ca18c4718ae96ae270d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48367099efd7d764a4c63ca7d8fe6c7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5205a369ebaa8c57bda58e0397f7ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f1e2a4ebebb62b77737fa56c345f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59049d2053d828cbbeb539b1a20f170c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9641fc1e5878607813cdd39a950c8a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab638babb2df652b29cf541477c4ae9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361344953e5ece81e67ce444b421ac01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ffdcdae826f92f31f938d09a60ef9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466864db9ddb8b6849cb6ab4c3ae8e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2069c417b66a0d7aa93086eb48312b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423be338c726b6c824df9a28a08b064234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40522b34e5fef4c430e76f35f945eeff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eac46ee3369a21c699ac9cf4faf93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc57a877c7fc330899fab769da275be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9293707e255235712ac50923cac53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0de048fdd0c1c0c0f98a1b51b1ba75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1123cb6e74eb18c3e12a9f9891159e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f0a8c1533f29ae4efb306f3ceeb37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c4e8bfa80bf355b348a98d907ee54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e2cdd740d1f3db34e759ff57fc6e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e2b46f2f9adc6d8462347e4cacdb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031fa16bec4e71d79ebc06070767f0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d4b11ffdb3f34be5682496706f971246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bbf38e10c280cad82aa2231fb6155247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812eee89e5c78dc0c1e0d60b2a30b7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46d7d5dd73b90ad4cb0870fffcd571249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c87c8df6a7fda9a773b86b9dc3b48c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7f6fdd04fb64e3ec202bd05bd15a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d519e4d3591f8fd2308b639c740d230252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e7c3581313d0bf45c044971b74d30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985f7e881aac27218cd53089e63dc1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97519609e769fc233d4b09ee14625d51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600b0155f4ded7d62603ce810baa853256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7230cb5ec7ce9e6969c8dcd159cb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110320aee82f799a3803be095bd50fde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac8c599d672d32588679e43c91ead7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c10565bd81e93ee646f7a6f8ce9e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04a86ae671f2dc8c020db81a368100261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dda4f5749fcb853afce44f832c929c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116a0b742174313ff726e412d504761263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819537f4edba0a26e2724601eadc8290264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd6e1d313254f90d4b3a17eb9ae2cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb71d6a4db488ef570a4dc517cc8e37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48832c615c643ed93fdb81d1ddecf5f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a0e6a9f626e1b5f230442a021ae7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524222f17c3aaa80e08288c340032d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e12b56849c326183bf3b599ec378c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a9970daf85482bbbd837e3f9b2d57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73dbeb2e8d2d962d3a5c71f30c174f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ab00bc4cdfde816bc01cbe1a88710273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7221a8d37c0fa7e0bc6a4ce64be246f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dc5de206ac5055d093245f927d7cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae275586181e25a340711e04ccfe79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360341fe160c23653cc4f18ced799306277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c825bd5df5b8b7be2702e5ebef42cb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b89fe49244100f6389735ee634c0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbc942e9b9e421fb5dc7f10beff729280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1392c4a86de83e8e59ed3361d314a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5c7cd8e93d14988878dfdd5c2372e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75916ebc7c3860d2583e875a1651a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded6556c47e73552c2ad9af544f6fcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a363e2828b4ed818a805baa20dd4a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0f902f2a6edf94d984b76b36cb458286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2108409aafe7cfba264d08ca1f23f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95890f9ff840b2462c9aa71d4cb94eee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e725f98b8fcab3dffefc8787d0e83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754c9b75dc5680d760adc6131112e1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d3265b3400318bf804cc4caea9ff1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635fcbd65d844d7c1fc0e54769dbd79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294f875e88cc557d42c9a67f6ca0fd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65d1da4b4c38faf112551e7c545c75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b04017f88cbf0c9f7f453291d3b098295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603d052cacbdda2c8898893f7eac2b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6714b024506ac913a6a640e1467d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c258c475c91032e50bdca7dffa18484298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be499f91335574315eeb2fceadc7f668299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f33775c01ebdc0bfd40e4f516e792300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4d35ee644737dc6bc9bcfd296e061301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ee02513d6562b641eae48853db31f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e09e36b4684e1aca7590e5b461fd5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612d15e075232f3d4349a6e02c5f45d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c956e0edfb1bfc6081ac6941d0465d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c29cc8f01b715348ffcbeaadf682a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ec312baa6080af4d31d2dde746760307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a23ecf0986fdf9cebf682df7057d12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce7b45b984936bb53e7c6f1222d601309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089eacc501f625ad46170daca1f5ab9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef908bc23b432b1dbe5ec8c418f0481311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b28d96b28a01b05f2e3c95141ad7a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4fa55fc517958f42131044250bcb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83894b493e1f800bb6bb51c829a44848314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f20be03f5313d37fb6f4563ff20ef7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375be7a90bb01a6e306110aced383bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0afd59776c61f7ad77bafa65f16602317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e2cb6ecc0de722932bd06a8aa498d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287453c340540d1d21ebf7f0272614e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18137a5d9ff8855851afdf5b3ed8ae64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810f64495597980832623657d87f6ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bd2bd73a3e239e27d63e2f9827de4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4709f059fb033ccde1d24212ac787323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06e9ce70e9d044c3237f29a7ed118e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447e44a837148a9ee3b5309f8ed1423325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc2688961cf834e4ab096a9536b345326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fc47f2087c3ee5dde0efb2dc0bd13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7133ee11c2ef50f5183ab7af5046f6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d9347c99c7cee72f638581c3deb9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdc267b09b0b48ac9c7b39976d9093330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0ee4bc3388de3dbee33251e967346331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a87bed68c13ac09990f5373d331f12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b4ac8906f0696cc0144d36de72e36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732bbcc47a1ec32ba48f655f815c41b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788370912eb377de2a5ecd917c58120335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35497c449cd24b4609b78354b484dba6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a979694151118aa79de3eddc341c6f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05c471551283a90d87e99bb39411e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea7f7dfa0da34869d1d42a19f23bc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cf7f1895b23211c2c1593e8085dc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1b19486efe555ecd741f2417314be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33873176eb1b1acf05c9af6f76cf2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db36ccd58c607be2afa5785fffae8d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47714019dd50596b1f7d5c35b57f11a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fcacc07f1809febd8003e41243980345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49997fc176c4b4c961f78e60c45c7e1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666f82c81c526633b4c21027e1365a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b2d1968941a0a74dc83ddd96d6eed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7779152558f2dadba1aab2ab4bf010349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b37c49024af8dd9a04582235b22d75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3824173b221b5b86377768a468663351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3776f754d196d7148bdf21cab927d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c86251c0961fd7e7736f2d3faf4c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ba480fd92e286343592704a9fa87c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a444d7a81af0e9040d44e3005adde22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007d05396ec5211e918a708b96a6b65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839782b0980687e5c3fc545604c8cd8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9efa154edd488f46a3f5053774b85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253baafee0f0a845a30faa575102efa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a167cde9c0a127429dfbbbbda166cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615977348218181e4c4a6b5057f8612361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeb1a7ba066e5e7cf49f1d8c88fca2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cd822b4128ea2fa23760c08b8d07a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9aadbc599b3aa3e3c638b3b364ec3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e6ad800350fd8b7b5989e69e83c1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514c04132b75e2bbf2f00accf9cab14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882546ac7f01b31dbf274c508d86999367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8fd06d0bc1e9e73ffd077a216a401368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857d96c099b233476f045f84b171ca3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4aebc85066d72ec63f57e09e18656370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10f09c1c9a8da6252be5a41035308e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d9bd49d443196dfe37cb301365ad6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f199519dfde58513769ce16b7c198cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44202efe9c894fd977ada3aecccc8ce6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0b31646213c7119d3a49af23962d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7a96b645abcd4fa6743ccda736bf1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0ca26325c746d82e3fe74459ee24f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bdfa280f569a15346c63fd4e6fe05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdb0940c56b12ec67710ab9bbc23fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc49cfa5eb4a77e4c8170d482d21610380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cbe5887d189b620c13d653eb07b7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810e9a33141453aef99828c3f71fb44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2ff35a8f9f2a5b14c21cbaae5f0f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ae02a6f5cb48361812529a724be52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096db43284dfc718882af9ea12686fdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f16bb022d6f5cdc4e14b1df550124386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472071ec3d94a083c97a1b1de2b6599387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383a2d0a0948a786624d47466cd9e8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6287350c3cddb85ca2ff20b7a6c56cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6bc906513e799512165c3d4183a8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc812307afb92ee920626e8f487aff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555485a9bb9152a4b4ae9983f1038c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c879091866bebe1f2a8171efd83cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3b6e73e0487fbb699e3f92a27898a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fffdba05b5203c0d863e256044198395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5074e5c208e62c86b02eb2e633e2646396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea6ce6fc6ba13bf62aaad68addecba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc5edf9ebf45a721bae31faf8d266f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654f2d730f6f15c1044ead2041986d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e01caa15c2ed05da5164ccea6a258400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98371fa9ce3a5fd02fed9beb606b76a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84072a38ea3b044071338b4a5f46d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac595db76b4d769c363e3ca95ed6542403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082f21f8fafbd3a828b86c0c3eb9d17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990e4fefd54f8b4e13395dd1dede184405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4c0789650340077a1cacfbeef3111406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6f85957c52cbf540e912a79897f86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64bb32bc96cf61823f92aadd20b705408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151e1228602f7484254b541f0e391c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc20784129aeef7dd43d5d722d0f9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2979eeb606ac7db9bba0fb58f92b2a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994e3c30ddf529931ec4478a9cc448a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f660d0d6408aed0f6b778f6ebda9b19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27941fabc9eb6c17fa7e98fa757995b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb396dbeb1f96d06f36a6b228d50fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235de355c83c458f27813c841dd994e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a144e8be1e52933a398938fe0cdd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e718a75a6afe3a4ca36fe13206f265418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb99e74ba6aa8024a2e6434557d39ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c90806304cbdf17cc5948665a35bb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ebb05d8229328366f9181c3e76dab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d5f34be0bf3f921e6675101cdcb8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24c2bb21cc8f4ce42e548b08a855fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987de0704667f85c5643bc5999f47b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176c0788fe5457a6ed80f3cb21c6540425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34a37eb7cb5589fd4b3d2edc81da5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3de41ed99af3943d4ac855fae60df3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39d45871b605ad0106bae4727d2593428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9457ca9d8ca557fb8be92e51d061214429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e4dfe8cbd8f66b03a38c32da057af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec198194ffa226c967ab101acc461e8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a2a3207bfaef5d1fd756cc57f1fcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998e5ea48512792e5c526a1c42fce24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb5308d83a00e66d65e90241010b5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d16fbd184ec7acab510c7179974f82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c07dda542e1f2d7705d11884e0c6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a9bf2e03b9dd1f85dc3ae1e291914437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3243b4040127f4bbc8d3e17cfc632b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29b4e7198306c3374fecb633bb5f4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c085c81b538b8d5f5e0e633a91b841440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023d06eaedff134db54d878e9cc2bae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aa174473d4936386b69fead8e8e5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008317d501fbce4595065bf0af16a8de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc72e32b4e1d32dc9ba7ac3cf5c980444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88bd05786fd434f96a22877a019f7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0063944a94a545f78aef59e79b129446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d02d447eb6d3a701261e4a44f5fad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a429f0788e3ad007dde3a36cdce67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de4e158ca42cd14a8aab3154da5169449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed23b325171e6bd29c830e4e72da63b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de385e926e0f56600a1c8012262ff3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd10d48585f577287aee2feaec6abbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8f40b63db2fb9769c17b6d14c9928453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec391492ce0bcd12a44597dfd948055454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceab700b2d43e2928ad0baad96efd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc66f2a8d26977ad5160d2133e4d547456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844ab8238164837c5e44ff76ad6c31d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae440d46d684f80f4314f648d2a3c4e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0a96339b0ff18fdaee49afd99d27e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebed9cc4ccb203e2c9e908872a16f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b593c4af52a49e8be74491bd265779461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd56b9887d517fbc861aeb513150bc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fbf97c94d40f5f72fb6638115a8f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b452c65254436963e1b545d56b4b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b6d7d314e6d20cbbcc5731e1c8d1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0b1e8df2c8ff5d9d7b3643e3536e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3083139550be4c8997f9635115eea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b8c02fe27836d239602704a313b35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc9b48f7d314a5f87fe5d0208c34a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c0a49f0ca25f43ea46576b3458075470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61ee4a437204bef8bbfc83dcbda8fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdb01e518d4c45cefc668dee4c65cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09811802ffafacfcaf43daedfdf139c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea82b91eb08b0e9aad0cb861d423c5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a316ec47b1fcbbadadd50c5b156c91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be39b760bd4148db64296f275d43ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e92d7e10979ada63932d4f0cab9e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff621d1e3c5ab7d2dbc13e1be275822478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d13e8e1fb3ca483b4d51c9ad04bb3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b652af04342de69f8f4ac43918b9e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d604e751451346da55223f041e50be481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5338,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16511,530 +16448,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
-        <a:stretch>
-[...478 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16758,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17493,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18758,4119 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
+      <c r="F118" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16864</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>5.22</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16869</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16870</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>2.5</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16877</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.06</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16890</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16756</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>3.66</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16125</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E127" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I127" s="0">
         <v>1.51</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16922</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="E128" s="0" t="s">
+      <c r="F128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G128" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I128" s="0">
+        <v>1.84</v>
+      </c>
+      <c r="J128" s="0" t="s">
         <v>366</v>
-      </c>
-[...10 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16928</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="E130" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16931</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>0.64</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16952</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>1.97</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16956</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>2.04</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>391</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>397</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16974</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19007</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.82</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E146" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="E146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19021</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>1.31</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="E148" s="0" t="s">
+      <c r="F148" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I148" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J148" s="0" t="s">
         <v>413</v>
-      </c>
-[...10 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="E149" s="0" t="s">
+      <c r="F149" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I149" s="0">
+        <v>3.61</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>416</v>
-      </c>
-[...10 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>418</v>
       </c>
-      <c r="E150" s="0" t="s">
+      <c r="F150" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I150" s="0">
+        <v>3.08</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>419</v>
-      </c>
-[...10 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>437</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
       </c>
-      <c r="E168" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>498</v>
       </c>
-      <c r="E186" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
         <v>0.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>545</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D206" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E206" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="E206" s="0" t="s">
+      <c r="F206" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I206" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="J206" s="0" t="s">
         <v>553</v>
-      </c>
-[...10 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I210" s="0">
+        <v>2.03</v>
+      </c>
+      <c r="J210" s="0" t="s">
         <v>566</v>
-      </c>
-[...4 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D211" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="E211" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="E211" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>571</v>
       </c>
-      <c r="E212" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E225" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="E230" s="0" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>622</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19475</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.52</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19480</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>631</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>1.26</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19482</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>0.91</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19483</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.05</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19485</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.1</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19505</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.14</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>19480</v>
+        <v>19507</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.26</v>
+        <v>1.35</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>653</v>
-[...11 lines deleted...]
-      <c r="E243" s="0" t="s">
         <v>652</v>
-      </c>
-[...185 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>