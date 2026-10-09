--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9d792adb6a062582122037b88dfc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb6a4b00709e1ce3021f15ee4189882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc04f55b94be0ddc87273342c4b3c0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d4dcacad24242f7543f311612dc7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f70cb83673ced16c9954c233ebcdde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def5110baa7636f3835ee2d525033216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6944a886e01645d4369f23f288f04e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b25bf37906969a8e44374f91aef118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a59e87f605a8bd5c80096a3b0999ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458096320e5972234f955f85f20f3a9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191f80fa6fb55e38f0dd62857baec1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414a3eb8c5589f7ec038f91bf53f4e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bae77f93371e10687a7ce93217ccf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdfccabe0f05a369008013ee79560a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1440a5aa823b246bd1d85a0c3a62d8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955d99f2d1dc9824c8e586937cfa71d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeb45450ea4985c78b7e84df29dd7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc75d905a762946db90cc0b2b0ecd2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74b254af7be4ea602a6157fa41616119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2d96a01afee2e0e5ebb99da497fa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51323970a150029773f886d3841f6f0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab831b6a2a0a02d206ba68930bd906e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c588df1b8a80f0661c163f1b81d4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9083d3d61e8563fcd2e969d112b9f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c778c030605c287d2b8511af8fb4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f9b0e40462fa11bf8a87c9933d96d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8bf90b14fb31fbb82c156d0761a2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787a739acff59c4f189b5d9caccccfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11b2a5c86d7c3e6409e6c48ade03e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f950223274ef34c154e895585474e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25a2aac51921262e033a11de2cefa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9f9ef0e778b8d0be1121471a965a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfcd64df2f8261642b666c5ed7126533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff79772d0ca56bd6150908e400b97b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe15a2653eb7173e43f77f5c4147b5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf99044ec4c5833a327efed77f850136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f2d468e13502a554d8d889d94d95d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1494be401fa30d1a684d47ae47d9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac174d5eeaad013335790b5858626f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5395cddc51b6c58a2fe0f232db041d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a9aa59369f41423e24fb5d4827a8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57c5071fa9bea60ed004692c26296742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448bf9058b0e7bffa5ccc2a795b20243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32587c9687c70075ac98ac030efb0c6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e1b5dbaedee3021e52df84c286d0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bf175b4db62342bb00bbda58df8be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6c661454db69ca5f8029ed61dccab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e750830e0606d441138a4a422669b5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5f323b286f9aa298d22d42a0004cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8eb26b9e477f94213b636217b9a9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d172b7ef9b9f28a9a72c5559cc7ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a881a2b921b78106f3ab12c7897088952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df019140f58a35b6b443f08ec6307a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8c6eb5a72e08e4d25f4dd4a2ba9b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289831fea56459a72a56d89b66217def55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a82114d369882d8413e3900ed98c4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd0a68cc11e2193b84fd8f6c85d2ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bfdd58ba26a6ebf75fecd56b00f1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79a88633c770b804319ae67c4b3fa359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd54e94b23f341ca215b5c3f5ede4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595251cc408f47b10c29cd4aa5685df261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a7b8ed005a870d3acb611cbd721cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dfd118c730b3766d244aeec256e3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ff71cb36e85e4d0b6e1807d730f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00893712ccdd3b2ea9d84641942a1f0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acedd9f7c6c76cf7fc774121cfeb0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d54dff8df2797327e67144a745e8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb913e4ab49d5997b4ddcdc5c5217f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e646d39d9f1622b5c371e5a408ab3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa41152c6ceb1cd54a618da16a84ce970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a20fd03e8ab29fba28f7a44d212571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e56ebb5e686bf06e8e3666338fe67172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f93c6261d5b15916c2c511de05dcd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f5431d5a91095d6b6b83bd03507e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555609277cb2f5952183acf7dcef592f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0949c909588ba9bdf22aabab31e4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111906b60d12e0aa2a22cfa4a7593b6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083375494ee6d035b11f8b34aa57bbaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71442298cfaee1407885e98fe7de9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a43701f2615b793edac0e31298080580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a63070b3ebcb54227208f77b1a38c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaf40426d9b30968952e386ae5c62082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb4ebad304cd782462de7b27cbaef583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da434ba4dc39d0f1776ba9e788f2ce8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb65777eaacb584c5ac8e9bb47b2bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf439b074236134fbb7631138f82f4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198af520b47e3856524b02387eaaa2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21edc4a255b97edb5e4b586dc7bcbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575954d7c720fa4cf5eeae0e44176cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523de4365b64c80a5c83272fffd60a1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd696bc7f5143c5ed76ec70d1015fe091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b394e2eede7edc2fc27b0a856af5cd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d182c1561b56c32d7f2c455921d9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a84d3dbcc87994ba12b5a0503df5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab012efca63c757e4622e8e38b22213195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55712d4982b5672472da5d64fe40e6a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ec17d0f4736645576edb15bb73f1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1104ac04e7d758d5302a26824ff31a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb820733b98a112ce38256c2bbe420099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc0dcb4d1ca52882a4617c2741dcda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d3c69927deb9cac373ffe79471783101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9666baf2af72292dbcb2551c88b1da0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb64ba7a12079b0ef73754d69a85071103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf8ede3ffe7eafe4e06703edd9c09a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61626ae33875576646f2879509a01d15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d82092cdeab2975943d347b3f520106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98a84cdc60dc2bb3e710d395135f43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017f69c7ab8f546668fe48f40005b08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de4c15d25e53873510e1c74184ca7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5e1c86eec6f1f3effe2761a679f4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00796d43747408cc5812e71f4a15abfd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b10af8a3b3d2c1c383b8403512c82f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dc8dd49bf2df2c310ae363ae1838b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d26b815955c92be61330f15605b084114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d4f66857972027ea9c7d31f1ec940115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2d121730f46db035ebe9b906c1091116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb78cd39f2801feb7c9f311647cb59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e5c2b9085de6ed788d010b2165c65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496911d2fce5a8426ef96d5828575f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daa322ae3c27f399bbbf57c74b888c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a3819a91a68cb0f0f2c746e8d836b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463f4670046c62a926c2bfc440ab04b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b133e19ed64d6d9bcff48111a4f675123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09988e5278fbbb2c5b9b31de92dc96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64ef176c586ddd58e99c816812fc57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2291e600d9dfd6907d532c49ed34c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785866a020e8f367d6b28e37b0e494af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbdc7b45e0eaba476d5d680863e00c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1538c66d4d2700b4e489e5e2a7220129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5077c51999fd0a4b165be98d1f7641130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c012cae4cf6334e9cb0fdd96157f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456986ded205e3f3168e699d8010e1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f1e15ece1c5b5b5a34791a5b5207c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30d7dbc12e472f248bcbba810c26e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d9f3552c771a0906a90b002951f12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614261657a64203c90c0e92012bda8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f78ccf5ebda769a9e88f9a317d62d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53315162f1bacbfc7d00e8e91f3726a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2baf130d10c5b6e2125390808e9e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3682c1909b95ca07584218a2d1a9de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f0a6464990e67794350c74f0b32ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5c08f2dc7ffe570d8ab6312054c79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b11cff3ee2dcde25fc6f8199470bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955230763b732cd1890cceabc4a671a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa07c289b165d24ef81bb21d444cc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ee0470221b1027349c984c0a33e46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2f658bf125a9d2cf7beb915f52a95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff022bb34f4de235ad4a1e8c03a6d6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644df00747eded647c3ae601a6bd7f8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151fc0c4b9a75e225015f8b9c8a32f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874f9435fb686ccd66cf7c3d110e296151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4c70adcdb8bc639ba245841af5830152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5585a878e14f5edcc61c5b6c04e86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cd6df763b0372eb14d70e60d18d0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e979a5facb5764a1954f10bf9ed2f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d8cfa395fd76cdd680070453d1f75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52574e88fbde134d2fcbf3395433b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441bd6cf8632f649c1fd1cf419f09f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265187fda79917562444cccd9f4e720159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61690735df81291f75c6ed9a9a351266160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a86ec1bfd2f6818d236bda87c699fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4028d83295d17aa032f5bc257b2dbf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a46d3b6307dcafb2d2ce591f6e2a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e01978b256012b17b2dcfe1974370164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c808a0f1e7b6c86b7f8e884c3bba79d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02128e64b089b8048d68b226ca0bde2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b7068fa71d10ba3e67baacef4aabe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75de839971889542b6911392b40e9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0b513f3e54ee66be0a3db4be3bb5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb742c192a7f93421d9ba591b69b7a75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8878975fa74db3bd180282820f4eec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510585180fbadc63bd95ac4164d55b6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2620282e90c9c0038175613572b1b0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c962b1b6ed0e8471dec5b0fe1625b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1cbba396448d751398f4ad5bb0fb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101afb13d0f4a525ad84d5bfd8ff168d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cda1448065ef739ffdad0206e7d9b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c19e595e827ea36e4b2e32c503e5d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97b94caf2be8e94887136259140c97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60701f405613859bb0907e7535e0817f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dcb9241a9a0faa6b70f8ad19afb00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df3f20379295a1e38ecc56aec4faa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e2c2723e5d42dbfb7100a888f4c2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a159b34e33a94cab6b5fc46b764970184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea089b6c3fce45e204e3fc1ed19a9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fa284bcf4bd7758026a5ac6a4a51c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630698f6d15e93faa48d9edf343c29d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093778a114ba5fedc0a8dc47f0ce4d7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b223eb0427bc2df63a6ac7d7dd2720189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81a216845c7e9910fdcee41684c1e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e940f91d55a62cfc9bb816fcfc6f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16effe7161d128ee5571301e1231956192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb0ca325921587d2f336bb83d697fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bb363ac698f10b7435a2bd1fc90ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a545fbcce36734ed63decc2432d1f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1992281b223b255d46dd930ba189b5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f499a3cbaf740a634392242affac9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cdf9764573c99713e6a537e0fcb32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9288ca1d982c4403e03bb96d808e663199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc5d28bb4786bc7f31e6ecefec5d52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d41d99dcd544a0bf5d1a07897d3e02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869791b391c467f47e26de6432240aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba348242338c3955ed6dbc2a4c4e75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e79dc387b437f2cd6978dbdef3d83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd957f1be82b8b31879e57bde17d22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84fd6e4a73f73317954e5214801d59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25f1c854c50ab33d661404217c64c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a080726a0e9d139b96fe1987324e46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab25224114eb94b6a5590113be1ee93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06253bed76d8fb39da9632d269af7540210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aea01a538f089c409a071051ae483211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df61f430fb53538ddb5300984441a38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769697a21e506796f837734ab2eb5eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ffb2dcbe2e3c4d6399ca9d5320e36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebdd7fd118120f8403f2b84b19bce6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde19bf7f787c140327144ae81f7aab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e44dbc847bc40bb728f27d088a2ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaabbe9815a5a1a0bbbd326d942f379218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae0a9e1b61eef0384082405d651ad7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdde26a0c33302ac6570daf9f8536a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c143da5f07ec7c840d3d47b9869d5ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e195f36faa16eb0321b2d976ddab3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554c79809cfe44969e261e96e8c7fda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49192f1a9d65967c55514f2b4660a7e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066f92bf4ae38bf1a1f15b7dd0c02fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ccb583e27cf813aad2083d13dffa5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2924625a9ceae389e6cf1e0ef15c11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fe176ab6d75f3b574d79cc3c4c95d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb62b0f5c7fa1e6422ea33529939a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebb353d732cbe1aa81969f4b055d28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d784bdab1361378e500291f9bc542231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf73ba48750f0e475bcbe272106e47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c061e2bd4ee152f5809d3f2e18eed2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858ce58532eca7787d9758492c89061234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abbbf44ec589dc8ea9f66c29b68480235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa3bac826417fe2036a7d5df3b9d40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824093c1b6ef3fc88cda5a845166e64a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27ab8bf750d0d48fefd6e9e9667853238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f2bce1c6f58b5e687aa1aa9a58904239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f04bcd4228f943cae9dcd41aba7c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fecedbb9bb9c2ea113cb4ce060f97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a4874201087bba54266e1512cad13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ba877cd25e5763051823a7dc93b75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f3088351c2cbd1e115c3f17995b87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306219c521ad7fdcab284f92313c5311245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475b94ed4ae7d1c7e3cd6dd2d250122246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf835b4e2f1cce83be767c064875725247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f183f8699992b6618a235a37658e475248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba20cb5dd5dbc156d13b60c0ba93c36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef05805a8307706def8338a8da09ab4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aba8b60668c06ee790113fdc4b6fa4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b999f9d7569f9f2d6af3d96332ec324252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207edf7a398e9ca0f83cdd3c4453213253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fd6bda48268534d8f01fe5eb49ffe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8a0f88b96a2c63849c8ab770a924d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e284ff1421c669318aaa3590f65a2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf29078773c3701430ea9121702ff8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aecb74e5016fe89237f2ac1bfcd475258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2a76cad19881b4d022f6d5d82f183259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a25c92fb4299177da866a35aadb68b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667040a1f012f59efb2beaef6d30c28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af094f66d58977c81963aebf8a21cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fed80aa70f9448bb0a21b3d79e218263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d534b6245c652d68efddd1e0ff4e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583e045a677dc39115261d9fefeb35b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9f73c59705aeb2f7945269ed8b615266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf55d3b74908e388e38567aefd040c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d6422bac3cfba02ef12a3b910024f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101024d7f00036b4c22da4070a2d346b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27944e5073bd67d7f3c069d354e42ae6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ce52d388eda86bab1cbdff5141858271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e21b4cd951af43350665fb0bc4597f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe703d903a5a75ebc74d7753b59bd802273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d21fd293dde4c64771bd3c8cb44c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275690b1ba4dc61292def028e2d8904275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39629dd92d7cd4ccdba05fa25d14dd8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc310ee8f02d0df0e111e1ef067acb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628264f86350fe140e8bc1c57e5dc20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf119cb181fbdd1ee568546aff9912279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0be79809993b328edaa5c1b1cd171280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087ba52d0ba9819d641b32fdd0e4aae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a2ddfcb69236e49e7f609826557e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303084b768b9d8eba233e8c1a0d4229283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6779d0b01d2550edaf44b99a20dda7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421258441a535456044af1c1fa049c90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779bec2d26d106c5a984be3176568f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee4362bc63ea80f3cd13eed7e755d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377a173fdfe966e4ef082ba8f6887d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947dd74192db5d459c35a2d847c9a06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd3afab2bf37df58116111d6a50f34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa17e178be18012e2808cb1718ad9d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a995b215c0f8fcf598bc59cb2d50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7d68bf60693e8d490fd8bbf851632293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea307ae45cc8fed44f9a4fee2add3cb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9a29e5ce610c4b4a9bcef264e05cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e24f6c3baa875f741735b186c8fa5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fde778dfbdc16a8196327b43fb7aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f752d9e6816fa427e335e81c9a7ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3792dbfad28e8cf057a66a223059c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8b86e7111fb8d6a22e0867d0f1c9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf51b50993692d248dff4d6a5109f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b4784f0541d6baa897ae284d41f59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563d8eec955ba7cf1458110b266168e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44145a344fc797e2d0b55114a87f6556304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5248867c0e12a8b9abcdcfd927d96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a5d29459fe050d0f19541bb663522306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07227bf73169fafde5b14c0a80d2b33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbf4673754a461d096319dccbdbe1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a38fd99ed4e9a19053f1f93a970778309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d1ced720bf60106aaa5a0d30f9791310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba39dc11f5d9843d4298f79fe8b60b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024814745d6dd75b05ed9a5dea5b015312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56e4bf8e7b67cfd2a66df0106db863313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb65074556631b43457286c53e204c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fd14285445206c7c114cc1af129dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd4d8f27a730ede64afca09529b8a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f01fb1cbbcc89b3860029ced9aad4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b36fd7ee13e6ca87c8d5aa03c5ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd913400258d133890f37425b30ad69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d594a7227335fea1eaf5d16d28ee675320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec364ea56305598cddb64b63b3dc81d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8af53cdec39458ae511c45cc636b18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981ce25f3f30ca13a866be72c8aa83f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e93c93692eb3fd5136dcf240fed06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4943349289a625b7c75469a6a748b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816df57b6b1ad30455ab7e7caed98eda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621cf9d256b014e8bb29c43f9ec99e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c38e4235263566aad7ca916eda761328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551bc9ec6b7351967351323c6cf0f62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f049fd2b5ef79e6344fe13890962941330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534e44d6bda4a4545a8283484d2d99c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf094b001732613ac7b03380ee835e1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c98c7131da97f995115ed7187fecd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4269a6fb024abf2666c12de99336a1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15f9e72d536bbc13556b9b4274a2b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e27061becfe45e5b5087beea25a9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c3ef9d008fda3ee6a33dcadd1dcc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78e012168e317d53fbd609caea54ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106d875d5570667c4f2e6cb5cb77c39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1382f0b914d4e179f5c8623e653ecd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c21015e81d77781d4d3054e74fe02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61593cf5db4480c2dfd7d754e6642ffa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281539e8fc820eb9cc15e377fa88cb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718809526da83596c896b13ad16cda9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e1cb216e657b75a142843dbc3b7bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e8d649489e1c9d96ef8bd9c0b53a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55389bcbda0667445dc5c5b48a283470347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ef968cd2b5a3cd69c547eb2b741d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1771ff82cb0bd7dd35f04c0cdb699349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39242672c8a5fe1d0c55133b60ca53ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6099c8fcb60ebb973a1b26fec90ee3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83ee4ca9728cd03b2063c26bc5e533352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860a674910e5eb83c5171767f889417353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467a448a8c5bf73f44241e6779742dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88c268566e756c3e3d970964826d08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728f81b0a32560e2d9b7f290982dd2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bc253f0b4671b810f16df465dce8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830ab8782c1fc1a6f748c8c738df94c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27442429c220e134b3ea1873fa81b27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5e638dbb122e8f873b65e0412fd83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43d29c4e44a40c873ef54b735f4bd7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0a2a36ecd4e6fe0003059acea5431362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026934c362b9c0b09bbbb35d6c04ac40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803726abbcda0ee5292965bac5d06871364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66694b6c70a399dfa7f27dd8da1a941b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d0176a47a928f497d3a4ca0316907366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2c9b6e1a0153dcdd9d8052f3109b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63623fc54560b174ff2f8f81ea599942368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d8a3ddfc5f5bf6342c97a0a85d372369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19b9e572cb91b395d43c59fa88621c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f3dfa4992e559b17522dc6af5c738371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e463b9fd484bdd13a66aa51d3865bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53697a6aeb5fb7e5ed7d58e412994e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7ab8c8532105b3ff65911c7895589374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c98d411be878b0a549b61a9272f4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e987e978d2c6eac18f8b8f80145522376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c62b9d6ad6e4a5737975298da18e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84c40f6649136f821a667878eb9852378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560062912a81bc6e3a5aee1d79bed8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f876d3477f205671418cc870066398380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb985639bc1331e104948a78bde02b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097436eab0c68379e3642f749e7891f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6986d42fa12ff8de85bf692390a7e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e73fea221ca74b6e0027ced56980a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667af3d821d8ec5a119c16bd83123e63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6a6d91f189a748dd7f384e09769be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b52da23fa4653f5bcc8da01f6e994387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a31039591c3d908991ca2bb1f6c16d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94340491b72cbb72904a5c3ca7ff5eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e29895fc5c0f784dd42f0a56eda79f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055b3a7fdb3c4d86dfcea46625e8249391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485451a3771fea5bc3dba7a5c3cf6566392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f87e2a415c118ab61461bf7047629393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a66e98cc2a207ba7f56aa1592c4e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced5a3e38efc33f752efc4b800eb930395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d92570854679dd13c3aac7d3ddf9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00398efa73872cea28f51ea55e5a30c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e15be079b41c1d7fdcb353d5fb624398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1565f8a05795b23951008ac0657881399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2182664eac749a4b0d984a301cb091d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9a22ef5d5c307e8a9a08ce62e2c40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f237f6cbbeb6a29774471c3674fb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97561a82bd2490e6f472d069c5f692403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcdd3abb8ba156fea247e6878ff0d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539728a39681ba1515eb31a2c0bd923405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb629fc40debdb7c7b5d69a1a2f5c7ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372f9889954c437334f1147effce5ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae374046be5e707d5c8bd9919f4f56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9d7f428984b3a917164d272b99afd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573185032ac472b247089ecc362f0f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b6f7c58298cd6e2a6c1c245c4afd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b044197396e27ab7bf4489fcdcc393412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15901544bb0287294579e13c244be9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60da6541e22bf6a9a832289432705d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338643993617b442d7f835a23d06a88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f854c21d276ea88bb1ee96511b3e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a19de2eb8c165c3da37bc5e934e73e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d604b1b1338382def24a63fc485cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93d0ca9432bef133708057cd3bcd97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65058d585b967c1960690c7207e3d6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ea633d3d7756b2aebd876c88d64f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cf0049ecbcd5387c1073fd841be1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc321b6da7732bbe1488f975b0088d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6733f109059f45f3c14457d5f5fc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9443fd1d0f503bd252c741e5c4b4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9263e3845d4e1a21809ca775ef53c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36a16c8f1a9201b282d86c1d4877cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296c5b15a02ec0272f057e2b233c111428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3136f3c265fc68c75ce79ab6d66471b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa9e4ebed64c26e0aeb03046d379c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127ff0ea6ad1be0e82b99e504e7bd17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661963c3db7f13bd0f8688c68379860432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102c4cb2e7b74cb8a9cb04fad938b04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3869ed5255cabc7885598ea98b25f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf797cf50f8eff220d7388433280d32435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442a3db9b3bf1d3c7babf0149169f9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbf2962bb863ff675410746236d804437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e71a4991d1b72f2e537ca2b7840aef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029280369a78cca503b31c5edda53119439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aef2fd30663d160f92415174358124440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781f990459ccab11459fb411b7ede52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a087527a30951d3fcf734393321cf7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a2b3208e7aeca56d3a0fb54638460443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d24b1f050f3cca22bb7e314973abe1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53582341052305f3bcf4c0c97bb8f76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3e5fe1f61f9a796196b8fdfc79cfd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536971f74db249759e3afcd0e648ac0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426c349959570a6dae21f809e200801448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0f91d452bf3c43e5b29edcd031858449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44d8ccc7f193759f12dbd6f26f3786450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41b130d2995855df1952a715a2b18d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ef1e7d6719bf90ce61cf6404866ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eae9d493bc73c41a63c52b9081e2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f683b3048c75ebe279affb69665c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01156030d30c051ff146c2dc83e1d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50261b3c68aa048c0cd91eb247e455d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617f1e1126e2eb52eb3264bf65f13c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29328feb8c7d744316f823fc16d2f035458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a96c9d6b563c0eb89aadbc59f01635459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d4d45e553e52022fcd4ddc69978fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e4ceb6f476347b07eaec5f3fc8df7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccea40f17c192444ab9225bb22bc399462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3241ea5ff088433edb7e20b218dab4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcb905010f9c6f877e98bd5e1de52c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dab4bc97f608c93fcf36177d9aaa0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ddce0ee1704d7876b167ac6319c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe03b5e600113e4bdb89d46fa369a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198ae23a45e870243283dfa0acec7d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e3c23712608f13a66bd411d02c6ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14a85a9ffcdc5ac4443038f5648848470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fa384b4802232359396d8e95903e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babfa561a94fb739ef7a28a967203d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8efd2718eba66939148abcb182d07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b86a666e90a2e868de9b6915b512c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3ba5a20a6271043bb5a06ab2c881a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc190cbb8d62077378b805d2d159eab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94b9b9ad0981c4e3b90a6b48ddb878477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab23267e188878fc7abb6253c5edbcd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeca6c316a5140ddc87aa6ef7fcb44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4370caece0d0b698ced1b83bac6a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264f00ec716fe37ed3d5313311958be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9191f55589234c159d1ec8293b347482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a963429884285dd2670ccf191cc78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a32fc763aa518ff6a6da3ddc5cafad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3b888344532bcbdfcdb7d91dca9f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a79f792ecccdeff65bc424ca5f9b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8c103688540362bd1007ddbbfd43d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745789e50f477825aec03a1b3368013f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7af8757bf751fd73db8ace258d47d1489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05caa59b24625767ccac7a0e8cb1f7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdf640dce75b071c768e405672d4172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab62475b66ec419cc3d81953409fd513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70e21c0136f59b7cb4a1e52c949dfd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef7191bf86c392ed6790e09ecc24dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966c8583944b5885a93f9e5bfe1388a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98a0ec42c3fa57440f8b7d9c13c0b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372300820fc49aeb72298b45e06b116e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826d6d0c4c122da3aeeb0416c2947169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a122c60231f93418665b069212a4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeae5133411a271b892bd7e662270711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a994936b9a35d4da44a4c0259ba3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176e1554a48bceb480f70d5a64fb90313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82623e4e2943682ceec8272c5f45fdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee195075160cb4a9321142255d0d33215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231746133b8ddc40106ad5e825fb98d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c69b814a632d307515e85bda6d671417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b430f70ff0d1c022e0dc5c78149b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f299f02e037b437313503702a70ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed328570396212f0bb6c5cee91725520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a595f9767e8e4a148e44f9ba9226ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3801919e773b54296bab3756d8f53022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972877977484e564b3a057990022bc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d8ad81b7b6853c81981615de79ff624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304406cbccba7a7dff5e6ac53acdf7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36f05bfac584ee42e41447fa45d0ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45bd7727b7910123490f1af3d6caae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf20eaa0712361ad2e6ecc97b9d57628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a938f6b774ec12cf947a118b5367c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109efaeea8cf08688bfe2e4424580e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fa6d9315b87a4183a927f5e6d988931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f46cea177a37ce4a1f0e7b387e3aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6364f376d39419789403ef1c0419c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560108bebe4ec52c69a1f04630c9042a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64f053587c575fd4ef7d7e415b8be335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145fc618c323c4dc0a182ad16e8793b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddd9c68e4cb6e2dbeac585af82b52737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bee24c58f71112cac424db961de6ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111ddf2f07885ab5d4900b2b47d82ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0acddf31824da5fab7091fe4ac21840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015665f2136cb5d784be247d15552ef041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced4e349c7b1e6abc478bde0f9d527b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3f5e28206f4826b788b7d64d0d88c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b9894ded1cc9673a7160769cf0c3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5539a2a58b92d38444c7ba6d627ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4b00f093756f485db80625dbce96146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb932ca7519a4ee16e3455a1b53cf2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b176c7c2be1f46ae85995031f3bf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d759fb736d8f19ab9550bfe8ddfce7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b23b25377e70d6329759183e8012f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ec202211d7ff9ff944f126b558e9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10ec1c5cff1090d81b9f3777e2ecf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfb2bc13c9775cf5de3e5ab4d2755b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29839bd8758a5207343eff1a15162f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad0f53a1c5f43ed51e66451b72b5e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56426bcebf96c56de01b0a4a2b4d9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ade55ab9652f53fd8a7bb94604bcde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de5d6f1024e04ee24ed3f612e5d1b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff311e4ac0d06097a840fc60d000ac3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1668f5542f336ed7c00f7472edb0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abec49691bb2a8cf45b2dcd46e364b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b367df412ec2189377f4e1e250561d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065ac67ae9dfcf84559c68937c3dd6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3235de450996dec3f6308fa7ab85964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87570a8b0aeb1e3968dfcae7008b3a8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72e78e5341fd362501254faf0b37e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4e3b23a00d26b1a7e459242beec5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a38c154cd05db5b7d51e813cb68c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8ce070fc274ecc512e6d8991f2d8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099354b29b56e135f6e96615caa547c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395ca399dbec10c90bc3729d9d7bea571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb969e70e371b023b2ddde6d06e280972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2022e571491c8bb6e82bbde013d2d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e72ec93a99c5ce89d60e34c95321e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b055a38a18f1e42c2aca16539c9281f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c2b574496aaf75f7a299084ee4ad476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb41502da48afe27c00b01e95a0eba177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41c2a08e8bbaf5c499817925fc339378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af171b464447d53f04028c694086638d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccffb5c1bcbcb772cabcf8dcb57532880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f3daa04acb28d8f93b89415420bee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2439f086eb3b89d8c7b3628800879382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23333560b498d0179daa4cc2117a776a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4a9063e343cf9fe28ffef3e99512684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b894defb257a65cc212ddf41fb17d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb79b60f622f69ab5999a0d9b9e3de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ece03a79e866c7b0c84ef3ede2ff9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722fcbbfc8552f4393676c3e74b29c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1debe1bd9a555d6b7addc1766e8b9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f92c72ad99393d121ab6b74ec1d20990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b9cd1716dbab565218d4fdf25e57991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b3d9dfd35e9c2c9dd7ea9a17786e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd59bb570e9891348132f0ce196d9c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cf082fe74bae24be93ad3d7b40f6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5634dc432ee47007d0190afb45ccc7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca8af6875c954e092c60a3ebf5c71696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82646375e2ccccc7a0de6a7f17689097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417325bc7caaee636442dc4503a799fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d6ad6bc811fb4a4ef23b48bcffc4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1b03ea14cefaf89b0675f5de8368a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd758b02e22de7d63c888d0b08e485101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf8fed853d0dbf2a09160b9317bb3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960122a77e775c10923aeb0ff55c025103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e2b4f31c3ec6dd69c943f358d6d9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669d3aa90e6bff2d9a4a523e1e4a20c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9558ef2ef3a28c2f4893916f57decf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377442b46db5a42e8e0224e6a4ddab5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76534b8ab18ec505815943eb374344108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21025a8b3f397b9dd75e91b90a65c4a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183c554abd8aea73a6ed078a62eab33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56387bed1d8e15d6171dfc0ba92714aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811ffebc1f0e6d53b563ce248c0f810112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb225730b34e2594fa694de11f7397113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee89f62aba6e5f5a1bfbce57982042d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8ebec84cefb9824d90dd268672a8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb7f870a79fadc3e706037b646caaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda76654ea85852b9d1e3d5279c16193117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25c3540d1617059bfe58ae583618fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfd1138da2f371e310b311518e4fe5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edf45292956d27e129cfd93fda3420120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc87df0ce58cd85aabc84c6d78c120121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d6ae7911494db26a8d31bc6a19e70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb208c987c8263f4454daead70296c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb356615fd374ec407407e7889ee8759124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984485e7d775dc5d372a6992c7d08b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981f9528217fc916843c35ca83280b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae0917f94fafcd03fccb11faf65997127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21455fe7a4695d0693c55415635a0f49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc5dd931c017acbb777df014314da1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d89e1294a2afd97c8204559cab16d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f01525e6b643aa9f839c0accad920c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35780befaae3a36dfa096f9296dc12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999c794b0f612f03ff246f9e6b38bd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db463d708b7520dfc8b9626d46df11ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37d49b1cafb6c312479fba4a8fca9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acfb7badd4f8201a6a63a811686b61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c41e3c3c00c6694c5c7358a7e0078137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad675c376dd578184a7bada2757be8eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fecb13535c0ef5eab378bb54680a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff3fe5302eedfe8a137b481aad6c8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b5308a0984a4844b45737f94e356141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2ec56125043534e8c7026f3d227de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d491b46c0173f1f46b50d85cab8cba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2a53157e389e6eac512d15bf8357a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20da3d06e948eab89ac2b0a23e283c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e04f0519cb19af1a97c52232446dcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a95cc0743873c13d86f25a4363354147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe7edd4f9d160f15b7537f3f142d0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c57934390458360b121f3d3fb0313149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31730d27b415695a35cc06c21183b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6ff7ecfbd2548a41f53afccee3c34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f4c166ff9cc3aee14e2965511ed05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f187a76dac17f4d02549824cf50fd3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647849f85fe323b3b8811bbc905e0d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26257af7aa903c3647006c1b1ce4858155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76a740da9f07e9a736256a36c81f44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94347b8015c244789e7df37e8c9251a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f46ceb7c0ff3956f392793feb5590158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4cb8d4434a42645f5e04e2c085dc1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e994032c1b4af641a1cc47c3c1b9cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085f4202a1f465d3c0366a3dfa873a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc56905537b1ec251ae623ba75a377162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e26afbe3e85774b032ba95932349da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fcfc0fe36d7694ff97f7fb314b072164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbea861bf4e343a9f4dafc821cee7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80806d792a79f92b980abd412782dd1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5d60cf4150e50cad3dadb028316d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a37a777465f73d01ee2ea9d85b08b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a86a7771bf6f84ed8460d32339ba62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c118c719aaded914f8d236cf8d3769170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e291533ebe02e5f6e8959aed38cc847171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feba8698dd2705d429160a689b6dbed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ab0b7961324820bff0a59c4d01c93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1562b87b7dd785027d1ae964b4011174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c6471848a005aed3668589892123175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231843ab2fd8fc44b2d9ca6816647ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852833fb03d9c870b6bbc4538d8a9f43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495ea3122025a3a5a003fde979af324178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a837e5ef101b9ea1f680bdf2b6b9a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539e57c4d36ae2673f59a0a6b7d2c97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42495ca244fe897105d8e4bf346ee1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d3f7f347fbccfd8e462700c0db4f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41284bd80ff1f0b50a53a3582012b847183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8e1f3a0cedf944f57dc2f908266bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d95a0022e3c3f43fd31d502266954185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc5e6cdd2283ba6b0a8838a73eca7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e289d0b7b6321f720e2845545225871187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b31f6932a9b9e6fca7a671c335911188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dd1c6c0a240e6c6f4d22137d7b8cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53181a392ea244d88352d7a44ccd2f43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dcedc23b07032a420398239601f6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b775e0d849ab6491482ec0ae85064192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c6c3366c0ed975dbaa8ff10b9734b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171db6280da42a467b71a0808a58cdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb1db17307c9a0a47691c4d9920d96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75528953c154caed8c9942d8def386af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85142ddea6b79cfc6d0b279f2832a10d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574b20e89185cdd1ecf38390031635f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b1eef99342cda77929b92bef9b60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aca2c9a746239ba30b5d5dc5c70f8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6de50e6a12f929cdb9aa126186da7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f59c239a352e7b4d3d31fdce3a447202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4081a20ca815210a806a3ab0d314e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9d3fdfa12b5f63112f118086cff13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0419b78fac8faf882fccab141d4f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe9a6d9604bf2ce6ae800feaacb6eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be706a08ed2e1190cfcbb64370fd47a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116e362c64d05ec31ab54b18de06266208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d7db741144a0f4e15eee835f1d98c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16196131933a22c9bebc3ded78f95b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e37539185e4e00ade9d56ccb96a14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469156a75a2ebee478d8aff2820883e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20439214a29afecff7fa1e23b8e5c96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05699d145eb78c83e22eb1d04afe4d2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee2ca75f0de0de45e2338b01beba06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f7dce1dff31461db71a0958acf356216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd28d714751c262f7deda6d7275518d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddaa8756c036f986d94cea6b908f5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdd5861cbccec679c59af5d31ad9db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889c9acc2b0d84ce0d0da4930aeb13a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065d7ce1ec6b910e8886f3c9bad3e71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0569e7259d0591ff5df6623c0338488222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f3a6dd404f829e81ba69d42ffbe6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a85b0ae269760a5fb13f9ace20b16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa188b816de906254778b0c2458db0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fb797b7c2c946ca46292b40386997226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f37ab2e9db799be82d2bd0ffba0282227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cf547dc058a47598b95ec0a356786228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d19ad8ad01cdf9f21315f0dfb64cc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ffc1913a9df2ba4c011c2fda3a55e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a76e5a45a8027004b1fca2d353376231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531899a68cce1c98ee83f0af9ea33ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640e6111e2910f3061878fbc113e84a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e154003813cdba42bca470c9b383e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c38a0513e71bc07f394c3a880f39a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293548a4cc87eebec6ba1ed898ac487236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b89754c36649a175a2d280e21c7e5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff92278a580f3e526e0d1a5f7f6e70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b50ed194ce5bc1f9aacbf924d6953239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98ee28b8cbeae213cd081d173bb0e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e47cace430a64cef157be75c856e19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9ea61f5b3fccb1837a8abb6e19d22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725357b118b523dbb7d2ed0a8d4f7bf1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f3ad606c265827bec0586fe2fbfeb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f080abceb6c1f8d4c9021057029c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dafa27584d75306f2fb2e78fdc0a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e546a805ffa8ccb41d81035e6e41b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a9c8caa9125744cc6ab19c6bbbf38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aae58156f34b7d9266984bf398b2a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0cd18425c69c6e5814e1c753d0cf2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc1a7db1a94bf35be37f6b1a43f4b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e72c73ebf4c33544e66fd779d86818252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbd5d17960197b11f4299d58362f98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c210eee28012f94502015264d2f959e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811de76e8655ed8941e16f4464affbbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1cd408501bb3daaa89ddaa65117a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e38e5652de7d23d25176caf7043e62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2263b8257c9a0d7914a3f7842f52c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4eba8f365de63ddcf7e20c262caaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5667d22ca45c7b33d3bf2bc561d60a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd540b5f017e65896846d9e1e233b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b9ae4ec39057ffb6d8f1e0ed5df9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7bfcfe6bfdce1b796620794c640b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f92f72f1da8463ec9450d46613c9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a518471ef42092480de2f06318910ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cff80f8122d2f979b65c384591713266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476f6de11cf794e1e6cca6890165ed3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e1dc6ef5f962abf5ad7e7a2d5d2c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb83ac4511e1a6f7565d9d06beee9a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887345a1621d5aebcf8bf9cafffb0ad9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e162e49adc8a8be1fd92da7f600747271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cd56d5cdc97f1031bbf48a8531c37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fce140e26665562f236c38a6ed646273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7c0098a38ecadae35b91fd45b0e6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55414742180bacda60454e318022514275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23d4e4516d299553084a0801e18da1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434bdce2cf0960acd7e60a5df8bc837277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e973dbe78780a19d291b39b6a1abeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be00c29c2461509f923ed81e2caec8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bd49f6051665f8c5688729dc1b773280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73231831c46b81916989b32bfb2a7adf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4e5bdf9f562a519b5a853aef030b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed281c69cbed3ffe02c87a5a3a248f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f563ce7c07584e2bb28547c8406de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945d24c4f4ec37d4d5a1193fd31e7f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01a8c6269d7c356040ee1e5de0ee96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93988db96d8beb3c401195542dc671da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbca4bd0c6991be06ac1096c763df4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ab11c65e2b5e797ceacf8914d1984289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101190ae94b68bf3df3dfc498898e3fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3283593a32d87feb8645f657c68a744291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454880117c22a7a0748ac19a5086776292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c0810d01a8096bfc7c108f18e6a5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f0c265d029b9e02d90da71845312b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8af00be6fbd8844735adb8012e891295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23984537ac2c7849f67110e79d0ea57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174feb4fd89253117605927745c3e2d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fec159cf1cb88bb7d13da34aeb2e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499190235d18f13c3140f243eaf1e20e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f921f00bd528d2a37c2ccf7d134aa35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d59de1464c1b15304624be6d87a8de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3f5098d446881809afece8279f1eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf089103029c181dd7db7410627a5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6e6c287ce0b8e5b6e72177f7dafee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ee269fae489935edd01b3b9ceab8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21888c80b879f479a1bef58f9119624c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f188b22f2a8d02145c9625ee06e61d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81b693c338b8d159867ee861d034b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56409bd869f182ac769abde2be4d0f44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9200ce17d4c65dbfb9c1eabe8eadc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32e19b9b02c40086523c1d4cdfec5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380f4d4b060dfb3f3b107c96055f8d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522d178ec3c7ba0b490e6219ee38504313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4012458b8ebb03716c3097c3e2e0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13e2ea39cf8599f5c7f0e24218662f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313cc2c7247a8411f7f0c63a3d16073316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00010ecd1955de279bae89c9821a4841317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ad83a965d0d472e504ec0a3c7799d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec58185714ed89dae224b49c2229c83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb61deb7ecbcf21dd3d975d60d8563320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab5a8641dc0c32e94454f69ae56ef0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45be2e88926c950d5b5cc383123d9e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49d85c2ec0f8535f36ac2a470ec328323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc3589a7df9bd6d42bdd2c16645ce3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e04b3f53bf05c6ac2d4f64cb436e13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145e6f75588677c4c1e884c479a417a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd74250602c24437fceda3f4302a47c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b053384d0efe7831d380e5fffe6043328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe58346507f845b70455deae4b2e9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2be998d58b50fc3ec02f21172c6d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700e01b5bfd6bbc5f6d9bc8d1c2f88d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd7aa634b4792c0ed84f4b5a783ef0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b49a55fe1f9a34c7fb90f4dce847e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b03ad65b1edeac961e485be7d4bba3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650da39e7766581f57fe128bdd23e50b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe06a1bca8737813dc87b490c84921c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b4329753fafe360f81be846b196aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bed4a619221285c7fbc834d302389338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613f919fda56851f278c1fe0a69518c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e023d45e0f8d73b3a412a09c3267e60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69fcc566d331adc2c691bd03d289bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1dbebf66735dd4ea6dd448288a3e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d1994c1e876d485a4baa681e9c8a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c4c3d95ce6ebdaaaa737d5c350a48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eb18860e1b8eb9752de8e10820a85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a5668a62eebc6d3fa43029618d6dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674eea3cb7de22ce59328562da47dde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d0e597d7db95e2320f886392db7a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835198d3b092ac6aeb33f1a0de9088349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42847386bada04830797d6988d39996f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac3f2bcf9e010729f50817e542cf52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6406fbc067fd61e8d0b19eca01e79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97918b4c027affa668c43e656d572afa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc057e83680d2e8563bc562bed9a57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d188f0251374cd09901099385451b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6c3f1e77130e66676279c52466765356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3583875b6d2a02c8ff7d9f4239f4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36708efbe9e37397ed8899095867275358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe91bb41b4ca72520f7de7f1b92e8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a1b80e1855141ade80d9bdaee0002360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6974ec5955b87df4e9ff35d3ee8aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7ce8df9ff68fdb1362dabd008eef6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a5d298fe85c8206e0d1f96af849a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6522e8e1fea78b888cbc537a5016b29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f9ad4035c9bfee7bc85319500642c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8d9b3c19c3d14969f633a94e36e10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5a810024c6c0798fbdae8da3bd49a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992e7df8b3271c9a3b8b2e9418e1251368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9ded0185e1aafa37509b788d7a912369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7fd59916b62bff40aad3cad59ea66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7a61e9aee87b06591cdeb57e15be0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97931e86a7a39ec2c0f64ed4a9f8683372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06819b8ed1596e2b97619d2474c9d336373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dc7b2c41364c1b8fc2756a800350a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468ab18e85a95a49f1e6bcfdd99258b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8fbc0c6d90cba1c73023a3b9c68c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f490529c7b45f25dd4cdd791be312377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99433cfd364a00eeaccd4475b77a14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28e0634d169d3bad245a8464f29afe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d05cc4ba55c0adfc9b9b5dc270600380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8aebf1f816bab0bfa8fd520ccc49a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd2b4eaa2eece89800e69299d280a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d68f231f342ff18514e09fd04bb67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4d6fa24e2da5257491f75f2091c0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea0a362eaf5360827131299c31e6b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0592d91da10245c30804c33ce19b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963962bb2075644c7a0051af1ab7f3c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccfc60fda20a293ac15d01cac9f79f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0c612e1583b88105932109263d624389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e538233e7857dbadbfea1608654368d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce8ee9fc90902254335c8678db1735391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b27833e1758974222318689ab9b08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31307ab2407ecd29e28a1ad8cf7d6e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7b66061202aa18496f57ffceed7c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e70d39473dee2228f083152007e4fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09f8f0012670d7bb814d8df2a814b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d15c10594a9446ed8cd9a218f7a5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80671a728aed27c17f32453a74776e1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94f307d800953cb1a21d9542f99f23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8dc3d6b660e23bf06f3fd4a8b158d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ce95d8be962ed4a9da8b6021f836d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4d495328a3097212baf4198fb4cf1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d6287be82cc164e1541eee7ca80e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b03fcd5109c43d2cde6fde289515b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f7b924f40eafedfff4e64571c3063405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb029a61048927664e4506ed9ae15e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7444c87abb3430ee25be0d8c03acd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2b8f4320fd1e5d023b56c95c32315408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784d1fd334957fbbfb83dc2a21891cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a3bb8c1c42b95c7a617a278eae186410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5038418e4091f540c7c54de27dbe7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754c682aff001bdf65c6743ed482fe8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459de612d644413f63cdc43714edee16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6902a96bd9ff5d2308f33218b446cda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f8983db43fc541624dab9e10e62ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f33c32a0b45cb954c20ffd59b1ea1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a24671fa233bcaf4c9b55f9d19f55f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986288871e7c2eede0ce24fd58db7a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274b3c181388d58f38fb8d322be85eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f9f3913d01e50ab209a11b234acf4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c751f27390150a990e41b8e81b0e4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67f010bab73cd8ff6fef59dc249d3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f891bceebac7993ad622a0f76a50be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9d81873fc5a29bab85c8fa3c1038f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530c4d32e3c01e0a75c03b2f4959f35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc7f3dc99c0a26641e4bdc2dc1d330426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33baddb86033199d16593f24db7c8a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a6872ad346f07aa879c5153ca7f51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce32763058e2ffb6b6e84889a71f0bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bb414331241f353f4ad3789804bb3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dc7d578032f22174319b877715f68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f40a407bfb13ccff2c9a155cc95ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf3030502d8086bb5f9df77cbebaa1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef5768381c62f64beef559e84d1737434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29da5438b8856ed9fcfb3bd508f739435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf2fc0d65f6fcb353fed0b50c159cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427a18a43d451ca6cebff58190ba0ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802991f417844b299d35c994cc0e7396438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eda6dc89633166b081423e2b55be3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87380ab8ef32f31861b0bdd5907aec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daa2d27e4867e4bb825569e91f2d32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257ebda4f0380de011fa03fe5a984f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eb103321586923e4319122338cafb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b43fd6310dee055c493b7999017c9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f82c87743b8bfc27820e1f201ca25c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878524eb24168543ddd9e96273aa344446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f078a66581e20633939273d063b1aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497d2a486228cb5336b5725657e69c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195806f26a8e991f8ab7b84287127c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2a090b967a74bce66440f99eb3391450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37c0107660e2a5a66097cbd4196f7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc14024700a0dff0a7bf4f824fbd23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30585ba50091a268c4f12f0e2f3922b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8912d297617695afdc2afc0df9299cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cdb79ece16ca0ab1c2ca35fdf4ac1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759078d9dc76d0b864ec6ee9e98d696456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464a37323cd29724a6c4f1488dc7da6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75067a0e93ea89e51c208c9769a82b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d528d7b2f24a23e015cc334f9734cd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1096cae8eaa4908008ef473438d25c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ac978a8ab61a5ae90847ae44f36d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe69622971bc8bc84d7d6420c6caa1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642e5cab9685d327f44c0b7c2ed426c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cc5cba9b7e5fcb48a664e86b41247464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f576833aa4b52ee2ca7291de46165465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d73e3fe5078eaac414d2ce6a4e847466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4fe57571df3695172fb1662c23b2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48216e4f41b8286882d0ff20e5d8f6f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f329d860e6c2029ce661747e77095469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b547cec75331f163cae58f5d4c4e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a885a50a183a33aeb7d350f0c294b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533365a879b43758d4d4180264e7511472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1569a6e370a3f5ab35e7e88a90eeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a50fbf2973c77d00e72e76455a9b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a747ffc04d41c4f2fa593ac0598e97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf76e6e26729495f1092e6ec5b87e09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183a7bb3bb80c72411e7cd33ffa533c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c4b8f1e8705d627dc3cbe667c9e80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0822bcf7a771d406c4627d6b14da99479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>