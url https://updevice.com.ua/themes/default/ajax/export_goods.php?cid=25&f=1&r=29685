--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007d688fe09179893f48083bc910d721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07617800969e1c5fc9cfb2415a9c352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92a24f15a76312ad699c23b55c5e493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4417fcfafdc501e16017f667d4b644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefd010f81951b6fcf1408de13b92435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14569b96d4342a3d742fd03fb1fea66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e9bcdf0baf1bd21bfab3a85caff2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07970c7114dbe95b70e741e591bd75628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623de4b0bc1f775f7f270fd7e811e4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acb2ac400693552ee6395151427d9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33733e5765c31488e71bde9589045d3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76630a20b7cba76d31466f2e0607b2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583382c9e3d5069ccb4573125eb65b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0b8b4379046ab855d2aff445d25b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edf4292040052f7659e7aa2263100d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e43f6736a6c2f497c5d279eb9f360716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c19be610306858e7653773b2c3d1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169ef36aef764dc036024d0d0d9021d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3df6dc95760494747b742850a488a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353550f45e5c77927f980b92a8c06ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7fd5746478f6e767aeab751d7bb7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad66547fa1eee6a4b1d9cae24d5edf422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65d3bb87a1c3f906c63ea709dc634a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c649d020dc015254a20c1bc0a10dc7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc26ca5b3f4dcbe805f1f6442592e1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7966b33d0b221915ba23268daf541626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01464c69f1ab466e5ba3ba3440b7643f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb04d3186490e00ab1bb92d9a434c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309b4b3acecba3118b3ebc22e6b799b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff00bfdbca40abc8c3003c1594fe03630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a848428affc79a292eb16e713ff10731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3089f53611ea5bbf59c1a95306709e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303518cfc7f7812d44d8fd21f7b774df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694ade2522d3babd621215d98da77f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b40a02614e9797c3d7570a8d0abf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49b02dffc0dfca481619c9220c520c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3f290fabae11baba66d369c02c21437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b458688037d523ea5ac5ebb38295cca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b66a02f9c92d153bb2fa41f832069b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f289c09a18ed299c480c3630546582840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8224b1985fc6c6ec74939e452722141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f592cfe067383bc70394f6af726642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f493ccb84cc6757e382a8dcb8a4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b970370f000511f8f588f00f285720344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ec822090cbae18cbb0935159f1b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a232f12b92b796cd42605cc34daa9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d757dfb80599be8c86db0ed5acd8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769f21c0d89f17cc4fce8b550c5fd0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4c6b55b90539d68b490dd3cd08c5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d39c4f7cc4329edca8dc670ec8d22f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3f72444e9775cc161b1e63a6c365751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cb81f1ef2efb849cb85c151d80a1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c907593065ece16c790d27b2991353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b33cd7e45a4eab7b31ea471cd1c0b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3594af996fa6b7c7d650c220236e12455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfbe5273610762a5718fb242cee0c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ba285b724b98a0749ab768cf902e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b5147b168c047916a39fd768c1ebb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d657833f1ae75b1f5fe27200f19a4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3d8ccd5dec0bfa0908dee70fb8f6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b915deda36820c268db6619c5cb300961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f2436ca313f582c6d9b3802e5e91562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f12164bd63c39fd3c366e46e6620f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71d814940c0f560717610b91c4289364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc83e2257e57b67d9bd05758b15a4f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc093251db5f65da3194f3b375b8223366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934aabbfdba0cfa89205cb3d46d296767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ec3e3ae765fef3448155606be4bca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d9c2daa3442ec47e2f7350745d9a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb51c6080ffc365d1026e47a1237f2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7865d93db1d5489ee4eeb5b0e24bc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67bfc4c1a5b0e1d76ba96026d6652c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fd53368ff6131e9f7dc42f9944c0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b3002bb9980bbe4e863c1c4be595b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bd353025ca86921463d1f2cab47b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803fe3a5fa0a6d4c4898fc2dc87675776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf008bb24fd3e8c62556314b75ae4f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb240ac11c5d923a0a1a40549f78ee7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab84dd84c242edc46f70747cc46ff7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c82c8554a73e0e02f5daca9a04798180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185f78ed8e686f50fab03b7428f9d7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb20353c6bbab276705a3ba32f9f5c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb676e65f1d10df1bef465fbf31f47b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11700730e2633014d63ba783c46f7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e2f2bc7201d179d2a99705938e14285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2058a0f1b70eff352ced0433e2e5b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f868ee532fd61fece0902b342ac9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e595f0baefb04eefcea27aacdfa1b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d118ae3fbe8c03a2e26dd14daf4ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fa0b0fb7641d06a6c6ee54e1eecc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7f6cec5415661dc32255dbb8a68b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8a53803d40fe8a8f93ccd560e5c6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aed9af49cee2e8d1a4b6ee895663693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0465aa59ab9766e9f6c32c6ecc818c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a71b03b346775f178cdb6463aee2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767af40515f002819afc066dca72e7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71c98aa0e1e1185a6263ca99cfae9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42854e0fa9dfd1054b5429c5b9e4e4d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ed2e4e97cb319af8009d6966b3baf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d12d48851b7fd9591083dc51a97820100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e720c845d5daf4e5960a52d34f0f4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c25bf795541f40825c0c16095841ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c25ed588101a864b9c8a059ff3a87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd52604fc1b3880fe4603be8da9605104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389ce8a94086e5955d40435a5480d07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb85c9cce4593726b2bc387933f781d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956399fdc5dce0568c3d2474bb0a5f1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39761e467599d088fcdcf9f623b966108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f29a73c8f85b476f7de94f53b53d8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606dfd92f6b8c88cb56a2bd1135d05a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a69f809297cac9c71bdb773c035b81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058a24005cc210062fe9b04e35234f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7e9423b508824ef1bca4f6bf7ddd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1447bc71322053fe835ec06ed5713114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cd2d6e8643991c3d1a7725bcfc17c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b87884265c035cb7210a6aee78dea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7a480bd223de304dd95cc8eaf6135117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f118e7c32f9534580c4afb63abc61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cedd90184111e0d37fd76fbffae22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b54ad9a73360287e5cfeef39b7225120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe2b1491f1b5a07460410690954fe2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58642af5e4d0379f7ca1880b77640946122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67beba2bde19dcb5d0596415943052a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0385ee279081302fdb57c18fc4bbb82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140258090381562474c1c95547ef50bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c65b78daecf2e43cd3b40ecba42f70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c0c9db6893884103e2e9a0a25086a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9a4760064fc574af343f15d4fae3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0497d55913564ccba8ff78a42f2f24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c752f8098fba7c6b1e0e52d6039889130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576b60a6048e4c0f08c2f1a85643809131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b881d5b7866c17ff9702e2f528e2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edeb2f50921315e98452209d06a4058133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f511b3595a9d9a6018a9bf7debef9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e52020c6acaa13b5d95110b5dd69a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cf6c03ebc5831ab4157352f3fc463136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701f76d80d6eeec72dedfce6b450aca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8db3891bdb57b533ae5b5850bdaa2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd8a7160664c8b88d8a88f104d4a6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563678bcb9c2507597bda3e46da8952140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94428c9e98c388918735454899266dd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41715b3e802e9f3f5385cf8c4d98805c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913bb353610edf46cf411e07e5c1166143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5cfdff07df8ecdd56dd15d8c312ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df57214eb3697fa0ee4f925437c674145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a87685226d22f0cae85a56266d64a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ce78328396bfce41f0df63f18f8f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a6ce411a04b8ec2a86f4016eb0d51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ada5680536ec975029fe809372f52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052cd1b641fc4d43c0072c9a67067e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90ad589235fa403b294833080f700e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b041f68cec7392a53f923ac122bb0c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0334db9334626fc5ab5d2ce9b61abcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85362cf169b53a0f8e0e5f7bf7abe213154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58531f437d7a49c4160213f08efd28f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e447273225bba08b52ee83e9305f9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbe093b36e74d77fc545810263c144157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8967f063eb0d30ad1a4538fbf3d0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e14fcc4834bac7488e82938b7651e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508c8f809b27a3fc77d3c9cab5ab392160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4025558d8aa1afe813a5a932db43b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f497a730aff057f0ce6b4248b8fb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495ef10c43393c7316d95cd77841da9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab891ddec6043821628708bc9659f1cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f59fd8385e7093ea079b0840b6ea7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abf4ed26d0abfd87d7d308164433d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176463e4341a78a4276288c76af51bde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1b45aa40e311f2010e6ea6ae45b10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69b148c06630f5bffd8b8b2d28d681169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34400a83a98d4de27631c7e7e82649d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2144ef85d9b4d56d8ef49c0347ac326171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef9f1eb9f818c1ad1898065bb29a11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d88107790fd5baaba67bc762c9b525173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56513182eb716f202ecad9c00efa6b5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47bc1316b7f3b3beb29b8942ed58a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5f248248caf1c76cefbce8708a26e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69716bbbd98a7df4459db1d2c48b80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e620bf7ffe58c7a524f01ac3cb1de4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6789094a4c23a8e35f4198bc4368df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8c04392f26c35617d088189281e80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed2e75328e537537a16e71c637ab4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cf3f2a95d81c9fd115d59a1a8dc62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfee6f087af12d32548bf248a67ecd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8774204ddb749e88942a3e623a2e0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469736bfede440e094efa7fd2472b38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d1483796e11bfd54dcbb8a367a2d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dba88ed5b1e613aa3bd810a5eefeee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885443a4b4df348d15a89317d4988876188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d5ef86f325168f9eb1b1f2275e7b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e1065fa6969a6e766a6a8dc2f451f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e01f49ad6e90c2d483266a28b5c31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865a69713689c3bdf6cd5e8c031b541192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14809747edd5e0bbda70f38bd57090a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71207fe97c4482bed89684ad7389c44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc2ee5c6c91de44093bf727c07f595195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c4a03e097900601e676eaed04e533196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192342cb2d2a266741418fa82b39fe6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeaee84ed2528aa371927099eab01e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e486de78cef126a56bd81afbb89e15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30234cd5d522d1804a8d4b0d630f33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae1aa281f43ff5ed213a423ffb1a04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02251973c5e632a1b43f038b14c9dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fe41efd0308b48dbde74a5f04b111203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70131131c0dc6aecb1b6a69f20eb76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08636e9a23b113b268b060025e58372205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516483cd2f48751e35f97ec4f017c14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bb1362cb77317cd73872ed8ff154e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c623120c3827216bbbb44023a850a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e23d51b6e3630b2a582efb011b49b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d110cb9265ace148a8d3c51a96e4cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4834704c723c481926a911753ff3a0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3fb83b3a5c337a0b8bd5961b3051a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bdfa8bff703479e4a0329f1afe32c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab218255f01c6e79e11716d2fe1f10ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32408ced70822c54f43ebf996e3c1b5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c887d292637ea9c216bee28d1e86b5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dc2382b72eb2a9d8c48b770e119b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9576c81557bb13960ff14439a869fc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ec88373ac15bdd97c63c59a895c41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4bc22b6b80cf0ca4cb116b6f20b6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621613976121ed3f0b4c02171f67de6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3616d04430239d35ceeb7e2f0efdf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23b953f8785584d2243aa11659e451223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdc40b634e716218c0e085dd82c158224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f95cfe5d283c56af923aeb24a087d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edf8f5361323f1723a2fd91e68258e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f6dedf9b3aa552efbb711d2c94e55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f101a611296523afbe9fc47201590228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe017fb82e6fcf3e97b055e1fcedba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8a372219314cf2e2b9e9412b46343230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be31d5dd288873deb57fa848300d432231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e31929bf82cec62b6a2c37222500f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b04b1a1a0acb97f065244e4d449358233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46df148e320d36d71e49dd8a1f95fb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbd643f2602812207b92e5d841c9db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b2e2fd673e2b498b40855fd572d90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a31cf3a6ce0fc9801806f8016df81d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da82d9a93dd3f0e711430afb136d191238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3871c9278e44529366473b62da160e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed740d0322d89721d806e2a800e717f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17225bc7faf2724482f4be6a2fc3172a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401dc684c563d03ae3c1adaef97677c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c32340bbd7244106b9a9390ece449e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a98dcda8514ab85e902d95019ade244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0028b374f02160e3458bab8e203cfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a9d9f8f3fd9c80683ad718484807e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cb56bf2f15cb271db24de8d6eb838247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded0716771f6048e3c2bde5b310577f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e00246d61e0aaf111b1742cbef41c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e3adbd15dffbd7817d3475d81f711250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece77430d58ca00ad7c4f003573e6f81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244e2723d09eb265e8226998424b775252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d31568b9e8070eb1f200c2a8c89eba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1dce1bbe90e1fbf02bb1f08808663254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ce2e2fa3491601924214b6cc57bbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b5779aee7c24d17e55ef7aac066f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc401581a181f03f9a811ef500ae0dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bb513f174735e83f6bd5d482d08f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da23af1c74e2777c773976798c057c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6298881cc0d7cc5f66741b04dce80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc545f6bcf85583ba28fdbe85fb7e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beb6f602eea6e7f6cbe42925797ebe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc0366963aba7f062a0dad8607ffe2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1d0874f06d89a19d22e8be6f60eb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e9ac72d7349b1f583b8dd2db20a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee1688dd328e85115d0d64436f4211266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78edfa6f78b2a3d5e33ead460e14847267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06661752a89895613f3ef14cfb04f4aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295b85d2c143bd9d508fae3d5b63569269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b543716322276336f9e6da2a9709a6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863bf65d2adcdf5822d6bea49ace581271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e89e82a6643a1bae831bc741c1d92b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dba1d5994a947162869f99bebc8d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1889b4052124e531c811ce66d31eb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15108fc00001953b1bab8ccb097a7b56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e26aeea9485e7d3e744296463aecf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0993f653fd5336d30c9be13ed29202277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19715d72a91b24f55a6839e48d1dacf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe88234ec3357dfcd4ef5996f3b04d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eacbd1478a71f0fd2dc38e51169b13280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d91303633158d338ff9912f147dc80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889a7dd7abda015339d4deabd89c27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5415feb39a5dee9f962edb09cf57a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fb1c77ac8f2e1e5b6fe53506bf083284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424591484a24962b0c2f3107c1d5ed6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fcf25077f8d8a6995ea7c7add87c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824c54c479afdd3715338f339f0af30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4a1b6d8c79aa8569b4680013bc08f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db681e469f0fb75d7691d457e5328664289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79281d0fc7f434fc32dc083605c818290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d548e7f7cd7cef4cffbd941c3a027291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c22609e8b85427e5656a93c2afbe0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1fb5c8420235dadf854342d9f364293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775672886c52b890ea58f15b1a0418f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3200a83544d63e264dd7cea03cb86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849affac11ee39715c309e9202274c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d77d3de2c5f7ad85a92e72aeb08e98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774dcb55403c9b3070dfce5ac63a519298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c996ba4b40de9344f191bd403a74f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf85559b37e11afc221168e614a326300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a83ca8413019fcccb59fcc6a92488301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d1552f1a74741fd1c7a31590358bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d325f3033bf3ac1995d0a559dc2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b9c17b0d8272ec4bbac07d2a82309304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34e40df97747aa11a256d4a4206313305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d92fc48acdefde57638a7bd8627414306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda4ceaaa25f2e136e787f44179d09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95663ba3ee0ec2b2e42466b0bb195174308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd4d921f766f631cf056c5195985f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77b825e62c32ccccf28b99743306e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cf6585f0f38b9eea6611d1413d40a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecba4014beb02d43a8630f928e98d03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde2b7d8820375dc4700a992e73205b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e22449d4b761064152e5a5ea5577f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db1b8a45c888656571aae1cd281c0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287e3f6594ea48daf0ba85141084958316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4e8ecbe9aa6f94c00841d5d8bc7ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0822ee746cae220286c59f27edc870318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24854fad25df11219b4aeca33139c0e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d90ea42e5481fa7954ba6392ffb10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125858a91f71608b0c05aa1936e44ed5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02139112cdeccf50cac94133dffc9931322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f9b7f8f32c32d537bfee1a4c53098323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4ec0fd4c6849b36b880f324708129324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4dd9484c67ba331a57c8501da4209325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a956624987a25e9173895e9e19aa988326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9817b6ae37967095d4840973a0257c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554dc6832b3b1cc3d9bc66e4e1d197c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364895f5d050abf614ca5a67bcb7d13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a063fb36ccb0bdb49e77e11adf37c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783a5f1248c4572cb5c3a7f1b7b3326331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a81b592fdce003a01bfb3d41beda5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e6a0d8c9f53ee9cdda90e240a461333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd532b370e4f0e64b7440b9a48d9b6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48dbb3f2829930fec11e9a408117ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd1048acea926d9c55720859ad959c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0694d6a3aeac3b0c620263a894a7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce94ce2d47860d18fd4cdc00d4a0346338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c4ae5a06510b436424abd1a950ca5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0e3ef5165cd01ed86937ad6d23323340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fd24d9692e5b6e2c6aa6177a69b76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5afcaadc5e4223b0f0b61fe36a597342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b7b07f3947b4c80256ada8e3d51fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5aa3002a0fe96f20c6f3c98ca86938344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae42566dec5c4d65a6206933070d4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6131241f5011ea53171201096544f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272861295f4429e46d751fd7bf1aa53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07998a091ecbea3cfe88c9974f10406348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9da441e01e1e6852c77bac6b98e37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b6372744760917157e02d4738070e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c14156aeb5f037e223b6065c2c305a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8482a235d153c338ae5fade5dac6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3a49db065f2d9936101ae8829666f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7022c9750d644a48b950a4ba2b3f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4914a763d93a0fd9df830ba03fbca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a8a5896b01d7c3f2133d25c29ad6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1058c22e28d896f0b70d8383185973357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06cf3846471e15e1b2ce860ab8ea8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74557ddb22c7345530b3ff50a2db13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cdef7b49aa721eb7f4db1769241a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86f9550a903b8742acfd97b355d8c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11450f661dd9648e91c7512fe64ac1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae7e924bd6fdbfefdb59ffc0a47f8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dee25becccf350f48744ca77f85b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ddf90a23c680713ee2b2b1a6bb085365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831d36aef6fd1d088a1679b5b9162f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81210987e633b06cec79218e5c50fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743b02b73bb81f31d33de4947e4cc48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ecfbe573a68f0365892c299b6b4b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f9bf3ea03f23a45f5085d3cc58053370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c145136aec80cd58d6d75ec089178371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b50f6712d2efafdd83cad649c7f620372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbfe614ac94b06e3d81e890e447845373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543aeec15ed38df48aadd8ff196905e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb330a62290b326eb71a5b3c261399375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c04f107c56e91b3bc128b231c7abd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e9f41f8de985b31f9382e27812f45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c59bfccc3f8d5b401e03acb1e0500378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad492080487aa73b9545be8b2437d723379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebecaaaf357e962f9c5526a8b78784380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d910f66ee2d7ed5a60c133139cbac4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4802c4b879b1d3f4db4a2f26c178e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982471155daa7a15c3b6c8c051195a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46f4bede642b67b61e57a8a009f44d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab126085ee19fa8d5cddfde72c7e364385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0cfb64b13c8b7d74c68bcda74020b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a94b0ee9b884df2d4381965d50acb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c40c27290f60bcbc3eb9fd5d64b6c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874a84c6fece9bf332800a88bee77ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6a7db2eafd18e8a7912f3878d33b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caa19a7bb9fd9722977f83a27944dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9843d7b6d36067a0112e547e72b8fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359cc227fcd0b34127bd9c2bbef0bb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760f1a997b9521bff2602afa363abde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de762a4bba19b55066a7c41982d79250395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d25e5a36f3511c7050e9892fa425fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3161ca075f39005e11a3c6498d4fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b565bd17fd16fd8ffc03e495e1a58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf46197b98d41635353837512e8db64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9e80e2e4bc123cda65543f3a09ffd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a36c26e973613ec35e7be70efafe89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cb7724e38829d530fbdff70dd580d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17614e2a80bc46d2eb05f0b5429abc92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1c8766b421cd893e4e67e317ca76a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a077384f0f17abcb793c789c673d750405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e82a1a3d55d54dcf54a1fddeab51c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828dcd312a0a41f4cd05bb8307ff887407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194010b1da80b410bedf56a6e05f0b78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5659bea9470fccf8ec8995185583935409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac053a4c647cf04a8d0e4ad82f2106410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865056bed66235b4575256023f27a17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eeac5570c553e6561a85dc4ee9b2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b7dd709ab0947b37e4c6b52349637413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b957d82bd47c42bf34f9656f6d3ca12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae9443e83422887c14dba66d1d8824415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d898d3a2595a1b79056ac4fb9afb58f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd853d7be9ca916ba052c39cc56f35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac280e062684b95b3905f1990d56077f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8660cc52ef8b6af3ff962993ff5ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea5c12774d59df1848bac434552b9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454aa0092156e359e9fc67fefc7c85c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ce097b1375a564922a5da30bd9c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c868fb1af175eb854d202be9f0ea415423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1c78a6281a819821aa90c7e4f929e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568162909d1f4c9589fb6c4fd07e61e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e01fa04247bad8e3f96ca94a46888426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0b81620bc0e65f38912e2e2f6e249427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770380b194a28865d73ec52e3cdc1aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b1362ff4109a6f9cc0403404f1f18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587102a0d99b4ac01cf6ab1f8dad9eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fe2fcc8f95619e068276e56b43224431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2c40637e79644e16bd7aebbcb901a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f5b1123522e88e37944aaa6ef0d43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c877d85a9a24c36350bdf60d54a9538434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19b35bbf8d9858bac02e30efed86ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d9bd20247ed11e9b47d6a6e1f0c66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc584ea6e9caa1029f116395718d97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe7adbe2a21a37b83397b0dacf509f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb863d9bdd9f186cfefa376eb6ec3334439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cfefe71581a9017b50aa37ba2b6ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383bdfa9548ebf48d028fb861d322d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c052217a50b54b7030c1b5afccfa6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d00a0c16eed1018b577a182aff394443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3dad9ddc4ec5ae7221a7cb7be5c36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcac4feb675b6a695b1da9eb465422f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295afe3a1a8498fb00be5e90dff678d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6481e459ff5f0cfeda2174aeb2f31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3413f2301c2b5e4c774e2394f050c9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bc60511dfd9e4cd0894a113a47cba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4bf77329bd47a36fb29e9c64f7069450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bf5d184f4ec5e38f01896fa42caae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b98867c8d5b113c1a50177d32f7f93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77e3ec7565f91575f1585089665ab8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4237c19242dbacbdb7c553a63aeb4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec166319c26e3005ac8212d0b80be0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed941f76633659a381ebd01acfa8f2bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d4af1949d1f1cfff30dd28b70c46d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456860a9bfebd0cd526aab2f1a7d7456458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a72a95533dd48fe5a0e8e02937d43a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424bccb574a00848ab0a8eb1d9aa314460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe1e0537e63e78125bcb7542aa4297461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6d9024147988284ae55f4ec393861462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0001143eec6e1b9c2e95dea09c301463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05111d1dc1fde3e1cbbdc57e78381aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a61cd70b6efa8a18ecbc33950f104465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd312985ea6feeb1773af699fd3bc1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213376693141dea4191f46c98ae2f451467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019d82e2f795ae75994be6859266697468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb5b75557c0d4c61d0adbef9373d86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc63ba9bb3b736e81319b2962595dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd18fe95b7e7788cf7fe221842fea1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1fb4a7126ca9d0b5e929d33a3ac5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b249d019e9f1ca46f3f9510f766e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0478699c3947e6d4d68c2867593173474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86081f6ac915800a2d371ee513c0af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71eea7575feb94c4d95663756adfc4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391603ebc266411020a8cb85c4a21c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a784c8839226d16bc258884dbfb221d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f79d08c1c8e6137e2a022fe7c7e73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b4ab6276b8f57de5c92376dd6c767480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363887e1412051920838a0ba79b428e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0342a91da22e81386e283c52c39998482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ed5144925c79a6cbbd4520144e779483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee947f722db1dde540c10a458fd52a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059beba29096969773590eea0df8c5db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115bd4733c5e91822201c6a0778a2c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b38646e7d9cf4f3fe4571ff69bc17e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ecc8010a583ad8ad7fb7a9c2748a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa555e8ebb27c7ea510b32cf8a747a489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce98d3f75fb8617e7ab80cda9b89561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6cbe555e929f0fae06f6b70c843bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f46d0aabd59e1addbe92f91a8d7c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85667047786434674a150bf9210396ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75d7d0c63ba70b9824833fc513e1e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373412aaf4a8f9bc3b2f0c481fb1cf7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3973d8bd575f4805986c92fdf9d447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d585657983a99b3e59b9a9180b35b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f5b944db602114e3ad2801aaec9959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f018d1e8293e455d6a2fe875e0c7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4550bcb8cf751b78197354256b9de311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75679133dadbeb7adbf7813f047ffda112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a286acd54dcec3dc093c501cdccff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e90a1a35811a4e43f41092095d76314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68000d0d8b6708c0f2f2e615102695615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d568e50f51751d84503a1219e3f7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbba389339202419a7087e8353118e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9403cf26265b4e85393938a3e12ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cdd92ef244716ebabb8539e2bcf3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa168d11ed0caed5a057843c43f1237420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941ba58f9ceaf4262c6e171a62638f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601b70c44e4bcb90e0e2759a703a73622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648134360f387e1f3e3186276ad58fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a06339dc263848100acc57f02adbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c354312330caf7967afdd40e057b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc294b8010d0fa0e442eba20721e60726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38825e8d7691ff97e14a880954862b7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4bfbf6f318eef596edba66b02888428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8451af69f3d5566c46548bc2c0dd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300dabf36749491365f7ffb19186d8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea03c260fd5c7fe14514341db47a5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c360f21b3c4ec4c4bf1ad0a9e9e86a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5fc4a50420d9cdae17afd7ee737a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918802d26ec5070bdf9d5c2aef1c17434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe8f79bb0f6fa89f7b79e60cd1868035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046092b16c90fcb906d3e218ffe21d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff89c80fe47cc045bc3a447ee92103337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555f536088125d83103a2f4c479205938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebec7746a963f70e4c16a54c88aaf839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb8ca21ccb9536c7318f2cdd0f89cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfdaaaf49dc475ad6c5717f8980a3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fdd5acbe808fb519b38e2ae05a59442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce828b3c9ec6190c28123433a3dcbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81005f099ec2cf1cf88f77ec711fbee244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30215b623cc0a7c1827b66b2fa1b90db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24ba977e0f0501254927d83b9802dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571b527dd50d2984a6cfa27d8ec33ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efecac55a18d9b938e24c3aa17392948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60cfb3dc1fe8be931fea9e72e4d49649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b9c4381e8cedb0e6b9163f082c8e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933bb57eef956e9a90655d6ec51aacb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e200becbab0ccac7af38eb1ca4459152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724983b1301b600e5541811ac40fbff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d6270b5e056bcdcc100309cd82ec354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ed70d65294e2316eb0beeb5a0421a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcfb047c8bd7259433ae528a17a2ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ff7aaf7fd2caf34254b20945b726257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867675e2cf5ba2bfcf98a9ee102b9c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0d809622647fd045ee8aa4f76450459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d78009ee9f9323e12a45036448b3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164490dc12f2a48afc6d393d327b527061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ca137074de97a90795da92bac45eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac74a4dee778c92bc0b1e0d0901748063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7377e996c3268f399472ce61b4681d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d69134be24d5606e2d0cdb0c3cab2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbda66ae494d318ed1b8b4fb1088de166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c7a1045a7de987f6990080903b52067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d650947debe4ebe89f34bdd8cd6f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6da91c32c45cc8c3abb4159634ae169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89638b9b1224de9f221e0ac6fa4f172c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245349f761343d4eca5e0d9cf6e3e7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56641be58fe90e411f1cf8cf248e552a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661448d19a9eb4b98e8d19cc01c52db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17712cb477b907c5f67d4fbd11bf404374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042b9863cee14e0e8410ad1c1fd7de775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e6aeea9a4b308831b478cc43b72d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213fc9c9258ed540f543217c46f5b0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467f4204f188bfe96224158aa089baa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a94aaae7f0315e4a6b116d241d22479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def544348f5f3a35d1768d31d2020fc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc87699041ba51736971f5b347d21781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b4fb445e0572b3887dda4230e294882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea760c95ae350b7622dd4d65e5e3627883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf7086c7b260edf62267df1223923c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcdde30fdcbfd565817de4d9d4f8f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c37b0e29ebd57152421c36a6a144f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983efddac8453fdec48fa90701a4d6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b6acc37432060e5ec912614b79fe588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678213abac2f535616ef843171fd51e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994321df904aa5d56cedc8839dde1a3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bef0aea44229bf91174aebb7606c1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045248e22dd3a343c4a356a73aa48f3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b918f5268739413e1ebfbbee68f464293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536756d53619fd6a7206556b6eaa721994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a490a1e98ab55fe8b8edae6470293a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7931ffecf2e0bf39fc4c662e4c30a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec7c0e5cf5e8fe040f3caa8c12840f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a697409bc3a8987469b77f2c9c678798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f675359227ab46b935bd317012a2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71636db46f299b4a66962542fa9c915d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40ec8109b84dd2fe2f1263c5eaa287101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1422023b86db7b22889a8f6ca7547e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c59132c802b97039aa7295f63c11a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aae6c8c7e96549424a546c841e4eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1502e2b025b3cb0586e7c1ac0a6976105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2ee28e529558e3bb5f463a8072fa4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca3e2de8aff94deec032f7b86b7a74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e08d5628e3f504d54ad1e5d06be248108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7ee1a24987ae28fdaae27459ae6ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03c959bfeb02c4ecd4b4386ba004f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ced19812b0a6ccf0601590523bdea9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652192406a0012337ede46084326f2e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e639e18c6a3033fc71c2d911ba0363113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7007d814433606869ff20d35e84bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393aedd4a225f7dabe954f504e72ae1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a3789dffb40e71301509885cbc774116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013edde6a493558738d4565f2ecfe928117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f12934163f1f8e9b027b879e7eee1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333a60b2037c093595c24d9ea94d449119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de5f50df5fb5f7e876b618f477abb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd4f7f1a8dd4ee1469b4d282ce9ffd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60377ade61584fe5dbf60e3d011b7363122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0358a06cb6dfb54c40bf1895048149123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a13c3187f6aee4903fff5ee4d7d95d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442ecdfd2a430154193fd2640084532125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2fd7448e12ddf3d026ebd6d4baed1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179105310644951cd26b1623aa11f97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3da7f0eaf4cd5b1d6b23af3b29a785128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf77dd4cb4a0440370acbacc427296129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c56843d07a6c53f2c7e558e18d90e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e85067f409a41627a6fae6f1e61bf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442018f7e4524c214c3986f55b8d1bbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef93a204cd86253b8289c030966722b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797ead475fb0f95c27e4f128727483b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6572bf7f8f1e6659525439e302ffb7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22a7ebac9437caf0b4f4cab6708938136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846ebc2876f692af1faa55d33ead6ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da149e86f4af83e5c56d0dd34db4b311138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560910e75c56233d38e75ca8acc52490139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe664f32bb8d6a8394076f596943c59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece55b906afb8ba79807d8af44816a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ee476c4b98a21088dbe42f263460c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bdda3efb93a2f2ea69a6c2a761e2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54560649b7c3899e1ceecafa489ba564144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845652a86c39dfde35a67e7c8876e61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931fd2ca0566464eaa7361077b64737146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb94914e215134cd7ccab57708641e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8048d71f6ebe799c6aab3aeb93b0f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317acf77356cd68f326fedc1855a49f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4478bb4c11085170b532e9cd45f3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c00e73207941d9cbaa8e69b661b38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a144a06aeedb00704a5ebd4fd14a2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3a7916d1573cccb065bedbca1c7f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a2a352e86cf0aeb49e2b476e8636f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1f0f4da6e9c8a474541454354c031155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eafb860ad723b1d9590f7777a00b0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b765a51522ef5538b75ea2e9c97e0a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13591d4ddba19d36e7e32396631ad496158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1a10b4c0a9097910b33f451b4d16d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f4ba0aebea2329fcccab85b2013bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57081a32eb1f0c127ecfe9e30ce1dc18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c83c28f8fc2f26ef04cb0b49fc2dbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247054cfd1ae793516efc5509ce423d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80db3d4145ad7ee63510972347b60a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9665dd71c2dbf4dbaf3e4bf0d5edd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366e7a35fb5066bd1e70f25acc76208166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892ca53ebb4058a3cf68018a148b4a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a4573b1fa7007b9b4724797621978168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e6d653f6af8054149dcef427becf5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c917a3a8f3e1f33f47b1c2f53243d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87a9643aeea95efe19fee2240daa9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe177693608f358d92dcf1200eb3cb2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055dd4e63457429f61a29511be48b2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c278bf65db1d6df7510827b5c6467174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d7e9b70534b7546514ece85fb8609175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9f746ce6356bbeb2569be66acce77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcdba0ecf30c7ce09756ce6f1121b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded615a4a4613b21817af8b5694e155a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47915e39c464e9eb3a09fff2114919179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59b16089c71188e82df535b0d6e0db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88511c08bc663c2d85dff1d7895873e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62618fcda5ae1fe0b38559941a58e13f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd71e76df43b33544f0a175a4d85d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753e7fb9b48c4f27950413cac782c78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fb15b34c841225dd2bf53cd8b93b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1a652e95b278dfd5cca2112ea1b0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c110d56b1a1533b51afb494bacf6822187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4205330c264443bb522d171e534991188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe39a0f931ddda12f8abcdabafc0a15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc7deb3bdc73b70d0204dda8cf732b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f90c00c5a8dcee019d781520be456b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecb4a8fe47c0de31e555a6ca9a46c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdf8eeb9362e2f6040574c4b1bfb3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a92f74879b57b29b01086102c8cd50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759d25c19af46267a69a4872826ff56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a34fceb924273491acf298adf26e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf7098d325676c8a42448fe5e5aac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27375b3a6c25ff0870c7981f14af5521198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caf16a4d0f45fc93e294d0ab8b6018199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc0e1a2e0364d21785daa27980ab05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2309a503dd1355c8d678938d8adcb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48c9e1f9229b4fb619936b08ca080a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be7b4b0c6355fba8d720da4fa9292d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f154b46dd062395dd453d4413384b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a318855e6b9817eb772a37563feaaf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052b1d6752d5c93aaec082a187fd3be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad22d1616ed79f4c316209e4815b30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205be88030b67467c1440f8be1befc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bbc1e0fd27e1fff251c2f394c8765209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ca7398275d6990cbbd8e1d662e454210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425886daf5a3b4b08868c17d3fbfa737211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a79e3141ef8f31647ff95de9a8c7ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176a8abb452856df8b6723cc7ed79f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eff7c6497343859e9718e5e6e9126214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a2a5d3dc093f473cc83e8c3a77d1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57317bc8f7a716aca4779f1c19982b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be187e99545c179b9480c3a773b4432f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20371f23225ae921d97668f0a4584bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16ac941a08649f87fa15e9bb0c7cb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295042bdf0356f11ce499d3d26e6d16a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ff40eebcf9ae57260205910c78fdf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c352a0fd3651eb518c5eecc24d641222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bbbe52e241a78f3ab341206cf1b0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279121a864f6cfd3d21e8c101b71f6f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113ecf48f25a45b5da3a44aa1077964225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6350b7ac12f7fa60044079d0f96a95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998af32763dabc2870257754f190a46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae069789716eadeda284c6888efcb8fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c3e426c21f63e03b4a352e22ff7ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ef6b4d3bb79b0519e10e8c7409ceb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cc9b34c4ca599a8532fb508568a91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01411bff457e871511fef043b36b6a14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d309a7368d56b6cc17841dbac847f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedf803b09d8f21c4d6fd96567dcc52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f654ec2ce99ee1ee6e8218bd099a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96442de3c3b9383efacce642a1f518bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fde39bb30b60b4bdbfe2c4f3742e08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f4cdba81fd56521fab255087910b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042620d4159eb1c4e21c4c1f787bb31a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db7418ee7e699fffdd7a5c0209e3c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1190d9c81ef72baee1d0594b79e842241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453eb80c850576387efe401e3cf5db0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b58e4b09610c6aeb39289c2c258d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3fefeca3a17c7a83d7d5df1609931244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9e79aefbeda49e04c649e906b270e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb7f675ad1f122b56f10baf30617c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96220a3ecd3dbdbe86ace916fbde5f98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ae6218fa090e726274e14508b9bfd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cee7f1cf400acd1a696184e2b8c72a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a9898d471f96902edb55bac3e764a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec6b6a64f96487873830950e9aaf93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557373c7cdf33fe7474d9a1b9c1f492252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28342db8e1afea48bf9586b9b11de0ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0b46727581ddb9aedc6ae6b11f81f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c7dd9e6ab858e71de99580baaceae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a3c6b42fa7ebf7874793a10e1588b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf918eaeff5e65d8a5da652791fd02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43bdd05513f1c98cba40924bd4b42e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56cee53f990f83c5085d880ecc84c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d0a9255f0a2cc82c1b4420e6563f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4359895214f2e160dabc377990a9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc9b4af6934e01fc68517f1b19103f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c129cb962ccce3f33d97784edf1ef2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda8e89e6805373069aa84a7eb344f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e7e7283ebe848ac57ba4b69c1a966265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed036d805d379d01ebf159a2858a1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1e438b8e40e15439575a5d6146d4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1d055f997bceee3eae3eb558b987e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a0508807dec0f9973ffb2bdd387ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb86a9a9e766871d5ba02f3b4d7a91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82743d7254dc90a61a34925afc2c1d1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7fc8fdbed65c9bd97af13e1499045272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa9f519123b783bc691420d9a7d20b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182609fdc19efe0d742e0aa27b5cce5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a635af0ed1fe177f456468875cfaf2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d841d0a2989ba70020d4cb1c310f2a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd37445bd363d7ae66c60bafa52b93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786ee330aff3da277049939cc42ae5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ad49399ef3c8c93aa621184d911d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d8e6001da4c8e75ac808e796407d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266b0fb4ba307f4c11d31d65e29098a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a306b2f5a82dbeead438c7b8bfd9e73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fc655759194cb519e48de59a379e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66e444671a97da5a2544628f3ce81b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4ada28f82de46074eff2f15bab56b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf863ef87b5e9f54d510905b1538e32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d831560b1709f6f7b2fb6037018831287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122698f5acb623e5a76059e9243c730288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e907715ac1c59f6e4d59261a58742289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b777d6109bf8b86607ab5b1dd8f0ecd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f08b7c7677bcd3158d73de63804da3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6754e4a491c8210fc6079360709decf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0043f80dc8b65e89cae1f3e6574c282293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11722731184c1dc03995a16f9a5db44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93045f112badef5bfe3b0c3f75fce792295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2f16e8195ee5c28e7677184a13087296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e9d06dc019dc626a32cd9ea6e0fb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6022015d0f38b07de1442d6ca62c4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86852459baefc8c8ab9c7b3b5b5def81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be74ffae06b58322db2c54781139d7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231395f8b162f2d35c48c7dbbb80d74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727736beb8946e2444390fc04cd5114302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251974384b5047128c94460f75e759e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f162aa0098a987b31a5818144690f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20ad04824227f6173669b364fc8728305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d12950a07e9287cdf2f3c54c48af6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86522d690893a8feaf33e43915cc7448307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cb1f9e36ee2bc3e8e8e15604f44b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ca7c153753b35e4ff9f0cc349b7ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e9c924e253a8e4a1122c551f059d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dde309ff602a5bde1b7c3b351f41a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae963db72f00d469ec44b5cfc6ced306312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cf410a26506a87e5135a445f95214313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec61fb2ff6e138ba8651558e7fd13d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6784468f7c9ee2c893c93bb18565756315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36049a458336e716cb7050d4a0717ccd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191e123edcdf244e6821a29ad056862317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ee4480f4e7a6cb7415c038c76f49b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36577ada302df2849f25c31c4bbbd359319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220216afae431649df0547906291c33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654770ea785fe2be05b8257cf1c6c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae768dbecbb3505ced8e54f4f3b4ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0e6fc8f53ea21ed25564e6b0b71e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7fd9b7912219bbcb8776bcd45a645324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f2fdafc61d7b9d433d9868110e89b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccab7ed30bbf4e029c93717f54743bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6519ba7be901413130491018bfa95f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb270e5f49ed1f0d04a3fa3f45682d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2bb355e5717d7275048f7769ad94d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8991c2717e59cb0a97a94e14e8edc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e4380509a87b4fa7e50bb10ee9bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a58d5f62f4d624fddec8118b383116332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c814cabb8623088540cd06304a6a5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c939ed099a3c8471f21fb9cb51657f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad219609bb561bf78c9dfcb86b3254335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921020da2ee371691da26aca0423d523336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c24bbb3a0682ac6409a34b355ffd92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7673effc971b303e69a77cc487b8c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e236a1f4826f758c135e557cfd425339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dccbced578d3d3684f3cdec8915de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7c7b70cb95c60155f1001a7780d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5fc9153db39b5d1b7cca40cf6bd27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230471fabf0643045b93084645ef544343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dab46be0dc5c9f44bd56706e789256344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a93724c9c90cfdc33cbf6d42f88da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907b366a86fa353c9c7c370879cf5b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f66e77ee0652c8c68600362d8e4c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5238b9abb849b06502ba15a290394dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e5f5e1e285744a61b94209f432404349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e226a6a58a05619e71f6eeb3e3e7c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192553d14e560868d37f0a1bac0019c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080c9d38d020ea1754cc5280597839d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8e61de6396d5275205e541a7b40c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c6bc9adaecba63b936f39185a8e34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715abf34f00e6d5e2b4b98dc10b68fae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f7fd23d463167182aff4620b43623356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3384268f1144d5c9a6f29d57ab90f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc79f6f40bb798363909209640f726358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06274f687a438b7e5dc8c84e10e2b2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce367144e634d2a3a9b97c95ec74cc9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28c10c676fd2f846b40509a8e22a40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b635f5965674767f87947f5a65ce7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445eadfc68a1d9ebb6f717f313c78a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63841ca19fac539682a3c0feedb324364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84896712ed770d8320da77d46d77d525365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a53bcb711cd4af4df2f2050f67631366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861a81d738340270961959afc3992e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8828cf825fe7ec85b6e7e03067b84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782b6eab10cd674a4febb3ae709e6c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0396ff3328d5274459aa39282da84d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31a33300ed3e269131e327a2840c1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d7dc6f4d867c16e4a0ffb0a3390af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af5f3aae5a66be71536d58409ca756373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcd568160745223a8e15aabb6f0dd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2836b0c32f5d5421323d4625c90df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f621e94d6e893c76ce961ff415df372376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e787d9394077bd3b2078fbad2a2ef9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2140408dc22dd44f3c62afc82f08b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395976aac9615b003b23fc4283fc348379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44510939342cea94cf2622a51d89c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74298778c02de24f4fe085395556dc8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983c0067023651e0eb8b436d5af5790382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fcefa542af794200e7d824e3238e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e0ecb391551005997df4ff16a9e87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662865750ebbf7e3d98735b2b77ea901385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b563d66b9159d80ec8a179beacc54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc63d7fea902096ddf51f7313695b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e688760946dc84cef1232bb11f36d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41161e1b7da6027c13ec4512adb665f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046ce8e12eb3ee62144eb5c55739006390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb566ef0ce037eb5c447a8ce55320f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f41b229780bdba7c7fd5e48019f21f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a2e649d149d9a17fe827c96078442393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a9c65db501e110979beb078f80e8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5c8c90aed93a06d1306b35812b751395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587290493f98520cf441ea4b729dd4e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac923edbe4f52b2bb0cf26741bbd41a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad36109362dc73e86144bcf611531c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be918c6284be10d5ecb11efffadf33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794938ba86362ad7fff3561f4e12a07b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d16dabe200409ae5334b864f94a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0de3f7f93749d50dbaa539c25cba9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1db2c85ac087090a9ade2203e61553403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc255f02d6c6d0528bd910e2cdb6cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee8e2e91eb239bd9d69fcefd344536405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e582036abd34389cd2ce3c239111963406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecba7048511857a8200d85bdf20c331407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44814f9c8ecff3bbe96fb389a496f8d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc730819b5d640dee6da1be1a3b1b48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9a99e81058f8a5145598a667b6f09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6c2cb2aee111f31816a539b571c36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaccdd8ce157e9a4909a10dd57ea35f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ef591980cad4dc85864d5c2e96f34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561917599c4bf90a8057cc016cf81873414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f8976dbfd7828490fca6d3a844274415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02091f64390a81ce5049fea07948903416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05218ef23d21d0e43c565f1eb4e48601417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893efdd1ee92061c4d8a4ae27a57fd6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400232c0644adba13d6ff7a7a07ae52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc56029fb8e2dc27fc2bdef4aa67d04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef50fb75daebbc40b744b2baf5ddea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172735a44bd72686e12ec5741cee3930422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df493814e6306de24fdeec0acfca854c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f9e9ff13e781b25a78df21fec7203424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6df51fe11980ab31e8c0bc958fa7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49d1c895dad6a5398b9ac16edfc84f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfd280921df218bbd746dbb11b8ba0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243ac23c4abad989dd99a47693760e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceff7da73e5b6fbf0d9f75cdfe95f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afb7d6cdbb7173aca19977852e8368430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34043aef891007d0bfe226b1fb354d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e3601bf53a16636459936687637c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a12406e6c4d101056ff5cfa7c3f51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b517772d91ee4aad54f83b946382146434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e59ac3441a44609bfe3443b0a3a83b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434c96286e1558ef8027037ef2f947e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc73f07ea45d9a342bc7b09bd0e3ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83827e2bbb1f617e4ad1c73c1fa3c71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a470dc8f79e7acde75ff41cf769bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f70f28928942b96f1995aaf5584376440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c003a687631611547d1c2d008ebb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714ab4780d2d7f314e65b40c413bc94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a95dc2262e6ac98cf24a89327b06c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79609b35c51b7b267525de3ee73d049444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb918a52b22826b52474c4b02d1eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284e6c49192a6ad494313dc042d2350446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc6397308981c9b67292164188873f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fc5b399a8fb05d481ba1bedbee3a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe0fa4e271d14f9450b97f88499bcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fc05da548717d9a6f9c05a0ba9041450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8bf970eb6c03cae32bfe7216ec0e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04e67528e1f07f7ee422664d0c483f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22468bb022679672a3487d5547db3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78226f30997b5871a794ee2733d0e495454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacef4e45fad3ce0f567721d462360c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0229e52acaaa287b580cc16a53a5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928000dc980e270aac29773c4cf2605457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778813e2a3dedb4db3a55951c965cd5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e06df8a776202c967b51c5ab8a29b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c887443cd12fc16357c5574a4a9d4fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b5b891c7f03cd0db66ca2c1e40d92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005fd2f6773750c275922d7c27c8c83462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d48bc22c78090ec2b0af717d7ad66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db377e1287bd68e1b570c5edadafd5f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350afe1bdc06fb038bee0399bf0a5391465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3ca4deb05c2c6ed9609097209d197466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49aea70676bf40e567773bf8dd3ac5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05351c3057bd15e6cd70ef2f6b6ae5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e54a60fede1e130c9c6781ee7ff3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabec78766de729e45c258e977a8133470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc765170642bafbf9a0f44b3beb676471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353288b4f51c0b38a516e0779fca1ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646158007acd14e4190b3760396686ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d938eb1e4614f40c6f66388e526f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2783f6a6f3ba52911844924972acd7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001b8fc3f24787be7fc88c82c772100476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcabeb19979643ece89a17082d1e16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d50fadbb3b58a134398e439d7b72d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df97c6dee57f02c8e2a82db4b117b5479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>