--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d3410c274dbf21d205b51d921a5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c4ac7abd8384559d54986ec868a222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58e2de893f449a3ce4f81fac080f833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00d2cb7162d505e59a0c753eeeafae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70628d6550473e1f8066fa4718f9f935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17bd2650d36c925e8669b96a282f2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2df4361ab707439cc6b860fcee02027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568d170f274962f40d49811668d6eaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7c2ac8184b880d331c248dd961ff19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119854777951783929392d1975f0c78710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ec6be18eeff37fafb0ba72588506811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f51a419c649be09ff9a91946fca312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a0c244869ab69c4664323db034b0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4dd4373ad9b02528fb3f8b882827f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafea70f37da52d15329d3d2846248615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd93340c357951a8cf88b5fe1094fcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c53ec2198572726bc0e91578fdc30117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e8cd4ec4854922f5caa10b972ad9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1254735d1e67d73e44034f1a8bba019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddd6db1ab2f063cd7becf1850e376120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15d9a5752da6c40b466d111f74b4ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cdc814bf02b66d71472f6591ded6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f28d0243186cdd8ef924d690811a0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745f38aa8f8d60820ddde97ddb7fdaa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8cbc0b187b588237b05bc3c53d6be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cef5b8f2bc170a0e05fb5d33e9b0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d316a573e4ae07b5718c38d42b2e4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb8afac6a82bfa198efe03688b94c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a252792f7d6938856a2b97c2b8dea3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d797dcf7723d1d33acdc55d893fc5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a273e0369a84596f0b093744f8b8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263a98109a668c04e9791d4dfcbd59432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3816a5cca420dc919c853bb49a4de7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647e9c00a3afbaed46f4b728838f40d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc163f9bcb73a709707b89f6cfcd36935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f38fe5eade30db6a588e33fc6da16c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288922a2b36f3586eb8451c91ec6fdcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf43bdfea5a93ae8d0f63ef7f826eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919d7fe6f6c0c75518e941fd4a818bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398d120e2fa8986b3943a107d3c091040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402ce232291233156f58c63693f0ff041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2064ed3b9e90b79b414ab8318821f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83388485f8eff03e4a2c4bd5d5a3f6bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16fcd0cf4fefe155565f00a8694ff644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aef5817a8f3e1ac5ad17b13686e79145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe36b4fe8ed279c06dc34d76cffc58046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf3232cbd18387c345e9e00f02aa4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449557d998500e9c78ac9075e15c025a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52777073a5979684c784cb214181c73d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7e33a99425b1d024902c71b195f3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31549d8f4ffa60855c8f29584c2ae77451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fef8dbd7504e1a53915274b93e0b3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975192f3aa8afff641db7301e452b92953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c438835c94a782d4b3e7e998ce67854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a451325deb7485e63c3c30c57c3c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057800d67c53702882723ea301d2b04256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f076c0d969b772acc317de5ce16d77e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a3be1f353cd00e277bc5285d75f5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd70ef9953a8d6185b504aff412447a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad4ac607716cd962c4e9193e7bd89560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a990fc4520993d9800791c693a84c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8854a4eca42f95bda4938670062b8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e33628c3b58b2662fe7e25d674620863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9490563163f4cfe062b8991d54d06064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310b292b9f86c31f7fbef2bc4d23fe565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8a80782092fb4c99b5a5f9468636166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb273229c1e52396c92c1f798977c89d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f9d6ad4c1907889b7944bbd2a574368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cde7d7ddfc6c4c45570400c5ad4eff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b35618b513dd6af73c5014c66edde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514be1dd235f881a99b122cfa42761271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab674122eed6f439736b92c8a05a302d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1f2081a4aec39b0c86511ab7d313f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a358439d128e23e16428835d3e4e1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a067ec29157f04bf0378f241d6098a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a066adb5d05162efc231b14aa5db9f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8df11276b7348dc753012ebafd6cd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e815242af9ee8b7be4e6fe7735682d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9b78c29025a6d15d53bcc7769ca4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aaaf7a94a0c7cf9da65be0270544c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a792792383068caf0467f23b88ef72c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac27e0fbde0c4a28d5e35ec2ef679482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a182a32b16f2494fd73e0284a93e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39885c78d15efc37795cd7cbbe271a7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d04b9cd851759968b0616ae81cd17385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802ce3b72b7788d5f80229d538ed42886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee92b7fcd86fec02e4b719109d49c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb74667a8729e7fd3e82ea68b4bb4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc5ce7ca680f2110443990bebafa0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c822b79470113325aac308da618d5f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b2953eb228b5ca209f8c389f4f4d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51191f1320e1c07e5e1c61086b06d22a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072572e1f6a8c93012a8aa5195c54e7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5fb2cf4bba56a4a3f5aa118d83f5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223264c563b52069e63f02cfaea9abb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc096bfb14c0c63f0726783e3c1fe1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1872fa563782f0a11397c299ce54edb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c713f7d67f8105790a57f07d75d90fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b029dd4fa9c0877ab30fc25579c06999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2d2e19f101dcbc69e7811435c16ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2674e81eddde6ab200c30ded8c9b6a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8083117703a4473cd65d9f704bf650b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a20d17e41ca953f660e5e5d363dde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef958e43c1c582bcfa680c56108f69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4541069f908835e4b6506e90f311b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7197aeb745f016355e530cbd27ad9a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4220aaa463ca51e04ab20dcc5a1b93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ee75f733c003cad4704b806e6c144108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65555e8104f3dfe69e96255a277365aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9786244ea115fa770f625a7d1e560110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd02157a86a71b856c8d6577ce8d147111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2325bf50336a9207ce5a3ba140426d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07204f9e2907d677899129a60263da64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73da329d6c0c09a4006715c387b5f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1c70a659b003341957fb24dd165e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85386289c364bd8a6f061b388eceb83a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15364d1d71026bbdfcc77851ace4e9d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359959ac9353764d9b615e60bc5876e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec702d3a1e47a6fb688a7a03bba2a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d325bd6650192af44d6c2b7c99dc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbe3c51e0aca3b14e7787429efc281121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94216ab26896721f4eb480cce5bfdb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1de55a994cf08bdafac3ee3107142123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d8ff7c51cfbe2dfca153d446a2868124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21589d63f04b5bd7bde69f96b6d1f606125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682366f55705ae717652ac7ed693b57c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0b5df777cfd1f707261b765e5b7fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c574a3640536f20d44dfce50133b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257efa004384d1ab6f52e68d978e9d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f865facdd81fae03a34cd3ef9f094130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427a3bb16014512e0cb12599924637b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549094ca35edd1c5b1080d1fcd533ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70a90b38a3a133982cfba4cbe86ea3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b13066820c8d4f6cba699c57340304134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aff965c0a23d3726f81415de6efd0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49bf7defe12877e6f38887104bfe0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe6ca262a6b2689d9045bdb6766569137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0080b87fe227924af02c900a476b1c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99ac2ea2b47304b806620fe0e49002139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdbb871ebe7bedde0cc689df99da78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39ccc9c5bfac57d27debd949e3b29a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc71a65c06f13125b5dcb7fac959b6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c089eb3b6038718fa73f4be0b94ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f80140e26775676a128f815f87c0df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fe4d90aac96d1f95b73820a01f098145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bff89f14357ed68abd5c8886658a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666629c0069a33f1bb86305f8dc68663147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8590e0056adc8f9a4be4847aece83e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c1e5841db65217e5273020f2aaac1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b56b1d865d11216c3c1fa9d479aca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc74cc70723f69f94a268a26d4909ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7277cd27e61fd9cef6229dc211426152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b181b3bfd95389100e3a8452f32cc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e65ab7473f2de056edf774151f641154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befef442ff73d24eb37afbc15562bae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de7791c54659ae3de1ea6f9614bdb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdaf3a01d1215a85f5741a4c5217d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a47f6252c874dcce348d1897bd5984158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb930ba4b63e68115f7f241e53c7a7f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc6d7dded6c652c75058d4a1cd0c3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257213a4ec24766f3b6851b1b612f8e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceedf69ea649f5ebbb05aaa96d66d38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02d876af9753fee333d9c1d6baf6ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3fac0d230ee455403a1c3c3549756164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019d6e36898256e0ebdbf0c4c5661e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284f346618361f5a2f75bf521dd922b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2051764637bf3f46cba94e02f25030167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d39cae8b3d56986b8a1d988b4a08ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dd7ee3b4752c419652cbf0dba008e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2614000f34dbc8d980b44bed35892170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1621823182724e0284f0bb874df3c75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a3a9058a787313949014ae12a318172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a119889e25a6e6818455ae671b2f8af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eea637801a4686906f28d9505601e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f77387069a67fed7183f357fa9c92b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0bfcfa8b8983554a7512c6d26028d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197fc64fb6893c9ad589d9764bde3c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441d8c94065de3adc6a11db6cb3e412178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb533b82d945b693c09b5a4239cac1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a53dba0c71619cb23b0a3ddb58e11c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406bdfdedbb66a5605505a5689296d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a50b94ed304a10dcf2f2b3c0348d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47b87126d83b4aaa2dccde15d3b538183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd70c6dc02115e3fcc06dce3cf222b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382b82781f6c09f0eee0224d040f762185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066cb5c9edccfe5ce77212f28f4d3f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c454fcf1bf58c05d8323d147c07cf16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef0ae50ee1f465bad05f6d7742d387188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed05f8b29baae2c2c8b10bfd12e64d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa38b58d1bcfa3755fe538a4270aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362b2ee51478c23e5790ce631d9fa2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c642aad1230613fa04b6696ce9fde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a94e7c066c15839faf0ad80505581d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1ae0988043a5820cdf8b3f627ea50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504c5265bf622e09fd3e4f94aabca0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab771f8ba94dba665c020db1e1c00fb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ac5354d63164d8fab7abbc1a2091b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437affe8276e2a57dc8319a9d0f6ef07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088347c87582014b2c60e9fe3370d7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5157e0864de81bb794c2fa4bd1d46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee20014b5a9d2af3b6d2fa870f7899d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df826c72581aca1a96ca6176892a2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa8bd14d2897d5bed7f73fbe9138e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0dce3106ad6425ff98eabc9eb3598204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe7d2c19a3227fd606236722bc19f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bee298b6fb30d6268a2312a0916e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605189fd9f65a5a6e5d784c4e516affd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778469863841a23944e9ca73cbc2228e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375a41310c700b3e1c25da0a3d77a5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeea98b92924bc70da95fd85be8f01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00462c21f8750991e1dc323be4795fff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb9616d4cee85b1615c63ec40bae65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecef5602d540722e3333c028dcd79d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661a47bb14167d57d3db2db040546fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b631dc29af5013e9a9fae4d8c6e3c66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362007b3b8972c3007da6fac95f0a76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb409f548c0d3a69d299aeb57ed581b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac1b3cc832ed92dc9e7f151fc315bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef23c636108d9a1d95dffd21901bbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff17a0059b84177e2c528284835f5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169e5caaa09396de27a205dfebbe525221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0480c4a14d59239676406ed126faa3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c4591618e43cabc7f029489463122223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d65779d8605e76b311d8e19cccff9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41ce66aa94b0fd45c1002510c7c304225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637366ca8bb2ad675bad5a38c6c7cef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b282d3825c2d6bad91628274dd45e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eaff56d8afff322a85e6d0f3155e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949a5091e812143977f11d14dc51621229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c0e44107ede7359e9ac4d44cc2b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5eb1dd867951ce5f9347703722a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f398edfc69fac01082b34afd74b70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec081a50722bcb15f4282215cae43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8af6bd75128abcfbb131137e7aa9c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058aba0d8262fa7b4c03692f0fb6f15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb123ec38dd8b8d2b899d6183a2b3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a607a24e64bbaf7c51668d8382678c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd070a5a2a38d45cea3391b91f2434238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479213cf0abdfefcf068e1af42127be6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49481dc1d441104c506e5164a320c0ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7813b1e534eb8c679acc814d7d5151241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156e154644bd2d362a91ebce822bb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01596f2891fdb5363d0d9c73d67b64a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4b277e0a10ce33d960649180c5573244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b5478968e59bef569998aae3d7cae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81032a83098bb2f917f11f77c224232246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbe43e895f828c0973e561b17d7723247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5bec58601c54bef2e05230847e430248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbe43e0f2e23d409147b04fc22ff3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cd03ce5465d37671a2736e056f873250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106f694f8c25634d7735437198905a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9604b80deade594b94066c03418d94c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178dbf32740b2c28b17504b64b9bce1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2f7f769d4f6db978ac7ea3fc07338254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107506af2b0bcd86d37a630573333a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899a3ed4eb7f95ce9b57111b6dc8722256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab44b9a9b11ece4f500dddd42ee19e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c60aa1a6e6baeb40a2cbc76f1b284258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b82388d74d30bf119c0f71326e5118259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cdbdc7388f994f7a02d71afe47f11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e2d929f6dc1b13e8576fba52adf63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4206cf1bdebc6745544a9831c1301262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982977d50547000d0c9eeeb3a2708d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a3417a1592b538175563d7518697d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433ca42ed148bd4c8f334e29021322265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775c5a18f89718b48b8ebbd426bf2f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7de1604dc36d5571feb96d31a0023267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1714e667bc62ee53eefeb1870f5542268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2302d0d78e3c1b0c01dc3d960d1467269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7467f895e76a623146bc236e4600ec5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fc3833147f9bcd19fa3e62d0e2727271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced062c089f696bb2280b17ec57d53fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d41740591606d2ea7f0338bd840ad0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8925984933b5a9330fa70d1bd75149a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3a8771ee656f751c99dd1fc21e507275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f19fb7feaaa7d424066798f8f7434276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96c5cb099c612ecffdbc55f9549c64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2e7efcd2430190599fbcea46233e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058fa8129ee485be96ac1a6b5ca10b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696205c3ecfd9fbfed06ec0f4014a276280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f31e426969592bd3e4964753040fb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c08de6c43991c57cd8eced3050a0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1f481ffcb3ffd45126028044a043b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c69571a31e849080354839e9f673db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12493aee180807347eaf218de4913e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b9505491512387b8ef3ae2179dbc1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d34fd5911de9bf340476e963a36d7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1279a496c1b1e60fb2e7a596be03293288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6d548adbe15c3e13c331011505302289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7e5d685b9fcf27f01bbd987e89c71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924abfaaba021e41baefb8be2b6cdc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619e274d2083dfa0ad4dd0b67e93e5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0744066111ef3cef6fa63efd6e4574c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfed95065436a2838d5064b820128d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d9da1df8a7e334a31c25d3a3a070a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a47b664bcd222775652281281bf90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f97026799ddc8c7158dd7b73fa527e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd50883e273fe8de691971bd93b26d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee58aa6489592a25572010cb98a91ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d26357fa34b7542b15080a96b8a68b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad34d6b4b598c8b723a34c5302a91b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcdeb64b1f1a36c8aa427256366e8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186f40419740be2f31050251e2b10ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015e780861b32c232ecdfd946bc1300304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e60e858b9a90c3a4334ace8b56dff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f52cb5c9ae3682505185f56e167b99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4be12fc27beea18c2663e7e6d2c77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1c5866e0e44193c61fa709f7fefcb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36aecbc6734958479ab705b265690a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b433b5e2db006b9292668ec2a8479310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cc311ae41110824b5ddc971aef1dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a072e01332943a805fd57613da3b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f6de3f35ad5d022560407117400a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5d1f483100e25192b46717105b89e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed97965ba8840123d39846f685918af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38bf37d585cfe596701bd85e332be9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bd7623c3b3fe758e007d1ea78f200317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a44b1a1e981491570d4eb5e67289a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c24c932c5415c3742f2ac2ef1c646319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850bb18a948053be67ee5f4bfda4196320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7859339f9d65f20eb76993a1eafae4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb6a63368f282d8b0ff5d442860f1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2311686ac86098737845b74c341fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9763b4bea61474444cbc2ad3a8bde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2cd5ea5215d76846ca72d4ee83d63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c953f5c4e43734238707093e1874945326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71734e6c1447c7fdd11c96a98f5410b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4b70e940a91eb0febf50bf8c9d272328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237ea82dbc1b5d09b3e40f4db0842ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed17a9f541fdb04b332f5d9b3ae6d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4058c496e862edab67a8e135a2a6195331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e628bf655085c52b8cf731efd46b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a637434eb5684f814116413a40db1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77c7c15f3d0de971e85f6da7121e6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61f0459a0954cec300b4279c46dc0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e01de64c64af74ef3ca377eeb6d2cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791d37a087b0dfeba3f535bb87e3ff1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9329bde0344f83002a6bb76bb625c19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937ead65aed7e0f1d8ddeccd0d08488339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e776a61ed19a54cf5e65a2ffb6491cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa27e5561ffd5fc77936a65f18783b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab5b74d5cede47697e1810320710df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478ee1238f01c944b1967ec540c1d19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c03bbcbaec479572a79a7ed2463ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe464741823722eb74aa56c5832374ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9713dde987dc07cd46c09a06f69b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494f85ace4acad6b37e27ba978fbbeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61ad089fe0c40f6e5aa2b76598ed10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a4abbac692f2a6140cda4721a263c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d96e5226bf43ab5a5073954b2c64b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca55ba83b101d93dbf01387d25e982351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d6d2f5bf3e67f00cffa64d07a7cd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0434b5306b5b55ff66e4025ddbb350353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1f704e19481b492add3dcb8991921354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141224012148b1bbee9086fe3334b9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403d177e678be6a3399650e24caf5eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b1514aec6dd7d092070f5b51c20d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb5f496ea26e4f0058bcdf32d83de1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36930c8e3e9dc3348dbd9fa8771f910d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea2c63d4e422e185ce2cd56373557f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91bbdacfc4bca10fd4645313bc99ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd4ef51c36677c9a888d4bdd6324af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b71140ac657e9d5317b23598b91c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a1905657edbb8201b7d61235e09ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135dff2e9204833f02f25b893a0b3da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c9782f6384a497719bb0992cd73ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9495205a6b2e5b665f22715a815a2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb14421d15809a0253369fd1adae2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20094f7acb38b7834423d8fd381780c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9808e596e192217ca95099c87a6a22d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5eac9e25d2c086e936c135681a74e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49927d116d6a56d117399b67e4bfc295372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a68267124a7d76e3045a8ce8172273373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f761d61741d87e5b4da41aee98355c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f2fba04382530c219c998d69ba97e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a685fa8f5759e31c56edc3c3a1d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c150e25f1c6cc98f5e3d95d2d1e95f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cb98f84bf5e487f84d6061b45ca22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450c3652ca7912425d361d1af793bc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad32ce2c6f15370eb3ba4602f671c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6223367e650f3b44935bb9f195c7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51ca9bbd6ad9ba533f7650e659278d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b16b8d5d857bad2a4e291fb71392a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e670dc4d94ecc7cc52f8992a1b09c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb6dad6c29494ff89ebe5a5520b474385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9cd2e0d0f6c62b55420f356893d5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a648dad7bdbb7ba9de1466687a841387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd3e25b3200d093b1ea66f12141fe1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df361e382e819fa7cc0dd1a4a16380389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b203acbeec2e025c9e5a6462115d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a6882ec239fd77be85c9fdef9d14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70860d077fd7f9ac13bd53874951a087392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e6a3d69cbc6991a1ed4d76b523c0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7414c375601401a7081f136fc1a37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c7aa9b2c8470a2203dc1580c8b88d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171df0ec2367cdcb4e2e06aa6a9099e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94b124afac893531912df9a82cfbcd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cad71eb12b2dd065902708e7149bbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206717ce8c3a0c739dcd4e4303b24df4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a8cf4f5e00653afac41f27f00d282400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c4a9048b5223dbaf7647aa24be43e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb2da5840164787eefacdcc0e8f97c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8f8689ee427e905e522cbacf1f898403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c6c9f2eaae241c71453722f3e6088404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48a2335bfecc12eaa6bfa88a1d9e6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e24275c55798924cf0555c3f318a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ecef33bf296d175533f534728e54b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f15e89f7dfcaeaf278ceb6907ceb89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226579d156884cc984c750f207c925bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3b64a9a12f35acea52ca7aab550d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb3fb135af04d3972e1c070b40329c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63c50dbe3027b0802cf6859e426f35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470057ce23765ee4bac87134ffff5b19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14048cd543d0d873b32e6915ce69f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204ff1671b3582e6547f621f9d48667415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4085099235d9748b0d1df1101a0db8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435c56e2537fe15957e17ffa90268eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77747a277eab9d321e8f174ac3be65d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b3aeac3de8a45fc7cc600b896f6b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5895df7857528fcb64eb33c000a29a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bbe375b0d9542d0deb9b9ecbe9ea4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622623e4e88fdf09a333e96b55f1787422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0373471df5641d218016bb14aeaedbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061176c106307eccd4fa2ddc3cd96c1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928aefe441f0d8146e49384b54acf26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceeb39ad6abfa3c02dd48a63e03b54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108a9ba0eea7030bb924af7f4871ad8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2f32e4c77f0b68684ac3383ee55a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dac1bebc496daed6d3cc8bd3656736429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c372eb82c5acadaa98758df9b294430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae4e80b3e1e7a828168d2070b01ad6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b089236d23448317a2d55a9bf10f470432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd106bae93c093911c2c2c4ec16c6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80d5ef14bb5851433967c0c9536e4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20699223a3518c6e9d2d01ad6fe12f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b14a146f2044808d4df4a42513448436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fd275825540bbe77c8300a729e8e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcfb84781b8bc00b91b3add5e8d87b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fb0ec2bab7f813ed9203ac4cf6dfd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2702873741e66cedc7fddb69aa31c6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3c362516d53ed1e97322d4c6f8040441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35de882105d6c56362f4e5b0d30976442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043299b6c96b5db4449e3dc5bddecef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57c6aba312f1d898d02947f9f18ab9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b25fa8ea5a8363cd898b6603efc22b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efa1e68b3f76f98a4f55e6127ea3c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9299956512469e75c44e48edec64488447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd098d728f9deebd46cba051820254bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970a3cff12004f17e36a2c5600e06b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912237210be81536401856bbf3bbc08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e8e2528302fb3cefe64c2f8406595451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde5b175ec3350d88f51a486318afb3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718b980486e5e6eacca1e90d170ec99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5593c4b8d54961179152fb4c1a70f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaa1ece27665bfdfd0632fc232465c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0651ae77ad210bf69a6582e24b71c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f2049b6f94e7465cfe843c554f0c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01de47164e5bb319eecabe8c422c51f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8055d347e40135beac025771491f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9544c6747d8aed9bad77598ac64d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2410840085e338024279e9aa1f882461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9179c7f6717882f3be48b629e6c708462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9526b1a6120cf404bc8761e50dd315463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfaa52d6a2e80c26d37c7000a09679464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29269e71612b6203fa845d9ff064ae71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d322e22bdaa39a170269a529c334e26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de12a7e63e18a7331dc66cf451be082467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70308cb4a88b87e2ad84518d06b8afb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a84b0ed6dddcb9789276529c3a94c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2fbc7f6531b7e4a70971e9d99068f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d151554835c960b84dfea67e3ce3a46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ec064ee6f015d0fae886caf6faa49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0f25c1f6e4bf4585e5db4c1d74be0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06249e5ce8577d619e73ea525ce93c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed85530ce3d84003ba2e7a099ce65d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6a23483ea613c47aa99b4c7ef2b1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad6a2c6064246fcbdf779b1699f9cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682f8645725d25b50df9ea965d6ad6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163911145312cdfce1820c09fc1a382479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a65397129e564afd1f8bbcf49d622480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac039ca5e33e89562088c8451b7609f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9c89ced394eec3ba81bb0bb8e78fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fe3b9e69f213505d7052cb70884ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe6143657674562cc0d131be6bb32f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8f5e29a9e976417edc20b89e237c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dbba8653b6baf428d9d47aa373935486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60ae3963588be669407a7fe514159f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b0bacd5b00077f1c586d46b8108ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa0866227368946ab3fc73b1a4d665489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a097e566a60c9aa52ac8f5b3134d6c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baa1f0c6abea1395681ccdbdb8b29e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13650c3fb1bc3aab1f5c089017ed16973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cf7baa638e1937fba0b87a43d6ac54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef839cf867e6c3f1a084ccd7e559c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df120cbbdc8b2fbe9072ae797fa219926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a56873474ab2e1e2d300c86548180c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e092ca866c8b241e0e7978c2a0dea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc9b83b188d62675e7f49fdc5127b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dde3651e5380bbdaa823afb609568910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccd29e5788de84853ff023aa35e3ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78650f1cb4c46471701576fbfebd2b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718bf979874debd159853242ca96cbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abc2a0875149ac5ab099af0591678114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d759aed4b235b7ee82d307c0abe0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8284c3c62337336aa5455550e1b2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96179eb17100ffb7774294794fa6c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabee048cb3e18c0b94186db8ce2f3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d898618c5a6bacde2c2bbc9dd1e6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4062359ca929bff6a418c34ae4d5c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cde602d550a425b9bf364779a37a0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44e035683e5674e94a27cdcbab843322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89c0f2007e448e67461acf380d11f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f03d3dab1527505233637cb3b3666c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0155ba04a0602d19f8031e8cc5e5d3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3a71718a28f34b82de5dbcc438b1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dda86ddddda54228bbaf8be07c6d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c471ec5ccb712cc4fed80d5b0f8cdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a496c40a65fe75fbb5df0bd12e2fe0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335983d859ab079cbf6fd07d878952b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce19b6e118cecbfd25b776bc3a835931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cda4976ad7bfc08b3eb2e7418a1e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d1ea2588de0e4abb2d43a6653ac2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486d409cc21ac4433a54e1f381d2f5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcc18435b9d0a5b97eb7323cf7a21a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179be777cb95b13c37078251675252436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504458214ee13a229668846eb7f06adb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8388fd94398b109ff0c5cd8d626ac338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d2b1f3546bbab834e814d2b15f38939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ee3020cd33f79f2254ca9aea463040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddc13ba583c27244ecafcb84fda70b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fef9f01fdf382b256bebe56311fed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b039cc2d83a70adca281ab22c3219e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e5a4d806e6df482f7420003f283b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c2f4f8e18aa109b3a75ec7bd3c00645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf3f7756b6caa27c4d9d258741880a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095a3129e3347fb80106a6e1f59862e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040254efe54d06969cab3ccfb3e8fdc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701cac922accbbbffd854285ca95cb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4222a29b3c15868648b825b30fab8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c67590b405984e719ccf2ee1384d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e93f572946f3e4468e7cde1170fd652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a528d6340f99f45be4f421ebe147d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4452af45bcd2eb6399411d1d65c9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ef3a4454d6c7cfe72ffaeef4837eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d23968bbf9de9d13939654b2436c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b684840e38b93c142568d1cb7593557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e3789e408169a6930ef28fc7142d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf8c6474265638e66f8e9c79b7f56a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c57765accec5d47ef37a64a9a856b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab9e9765102208de7ca4b52758da5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b1a745e0277da9ca5339d60ea5da362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473fd36b275f224734d8f34c851971763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449c4a5c82cbcef8b05d77c96c6cbbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeac9182bd884eef102278b1912a6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741712ad48bffda370a5cbde03df52966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4963ce2f5f4cf406178287580d7a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a53f27481835a61704f1e9264b309068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2250d47a76069ca1ef7bafea92af469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1155c0c9739984c08d50175f84aebe770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5715ba6246508688ec36630d3a9b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cff0f60b3b7979d4c31681a859e8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdd8e4b7c72c0bea98f6f576dbaefb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37203f467f49b14667a15867090c88d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48bf5b574891cc8c234dbdbda68df475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f4a1a6a14054660681e84be82f0d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a33aab237220a0984441983f79124477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370539969d3d93cc998571e6e71a93c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbfeebf3ac93d2db99f7dcb9fee47b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff11d201a64386fd1d8defb3389834680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2288cf071f930699c79fb27821a3db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dc32bea91593f321aeb7615119c6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e40e73d11c3bb4d6a288bb88535ed183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bfd0bb31ffedfafb9dd4c671dc53a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a9f96b4c820881a909face942a0bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab072cc6f04918189227ee2f98ea0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccfd3e536491845927062bc515688587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4e3730c3039f98615b89904423b8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279929f1e1b10055f4a471f8bfcc045089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666ba498f17e97e445e09dd8f5a515b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59afeeae25a4f8b2a4cab143f520a2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08b124107f527d0ae97bba252610ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5446260862e8941e582fa0b12604cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06f31915764afc58704d5eccd7606594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dab86ff37e36cb2f3d44d446f80d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750084dfcda0d459b535a04221a41c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b516f1d83a6d1aea293435385416cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673760bf0da1e5bcc77ab33bb5b867b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38403c1dda7bedca7ae0428593029f0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5f55ea7a9a3fb7b5c957c0033e9a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b185bfdad2f33e1145c0ce82e3daa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6543c28005f7ad4f7bc8855d9a9ccac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e651cb6e9d3c9fc9d2b9be9b97d3c18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544a00bc726e95da43c8ec964b61ea6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ec1666118caa547ce0e7616ba72d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb14d5294f39c9fab44eb5c626166b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98990d7265402e4aa694ed0898ae6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c78bf5b6aa011fb3d982567b13ecd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c551fd9f9418286ebe63cee1e1e02dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f1ea1654fed378be5eb42e3e34bfb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2c985363b3498fc6583767e2f6a84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e772d9a9ddf0e8d105d73d59b86d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd580e536a4548d207b9df2374f44e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87164baee55826ad3fc8a9637147a9bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6007d56ae44d5b485e3127fdbebff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368cd59975b0824ac98815dd035f9eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529607a5f10ff96eef88fcc1f13fd148117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4717556d4c5152103cf7ded9ed723ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf3a671f8a0bed8fc11a3d26475db4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afea1e57428cd64da902ed703be6860120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e73012105dca658dbd0989f7689fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42844f17f0241a439f32c5cdb38553fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e485a9b21f1cbc35c5f565f770863fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf751165663b2f62089389ff35c3c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5475082551ba5e431f3f392ca75fe85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004e91cf3900a8d0ea31b54b49416dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f806d29029407e20977562901bc0530127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6dcf7b820b137b69122b67818a161128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c243217b2cace4ecd8ba75bbbe7e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4db95cb5887c0f7c971a0706a519a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aadc94edf3260cf432b60d7de314e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5bedfc82a1fde596caaa2c605d098132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591cdd1dd5c0afa12e745e89d7a74f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981f9ffcff55535dbcf9f4d018d0541134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d731d9e6ca3271de7479846730b31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd201ff06311009789de342eb98dc2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c06cf99f543e7fbbc5bce15488621137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e7345c9698e749c15c99e9b41b2f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522b9aa9380082db05eedb3e90b88ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487460ab82335fb859f8484137f7213140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507cc172d38e5a775c83410c5bb91c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba1cc6af70065c603fdf042c6578de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7b643e2e3d895238c661fe6a4d29b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa218cd22b65f683a14c2fcb493ac71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4066e99e7443fe85d2478d28628638f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a32be951686c968feecd6174617708146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f62722002a52d3a8914986bbcf3a3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d8ea845fa1c50b408d92d9319be4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62937c30dbd62770285aff4f87556b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44071e6e373487d6ad8a1cecbef88adf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cbbba085279d82bff0b294b65dcc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8d94d3709d1c2fde6028685b29c9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cc31483390b7a5750697400d175a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfb7471ed6ddd1102d774f196e238c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0f40ea48c5266a061531ab8879bc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73501babd850024a532887b057b68f8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fde3cf806129e70a6926e49acaca47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38480e29b956709b8aab318f68d6a318158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967ea1e876ee4469a36d6f2a5039344159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9fb3614d90f781f971d5d5c9563ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f87ee17302260cafb9e4f0d3ec19d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cfeab6d91ebc5188ccad377be1388162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a875ffc278f1cfa01c9ff0f03ea7c30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077cf2412396a4a3c697d4c5658d062164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0383ac4dca44811faed55cc37d9cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be42afdda84d37cd45cebe3f96c75e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d189776fa75fc811eaced261cb21e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345715a7b4ddf588060131be5905672168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550fa1feecd97c24874e3a09f37112d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cfa88420293e9b90ff553525a3617170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fd3fd34a28416bbcd5b89e0924bef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392965693935f8610d3bb8e153d1e27f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43f56f34fcaf4f19b47eb2a75dc804173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0db33621a05205d797720f2db252e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7dcd838f2126d312996352fe72db3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1809b66e28e0abb4a124f04a4039c05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44dc99f07cb6a949a479a24c3267f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd47c2413e6c08917de13052da703f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81140e0b167822c70c9ffbc475eec9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf45c9785c2b1e2d0b549fd3781c33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ba6ab0173dd7b46f847cd5c6f39f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8a2ebcfabaa3078549544d0353f3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8098b33e80659e2784a90e06c75e18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722739bf4b938056eedb6f839abb4e20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aac7de550ffe43bd460b8712b4c007185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bf041e6ce9abd0284110ca83b221c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c6d19781e3f82b53d21c0b1a350f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bc95da76171fec3184c9d6b6b7e2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacca29fb27b907e40ffa8d8230865d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeebeac27d085e20aa1e30cd65827a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe30c8d195dc7e8a1b47b7f72a562ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b448111d22237051c67cfa7194e6851192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be23ae9276fbc70949341ddc7275f8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac50d51b4584dfde33d214065bb106d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0735b1dd4782512837c8106f4b41a13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fffcdb081661a98405e6c3f658b08d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f100a8ea884dc90e17572d351c28fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68135f821c6cb4062abc20cd81ff58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c882e718aab6bb9d59a57a3ffc19791199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13ede65fce8d25eb690d0cdd681489200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a5a8506f80adbda056bb4da14bdea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05d57ef304ddddf71a9731b4842949202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d4520701dcd9bc3d315653d8349e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ebdf80c8c095b379f58303753434204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e5f674ee5deed87f8b0d020857899205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144570c1a13f77f9dcbd6547e66e15a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e842663a1900edb52659a02d6bf84d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7fcd9ceec7f2e19bc78045b229cb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65572635b58b270355f7055e13650644209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c724012ec4271723722a221d430a58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9e9f9b6b180e401a347ec8809ee50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7b3c7878004fd8b588a9c051f9441212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c0975852e7bd6588fae49aead362b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f21f54db24181093af009f12bca5c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88e195f629453225b23e5bf5283829215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a52e354f27f42a308243387e08678216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e543ed398369db7bacc486309ab8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a37c13de94681c35bac150e1e3ad4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e6cc3dd73b68ea31a3a48db40451d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6467dc08e2c27477720eb5681dce4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd6a7facc75340464a673c94a1d768221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29aacb521ec5734716197f63edfa8c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770df1ef2b616a09323e4696a6d0e37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f6cfc79ec4c30f341881d8fbd11fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b7b9f5f31d45da7fcd01b0648df9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59604592888f03fa6e3da721b2e1168226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b8c5220f3dc1c90827efc93e6b295227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1db434a057d76db12f970c8c48c76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8b8d66b2475b9a0236221e297a89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a72c63338a60ef6cac1343dd150fb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913ec55a95e221782e653fed8a474a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ca144c1c64833be0c0067e6278c1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407a888f05a96fd5d0d3ffbf548a6bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de1a61d5e7484c9a1334eeb49ad8cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfa3261e9a31af0e968c73913c8a6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b30c2310c9b235595a8fb00b76b12c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b935c8180aa06156e7fca71b47227237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545887b45a7f5d7036a93dc32c1b0b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8ee87e25992f8e1810fe68f14d900239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9559ad044d158880a08cf1341c9308240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358290046f5111e7f3c85d1059b27486241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb87e031c64023e0b8c64ea5245eac6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcc6c39f45d96b74551ae905516fa7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2eabeb0eb5fb6608d03e16d0379e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a745f3f6f82d191cf1ae2ea9c93fb9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570be5447f89d7445c23e176954c19c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3424655f0dc6968ae4fe632565e7c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c15bb420794f19089204c03e445bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd6b0cd38f1bea8755dbf26c347f47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd54882a63ddf7571f1c31b00b007bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60fcd2c0631f1d32fa93ca9d531a8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf2f03c7b9264aedbaafb089403fa5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8f23fb9bb470950fd139e5cec84c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4943e66c2d2144538be8895c0a0621254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abd8630651cb10f8179c5deb843c8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b86f677f4292766bea0a004f82862a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6286a1f39cbd2c4414c95bce864a54b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f49c8cdf8f4d7cde999333f384bdc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33948351d762bc73ae1b01f8258efe3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c19de44e3d653d9f0ac03965f622260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf176c8879f83d15483250572113b635261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf85d4fb2d3e1667e05917ecaab135262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff69b9708aa4228ebe892dd6792b3c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe8cf0a8c5e0f4d3844b2df3631ab8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ebf82e0f99f8db322b505da885d58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db761b809e1592a48527a1fa9c764015266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71786112e6b84a565b59aae5514cff59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22167c215def226878ea69481c51c01e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ce82ca4ddbbd1b0531a6756073929269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6251ae3b632ae3b492a3d690864a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc914fae5f5517f9dd31c48c6afc6ecf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdc8bf0cd2e92554319ee97a8f016c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622bcfa2f49bc078ff4c7084d68dde9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd71fc7b7ad9ccdd4c480f6f9a1ac8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd46f9ae6cf33deed72faef6aa8184275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9f8bf2c54b5b734c6ab840d3083fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867215b9eceed6fdf0625354494d8320277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1089c1648b34cddadc65be0544ecd6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23804a1f0304be76e6203af41c404223279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098ea8377882efdeaf3fb78b8aa77ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05367143a84dd2f2030ffbeaf0ce9cb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1367ab110c03f2f2dbcd77ee68548d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e54a238b6e1e9d54e80be0f4af9197283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed311b89ddbe58e6d3dad48947ed05d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d1f297e21d1e2f45ef04e71b56af8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1a4cab311c807aeb61847ab4e04c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285c2b9f7a51d5a00a95a3288e786aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d269b3dd0b9b01314a4c5e17f52f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc303efbd93adbe743c9955bce064a74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a00afc1e05f825ae5c27035b208dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d066024aa7a2339af66be27067723291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20d52547f56123f28117c3eb8a4272292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7f9c87c6e2c3e216278cb5f948c3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546218a0ebf5cb517468fa7724a13b61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf55726f3ba6d823959482c1a8f303295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bca06e33b6bb5d6703bf6d1804b3ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88442675ec0bbbe6c79afe2b136dda45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8465e4ce5900fc7357af4025ea1bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ff97aee485e6e877cc86a93484bca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430d5f246653fa1c8736bef18161374300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd5ca1009967e51c95c5d57f51575a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889308f78dc3235f5550701a4cc3d164302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f29ca15158036ced8d214440cc85a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41d54fdd638fc1e9085626c3ff1eda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c50e1b46ddbd7c050fe99728a4ee1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9652f2b28aa0634844286a11764cad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ecbee5b025dc1f4871c885fd57711307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847a66aaab06fa9bcbec3e12131d2c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0ae96315eec04e7d952d74dff9cc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d71d8662da3479ce73049e66b8f436310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1718e7c967efd892b83be68075e5ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab66e2b440ae2f23c4986b15a601685312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e2d2e807e1196ed1d7f6f8d44b612313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239475f579dd2ef36d4d5570ec6c64c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c54f1d14fbb7beb6020726be413617315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f423bacf8b78f3a585db8c09fc01e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6bd0543f1f6595de356083f066666317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a43300798973eca3e50a491790c5f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928514205cff1cd1cb7ce5d502629bd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafe21114a696cba2940acdb1958d4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a638b5cece53bc9408437c07f8bc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5292a8663bd44fdae9da0348b2fd65c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c87ee13287b1edc0083288ff87bac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0634373b91ea8cce4416faf4887b473324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691fb83b82a07571dfd8e910ea04219325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f8694025e2f2b5e0619e1a0ee06fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfc3afb69ed84327e607ecd6fe24f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefd0a42cb4728625e15cb4d9c69bc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea063e45d7ad57123d769bac2dbef5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d564444b6ecd1e809c401e57e1b6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfee3c80864d8a0bb626f894efaa51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaffa05fc12d153c2c957c009e93595332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358ff6ca7e74dea2862c250db1d338b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ce108c0252caaa26e2911c054ed2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8115fa34e14d039d0ecffc39d4dbfd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a823bc8723dd01b041b821e11da2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826a19a97801b5f9935c323e607e244337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9012d97db522d1c043be44543406fc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0cadb862f11dce5405f45f75f7408339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095e45c3c9bf31caa40a9cae080a3cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dc10c768fd9bbdfb329543f050bd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e6353ea2140ae12d0c808220891f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee516f271d42c848356ad89d7027ff0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73718c0d00c92898e2f04127058708a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c000afa1d688e7645c8613394398e0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32328ee53bbec608000246490b3e0a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af5c3cffcf45c00b90a8ca8a493a89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6117b0437649f045e350cdc0f77e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31e49ed5db207b1f0ca24cfe8a853f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b687213a113924167f537edb02686f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865db5b69ca77ffa4d02e8736557dba5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16510bf81cdc1d664c809ad82e1dd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cc3fb4eab2d5d205f7db7b72f0e2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb8b9e2f9dce127c4679f9b8243198354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa42d6b2c1664921a300ac6fc657eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518e2eb5b7c1b233f7977315cba2991356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a41d4c1a1ff8c41b3dff2a9aac33f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a4bac099e17220d8606f121c18234358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6f8991285277535b5fd2238fe18c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e0e2db7a50f3a167955135fc681a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66139c72f493852c13e120596af1b22d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f156d9b8d4a2fc3f7e3bd1b37ee8049362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf679352e9dbb8a2e7ca10d268a67d4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5109bc28da3cf193919932ee48497364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7d26feb376d9f61cc99f3c43b73a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1f7a4ac2339f070e02cc2a601fbab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81efc625fafabf88af66cc0a86d1fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c475e7f4d883273e54fca3e93cb2c99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c5ca8ac14e501e39170ad8a205420369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be776cccaf38e57251526ecfbf356f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179b5e418e44b468b643d8866fb4a9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791042e3103687664cb8316404da246372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86b7e5340c92b6c4b840221a6d94bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85202e26493586ac51ba7aa37b9c5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89c9a7b807317f5b76b75f6e8a32b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a55916545ca38fb709137d8449a4bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78a1bfa6fd40d39520851b00414e6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72814869f1e2b24cb211631a3444f191378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85035882c6f8189346ff0ea940c98b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29e11b79c4da9f6c8c6662f18ee8e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a2a44007e838f871203b0e89baa1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f9e550859880cc534def8206d76eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3617468f9546e242c2f7f9cf74573e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d0e4b4893956cd311590d28ad1776384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765a0c3b34c26300875c9c9c9d46a94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d1874c317488f16ba488e6ecee9be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbb3473d904e82d0610ab6292836e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25557b5324741dc941d47e66ff0914388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98042686ceef2fe6631434395e6781389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3b950fa3005e585e7fb1a9368dbd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34525795c92ac3eaa07f2ad5aeb2d620391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bd495b5251aeb929925b14d10fafb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a1a295167d3babae1d3d06afb1583393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0870881d2252289089285c2ac264f44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caf22184586ee7f85ca407b632335c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314354f56f8328fc8a31ed7489c169c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2169773c1e5b6bb6d5b3223dc4211397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdfddfca0e27b5a660c2b8849361ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a977f5b54e46c45f60dcae186cdcde5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab770d7ac208bb15b3d45ad46db246e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd9fee0558f74a2f7793736fc08137401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64195b3fa42f0264b33b2e505f16164d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee942ea46d67f51b3b86244ccfe1c4ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb63215d772c37c527494549a69b23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca56d702d2f2f46d50b9e6af9c1b59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c470bdf42e1efe89e562b8ac679db59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575891b73fe5d0380b38060135b2e59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e2f1f2b46d12af916f364b27e4022408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4daa78b5fd2ed35651f9b081fd496409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d869e65994fbc8707f5cc5db10c4fe6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4d571cc4229fb1fc741632d01169f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178025d32770961818be899867d9af5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ede5d802f1830576cff96c9910c65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9869d1ca7f2841be0e6b3a3825bd4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603e26333f0242accf7e9db1c67c641415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367690235375a924528eed7605dc2615416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ed5ca01f71eba4b997a21b6cbde44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cca035627843bf1b1b2e618a13151418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c61763a6bdcb972eac38e7dfc30f52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03e5ae07e6f867143d69240cf69d5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff5ace2aae9e1b99e3d3ccd6d05a96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145b79ecef0f96555f00ab6925baefc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01447cedd949c782fea99199833b73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfe6febca5f8a1b0040d6f95cb2cbc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6c97066020e3e5d98806cf9eb89c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93490c1ddd435f1823af61038d561e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52818530ec8d3f2bcf8ff6fb72e089427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958921b0b6ddaa90d4b008ed99a90f05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c8326ba37e73678d9f4c6a0ef1921429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221a9042318b8e39ce699e743584939430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9e52873f9777c5afc9fa81f5a35c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fed5e2146d57feef52aae290b79ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a73308fb6f6d5b1d31b71c318ddd0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341846e4b056eaec6e4a0c42acd7d81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461a6ac28c0600848c46d0c4d4414d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f9c63b3b896b51a72df6737814b45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb309462b6480f07ac6d80e5bda8c905437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee21131455f90d017b3f0d33a9ea653438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf83ef11c5be0e9d6725e9d9d2432bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204f1e84ad7f92b96cc73a194c94233440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8854392ff10b51c9d9f9450dd339c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08268c638a4edd5bf0bc053f41a57a78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c3abac9b75009d6891633c76653e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a3a4c990ab30c2e5c76134ca2cfc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661fa0a58e52e109ac0041f5209d6c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b67dbf1c96d5a550b3cfcdcca6a938446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ac43529603e632bb5b46d03f9d095447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c6d87527de043549f0e3e79d16cd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac08e3cde24bc5843ba5de1ec683ed1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44f044bf241b8c8f42938024e08e92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea0c15b5a74b0484180dfefcf5a4a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b6be8af96bfad6fd830aa4f50b920452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b545d8ae11b14ef49c552e3745cd9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86d2caeb1a775fe4ff215756576418454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79ee28bddf9e2cd0143247fec00115455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27f644a35c6f0a18d4ce0035ec2081456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2742b6c0d416d3d00d507574237559e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10457b82c21fadcccb1a40ff01a93bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8b1605c49a718d2099fd1102ce4fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3736d68aa0ef69e685e92dc5ef7ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a7277f0281d689b6da4253c47f3d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60692e9e3c20e33f1c9e45d9983b281462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87f890ed374c9c0f9cbfbff06fd220463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67bd93240b66780ed1e4b10af532cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedbe5343bf1f2740b5fe450a44616a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0c926844f9563db16f064a2514c21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b858b955c7d72044e9416f72ab50bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef474ba59e55d72e234e95de2f7d88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335adb541cbde85010e0f0f9ebeab1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8f125f0862937ddb4237cdbd3cbf3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75763311642739d1984024181612ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb17e6f99b18f4624cf002e3ecaa14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dd64ee60920472c4b2b7614f4e3e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bc3471efa6d2aefdbbbdb80ce8603474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce8e74ec22c840946aaf73613c126a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188f62e7388c8839260965358958345476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca86e045e293e0e480c673322ed1ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb78a7d712e965722537ef17a73c76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb70828b73d58ea09cce241d164a0ae479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>