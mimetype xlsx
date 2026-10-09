--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361797817c4a2f00ff536b517a61cc3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238ce0e1fe3a261f3379ebeacdb9b6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8b5af1ac7ce3aca34c62a4d063d6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e93ea93c5a381227480364b88eab564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727025329d7bee5d46b98bd129fce36a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375b508fa46b25b8641ee39e83f3f196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe046067bd504a384c5f7efc4f8a0bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efdbf917c32432f936161969b3a1468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3bfe5ca6a48a38c8362305de279ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf07f85f10cd11b7a2b68df045040f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1a6b0fe7616f8f870273d9ec2e65711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ebad2a2d7082b924e33b317a90b6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87de60566b0b178b8c731642c9337713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f90b7a3aa4212122626a18d5ad144214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06cba3b8e73193957430cd56183eee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690958950b5316cd3f40e01338729ec016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918a112f14e1e77eeb659b8e90ad01317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdaae809843fc75a832c9ab7359f3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925ec9bb63eeb87e9d624a34779469719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4ce1a4c0d861bf37fc641dda2161120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8438905e5acf20c6b051fe3363a871e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab6f02ed29012ff4538d35c00883ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead810de6c394b41d488bbf3619738423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d2347077068ebf8034bcb8aea69cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bb6967bd37db91d3134905eafc8ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576b815b3172d353e1828d3b009fcde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a8f0bdde6654a855dda15c6e94e2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b38c1052b91abe3d422e0e00c491828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fc86402149e264deb83f9390f155e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9bbf271d18cb46dbfaac388ae14ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4293e2ae10986cdf972603398cf7b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ba87737c8322396ec2f8ef91ff47332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbf355dbfc055ed8f4de9d969508d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1b32dd2b7fb485160a04324c2a7ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaae3c0ea762f8d5f9bbf63b4e559535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728318e3d39cb8285c834f0c9b5a74d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d91c735973739e8f408567bab00037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941973272d2677c45a76e273b8bd5f1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ae0c2d93d36ed4b6a17fc0cc2673539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290fb1c348dd289b49b1c8b7b540c6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffe2dc859dc1ccc563bb024a610d1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbf4dfe261bd47482e8db8f73df13042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d025a1836349212a652e863633d7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c76d6f0260ffdfbc2c009d8289c6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd7017d0fa9ce7170365873e7f6ae345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bfb6b615c735d2f997cbda1e8ab2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38681c635bab0b2428f518ef022c52e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7af2d2830e09469c5d669a73aeaedb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ae5040990ab55cdbf5379a9b39c9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c94095898b19b8e222e4bcc82fc1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323b97c3274aabca68284318115daa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca211db5282d8b4ab754284884df7c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c133cdc973c38a126e743c3a422e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63342e885d438453653dc9fff95af78d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63409808f66c9c2b398fc684972a5f2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e5035e316d8ca162d0b781b5c68356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee997b5518bcf184a569fd0d3be034da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f994ff3595825c449be6dfbd0a01d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcba042589744e5ac7658538727f86659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492db6b16f176a549082b6afcfdcf64d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574497061c5cd9cd48bc9f9bfbc4855861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2e8fb30dbd48b77bfaa574164811962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330a281065efadd5b3a1c232b21c59263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e0cb83a7728dfa1a8fdd2bf425ee264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957888121faa9fa8ac76d687ea817fee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d72151db1c988313a636f336fe01b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c50b4103b36eeec4ef8b182bfca9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc018614dd7a046ab06e51880b37fd4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ee78a4a31a191a61d247225bc8b6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09b84646f9101b6cb8a28c6f72c02c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cc96c6491b098cd82a754c293594e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309a66f63dbec42b713473d2210901e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca23e1df16ddd1df12d867af8ca3c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f4d41d2398ded18d7065ef99fc4ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed209f53e0757be8426be10fc61c9fd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cf3979400a9ee552689be83a047d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243223b817222fa446be02b7e94a6c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19123d1713e9f5a7ecd3a312cd408ec978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fbdf69ed3d572e77782d77a38bb5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5141621b356ed0486cd0f82fe9a59c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4d0ed0d4fbd02ace8106ca925033781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba2b3fa78c51858a6558fc07327fcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225ab08df9d88c960a7980e053d8c6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb526d6d7c2ee92d8b2ed5d9139e4ba484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beb556d216a7b10967c08ee53b5ea885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89ae4b0fad82b9d99016414faa6fc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8a98ea997d4c90ab675dca886071787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d65e53a322c7308b634683243068a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61f3587da867f4a042e5c8060f917c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba44dea670868abc872521493f4cbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0077c47d8aff05439efed251606af991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9c83842a196e713d5e8adc0b2416e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbd21d7a563c306715672f11e1b64093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b842b02d7e3c9fa7b238ef4580ecf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd168d8ce5f8dc1909ae8874a0fe3ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354082d117698398c70886ae7a3bb4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411635225e320298aca594de469782d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed101724be88b900047c583f9522e6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5ed64a697f29af9b981c577b4f8ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e9011b162ff6f12cd9a88f41e094f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c1683978d88d6f94bbda9170dac9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92b8def806cbe745dcb007ada7951b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e8006affbeab94ab665017b3d296a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c17615e0fe636ae8dce051326eeb36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8f31c3be33b179ffcf1e3871fd23f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0573f75955ae0c6fae3ff9b9b1bb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef909a63b61aeaec9ad0e1226ba5a40a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48726fa85c66838eae5eb5a110b961c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e391cbadf33bdc54d2336eebdc9a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a570b37983c0677cd58fe234e09d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181a3145952d14e21a3bc73ea2b88d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb6523e23fa497d0e545b38493945d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f962b32588cc1b7100fd5ab6668c4ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cebaa3d829d9b0513db454314022e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4b5326fd08610d215289ecafc0fd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879878e2c306ffe984dda97322d1f8a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f52f2b0b5388c03122a9799fc883a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97014ea77a6b7da685d1f8f39b545c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2561f25dc8201262613baab8c4bb92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b173eb755829db0aac5f0a0fa04b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c6085ba0047047de753b0ea43c378121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c57f8cf4541152986a97f09fcf5d3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d646832e784069edb44590c189b37a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731c223b495b4a2e6926212489f2ec4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26e886cc756207bf0626e2778fa495125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a27d0bc03c9f9307a6277c89bf741a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d1f9a65798151acef5f76f7396e5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eb3e76d9b4dfe71816a4de7cdd2f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4c034aa5ccfb576f4a0ff906b6dc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a1e5820c61578ee5ff4d3c011aa11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04086a271f0c1f49fc530e98a4357bfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1fa8e2dd41dd5acf0eb19938d5be0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402c20b6c87d43ef11bee78a5efbb53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53b23dfdb017f208ee692e12221b0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613528fd9aa32ddddb784cd23eca5e33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a05536055948f4665a52edbbfe1fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f3095f5ac33dd7fc49f0b53a487e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97781a65eaeef2aa7160b92684fac25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d00999381a0a5afb1d02b29b26c59c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9243b265fec4e20a6872912562fe864140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50148ea7d957cefdd4af07ea3aedcd3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7519d6cd394804ff7c2acc325c3e2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d34ab8ce92a17d8571304ce9425cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c7d9ff98c1a3652690fec329aa630144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795da7263981a2f7eb4be5d19db63e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496b2d61d0b6f8244cc2b99553c4c82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f015657e6f59b5955baec6f624b7c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee41aeeaaa0ad6064dce435dc639b57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355d20112219690e4c60a9aaa74932b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc70599358156229b4155a712edf72c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ccf8fc22a1f1f22b351328b240738151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cb5b89f8d71bd9950020a7d8045f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd968f6a4ec35472d3540342203f06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45289db568956c850d891fd8985e9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08bb0f960b2d6c52becf4be20f0875155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08041a8db9e907089c9ab401c129a120156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff118e4ccf845d170c580af1fb39aaee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87f692152195acdaf9573ac8ea066d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa9fcf416f30f2a482a3fe83f77849159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa7c51059d3ea60bf0198d45b7952160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c50ad8f916fc410f6cdca1102887c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecc49a630506d3ec1811b2ea918c00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1377ce0bc7520a1f896669254730447163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435d6bd1b7f02cb5c51e498f25ab942164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05ea8eb94436bf1a3cc795b50715dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec259042fbac0a659c0ae097628458cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567759a987a647a35b321da5852f1ba3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de818db8360a54b3ae9d8cbc724d245168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160a64b078c5e1056d50d12278a4227169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dd41e095189aafde7438faaae168c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc34640fa5b0044038bebe2a7d973f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8e4fbb5176b487bdf057a8e2ecd3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061491a066edf5e298a17a7971d80cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc35e14bdb7fb051f85afba7a35faf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975ee7cc405fcf3650264d4a3f18157175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac271ac88dd990fc8ca0977cd8aefece176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a871dba510ad2b01f48b9f17877980177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9b66edef6c41d62478c47ad76df6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929b1858d575ad97ce22d429178067c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65db8bb15dd443a495ca7b27522dbe4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973173c6775ec756982c8625560d6f37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb332be94309fe8005799c132bb93f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cec95b4466e9b78c6b1e163c3b3cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c93aa08347e15277def2b5a5252674184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1fbd045f4efa828a975ba4c688c23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ca7a845c6ca8b2aadffcf3ca502ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c67e19af05777c978918964404ec7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bed488733b41636ac3a8ab065a995188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f52599383f32ac63147ac336ea1bca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a864213a0a78b6cab715efc4846f00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775082febc28f29642ebca52cffe79b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9359e07fcc2de6440ff053dadcf360192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3698823636fbb2449d9028fd78610193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2e11ae332db9a07774ace20ad8350194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d555a4b479eb47120f5313a7bedcc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635f984b4555b24cbdfec1acdc1f215196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e247b44e4f2d83568061ddbbb471d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d07149ca84ec083596893a11feca2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb27979ff41c12e36c209e12492c2ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6d7acda35f1ef719e24d00f845fbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03abd60c2d639c7eb78a6542b53718201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d8e73abd8ef775a70f434dcda4606202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3e0797bee8a7ee44a60a95b104610203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ebafa1befaf57c263ddd7fc76a2f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc0533152fbe45ec0c8a7fdeaeb2f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b872f25373e656113caf9332be611206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4b029a401cdb8f7eee41bd6982ae1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a14199cb46015e9b6a964c2164854208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4fd7e1d81baac3ddf5686b8e12ecb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8bc1bd6e9eaa57ab533ea2fe3d269210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a34400b982237a05210e54c76bedee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781b7b4a95ee3f6df219146ef9b7f0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142f8cf2d6ec66656fd6afd42a49c0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb5ed57f14005a73b335d64ba3775b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28373e13c9944acde800e6233d3ccff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc5bc0dbd1ff16fba19ba8a7a380fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd058d73d48b326484914b8afef6beea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d181669f63a7f374050ad3c28bb283218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ff34cb99d00c53ceb6fdca25c5e2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990001dfdd02c5e7196addc25a72b0df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c9d959e7c0c375ff23ae42d4e025c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518864febf52ab52a459ead8d886d6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817898a98cc72db533f548f6e56bbb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f11d2617048fc2d6f14f1523358c55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248dae6cdb35aea841965a4532c0dfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae75581ce24a64fe139ca02d307ddb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367374fbbc0d23eb189c192876286fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08df78945e797acf6372150a463b29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30a9bd0f8c8283205d9f5751d2c1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81e775486f8217915d2a6237f1ade9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55648706d8812b4b8ca94ea1063c1fb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6bd1292f9870b71bb3bed356e1681232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bdb0e49388d63d8f2d40ae110af8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf854240ea6f0e779a412aa4a0188d30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39190b55a4ed4ebf181da14977ec45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a09f65f4a3dd66999b153e53841e0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cc1a4bdc511c78fb541fb8af5ebe3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b78c28abaa9b064652ae9027948b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454a6fe9f469eab20381b4c3334d404239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ad3d13bf35f5f30fb78554868f3f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e7ca6fac5858d834d507e9b426a18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e272b63685d470b1925c07e38b2ef6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8927f71740988be1cc3b7d1455cf5e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908b338440c317ab53d21bcf63fece2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391700a00be5bea59ef29c7ce5692d7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad5e897ddce96b4a969ce886cd4951246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a330a7b56e1ee93fbfe6c92ac9c6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f524509a55183bc6aa58974520400b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6789255bc0863b9521b4f7b453030f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59946d91b146d5fa301d3bac737fa016250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f722e2cbfd0204da85db308997f53b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded58fdabe72eee82967676a6693bd64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01512dd8b53f753c79c1838b3e7cb790253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ba97d953f6bb0f57369e08c1bb2c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689f9a02692e8eff53bc7b51e615013255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934baedf7d807cdfa6588233833a5be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ab4058101331a2f05c544bb7249c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914965d7bb720c0b80a32f15c965a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2036fd9867b23453c554a3758c0b47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11915f9d0121b106074b210a12b4b52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7398e24ca2be013d143a84c443c6cf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbb9d2152a8e71ef4ad0246ddd227b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb6cedd80c426696533c725365f16f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c8928ea68f2f99f613adad733d742264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce9a0e353ef05d2c97345a6a02757e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ac1ea252ebdc6a9a6d34ac9bfa933266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bc20b62f9c94f3d6c9078107fd640267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec121b57cd489d049985cc4c70aecbea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd6467168279399aa0ffea3662b237269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e1e8d76b2611585e7411ebc13e683270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a10f6c30f4109d51cdf1967385b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65acd70ef6fd5494d72aad04b0fa92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2a7dfc2c48171707e4cbcdd2ec09e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d0b8a56e7524ab39f3c10403ffac2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b16ef158aaf1fe4f11c53bad34b585275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11357f7debddfc7744aceaaf8c14256d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b4f344b9d022fcffc4aae4463bdf1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93aa2b0ecbb302dd709a0d1a8ebbeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d73ce8d84d2dfbf74fa1a2c9091a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01596e2f51e7ba4dec01ae9f8975e255280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6616ab829bcec1faa5a6266a120f5e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501131b9269b8c52974f1234c92048b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b86686e571b2b08755c0035c5d9057283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f69cce8b6ff0761225e2232125461284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3566f1e80a990f2b2a0f6da7e302b4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f28fbd613ee016b9a4e0f751dd97ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ec66e62e374cc10e7c29575b64aaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db75acbf44b79e06c328bb08cb5ff6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d0eeb104db88d00d99309d6642c60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278370f8dfbcc90bd83f3deecfce9c33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf522140a9ff1e4d7aa4aae7fad0e45e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f8dbf98489ef9efee477e435f2567292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022b0d0d1760be3b1c98d78e81fd8de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98b0439bcb259b184c2c6873851255294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eae8710d764896a1245eb56a07ebd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358cb19fa37eb9e4a6f2c0149645a48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b718419fce4e85189008313d54fd34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff3482e71d7bb3d30a494846b9552298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48f552b9a3f39c44c3a76460db0da2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacf89e5b5ff25103790e2498673522300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d0487ec97aacb56ef097f9afdbe22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40c2c553944e0e9de997ba1924b06c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb9b59a8d9d739f3d078de7c9e5b13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e0a4a56bfe58e8fd3ce0354b6ccad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9778a1bfe09ec0b061f82cdbef4938e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc0b84e6849c6069a7f6b6d3c09eba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0795b02da2f889deb755f51bb8910307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671b071483182663735fdd0905852c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dddd6c34d88b7d29d41f72dfe1715f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e7696ca0f8f1f96b34d41c2137870310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c1e4e3b54a346016ab45b3f9938ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed289e5d4ab1bc8bdf7f3c3b0b194e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecbc7361d9ca9b9f2b39e1b8db47d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae8cc0d54912f8d64d01847df6ac11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83109f02d605f334aa238b6d4165ebf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f153a41cfc2a29bca7a12d45f55d402316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c2f74ce8ec88c57da8465003e18ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbb69746bf589da6ba61a0735269bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0774fd5c829d118fdb646eb9abb93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a99e798defc0cb612d166c1ce64e30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959ec081f5fa3c2505c3e0c75cb67aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d5f7f507cf7527acdccf902e0db5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58762fc129089881d0ba2cf762f76b13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50f35543b1f4bec1a1095739a208ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c2a3c202c5f10fc7beb40cc72d7d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe44f4a633b0efb13e8aa951aae3ffc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb52f7a2cd2d1dbb693ffc4a2d1155b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a9fdb77876d2b67996b1903da8d17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5ab05c3397032100b33d755c01aa5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f6ecbc080b637a31055ff3da47641330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06e62d7bee02772f5545285e90bd81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57bc1f14862c4f37d93818761aa71a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563380e19e113f1f6599b8d833862420333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea895b4bce7dae4ac10104dfbe21a77c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910f384b5218b65447cf3d15f5bddbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222487fcdab469c92cf8b0c6217884e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2b11b49708af7719c9ff96b8839c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1faba120a6910f4772d1b6961a61eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2b5121e963a4b35ac6425b40659c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eda382ac741a1e8fec6a842d1bec5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abff0384a6064762fc07cd87ed468d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dae77fe4abc37e4a23975bb32f1c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ebcef5e12c6229fdcbd042535435d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9a252e705ffbab7f420c2fff1cc11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381bdb489894c4a0dbe0deb0f5d442e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32395baf907322a77b46ed9e3ac1e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56156f4b80723bee17c702d1e0ab94a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741300eebf34ae9e31bfb979c9963801348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48db6e3035cdb1563c0a7861ca3676349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4125d7a26fadefacb523031d1737ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e501562c99e06c27a56ec5d2f1dd04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d3491f7a2554d59c317784bf0a173352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc6ce616ee6a6bf6df696eabcfbd0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6544638608e46ab3446560abdad6727354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a14b717d49bba3a2acfd5cffd62420355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad703da7fc5e2c0d4736f21988acda77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c507ea32c996b15408dc1f9297df018357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6c4e729a8c317a6acb621b3f7f7cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01099a2cbeac4779ef71161b8df820359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1c3d0ff6856f4e9c55bdf31c5bd77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c371790578f92bfc6c74fadd1a826361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fcdd70645463497549a7f6d7e591c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6c017d5c33206184ac390dcb11add363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52624b563dceb8e164a895d727cb7aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c2256e2bff6b0851af8ec0e8e4f47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b1c16ce3c80e2ab4a0b0eb2c177b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288923cf9b29c6ca433aae6e7cab709367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01f9933f3ed576631d209ea4dd0f0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4eeefafecb54cebd33f5f7b4d8259369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3369f9e2cde55dfc6a36b3967d4e5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a3e5b0db97d41d2894d242917cfd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f85d11c470cca17fc91242da0a22bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813aff01e4357391f86d001679be526373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05c16e9e19ea940b54cd52233fa7a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8178d666504f251e1f5cb1c062ec607375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4d305f60be3eb2a22adbdb53133b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c9b347f5497b16db9c2b6f8510fa3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8c6061889c98849c2940acf0d2404378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd08f1d25c095713a4ea988cded555f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd459c920630c1937a93866a8f720f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225f23929516c7e886db2425630c537381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ca11211bff1a0fe019233d6b0558b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c957d59f1c193ddf61e25d20e33d1a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3843ad35658294521a11b81abac9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ebcc61b5abacd6bbfb9ed4e4bbe0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1007867518d8b2ebd401256b38bed6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3b9e1ab095345e3cf7696cabf0242387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf71d1029b50aca2e1d8f57028148e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eb31873227187bdbea7ae9e51fc72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6478a921f8fb354550f89964b3da5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5266acd81591e8d2cada9dd542856e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d72e3707d54654e8b6bdd6c8d95ca9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c790dc4b68401ea285741dcb7d46b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5fc2254494de03fe0f44675f4b7fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7649a53681606c362e866baa2090f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80d9abdb0b7a572757937bee9639a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b42d8706b698443f6b8abff16b147397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041f99f2e03b19fdda5a60d32d7222d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aca011c476b986d20772788714a160399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbd1ccf58579fcda113d38324eb58c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ef55c3046d92dddd9cbb8a404cb5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e574eb352314d4c1099069e97b8fe3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4d5b259fd434250f86adb5f57ab38403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ecfde49bb4ec0c14ba4b990371407404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e123d9cc6d231a03a247a7da8aa3c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27234c7ba3697b79efa3bd68cdf37cfc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36075ff7067748ac618c02b04983a5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1f4be69ca34b3c82eb5174a90c15c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d845f33bf17bcf8a2e2d8c5518aa87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845d7d41ea8b92269461309c316e680410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55738031de926caaa967a4d98df5babc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e518654519159bc10c533fcff30a8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddcd196ae1c2e6fe93d1ad5ea8aabd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0456efd477125568735d765b40efb73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eba2075f29bc80d19606d5ab7d9cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67a3eae0b1de49e44b1921d377c778416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2070908d2966e5dd4ff42339c6636a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7260f552a4661e61a2643d40002f56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34768d71cda35dcb1ddd45dad61cd8fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3842c53c76330f97746e46d6da1e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ef8c724bb7a5fb5101a6bd0fd2fff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7dcea80fe08af0705c39795f8479a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c67dd1d689c60273d63b99c6afe7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e846110fca7560624a40d2d1a580e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce21bc1b449ffe2e389183eaaaed6a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dd778d60991016d408e57585e0f6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b54b0ac05b64d5a90e9f5916abedd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe58557d6b7be8c7216bfeae7b533428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd22ab97adcc66ce104f2c7bb307709429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967aef08af88f13f177d7e70895c1877430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944f769176f099ce5eca5ddeb27505a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10997a27ec49d21309d611cdf0859a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116ae059a5a8c326ffcdc398f94f992433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad5dfa34538247a842f031fa6f60a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524330d99f6c4738e54527459baae918435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1db1a02b1d8a12e6a552bc0a2466c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe5b6018e2e4fd7c371962ed20f2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40e81190c7de78f2a5654f4d6a6955438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede8ad844651606fb2afe9e9f84bcf7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957faa62022300d1338f1182051b7e28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca91e71e85fa3c6861552842a90a58d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882e0982a3c11987841a1a39f7f82f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b115a596711ebc98f56457d4fd079443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c686804e6795af9929e01dc9dfe4318444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91f17d82a9144f32873e72fb5511ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2b0fc7dcf5e4c73550f3ea2c1e5f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc513c87d8df3caf1940086367efaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9743cf6c8ec5f4920142a86037764e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035ba7dd5e3661e9d670761c9c41842449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6033cce6ec6945a2e2a31dc759911bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df084f4789687d57d79472fb2e85275b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6eaffffb543901718bbfe06dcd0e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71376ade2f9708ba7ae440c8d4fac410453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112b7b75acb3cdfeb00485551b3a037454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e4e177bb1bd8478b4873665c29cf0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495a95e61f13beeda118c885d2d4711456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfacad923357bf6e32aa11c7b400f2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3e5b60fdfe3a7fc8be874c884a75b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc31dcf078386280079a4feaf23aab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7f0e27d18801c9f913a3d7e1ff1f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3860964568aae6c79014a6ff059f63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887bb151b5f86c82af9f361a95af0a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee898959ec70a3c3bb834b7f9556f07d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33391dceb495fedbc44d546d707f87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2aba797d878f84261c416b8d47aeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da0f80ee1a32c13839310a918cff34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbc89a8d5debd4f5d0611cc4add48d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2da724698a61ba96e225696ad9bb9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b955464a688d1da953ae87c4c7a4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e467307e5eeebabe5c356886a9b63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31db85073c20c34ac2b4e5207748dbf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89303969cad20d88e9087f3cc06bd2ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd8625510cb6796156cb74c96db469473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88325c2ccc200a75210f64d5d8baea7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf011d3c8489c2e4dba1fb70eec520d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63a0df83ca81bd295d73f9f4d933cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c250b12e331c4228c2119aada4020d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9813f53a9aec25bfcf27cbe698025f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb340ee65ef401a208faf8ba65983e13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b1519b8fec6fe802187d339c46ab3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c564e5acb486bbfa034cfcfbeeed7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75738dd8e6baf51fec2daba7da39900a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7fb951fc1794104fc6cb1cf3c46de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabea5774143b4cbd404168d8f246807484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca9d49fdf16a756f86aef51f68a5de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c70341df41797a85ef21c8507e6a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af290521aec6a7e5cc6c86f22ed2c2ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f09fcd988b58c4ac0aa286905e6aa3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248ce7b57c989e415fa131a031d2aad489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737d927b68548d09f1cadc02939c9d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b822f24c142e710672b74833284fcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33969178199f5f2e826f390ee61f82d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e539beb6adef5dad50d062b3c6620854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64804c4ca0b41446ec6fde3b83aa525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090f7149c95bf7d6ef26d1cd78b3f516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb1d2ca0c5c5791645c3af0dcdea8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518184e2e2b0ef8bbca48e09183a142d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26e5b37f610ece5e747bbc6c3bbce19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813f2cf42a15ec02b55228ee1cc69e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ade2ac73dbf0d9c7fea7fd9290cc7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e9343290bc3f06809d0fb605cd9dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a79f692d4070ca726a18a438392d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f482531cec533dd9bbb9dd9cd5ed314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ffa7e75191c4f303be03034d5dd4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5be762f06d186d2b1795286b9f3cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9109f34077f9fc8dba95eb272e7359517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039dcf133713bc7f97654c4299f011818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb5233a6ee44463d4de34f12b6ff3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63787fbf5e341ec1ffc1ceb6c152172c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ffc693b27854dfd90a747fc27940e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f40132f34186919072bbc69d111d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdb3d04fcc5a4c5e505bcbd49da23923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e661a5168e528031c8dfc057c4c56c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d05f73499eef0f9f31b2445fd4b0cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d0e3bd473cb021dd0b95bc69dd2a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd505f88f66cd1081567177e21bf4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6afd5690389664cfb65ab6b59a20be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e862cfcbc32f6702d6e9dc0fbfe3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73fc678386c1f0fe42277d1e9e42c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e246d9cf97e59d10d21b11770819ce231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76772369bd3c01008304cb35c389016832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7b7c077ae9ae77afaa2fa123cde1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca42a63916348f04272763633e8d5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3578a57602a0c5b496513bb4e27a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18474c077ac4e7145d4c5af9e601037a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc77ed486ad1efa61fbd474ec59de837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f37a7a66064831c70beef052ad6f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180df7c82d1f36a15194b360d9120f2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194ab08c067a2dbcbe39e39fac549a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1e3a040b6b1732a83bca3a3aa989241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ab43510071a3383050e15b80d20c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319176e534b93abe0e26a9d7ef75f2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650889983067ed767c5772543f82549644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade5115192c9251b00d5870f876d0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c0f4b12d8b03ff0e0f05b883c0aa146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec534c7728776edb7e8bcd06adf4ef447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc50c1136c6ab6948b11f1cd3a277448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4ae2a2c545ed6d2f3141191da92de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d566c8c8981ada90bb44fc2744041b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731f0fd89766d6ea0af3213414c2ec251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76362b3d0ae10a009b2723273e7e6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5436ef4b3956974a05f0bc2ba91396653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64241d7f5206c90fd95cf11df4caba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f2736c85834ef1d9ba83a2e453acd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee37f06e62d624aa1de6e0238f61d1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b9e8ff88cbbd081673d97948bb92757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f272d3ad04854e11d8fd25d49354858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d228b8a05e780d1d5426e07d8dc4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f213f8cc709abe42da1217c4a338b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d79497fdf9c9126bf9f8f73b2fa4ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495429ba119745badaaad7769722cb3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997b1a39216b31b8d1af4030885bd7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d773e3725da1eebb3241830ea1b9e0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c1d470eae734ba7bf51eb14bcdcc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380cc8438c59d905610ea2c310c7b4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452010017dbb77114f01ae8ddeec5e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63c4af609ad782d970a765dfee5b9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9106c4bdb37ba3f339bac436c55ff969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7da29cf8e6e3d4e2d2d268cce16f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e53e4823686e620ba5031a041c7d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b0e34dc0fe83e84f0314ba774334d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91971f13a3426319a5dcfee58c7d4d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2438efaeee5f1c93cddacfb0d221374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec97edba0d0067cd3995667923602f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287bff5dca3e8b7dcfb961bccc634dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9e8fe5ab4c1780fefe90a6a40c7e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a5c9cb81cf5d974fc159a684c3a5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aef876389303d48051a3e55c168ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941aa52e622644b320e2de80bacb97480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d85fbb6a5aeb58e82337694590aa0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92c9dd60c3d35e604ba1432474506682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf7af820b4835c885eeaa73e7b798483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78955f96a92bbf1319247fd14bed18484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6e4b673ddd0dd1fd82e63e310654985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b392b15591df55a3ca16ec3ba3307186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983e94a36ddf8a3ec47803f76dee6b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367d1085f727f07e24bcfb40cd2ec9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c98c14631fc6ed0ad6468328048fad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbda7cf771ea7c391a748167ae1f44490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a41a38d8092f599f3b8554afe814591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14abc6078024a392b9aaae141e2ee8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae15fc4398a60297f606b7d4c3cdab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38d6fe0e5782e11027a21acad18ac094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349a7d8a25f89a7e541acc77657b63a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9613a9b56070d2dd0780654eb81d4e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb986ff1e686ce1dc7120cfca56ec9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbb449948bcfe883cf7114e60d5ece98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002533bc0bf7ec868c87ea6a072e62d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde421816262642a018186c83cff2f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe387b74d130ef5d7f7f2a5d0093f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9ed1c79b4cb015a2678febb35bf60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43998a80733aab91293708fa4b19e7ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b6dad5316b4c08c6ac0f18c8ef556104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce999615d3d27f81a2f10e2a57fc8aa8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151d598623cacbe075d4cf33b350f5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4b215bafc4401819657913e4f81c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7af5a22e9986e0f658f365044aadc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474dafaf665fc46b7cdf883ecf90e2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943691928cc7a09ce897942f0f9c1d5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dd24a63b556696e1c8ee6a89575fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd73fa8943133e0476f71ffacac383112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63774a52853ae68dbdae40d5cbe96cf3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1a97333234530a92c5a35cfe86b76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33abc7ed67828dd9c31fe6fd7f8455115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cec879090f5a93077d51a32ab0667116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480214c879617b28e29b0a369c33857d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff0c1e57348259e3ca0286dedf9739118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266235823834a653bceb2a6ce7f5c807119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39e9a4c2bc1a2fc15ec721f32c6762120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076c78fa0f36154f9c738f3cdd81d61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb6fa5bd662e3dfaf429cfe67a8abe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6596a2b343e602415a7691f81a12bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa4669cfe57d3744a4b700fb470d44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd850b2b87e77a827af5da6d9d7912e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ba06fbbf355ea87e4894be8af4603126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a51a521ddf526ea01bfd4f938a4ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7841cf9c36d7e904d915d9445d66c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d5740d1d91fd9edeb78c87cecc50e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbae1e9fefa87fa3117f5c43b9762d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3208b739b8c3138cde3cc0dbdc66e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b7220d10843aa59af9d9a0642a430132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdb811622a3a731d83fc981232f04e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c6f4316c99d32142826cfc94d2c0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4577193c48563075c57199b0c1392135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39cd1b8a9eaf3a639aecb6539a8698136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6e709ffb711d657b07724b17c0db9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfd78ab4851333c594c2b05fd99785138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8ac6f4e9589b6d227b703cc320b25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5581ed1dace02b12f2d78ba91d19fb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77378a0d6226d4379a82190d93372f02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a70bcea2672669a221cf0b207d785142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a041427660b50366ba9ca29c4490f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbce015942b25c7e1565feca1562348144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba3d2ca59f449fbfec22e32bc230a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd251d890e31d17be1f9929755917dfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662cacf7ffb2456d5acc29ed7a542ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d8e38a13767fee1e477a22ec58d81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0225da86e7140fde3061b7712fa97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be47f842ba665093db5260330c1daa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7abca6375991bd7d9ef00626076df8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6114ab320b4076c0f17594e641564152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17072381b10dbfae69d92d3eb2b70a7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4b696fdd32137f53f6b014220c56e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cd6cd904c02a6c59e71780186cad9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28a1e2a731cfee1faeb42259c78756156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0a57cea6579cef9951622263ef98c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998868f9f8d44ae504dd77bbc5a5bef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d0a03cc5c860f80962d7192c523b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb875ea006b053354594fe6821d6b8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63a88d3e73ff275b07f11cd0cbf2ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450ad4303ea5c00182e57ded5f46f70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57ad4e0514fee637c89e5a719d965a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d96754454bd538609140592c11e65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908944ac3d9889ca8805f67f9886872165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e20b98cbac21a1e6d7c42b69d28ffc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133de1f1d67b538f2687c35699a8b698167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd4487868730bb12fa46943ebfc621168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d82a38cd48e148032f76c3d0b3a8f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767dc94c1d566527e78af98270187f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b7bebc39a5c1277824030293a2fc9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee93a80f712bcade882da335ac4e67d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf6c392525d2c55658620813dbe988173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442d04d0c7235c85cf8e80d0b1dc27f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87936118fb6a654dcb7c4e4a9d291b52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf551b62de38d0ca8c17ad7ac4dbcd55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498d99ddb56ad3720f3f954de41c8c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706afdcaa2e04b5e655c7d361942a07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994157b442dfdc1fb5ca9f378d47cbe8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5494696ef8a4c285e1255c1fb12932180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f331f43efc0a41022a30e8657b872181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9279c401b100019d4fb828c449de65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e8c56e60da2690e1bc3114023fc57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86453e8f18cd3092b50e54bb463915c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404beffa7a3c1e3b1e1246b1bb0fc208185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9507cb131a18e8e2a653f8c4203667b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31ff14fbf85d95fd732560fcdb5e76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f856f9255695f2d290523d623eba8fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f687d7b3ad3bdea2d0118e8fba42bb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bac21321f365dda8fd8d4d04121c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4815e89632c6168accb7287f370ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede5f2c3c5f5c8c3424fb8cb227458b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2172ad4b595eef3641cac2006faadd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c08178fbc61d8e60fffbed0b30a75a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7d9226755c809f5ebd94d921c54a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3091a4ec1355fbba8b23c9f4015a52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbc86c354880e11fef9fe5eac0cc40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5786c421021ae192e462b3697cc44e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240566921d0c7d39f3c922ebbbd5843199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e919a06ff2bf1ab821f4c177065ff5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175f4b8ba30c99e5f4a215d0b3b9411201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e926a94f2e094679e84fc1d173f0e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecba13354096064d3438fb05e6449d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1087e5b1ee9fa3fad78c5c8c997da8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308a54e312b4415a04828e7e625d265205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11443844b25f720caeb25db6e544e06c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb64850144d2d06965f6931df5513cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cafc3305668c87da21715d7b492b7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82d90a7c46ec599457239e238b80ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d372066648cd42cd66d085c3910b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0717e8c216de6105fccd14320eecb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b865e5b2a208dfbb52b7801736731c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66077b8041f6963b33cc0f66c876d433213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a332c428822dacd9d4243f883a00ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c399ce227b05be284e5431294e1177215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1ad426feebfb86ec5b97e5595d067216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1746630982a74205aae992025f7f76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025babba4fdabdf43a02c50fc53185d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b38b396282c14fd00265964ac66e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf496f6fd509aeb0c41eed4cfb517a0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d264b33b3d7616323008374e1c83e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbf53cdf4b2462604773777ed3e51e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd0eb768481f94e3bd331aec32ad78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fd72f16e8f64f754ec780ef064ea9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710bce5d5ba0f47bf065b56de98c49e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9c90738a85141c7bb744fd679f09d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9ff0a7b27834331d969b8352e151a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1d68080382ca769c50952bd78ef95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb53e55e8c3eefe7f18381f43d5ae1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9a2046cd8b2178d0a232f4d76564e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d16c4067d005b1e80b68807a62f060231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c613a39091691cc23c9f84900558e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81e526178fb2236274454210b87433233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5687728a72081c2006762c30c0a9ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb276d0ec8a3bdc0ea5b2821ddd9e577235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a195da2fabdc880b0d7c8a3f1d9f9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88579d24bb5506bedbbad4c425fa95c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b178b413b9139b0fd58922ceeb2da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9d23ff2470aefda99e3b3a57c1b5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b9fc249e0fdd83245ff9ee09c66af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075ee12392a3499f51681c3f1962f17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de644f114388de3121c81a5932b365d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19600f40c7b8cea796a4eec9a269e38f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadaaa5f7c4b128b0995723ba275c0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fc5caad4dfaf6bc942e37c979375a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955452b59a8095c371ad97c27200807246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f4bdedee0869baf4600488ed12b80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba8545fe15f688d6885dde0e7dae4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c92bdb7f4f0ab6c9ebd5814884747249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad8d84e878af86b9174d7bb2a90ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0505c85b5baa91f449f809af5dca7a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c776e14fc2a67f55f15acc3fcb9483252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da3096f27301bbb26f0de4981575e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab4db3bcd3787378744ecadc060e25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f9541cda91b0eb58bbc332f1cf0cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce4ac5dbb66d8fffd625f21276616f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad72072b176c8f590bec26012f9bfe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc0b44989dabb06f978a62a7836c37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79e38447699b6af5c99ce3ce023fa7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c04d621cff3b9c96b8a7495cc7cef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44097c5edb48b5f83c48be2e2c0b0c7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b66ec2ffbcb0e30f59db418745ea3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d83b6d3ea3a334d4999059c9bb6eee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d620c83c93ac7d5f1a6200b8833e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916f4a3200f4840768fcf8eebe393ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ce2be76f0f6f3cd64aac59f4cc3db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2afe7df5e655569badc5f39c07587267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89aa3362458972c524d631bec2e0c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0a9e6fe7abb20d3d27c4e2feb26b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a5bee447402d9f60dffef77bd7f28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e1b4e251fe511b747e3a247c1d2ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887cf093daf4852c960b386822eaf9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63463a5fdcbc9207b7543b2720e3a3bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b9351898c4bc99053050c3ed9ed09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1792b3a6af137d3bdaea288afb2e5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e15cbf83618042ed803c964adffdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99ece70d74684f425ed696cc662cae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e44f2e28490b363749718c09b48cfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f2f41a431ef5c9563873670894f4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec63b817411851f83e6b6c87d186b20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807770dc71495dce3b21e609d8195ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12210d1f4e3aba480cb4d9b03e17dfb8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10757761f9a8fb932ab58819bd858aac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12f58406252ffcc81b94f53ab3a7a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551867ac0fc93c778e2a70b2446c858285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cb4d7550d5d40a937683ede118226286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0302b00f80d30fc712d829b160c7db5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e05b2506bc51a65c41a3c90eb076fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ffb47eb739def9cfdfecb42df148c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fb59ea2fb9d67fe3fc0973c9bd39e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81880b3103bcc489495eb7a7d9b45b89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf61ac4c806839af0fd4b4fc72b792292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64445e98358a74aca92ed1ba20c59d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768d1cf9a44770f88f6289f187a2763294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ce2864cebd41ac89ae2be4e8c011f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870f5be32c98fdc56f707b241947c19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad62d513f1c8563b91995857027da5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450dc12c0323f6abb27b4f2f5166328298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4fb910089bb4907f596bd181f91e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222f6bb421aa44e693a769c2597e8c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae4cbd93e6117d47553f15f4f198a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd44ef82f0916d0cfef7bb6b13cbad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666d5d6479cff63a4cc413a6183eca5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97c9580e769b6b9fc8256347df4269304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7cd0396f25897da90ceac8fbb4517305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f2e5a05c7faeaa7d2174e8ab51a07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d286b58b03cb83748ec46cf5f92562307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b5c981f01778a60fdca65ebce34b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540fddcfab4932c1836cdd8a1e51a91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c670453fc84e1ff2a98e7cbd08baf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fd6ff1dee04759b669f0e53d60f5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e9b749bbcbd7d92a56789208999f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa62c4e2003cf2ec564b3a112db897313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c331b3253563343afbe9ec2d496ca0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d28c5de58f5fc6a83ffdda246b50a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdea2853b75eb1ef313cfb90c841fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0f3f6189379805b53607ce5121d68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a96365ae5988b5b91a61a793c483bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720c6838a76ea46b4220b7030f73974319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816344e84be45fe51c0bd76834e9d5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355f22e7278a3cff25729952601d583321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462294dec2a76f5a7e2199d2ba94a582322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec03de77047e3cd24a30b74bd3b03c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b7b010301aa5dc2ac2df08a914340324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5f4da46814040ae965ac68d7cdc19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79758cfee3fbc84f216c7e703f844f3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7dddd9642cd68b0696260c795a4ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b641a9692fa6bbef731ab658fdc0028328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fecdb072d1d346aeb6e2ea7b82bce1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddef631f8d6b5924f2f081f710a768330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f1fdcc3d27e7a600bf33225923b2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4c6081de1e0b2bad02ea7b4a30cc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e357b7c80aaecf5418b4746f8e36e67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2570a7ddb49747437540febf95bf0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccac62b065a11b999ce1c6d2d603489335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d733dee5436cee472e9502cc3fda8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d546d34c5ccf45ee3fadc07ad15ffe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130871deeffc8ce45b4fed7beea180d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3008482b9d8c49cb71302d91e1636f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29039d2bcf7b0614dbebd867d6364e75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd365e614500df236f9283f1777692e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1079364d1b72e7183826b07a7a06b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a5a44e56334b051d970c1e110955c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba16822fe527d764250bf0c814ef25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e58b21ef4cc4b0b601a9e6acea231345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6300164694387003257d7bf11ea8bf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ee86475a1e3601270ef4771873bc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922338554cef83f55395d7c815a6212f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2908e950b36432e23accd9c319eba2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac213c969e0ca12c589c76e2cb50c516350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b47f07f12deb1ad97345689894f92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea170494b861f2ceed48438bd9c89ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bb1cfaf95727d849810d60d194db1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b425d3377db7e3d1382b7eb9cedffe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017332c98ef329d3c206bf5ea4672e08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b303005a3731a4d601acbed2a1b81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd869dd38c36f10f1155323a3908c11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a911a89d62422cf7aee49d88dbcd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622268d3db74d1bf589bf6ee4e29aead359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b80c0d128e4b23f889fc4ec7b7f58f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde0f5526c611d733c7a5361521a02b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cbb77b98a2b0d3de748a4ba19bfde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ea98e1c23ee022a5d687be61c1c9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b129608a07358e25f96c7bc7afd4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fafd3fa0c67505b176a778478f7d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d6d30e63bfee97706cb94a44ab0e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5677ac07bc1c315f0ac4cb8d348c20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101e64bb09d9a4bda30764bf9ad366f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4af473cb77fb0a8cd2b2837677a31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24570a3e23adf21ef6571313a90823370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df43fd7504bf0a0268f9e48f6c65fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e9c9cc7ebda4c9021a0de17ea26aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1568ed219aea8d526640d3e05406e3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0b1df16204516b7a37ded976314dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142f9bf8aab4f84a38462a00bd81736375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2099455dfd09de7bebc3b7ca74195376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e2545adb44ef9e218ecac3f3eff69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee63e64c0f1a34dc526c1095059a48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db94948e579fafd3d94905deb57a6c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affd0b665f9c7e3ada17a3cae635922380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246336a0bb89f9493584dedb053eeb22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f74625091ffd3d0825a06b31277b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2022600be8c44bb7c8689077c38930383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bd655ac193dcacbda8a7d12f6cfde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dd14244885563f01d3fc36b4a8007385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e43c957b99b726285912b5338a6bec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5ffa915d8c04eb294013968463450387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a403acc5045b686721452ec96d2006388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2c2d10398196668b9d5c70758aba9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a596a3c68f66b6eaa64958769fe7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb18506b01619b0d6f5ab257fafa8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b130d744dc65932ec862cc77e53ddce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41764af582ecff9cdcf3b70fd800cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9991d64ff3967e3d7be630de86bb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d2a5197a2dbd9bb13b8c28daa0c68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35432646619f87f2f90e00f970a66ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7115a33376a919d0e58093f8dce15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95620fee7181e90f44d81783af5b475b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d06891e190914610c5083dc802fc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1edbace8ef14e3c8df51a28f88e8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abdffa8c581033e4bdc52314803340401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68682ee05f1992ffd49581a0a1eb56b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac10473e80e7acaaf519ac45d3f93f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e750d818a37fab531d30a3b0d051fd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c400c13f6d12342ad1a0add47c35b7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a1da723338ab5ffc29be8acca0d70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b12624b5457fd3addc43fa2d4b73d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bb2b31d401fc69e654b905aaf6df1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6c812e6d14c353eb32ec195a1c384409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709fd765a72683479379582b83bf326410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410aaaa49417327061389fcab19a0d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba90b087fc3bef779bd3dc3138e17a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18478f27d13da5dde7cb939313c2fe0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b3588e595a20e2780e73e373919f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c085f48a7ac8181d581739d3e5733415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f787fb91b5de203dcd7d52ec46a7e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777943ae07eef6d2450aa8bb5a819b95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529583da30c0ddd9a2410d15d649e518418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d651f182ac5ba7b280ac843dd99232d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91aa5a8885d5c57f28200a91e230d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc801676055d8715d211a8d0b4f3a26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8dfbcdf276442a3ec32ac636c9ffb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f6dbbdfcf8e691ee758f7d67cdcff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14939c84d973794df017b438d87eebab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3f088aa34ac6c84c4e40c51c22582425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a4e9aa48fda72788210f324839e02426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfbd5c9c2e5986e66196efb3a81f6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799ab902a3fc04cdfcd9523edbd1b71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58799b8bed062e2135a58f0f20c4eee7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258c2209f59e8316c3dbbf598a38eda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead4f86a4f093448154fcd1ff19a651431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb347a2440affebd4088017a099259432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7880b4b6c3053bc1683ce116c29723433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb829cccc57af7a97a744531c1027e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9a8c517a17908d366c82c183e9afd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6730a48b840ec2fa9d29dc006c9fe1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9174594eecab87d219929740e07bd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e787fb089b82ca5cf1e20dda1a6b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28736027974ef25a061525205f8dfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701bde6fe1d20a50afffd253c5defc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5228a202337e0414b696c9d1388ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8ef29a664a1a8befe54b75d3bf92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a68641ec0acadcf5f765b5e20ef64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3cc086318362efbbeb2627db6d907444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fd4ddb92d5924d24120aba7f11011445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463fcfeb4c8a2eedf5b4ce15a8536f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a861752b69e90e56fd9872caaa8fd31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2637990d0a551f6852262601168fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e4b88cd21d851586d2d9c9a869b35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf5525ef1a8051f962b051480bc37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84665eaa1f6ad1c44b8f765d7bea3eab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c4c441267cd749979ab92cc77b2fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb17d7fac1b00bb7913168e40aaaadd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45e1d5d97970f3393aa813d64db74b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3be3049bb53459c55d19f305f4f22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e438b580761d962b775a832fb64c3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4d1326d72d0af81c17bdd9d1d0c33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf873c1d12dcf4ab46b4010cb7b4fe6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566eec47e24b8b302a314238d55423a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d84e705d5f7487803bf0f395872e1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c326f45da1f193c3abd1013f986a910461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627029526cc53c580cf3e4467be73f66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acdf3a7e331f13f55a7319a8c958f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaa7e8de34bc109b4e298194da0b23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41732ce1029027d4cb643fa3b749d7aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d677ac17f15fae1e3c4004c4a62a61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c03218f7b363311876b5204e3214f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2590b25348ab8f9f650ef909fa8ea8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740be646e39aabdeca3828b5286673ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f76ce25097a8be8ecec51c0e48220470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0781146a2fe1fd23d4c407753b68b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0991296c030ca1c1c7de260aaa65d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347868c0c90610aa4562cf992ba02859473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368200a1b3cae9594e68cdb9a73ed847474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2034f8c826e296673a7d93589afa8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa772d1c3ad40703e2b94fa4d104b3df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc1edddac0f9ad56db75e98ff792cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02775306172aca6e0cc0e0c75e600b8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89a5d33ecb597d1a9eb4d2eafb9604479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>