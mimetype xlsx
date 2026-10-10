--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec6010b33e4120f327ee4b64353e9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67e89819c86bb61203f9f679b0f112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e529cd7240d03b9a359839b4b87923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc3888e326432d5330ccac3635460d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a4987cb2b4c1ed0f009d0cbb3388f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56109a0c80edc0696323ba7d59b9ad926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a495ffb0eb1ac02fdcc663eecfa107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc83e17f541e8ac928f6bb1509bf0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43216e3e180e00bb7d1abbac9e799ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d176bbd6bcae4ad06fb8ed322e276d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddef2d4d0707f120e70a833e6f6756611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651303d423ed4e04ff0cfb2a0ada0a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d7daeaebe83630485f543d8161b7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe279d973a26580264aa29142228a2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d220cd961a53afbf7cf7bb52aa4f50715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8b1c21e667ac3601685923a8dec9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7995941c000f5c533edbfc8c6b94317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c167fe97685e70b7b6a465f3169702818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162ec392b06e4bb156b6d0f2bf50d1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82ce3cc7ebac9b89aff422d9ba70be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba407f19e93d53541feebbc34d7a7b5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385e24cc65601879540278249ecf35f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707608a452a9445e79820575a353ad5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd396403c96a5ecd9949c41e6b94fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da5e9c20eb8eb4a5aa8b74b84aec6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c953d05595f0663a11b5214747449f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b4aa6073a61bd1e7e000aa3b5794a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53b6bdd5c650af316951aa97b7273628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e994b3a1f445e4437ea0d42dec8e05f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1241595e918a8aa35042e79cbc3dda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82217253a9ada855af7abf6eef7915b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbb2d4632c07b16ace4688b657313432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb83c193be7cfbad04c0f1746ecefb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58417b77fa7fa46dc761e86f8cb62534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c46f6bbb78fd5139fb8b6e31303a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643d2655b67fd0899803d8c8fda5e3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02d7afe23045e6e4fd81b439a51b6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ad42d67fc86e60b0ab23b4f9709d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441145aa82159782cae7f1cabf87b6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08020f714286facfba26d0a6ba89578a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74f8ca510af575e8843bc03953f4a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c768f52d159d5bc8ff5e116f1fa91e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f856fe75c6021616789d013ad87da5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5959375af70c9ccaa145349bc6b04c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcef59cc61426a36c5a7b14d7c8f0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d92b168759285df9091aeeaebc5f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae26109ddc38a642adec932ea504fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c62a2cb0668cd771ceebc364d297ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c02e3dd060f1573f4177d627d6ffad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13097ba92312865ed616832045b8a71c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed82063ac85e3f96e2cc1288fdd96d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0717e35648aa7f1f1d1df038c730952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c5e1f895b1e00c0f9b9f7948f558b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b896656666ff36fa8d29d0f6b9e0a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf15eac1614ddfdd0a7f16cd9a208955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6630c434973337212ae21b374a2f4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf4aecc61dce3402c9334a91fe657657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd52af684905baf0897c71f4f3e68c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40891fad1899251f9b2992e6f25da0dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ff9830df3393255b9f60f836b95a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e94b474e937308741a390e55ec0f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d026ec959e6c13344a4885d9b1d5a4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36fb65d9b7e5497b071a5aafb3b1f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6da8636e2de99d8e18a3ff8e6552d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15325abcff4d1c3ab0fb10a318edb77165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc838768ab3cd7497c45aa3443ec25d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093917125fbe833409ac7bcd23691c3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8cdbffb932e4b1e492bb9344f829268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a0bcbec0918b3672c58001b3d0a1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec630a609c00c59eb56d3a802e5cc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6828e789a08d44c247e436fe81cd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3bf1c9810e811675510fddf3a80da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9665754fc1e94d7fe617181997bb0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e87f4e614963c4ec6b6d6987b42df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e969e0f346d6c43dba196ed645f2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3125d468db0024fe2c92ff83082d08c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a4968f7e599b92dab8f72c3d8022a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7128f65c39ae182dcd98d81736cdf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff05a6b18850ae450ef514699ebbd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfdf03af30f1e0a7c25e2f7f8e445380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524511cd3a0050e23c899947976ae70c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae3a4e76e6061adedf7f419a660bdf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ec9f37814c396a0bcc7d4fb3768ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec88fffd05b78dfbaa026a50a6570e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183fbb308b5d8aae83bdb4af92a3fdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec7aa6f7f3651033ccbb44b4fbc71086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285214754a60093d7997259e3389d0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942e7753855967ab8cfcdcac9fc18c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f0e6b48d646c635798163ddcf6ae489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182472b874589bd912b1dfe50bc05ea890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e54bc54f491b1c0009b1ffbc4c84d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87c545f787b313a6c1b39b49ee403b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e1621390a5a3fa99aa16d1662457e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a3563126b0fe6ae549cf9c297bcea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8193960f02653924716af1c4623481b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ff8ce5ab09988100f106221f8607696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1db9ffaa4f01ceae031dd682486d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4325c10718abb1fb542a3ff607588cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c145c0393a4da6b2a8d1526e19699799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711178b4b6beda310e962ef6b77ff27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bed5f2cbc7ea903ba8cd1e4ae415b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824b573574ab7d8a12c8b2d40209767102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428adc733227a861b646722be75849be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c00a8ce9f97c6d190e35da395ac50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8f01d071b8a4a74b280d11e69c7e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271c1567b08aca1c58a945840bacbef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274375afe1271835061dd18f740b540107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86750ab4118a50c95135ecd820a6e2bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b90ecd363716636fb9b2c6af17e751109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68a2935867b9ada21dc56cf7b494d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f050a3a2a171ba361394f09bb152e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06092ebf106d257a36648bfb7fba022f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ac1ecc6251c1a08500d32da9bdf66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29749ebd18704273345ed2e9578f6ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4508088aba64784601a25954e3db5a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db30b9bba43124ff9941a8e48135b12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14a706af571bf9d544fca332ac34fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e6acdc29703136a50965faebcd394118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fc473392032756affa5edbb3f19f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df80835d293eee53874801c8414bcf8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8be5615585dc0b442791380e5203a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a1520ceb2b732da415d9cf196c5c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aba007aaea7d19d6cce289353c5495123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1a16336d67542d1b3a7e17bf04e90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a194e9c8f9a826cffc24cb1b35613f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b79f207228a290a2e01efc6f57d6c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff92b4d1d3e2a7488cc3292efdcc36c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ead7229c92fb63020e73b26f8af0d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce70c1080d9db99505de570369c6d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f7aeb6ec1c0e2988b6150c3755ce6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafe87df4a1b7a82b55ee430ad0db15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ade8ab63a879ea103bd0fca0bd0a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16c2dd6d569702e07e65214e7daa1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d30d8a05496e0e3cab86c2ae23e80d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3823d43ec07cdf00d84abc3d77f2c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c1a4ff345e0e4dcb325d8af5fe3c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2272e1ce0dddfb53fc183730b0aa6e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410187501da6cba62201b991cf09a5f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd447c9ff2718840d9aea79f2c219c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dd7699bee96794f69bee48a97491e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8c07af8be0828ee28e8cf65ad5bb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bddb17368c8a575ff2457da3fbf40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997f8e3b37038ed465c71b173df68f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ce41df0cae42d7c3d61ccd6ee81db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5ec34a2063eb98f77e0e11fad04a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4868bf0d4d79ef9c687ef7d9659d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efd4ffb0e98b9fbb36a2f71b4c5523147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594712cd0b323ef215b398caa431deb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83af7852ac9da9cafde47a8ca3b7b88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df80557cda3c41c5a8cd2f032b61a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9634725529ef102bca976c3479a41c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e784fc644b9fa0b505e3d7ca35a81fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcccb93b238df4304dfe889c3931294153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bad804ff045be1bd79f79c9e6d8e69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1174579554fa38570fdbe898a19457155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59037f8b7fe0fe88932974a97b3ac3f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e4dcec2f849f52f03773088cba779157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef001d3dc021221c1d8fc6e1bb8f2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27108a0c130d58daec0a4b8278e91d3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2654fd0d23560ccb88273b136ebf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de34b3a8cf0f87599b33c97cc1051b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06cedaf9f66d1728e9205683331cc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320497b477b8da36311beb031b9512e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77009a0f17640f12eb692b9b6ca51b34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b54a93a8925da69ec56d31b684080165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3ca626026e9eb291750961584b72a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317343d4657cd18b352738a32d9758ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420abaf5a6cff32e30681925cba7542168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25656adb7bff3ecf21f2c6632676e7c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c69142ad35ba38d50b49bee0d5df9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb52a386d0ab3db5dcad0294456426171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4671399f318d92c2019eb39bf230e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc478946f2d269f0856054ec28020cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c6cc43ee4e3db3b6fa243bf5b59e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205919fee94564a202fee7f7ba837520175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d2e0827895db0b990f2897ddba0ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83ec0b609f8e4fd949408bc69e4679177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f8cc8bf8154bf97b71c33f7cd62a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad53a6eaa85165881b3b05d325ce5a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec7cdaf9f6330ecc2ffce3458a6e39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220c61c3db9a2e68f650afa4f23c6b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472c39ecf63b79d695e63a53ea813a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b887a45a2971207e20dd3c4729d934183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509118b925800e7af29a6233f21cc60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228b2993cdc0109cdf0b8173274a7c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cbbe55aff0b3e23e8eac8a18602d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7947c2e0b1e98468ba4b6a8df04223187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c118615f8ce20f257d8ae6fe78df2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accac360fce7698e58b680a73b7209f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8359f94a6f6fbcb4cd0b011f59f3ff5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837d1082c5ca23766a3e13ba41ea8cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0e18ccf7afbbe449d9666a9c8cca3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bfa11447e762d480559f708fb7b76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056786110e0746c663067a8c24c3a5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce6285a8f762d4ce134c55a1b2238e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3da086a85c4b0fbf9e91bc490a05b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc0513904bfaf71c7861c6b1d7cf5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45145ebebd8800bcc3e7d0c5b906f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e903a2ba4c4b2f81883c1740e7a818f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e649ec6a941a908b184383cb640f039200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac64d515c925847ed199e0b517fe01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa6c4657c9600636d8e75a6e3982af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a87838bd6f67f59dd0622b91918a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2cef96b1a96b4e1a7a672c6dc2eaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435f91bf303993d914a51125e4cb305205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba80e7d776c67b28a8caa6ed22f1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978de87277dbef42b57cf5564d83931207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610432905fc3a87a2b7b8058a94e4a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1104ca70ce7ea03e973b610081613b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412037d21742dc6c89c5d78232a89e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44b2acbe28f99015e8a45e7af837a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9753bd5a10059368843795ab3905240212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43e035afc2ddb14fbe2657f0f646b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f470bf8b74fca91f35a2f506c08bed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83ffbb4941503c4126ae3d51a99ef6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1882dcafa1feeca7b3d463c7c3ed37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef896949f7e486488765850505aebfe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d4e84ef6b271ab94ba93b220b1a51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572c6f003c2ab5c678ad854c8f0f05e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300ac3f9a729f9e162f4c29caee1d1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b004d924cc5e333960497b81fd8ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf340cc5b03c079ce0304782f9ed176222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e528fcff00d2f09dbccc0d3bf42c95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceaaaf2d1635cfc4d846ab2b569d49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab4ab566d769a9987c1315344f57ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aa5daef6fa74882dea41b1204cbaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e405ffdf678aa184d5c9dac936ecb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b5352686691ca1cd781a51d45efe9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75532acee746b4595d3e1d991129afed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c0564a68dd732a24e2becdcbfd952230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa4a9ab8d20bf978ba5d5f80b7039f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedcfd4a4c44d47d7a21083a19f1110232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb927f09abfdf581572e69b51d823b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715711d0a0c95e4fc629d858676a1fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a271b72116cf765f0da353373a05101235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2230aed35cb4695ea51f88b9a2e668a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849b49d4f8f5198ef6eac13048c0ec2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2a595a209e931661d6ab82e0e23e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52f4394a001d19cea347553a20b221239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088b91dd870e917b51aa3469802824a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da339ee97d634ce3d4716d243c8cf3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab51252f2a49f9ec32dd8cc14f6dc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed219ba1fb882ed5bcbdaa0553f7f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc4ea750e9a654b3a68edec21ea520244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d7dfadc112e5345c1c4d25aea8d29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36372e8576de0ca846682869ad7f2dc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc9974261edf7408451aac606051a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d30abb1eec47410258da31837adc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ab859695c1a13f489c48ae5c0eed3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaf7088715f1b5f604cfd51f3aaeb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f867173fa59d0225b30e80f19fbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35219013b2c52b2fde361c0ba81e93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfcc9e43c1d3d1c2a5b99b98863913253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f236acfc673f7b6eb4a130e3feb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ecae1b93fa1f41dd2754bfb175db3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df480fa328b960bd291bb9cf7bcd4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225949981ba48fc3d54eef4adeb9b50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb554153e062af132b3d9af0cbb688f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e478dc1fbb218153bd9ecd17db6f60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdb6337e187ab228f9426e292a3ef2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090ed3faa346e80e76bdff84a09e4e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07e970b099b057cbb64ee311086de5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16980fb4b2bbd282d9761aa328005e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59276be6ca7a044d9c935cfe77c8c96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a43db8f67f9d39b6f830200fa716ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476a9b1e9a42100aabd1d85f5c38c42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234f00937fd660096e65fb31f429ed6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4f2e0a5ddc198a6da99185058b84b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60746794a9cd47be8a5c860dbf9813269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b0ad04c43a85f4da7eb3a55bd28ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e653791198faf39fdf0b87f48fc99c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35284217872ded68d9cf1decae0eb70d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fb232b478639616c21c40a2904c8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f118aabdb9c721fe67533d1e3db5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789251679b9a720d82488bad96de1c22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c90af6fe32fe5bc545f7fd4f01ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866be0a3851b689fadc4d5e6f4f227e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fd5b73776b04c0f94bd0f0c274589278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bdd548b9a1a2ab72e3390b7003e5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e217435c8866723f55a4936a350c97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e27a4ca2886021ad1b9ae0dfea7cf4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392aa547eec9ce659581d25ce116e5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44486c09a4eecde0a057c1811f74af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa394f5d0367626268166402a78947b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f062c1014c76d8b39051ad8eaa8616285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607eb5e90089abadb2e4c8c4f8e363a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616b6095e15c66477bcff64f0b7ea73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ade9b211558e3db0a09eb30415a90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8a908f1df16ac964b1f5e8826d43d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91533a3ae4756caff84f26aa373d5199290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10550ff04a45bed075cbb2aff4cf52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134af9b3a28794db5bf58a61fdffd22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fb645097c5fd681729e97461f1ace293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34a71b19f34d8a970e7373145657f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc67f5a2ed425d97b2c40abb5e3b3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4c6a3057220cbe977b88e076977ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdc2f5aff68f14597b4cf2c1d6120c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af67df5d6f01500a86a5ada851d86e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966de6adc60631166e1ef222c0e94d88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cd73c5edda5e8140a1616aa1cd77c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfa1824a900b403855cd53f6480aa1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee58c6c02a05b7bcd2d35a1be97b8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db6768817bad38f67c525d944d82f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d3c1a332209ea2c3acd4e031aed63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e0d43c3bc84bd0fc897cf4cf881a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062597930672e9789f2477c23c2b559306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae1b244a9faa35cc80d5f7a54650df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fac725f0c4a6c6bd7be43f10456940308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e5ed954486287cf7475806b91f179309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80cf70df1d857446ca746fe09a9da6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e4d6c88a797b84e45dff0dde1bc76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b519d1465d71edf622a69a8eb449865312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ebb82b65ee94fd8200e6126f86c93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1f6d5de8f64178766d746807d0c7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b767a8af0337a9141ead1c5a36208315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef40a424510e01182a90bb0ee4793f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d5e6bd126f6a1284b21586731a5ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6ccbd7789106aac292ab9004ff20e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103456dba502d48bf9a450de979d54d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bb9d4f28f26e22ef079c67ae31d10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d149a4c251635c9b8a73140413b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2399ba15ceb71cca5f2a62d1d5f66b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449d0abc5ca58b30877ad33d8de1b9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b28d8ab83e838cae26e3df2006772324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220de90fb8713cd7f7396cef4eb4632325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3807d8b59ea01f60f5d99cc52b7d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4f3b71c9820aa9eec88b93a29da90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed90b52419404680b5f4295cbefe9f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1922953c7afbef540a255c7466313329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbd574481a42805aa5dac987d72667330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb885a51582d7c3a7884223968b3cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cae9c8443acc514f71e84f595f3aa1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3a921c2b678d9baf68b6d66b2a794333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd9e0d44836bf6eac8291a5ce2c5e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f42cf165fd3e7db521d923afb1cb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a79e83469bd43dd976b6493b3054c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d30e553b39064e3959242d502d072337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83aa538650a24563e0684e415bb53d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b30f28400156621b8695243a364f1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055e0086f5b3ccbf3cceef7ffe5b7f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54ccdecb5b5542c15d4c82fd709dad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e7e3b2a60d4fd31ef19e47a97a313342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fb6ddaa067c264a8278cbeca45e1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b4bd8437ab4085ce47d1078020b83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab195b8d480e95b6b6323d500ff95ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529578709354b4b705fd97bbf885538346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545c2c08f4cffdadad6ee00400fb4d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542de530a35a9b7d56f215033808188348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1ee9721f5867c7d4adb148e551342349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce89f2f210b164c1cc2bb1b4d703365350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0a8b8aa84e2e1b67833ad121dc522351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b735416097c7b9176352b4dc7b7a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e25fc4db218826958edc065cbc913f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442d22c6ffef2f9cead776594a24d7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027c13553ef572417dfbbffaf11035e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84451e462c8af4f89388b66ee09cf8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae587af2bf0b596c3483d48080bd776b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d737a46e36c81d68229dfea5331535358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60263dcb27deb9f94b41852afe05bfe3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae0a99d4b4cdaea9533f02ee2029e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b08d0031eec2be6c99bd9bb7bc05c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefea95bb292c8d2dfdbcf8594d8e69a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851f855d32847ea8e46b8d8c518e2cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0e83ed0733356d844b7ecc7125f19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fef21858aef0c2ebc215c07c989113365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aedcff5ad2503687cba1c34da3baf9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65fac89866e3a341421e6e67b8c8bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e4e4add9e256e1cb7a5750fab0f39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe2e7183723a28f1db3de01b2d735f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce537ddf7b0d70c7f3ebeed8b1899b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8c1661a6fd12e43e30d02254c9567371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af74cb892f7cb50dde1444b1e17b96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5c546c4439099cd71e3a1be1b7803373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd6c58c8b11647040ad3c6d1be67c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc26c1b6c47b1a6d5a29d508cc238c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1030189710be1c95022e1984b4d68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07486ea6970787b3e8373ebffd4a13b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc25556631c01934a34805bac5d8bf1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d10b09dd0ee8c2c4ffd3fa07c60e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aa02e39d2403d5212d66813e15a94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33035dc4f1a2f594375e487f8dd793381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bf7616eff8e7eb0621bb4c016fab6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d02f6a2411248fed5b964520283ad1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3983330197302162322ea1d82faa6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a782b40b5426d3e2a17cc730f8a61d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aff1807db8b62d6ba8894b2c102f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9701795902f40804cd107fdd2de8ec0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd53e88d569e2d6f4d95e2b2e1bf90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedf23312b24dc0675504fe13b7d17c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d966106b0d8b4853a9c39ed7ccfd24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c937be069302a2761c67576ac63c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e880b99309ef7b73c625dfd9b4b4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a76ee2b9c66b651df3e475984ad5e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0b580ecdfc7dcd11dc41328cfcddc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67b32e9bd3ba6cc04b9f3b9de401ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0074de5ae268a552a4d720d0a8da0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901245aec1af3a10daf966c22f3799f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc0d52f81b44ae3d08095e83a83847398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394211dba0a4ff4ff48c77e764163db8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d9d7cf621b2b1ce6caef18326c61b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03d13903883af47934015dc2495671401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbb884636ce77f50a052e47770b951402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f43e270c60feb283db565ad030558f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036134060a2f1b06ffa7fd224c7e58b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e065fd93c58d4c2cd363b957a7a06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef50b70833f3aab1f2efbcd6761ea5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ac5e84900d76152a9076113b2bbc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a1550995522eec4d254caea859f53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab96fa65d1d432a42ade553ffbc8ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b56cc8400c26f289545d82429d8ffc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2ad8a204b64b501c869f18fd2dec0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632993cd07f8c4245b8fd7a3d5b26750412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811fd1b66608069324690a431f4a38b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f48267978374038601f06e42b7c7f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc132cb183b0546378264ebb992b84c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fc5819d9dbd3b78d95dd470271f6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cceda8935a3130f5903fed9c7390d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405071ebfd1ebab6ace7ef59905e43a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013e8fc9781bc3f95823673e40302af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d97fad83f843f21013691503d0928420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d197d7f1a943e253829b03487ae47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad39fdb2d91f600f3b0447d90289ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713135103ee5da4aba58ab9f5aa4bc76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9b1e9f5c246207d1625dec953269d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf087d7e06f3abf3bee77197a445c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da437c58da1b6078bb63f88e4f0e247426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c4e7f78a3dc02ad2b4ecab0a2c44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c93d87278d4f9a8f35dc7d30c75952428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7af80f6cb83d6f9855812eb74c6b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff6d85f269bf714b582182f7818846430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d769d20bf9a050c02df5d3bcf0d5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3431a4146a53f8b3ee547d798bcb39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f3216557569be4f9a9c52fa9dc6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cf7c46500664c692e1f375dc98b16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f410e8384edf4c2305d0cb65e4946435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4bcf0335f8552cd6b93a4c8ecc98d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d199ae630af8ebbe8642ef8e19d7072437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa23a9e522210e48722808b67cb0995438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305038c61282ee750251754c2fd03816439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c273c9afec9cbca0b534c27fd24bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fa571a01fbf350c84446c21cd0eb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be59ccca957eaa715eecde312de15a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1e3761643b593ff5ec17ab8113848443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c413b0b18594b8c9e8da9c0e03fe1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8bea461ee53af52d35b87e22afc34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f180e2f59effb711036c426be7571446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eb6676e1a9d4b8a6c3d8a5a98dc58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce9b7156f73dc67012fa0587bf7585448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c38c09d5a2912576ec06d410c3cc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585103f6930d8bbf3320a59cdea269a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca09a167330085c19229febf457b67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56093af566c718174b0d5b87da892c1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f651167720f172872ff916c52cc84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6337a1c7b46bcab178a6c3f7c95be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3ca8a503967cc38542cae69c6191d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa8968f8cbfaabf738ab48b1a53671456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9ccae30b78fdc4c2917bb86f3355d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0224658947281b6820b62ac37031e98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b868503b0397e950d11a89fe7e00e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068620db25d57c057ebb2df4e8dc57ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc327add666e3afbc039263fbda4683a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3b4a7e61a4143c6722ab149b8c2b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656499210b75ffe25a5bb65b823d3321463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36cad26facca95652d58e05522b8e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a29755388b29573033a48908a4c0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9b77d548c2fbcc3bae986b6f0fd68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d9d95c06e57cb147a82b72ca73706467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bde6beaf78b39fe52fe8d784e2b134468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9bca9ce0e5f4003814fcd0642bdb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284eae971e44bf476533984c76db071470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04293682064ad7c01042c75d969a183c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f740c9698e52fb3c771c7ffe3acc9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26108454275ee09f567ba9983530d18c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5a1832d65c58c19a0bf7f8ab6b66e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0046fa1fa57551f8a3bd2a26592208475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954908aae383310906da0f4ce0633908476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85eb4f1a22ac18301040e1d204b4f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef54651b9100cbf28a161d9eb762db6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbc960a81b791dc5a3a8de1ab869c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd46b4a1dcaefbef56389b40cfd6ab2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b3e02cca5b1926064850b3054ec6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c74575b59d621a144edd31ccb54305482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16892a58f353db4a61c015ff009c3d38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619cc75230d4a43bbf04a1dd000ed2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474598c58e72144c25271c15dd4fb44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272773041b42310cd3be9a9a02e8898486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52351c6e04f5bf575f27a90d55d5131c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b446b0bf933d37e3b885526219542488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e482e8e51aa0841e9254dcb0060bf489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a289edb740115cd5ea5b9a58d6b481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b351340dd76dacdfd46bfe0d9e4bfd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c94f739b4b3ba043ba39e3dfa67bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c273f7f12a6c5cd70c87e621f59324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ff435848a407d7c258c8008b01b725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e1a18caeb51ed874f5c6dc358fb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6c9161dd373daaee0a030ba1181ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203c54508494f34cc131d513419864d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e33fbbc016676e811a3dbcb00c1db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296be1f4683832e79d7949df59f4bf6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ada859a1ead58d5971770884117e2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12152ca41b2eac3cd8c60c8b8091d79912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3eec7cc44b9e69a43754de5a7b5d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdf6c37dcffcb96eb588c055e0eb6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0460cff017c4e7df49390e48eb5b89a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8fb9079818ced65c4499880e8400a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63872035acfe3482d0147dba319fb3f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf33f065fe510720bd40bd064326a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6140060c15c7bbe2846f77e7c822b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8294a3a080db65d71180930879ddd4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f09871a0a3eacf6dbb29b7641896e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec409ca79a0769e4b8643431a7efe9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0916273cc11f48c401c1c7046d5d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951df716d0941d5ec2da8b3a678b5a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fe1c8109497eba613b19f8f61e46125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50242ce635067c77efd71aab75ed9b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9c43b578b6a3562d141c110c72daa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af3001cba55f9e676ad2532659847628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977eead4bd4b87088a8b055e5a2de329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421ce2208d54d0af4b0af95fa70527d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4c03791335a2a2eb0007d72cde66731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afb3ba7716f4157891628ef0ec59ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abf2631ac058238ae98b2ec458f36333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef7ca46c3feaa73b817b219bbddd0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcc76bccbffec287e2587a09040dd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb592d5ac9a3dc52ecffc67cabed701336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd08cbd9a1a1b4e6da2194a8d90fb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68aaa57625dc0c1874073ee44fcec738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae9ec19ea7637ff258e8cb81c26d5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f21044792cefeca22a13a79b48d93940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083811896c47710ef209aaa77d1aa4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84606ef0e6ab42271e8598bd15a0e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a490121e12ac954c90bc1a55d794f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505c09a81746064339bf8daec0292a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3ccf054c7d998a74038843b0d23bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070ab46dbd4272b8e56469d335f9b1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072685d02bd1f072ef88d707f4ca10b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669a1e98dcd11563a015c4b666be4cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907983be443f0737b8d7b794449fd5f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5527f003b6461b2736ee6dfc825558050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca466d685c07f1c2ecb3b1e9b7b9889351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04744fac0e1cc5117d1d76cce36f209652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b24db4a709d9996c1db9f4162595553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7d115ba25e0899c5d9f0fe8a1428754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43bf4f783f74fb9908135853df469155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82421746a3e317bd15dfe044813613456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e35c19815efc661da3a7abb67fe24f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140ee28e0c67689b94ec575b83bfd5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f01e90cafd88aef4fb8d21095b66259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b949649a7cd82cfc6f11687154511f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd41d6e3d319edb28a066cb709637561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471a4d0500896163acf27154aa75c5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a5ace598df8a32af95932040ae70d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cc1a280bd217c9b0ccf98b7a2c7cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e15477ca46b009375c835971a52f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5993ae1329bb21a7239a4e8c1b22366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e774a712acab2fafe578adae409efaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd68adf2e7af30ea4371a17329d54968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6bcd1190df23112e4384f203649da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabf18596bb3b0b6a3ac989bf5bf6d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cede2510b12aa79619f4ebc930f479a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9df3ff399ec2781bddc243d88cbe272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fdbe71f56499b0aa0a4d153f730bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc47d212ac84276a6a9b2d41e57125874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a030a29d3f5890a48e6a2578a522275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338c5fb3f46858e657bb8e8c15088d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba63c6d54b3996f36d60d907b850a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a4d4a112a3f6afaff1d92a0e215da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d5f26c63a6c0e39f1bc1a4475f7e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65b9ba2791f41bb9b1ced43ac9b69980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40391fb62e38318184fab573039bb9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f449f0635b01ab2eac9a0690b8d54482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89347912dacb1ded490baab0f30f3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c67bf8d5f31838f38260816f4b4ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34671cf12c98c58310f1e0c35f1f4baf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5326d87fc33ba1f31a2bbbc14266e7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31312e51410e71f9b7d96c944567a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5848735be08d4cb6f3eb6367135738e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c781a056ca2c07d439466b6dbed12aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94d264ce49e771866f6c195812994590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf04a2391963d816a8b1bcb33cea9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d7636091b6930872b3cef2aeffe7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6aadd6c2f61b177218f0508b9c4b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913b3571b6f6d04cca0340bbb3ec30094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639d92006ce948f3da729b0cc8742b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3e5535fd17442b684983e63fd72a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31e8df91d910149051f2a45d0c9ec697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c881112e69dad1ae35b3ecf9966032a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f475de62a7df178d28c096a12894de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adb70082b3c5d822fddf8c32012880100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a76d132e533eea083a785b0045c00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a4d25a8c12d1a0d3ff038794effd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca4cbd6939ecf7ee2f5428aa94298a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e264aa3e9fdb23a44246c4a18812a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ff81a2309333366e4d27f8c05e723105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee8e39400bcba9530a1f14dc6c7280106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d415b39ab197cc65c6890beb430667107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4266c825b26fa43c21ec51fbe1dc0f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf538da3aa246fbb88335528a59cf6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07fe12f23beb01d4680acd2cda2a30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c01b72b8b899ac3547e564819f5fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c8da4958c320dbfc959f2585f4185112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2c9c29bf4570ea5804bab32dee4ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066269df5291ce62832d2095d1c120a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d933cb754ca2072781f11d58450f48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc3bf1afbeec5a9adb6e677eff7f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9440e838acedc70b9003c039f83f031117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c17c59f17c800fcc3874cfbcd02f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e7e6b92e2f2c2e9c12cbec4de0c9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c3822e3489f025dd732ff2c7a9e16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76414ecb8af0edd6423d875c3d4be615121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ed36efec082871559d00c8552315f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ed7af60b21a3fea95295d0890693c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311c45393a3b69c77e357764cdffc2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f5b4598e1d6110f908d4fab6a785e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b535fb02492764bddb67a562932d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25a1275fc346c6fc0807bb03a19088127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b616d56ae9c2f00c92d29c367cc437d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc20df109ba0a2b6c79834e2c47da0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956837d6ea047fcc97e464afbacd36fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141118f3a2ef6debbe5119e2bd75527a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e09d51c5b739f7a079528ad423a8ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb853b1ce51e3ddc0ee638551afc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89da8def69b90f88500615d7721d2ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa645e0ff6c9944d7c71a29103b5c3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a031951e1d1f29322f45e079e2c601136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e99e01922fb682a5e193fead8c8386137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0936237250fe77389bc92ee2d218c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394743672a57cd2324d9c70538336f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a55ea99437b191a126b91ed27e9b58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206c8689889e5d8572c7b6916fd44db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dd570880cc38afa3562f3618d6228142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f7dcefcbc8a088e6f66425a65f73f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193c6e2bb733cbf48edb4ea92bfc6ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19feb412df710a488801751ee633b63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9d6c681d95f16abc539e7b2b550b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fec81f20dc7e25dbeb1175b045367147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf119625220b5c4ff9ae0d272aa5b3e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3890e2778c94a293cf22d5ce4c4671149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201d2de3fa13da98deba050b05f4bf8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ced0cba223fc2b0746b0e8fc76b736151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb178168ca3718081589438fd2204e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451a7728cb5535f22ab2804ca87098f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683d92077ac799f5b8c153eb0c916f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54b754dd034bbc2a71ee163be56512155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f605d4338e138478293506e388b2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596a445804f263a59fb579449ace219157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdff2c9fa9f0feccccc1ee9a54ea4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bfdb54eeae752ab3fb62724be5ef2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0da7d917d96ecfef523ef40271b7cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1143e33d91d2fc3271dc762a3b6c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53400fa5294b1b68c40d7efa121b9da1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fa170dd668ccbe5079df4b11fb5c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a34657abea2228cc9025bd64bf0fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be1598216e321fbfafc01153cd65e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ea74f73e93e7e02d7206d044ca680166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44e01ae05d409eb39b1ea1ccfafa17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f148f2a54a39010a219c058424cc80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bd53be64c1472e7eb38dfcb8e417f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5301ff2b5f6262b10f07922b8f6f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd92b702785114e5e37810c7e458fc9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadca57df3bad3e50498e5e318d0f57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6e266cf271a688a94cbf1b6e7197c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac62a1f6a273d6653b3123e004db704174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acdb7d36bb712758f21fe0f88a1b9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b40eb82ff83cc27514f01ca720ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34101a9d5964be5c0c6c28aa69f4bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8202551d8a67e28612394ada68a0b4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042a94c8b09eed263116c379520be79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4285eb0f26115901a7153b10dcd6df8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108be3fa2ebef605073c513d287515e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2623c268113428615ca51a0f14d26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1edc5d056bb473353ca92a2c349751183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322f6cdebc7dbfbdeb348f5418d4460184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fd972d9ffc95b41f41d414db15c99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f0952a5f4e782daa135ae3cd8946b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a1c5b4aa9bb660d160289e1d2eca1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991ae057f12cba2407494cefbefec55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c88c4920723648d37fb6fdcd04bcd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8316ce1caa1215bb9ed035511e2831190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fab41852b8b5c1e901f9f510e363c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081250555b88b188299b1701692557192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e946bcd94b300b53d5d25c4f87cef3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f65c5728ba4cb4b680901d8920d2be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90339ffd8b81f457098a6a5be5488b3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a053d9e78718ac6b8b96b7fe627ae6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a88fb7dd44b0fd20757c6f1da15a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870738b143cfd71e52fcf69368c73633198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695aa272bd5d0f5b7d305c740a3766d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7a768edde5ef4b7f3c240ece9f975200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7cf927803082d70e85af6f3617a8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824ad736da1e29c899e7f5057a8b60c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17745af98b6321ac02e7c7538a6fafeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bd0a272422614558fbe5416918f30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b988a4254b496ea08c4593fff2049205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502eee81b2984539ace1b1cd018bf8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ef3de332c22369d8485d083a8c338207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fa1c94477ddfe94b692c5e617d525208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e201bab50f82ebe0d2e3e3915ae1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de6fc2cca9d9a31b5a2dfc5583d2fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa99d8d3447218607c65f484caa012211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406bc10bfbbfea84e5d9248fb304896212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558124f8e86e9834165b65dd7e23eda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886069e3ef2c45b534dfc1ef9cfd08f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd953523d590671f60815ff1fb427e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972fc800b5cf1a3598b15c6fac0193d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab50ef839281e070c98792e83567d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509036d1a87710f29d4268b38fb531c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3ec8fc033540ecb5168ca7e80f558219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e943f3a7980bc3f7a23c7ef2406605220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f024d0547a898bbdfb5da70a75d2525221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a99f60982ab7cadae9af391c7368b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e9c7f36b436b8c4f2db4ad59b133223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab544c0646155479d396ddaa484bba77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7d9ddf123969ac493939c152b922b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ea9d01abdc79252f00e867be53e48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526f83a9a8721abea7f27c8761a9392227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b26ee305612f38d535c74ffe268c27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71255c18066c817df3a443352000ede229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d0dd3f178cc7331317fed976a5fa2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27b326a92414f9ec44d3ffe6feaf82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba40f3550fc00be008504ddeb10ff5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07ffd01954c46dca83cd7c53c13e4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a09a7cf6fe32beda805c8ab9d081b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0809f2e1f4e04bc9ac0b3f2db491a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e31a15c6843db8eae1c9bf7811e30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fd37be140b1c12ac4d0912330a72e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1743f22e6c32f9e8dc3ba2b0577e9a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a58605275e63a35c4770b531072c0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ac69063a5073739906bc9e929ec33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16d2a8e15b2e8e59821e40f46b8945241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dd867c1ec12cbf3af15e77f736109242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e541d370e8f9989b9ebeaa95b903f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0ab37c0e0865ff5291cbff0406823244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11d74055cda2082478f1d09de1ba49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd8e2a732ae2d90bc0dab9af82eda8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01069bfa1958d435f7b01d892fe4932e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f7c417b5588bbe8c98ca6e16ac8c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1a49b9c5060ff1a4c09ae46e34877249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11eea3b0bc98db5ec3e6e58fe3d7d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b1a867437cb9a16865a557a3842d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbb1e3628c275e11448f4358555b88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b09fe22b6017b2ae3d4f54df7f286253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847bac52729182106f2cc72e7b44c51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828c151da93621d63b54638ae9733aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e6e20e9b9200476f1cd78c15279a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bda2121f99173078064a4d6de1f15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd046422b09298cd51ca11751550ad81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e6b5b1f250476cf3e52a2234d8727259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c086a2b1fac2343a82298e9a645e58b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e8a92aa05140f6c43a1915c8e5cb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150f670c4462d8df1a63680b5afd99a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aca555e1c4ca54e5d039ea6b2baa4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eef5163e31d46404d59e3988a00edf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cd17e2fc4569a622bd659915780ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78beabca8a1843ead3098e779f3c97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba96be3df22d4e80599406fb35d50c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662001f71b493f220f0dafddf031c2a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c77c7a60d985dc4ede969521ebb202269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad376a9b78bddb9b90e0183cf79fe81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35107111694c5bc3d691f7114943e7e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350014bc8374666b9bb85eb5fa7ba6a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c4ca6fb459bb4038499a4a764bc45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e37bd2c4fab3f5944d97ae806d5173274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac3a6f668091e333eda1bc198eea0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f67592c398510029fd0db27a1adb96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81400ee2245a0162253e3ec0e2dfa496277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b494bca3e201f6a220cb6321cb5dfe1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e552396412ee3e9a1357e1863fc71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc277028802c360064c83ad9e975e663280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac9c087b6d93857d80aced9e359dec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3adad33614bcf81a390c7bd7d9c231282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32636278314a510be8ae124e6d93a5ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700684580c7e261e38f09aaf1240336284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e0f5538106f699328ad7446432790285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e10fd184dc37897322cd6fb5f00fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98279f92a0c1df6933fc3cd5278236ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e1a7f64856eae4e011c37c346ef9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e95b8b71d2090c9d33b56daf7913f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6622c67df54556a047b3248469b8b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb225b2056c902dfc5caa4e93afcd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecddb8dc85d030cee6a542068e738c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacacf7541e4599a6859b7f2a65d4aaa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33216478bfd2de0bbeabe30945bf3dcc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bb06e6c79bc517307eb17b2b28d96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914f34d7ea701fa50fee832a03852f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fc208ce465800c392fc4ebe1054cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8fa6c15b3fcf1bd93106bc130b0a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f418b32eaac71b7abdc63c7394b054299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959d623b162621fcfd95cbaf2abf44c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e68d0964db369fa5b124db37c2851301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ef317202f999ce111e9b095db3580302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48293a8a65a2c325e47c11c630e538303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21144b3f8bafbaae7c89ae93669b4a80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534e4861784e5643d2e193343cd9e71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac1b7b45e3a53a96a276c6b4b45232306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6f6dd4a3c67a1585e0efb95d3d2b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ce41f2fabb06086cacee8a6029117308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63269bdf791425fbedd8959820852ad1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54110cee589994b71d38901611f31e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d00d10be4b6babb4d0d2626f73586311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6b77837790c51045f58c42051cfd0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbdd369197bc78155b4c6a65fe2d1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3b9f68119411b52b5a079dc3c97bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4aa209fa0041b08d3b82ad70b7645315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e2a2c7d17b03083e4b10c3a4c8d9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776c74d1e87538bb54a63e029b6b9e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce110e0b63f5c3fbe1f905354e4084318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432b9e929c3a933ab5b05137705f9da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d96e1b8879cc8830fb0ba346e1a8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5e3baa72d3dd7e35d4924199e030e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8692e8176c5aa22df04a41088b9222b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b1781d9b3465d8867f2d7d226e425323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba4c8b06d8796ab1d5dd77b7247196324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910cd463940e1341c326e1b89266997325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a88c6305d1d0461513297fbbb5788326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9885f86e5e0e8a05ce5a91d4696b7cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65513f913de49374b0cf38b0a830b38a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81401d13a0ba0186c2cdf7e1031510c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ad1582f28585e001ecf70455d4ebd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab062147308e192de707040201659c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b8e6916c8ce54f6ec0719e52c6a4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac583154cb64bf93eefad38c1a02e26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a145715566345092a80ce8dc8f6879d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf9f6ef4f9a634c477755dc41202bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa482efa20fe679383dd0facde78b17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a23fe86c32520ddb458407d3d21d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ceffde15b22e4086a87c176a0746c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8f3764bac143a790a342c470cd579339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fbd363cfc1ea62254f92f6bc6d67e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0831d97566077259cb88280c525e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235b0ac3505b39f987685f2b85070ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533f0011a75b0cc6ca1410ca3e5d78a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69473accc30535347ce9f7054d54bdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e804ea0cac102592dbfc0cd5a8f879345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a73d61c728110c4ebb003fc49ca1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2edef0d0deca3b6396acc94158313e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8508b8ea0df7e5b7252f07d82dbf0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6656ab07cf7f6fc2ab930dca2841c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204b92a2340e34fbc9ee128f6919aae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b5849f7690858988af4b3571ec979351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d541b636150c0a33cd655a869341b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533336351ea06b359de01b196f423c90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be70f0b164a5267f2827b3408a0b9b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ec31f092012a3349894c8e8128bb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556dfee20f88e00e3cb02297ca0858356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade8ad48e762ac5bfac08489f791971357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea750109e6a852bdce66862bd642e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e46250d1f6ca4e535f1b58f913ab0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77ec371199e4db44786799b966129b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a6851f13d23b22fb3c3122c9112e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726446ff47f98225d546e9a0fa824fbd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697bf6941825b644218bdd690f54f10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2a578e1c59bd52951884f8b44460c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a95c689d94fcc00d37ad7a80a493f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f89a19baf668f8b74d1744bcb94986366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9a6b0a79c9469e4783af2dcb6c18d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765e403297da6861a690a4c651b3fdc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478e00cacead13d879f2c4aff90277f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cee95d055a9334f29118dac89587a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb11431fe746e8eecfc724a819419f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7df13acb9b7eb22189753a4d41abc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452ed71a0e13a37d73cc854605bfd04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2abea84656ba82bb6ebe259d0c1653374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b6e0b96a32dbf10df358d6dd157f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e011a25b516dbd688a5a16307cd7eb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f72b4dd038fa3f22e6ae7bf056c4bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31201d984c7082d9157f8e5db30b0e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d211e2ac800a2ef908bfc0d584a30de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f33ff08c8688df78501ef6cf1686f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1605fb411da94356a9711ca939bed49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cbe5590cbf02e8c44bff847b3b3d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42ace9f57ae725070b689331eb5be2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d46f77711aa459881dd1747bd661a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8304a514610b91da8ddbbbc83925f98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001da6a4466151c088d41dc1cb2720b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d489d8c1d297b0bd1819d89ae7d38cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11fb393190a94741d183176c6228df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec826c30d49a9440f9c8ae13e47500a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419b499735e092cd2ce18d823ccc525390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29d00e03d577a5d148686df2e10456391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409618ce14784b1c32ce6e5c08fe7dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e58ab779cf4d6703ef73dd950005f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ec51ef89ad3e122ddf1abf3b583f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18095e4e36385147972ddc0badf2ce6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6743756fe80a1d22b05008dd983ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c90d30b9fc73d4c713c9d72bbd0603397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dc259106b46b39bd29a5824a0a2f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d36822eca13bf4eef6d77131045a4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78942279799c2bc79aa3f6838577d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f267fe1d5267ca5b4544297a29533401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617a94b4e1a08576f62c86842b38164402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bd80a66f8a4a9296c8231f36f7e78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d6bb71e600c90d629d944488ac8a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126af4e3aa39f355de243766e6e06d22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7558245784dbc06acbb07acf5aa07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12038e279fe89c647f214e70770ce3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8ac8cc08583295d1b5cd1682dbf59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd42973db07921228f1b8046154943f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7fefc92a9c9ad765967aef74b1587410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58fc4f7773b24ea9e0591e3b2c608a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fddd0ac626ca832d6d60c15568d58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f20b9a4ff2153ded9ff093692ae89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476013779e825e95e0a97d803424ecc9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110bf21933dbefb4aab5bd0572e8eec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22ba9bcd94022458af86505f5e3954416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f52ee206298bc4958754b1a08389c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ede09e4e6e2b357148af109ad0909a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6c3c112375c1013e951dd5ace5c9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc22898ba93368b26085d78adf4dcea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eeab9608bac0a374f939610d47cc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faa50c51bca1df32e00c35d65c6790422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ae7386d0ce8bf0ebf791fc42bceec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d359034c95ad7ff45b50db69ef7f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bf5a2266293ce67408c2d4923049f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa583ee040d291af7c8d9f93c282e8ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead1a93354f9aff29d43f170ba07488427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba789f52c7a15890c73997f999fb99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611847c89c1a2da25fc41d70677c9e25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd16fceb2d62d0828b756317c8c57b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93247d57058bf5b904e7301c5eb05323431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd125da0dc3ed04697544da0184a0c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a1d257dc843370e6764836764229f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afec66c787f366c39c76d034117e76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f21e9d29f29d81571df316c000ff45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c8c52cba574e299743fed571a6b0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2b04888afd4b83b76c071727fd74d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f332de7681174f77f77d62be357519438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d51c5135bfc73817a0cf598fa8842439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550623ddfb280fc4794ddb4f06327984440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490c06a5cbf3cddabb6c994fac9ec93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7781d98e49e71c76da4d6e2c838aacd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83c68434446add18704a0f19fcba87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d580aa0e2caf577ad856dee8e50d9d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1b6147a9b7d5818f079b05d96754c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51828ad24ce44879a54345e9e92efd1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cdf30a081ddadc3bb871f615db55d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844db3c281810e9d80c48b78638b7cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986e48db995991b3d388d1dd12bf55e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697009ad4a7bca39818469ae16313f03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd544325e779fb9ae036a0461cf8ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a65699e8eb54aa32b64ab34e59b809452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a197a54bafe24ac86aa148cdb2e86bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb78004d5d717e1620bf5dfda8c55c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4faaf1b523cd0a0b9626ee7d82e17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc73bf3e928e6923a6494c02ef0eca6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba7c05474eac9ee0446d17e6564b49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14572ebc48fa86dbfecea656feaa4b00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa112d8ff433253dd242241b350b6714459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecea94e458cebd8bc88fa73c8cbcf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a732d96adf4ced94a69586625316a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c6301c218b681bef0523d5d293b7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e159353146de387d052dd47add4822b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2713f2cc2c1706219538ab68ce0407c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3463e6125e7b4a005b9fb9d56aed2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c13722fcbbded0b5ce1548884aa5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f2ff527cadf50705c1613564fbc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f284a50600c2a273a4c1b2006fad68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3489c3e4afac12b68d951e5903412469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36e37410425fe176400ffd5cfd11b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d9581f427540ea8e1ea91560f515d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c4cc4f4fc194e50fa4d2ce0f0980d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fcdabbbe83384cd6e2e27443e99c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55364fbfe0f5b64bde7116f9f29875474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e076d310146b1089b69ad1284bae84e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ec6fb941d298bb1cc7452589b29dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cab132b898aa0d1ad376d4b750c37477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>