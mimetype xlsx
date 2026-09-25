--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -2068,51 +2068,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd731aeef5892be2ee02807c3b285a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb34b7e508c4f0c7ea1fc564170ef82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc07f8398ee66e3a2ca86357b3483c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057fa340165cc8fc4ae6b3de8b2dc754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f952e852ac0cf0bb3bc10c67139c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa098eda3b8d2732d123c474b3b9136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390665710251e3454f91332ef4157c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613221631e2e4d58de09d46f99fb32e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c102df2ba01b1db1c69671bebbce95f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c074329b8ca630b9c8ab5c6d03b6ac710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209645de4c5aaa30bea9faafb327202b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce9474260becc1adaa2e927e43379f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dca4b0cb31ea6c693d60e40936b9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521910a284ac267cbba99e82546b71df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b88a779ac88ebbb536aec315bcb38f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef33391340946217a2e53e22e86eae916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a379c8640a9539adfaff0a2734a5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82373c40a48fb997d02c2c14dac6368318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae3d0256837310bcd67560937a5ba519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec0cab6130ffc5b425ef878870fd0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d0538f0b7008402e5d38ca2cc076d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd308638aa76ad7ff537708400f348322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a563d5b587022cb6c74dbcf29b898223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c278db7ba46f3a00595ac387ad7bf9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52a98fafaabbc0692d3aa8b83ac57225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fddde75c5076232bebc159b9ecc6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac2aa8f2cfa69c5243626f5a46586727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6438f856c88ba7b94d52e20a63c92028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b585530c528c81cf0c50bccbf65ed6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3698fb4e6be975990fb2d2e03add1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad01544f89dd72e59c4c14d95039cdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d7f527872ceb456d06f3e40a4674132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3235814efb798d39f8fea03e007525833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602d76a32d6199cd0634f8887b5e56b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98155ba693c0ad161ee60d77c858d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77593adcd9fbe622a8a54d41eb1a8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93e3d30c129fd632bfbba1ca9d5e0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c4fb1fe85e703efb30682576b402c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cefbaa90875c0dd506951fdebbd6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a4125f0659a9448705145b60b1aa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cc9e63868e727dc78a8b83fb326c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841babb86a7d2982b5621e182e97ae842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3cb339dafb88803944d986b59647243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb77608f5fe4d3bae4e5a388200c9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f31a34362765b738a3d7a84a16c1b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950676d1248cf40f6355d508e3f336e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d18a8c082cb89147a11eb08bf057847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138fa8809c227efa322bd4ce485d41848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe0a84cfe1c265e38034bb3bd1472449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec3e71627f158758fe788787b0b5d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5fd26693bec84f7eca38375ff9f0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011c7fbbc8d35738b6940a2afb9036c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d665586babc3b279e5ce4a29034c9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434d35f0de5b212f0792196fbee7e8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5427129e8340b495682bcc3410f90655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b2918d65c56a4b0969355322c6fa456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649138a248a2bc9b1b685bb6bfedccc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe699659a5c38f728cf041e45cd7d7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956e1cbf4d1f7ccc05f61551903e54e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c711c2e178ea606c3cbec32ef68028160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540807268e222c19cca4c1ca79f5aec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88dd94960669bd3fdef913975d140862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3e6d8fd11ce9386d266c4403ccc3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3789553ba9f524b76d27b1bfe49ecfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d8349b754271bdb01e4c9d6c5dba665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b4c3bbe047129bd79e28badd675d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7683778ae1a8fbccbe5e7e53ac977867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ae9f0ac1925ba760d5300a8527f5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79006ab59a66f51269127fefb60ae4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587cedb216d3f70302e92ba6649dd5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78902798e39d5af81bd80b2f1a18cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f771f374b65faad8d6d0fb731289aa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47142c7777cd483562cd86c337d1e25b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e07706c573608dd457aa85d3c042d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f419f974cf7d3585421772cf986b4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7932a0f075be3d812dc418418762876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c25a04d8efb6c158d8ab6447c683577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c192a2d4fb7f78a43deb7efd0c61778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755ec3d773067e20425cb3bc0f6b9bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fcb3cec95123fe0aec44fa968184480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5fefea65c3d972cb023f07a94351681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d25d4717caa82cfcbeaeefe05111482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e565d509d4f418b0f84d6340a8bf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19fe8829625a552951c854ee82876784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9a1e9394e4abf0b11a10560984da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976d2e6ff97c9483691c8ac2e6c67d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126c32b863e85af6d0c458d1d0c9d9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b10492a5fefd9743b0cc1c9602addd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06662550431860c209b17856ffdbaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97bafefec44b92d646bb9725da06fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96af85e281e4ecfd968b856deb001691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dced20e2762ad9fdfa0a6fd42a4f0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f594b617c0df017f0d70d104cb5e5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621fc6c8926db25653c6908ac4b372094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dd5696d721893a924da25a3ad1cce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab39c9cc2d43cc757d144bc440607ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9204c32b48addaa092437b432a84c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377f144064ace1da16ae4be6061beab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a71ead291c7ba226339d52ab6653e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf2f239378c27f28213dddd5b67662100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ceed8e25c243c4f70557f2ae0f350101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ca3872f15822f1d6e5f3ddc3ef398102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb7721def046f74f47fff86769ba97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a60a0a773ccbb4e53b814244e22ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c61f2d8d2e933295f5d4384be4c33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413861305455a5e6aed7ccf1058cb83c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e695b6781a93a5204f91a8b0e921c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78741f2d6c9ecd2b57d2795cdae802c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44b026aada765b404365925b88d6ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0dac04e60294bee370ab476b42a3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc850b9e0562956ba6658f869fecb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d247d13dfbaa73d4de6c05893ab159f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23197f909fbdc55d4fc644871f3b8068113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f8143b347ed94ab287a86ab402db6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82124219774eba61fa1a8330ea0deb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76f16090e0986a2f4a3cea289eea46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2575d856cd9a0f577dc0d20197db2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f845d1bc7d787d7d46ca2c086fb8f94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faf69c027dc3e533a94dc5d2d4c557119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a51fff3859f73a9304c3cce164dcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d6d66711649935c72ee3c94fcd0ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2854a7d21405869a876958327c745122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83415fffe18358ddde399d027cf86995123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24566db6ed1dbe5142a36e41ad7b6265124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1dd983abacb8769f85f8e47635646125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bda17e3fe4fa88cfaf492123aa919126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941317976722da6b4a694875faf8f0b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4899bf18e8e52924190962c5f2eab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0dc0453e7753e7b008a577ec216f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732fa58b04ba75b23935d645362c3d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4fab0f6e0453ee4bed8cf3d2d8f1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e539c6de71d21d9cc274de80aa25178132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75d1172d961a60800983f97eaf4737133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17863141c76e47b9b2f8942aa59fe957134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f3136ec0697de4d3bd4343d1364dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db06c55c935e5a47e467cc6ff89490136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9c6d5eea9a58b8712ba9b5d57d511137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53e2bcc38537f8c444c7c5f6200777138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6b15dbe06a7aae5cedb456f288309139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1eaa558cb62b9f79fbf4a2e113693140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c17bc54e8f9b6f07f57bcc4effbb2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373374761bfbe338fbbee123501d20ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe81d6ee7f796043a704b379d8d574143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a43da62aae5ed4be7a6d1e4006ee0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56765bf719a56320512591cd3b53968145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddc31cd39e95817582681ec07b9cbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e315b769bcd3ac7f1869cc87d861a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d781f93ce8f87a04c2df511da0bdb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c59c48684f8719119b0f081638ec03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cbdee06b6371337b3f3aa920da819150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989ff667ab73ce566581017142e4f17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728fee495c00b9d8aea12e7611ffde9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bd7fe07a6474dbf6fe89ec106b1d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af7732bba2673643b869510c0d6e9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971772ee6d2ef2231db7c6b98b9615a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7e132549eab689bc353f9dc21242f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea0edbc04eb462b0cf998d63f43c7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30847a9791c1a382438ada00e92be4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcd54dd3abe7c557dbc9ffb8cbb3c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f405bd0bf402c7998c5464f445410160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fb8dd6bd120bc3fb3b2c7d7d32481161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852721430bfb2ffed82292debbd02fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b40e18d5985d61bea10fb7171de7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a093c83d4063a1fcc53ffa91f4e90d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666babc8caa0719bec9db3584fe98934165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab03e0aa468be6e49eaf8c336a90f6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4564f536d26809068585d92eee93d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9251e6bb427bfff2526561c79d78dd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bb8ee8b1f9fbe79a12c83104563e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fb5a5b146977cb26e31b26803e966170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5371d6daad11a103cc111d2f7bfa22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315771cd70ac3f4d921737d6ef71f6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244103c2e318820b2bedcb58f192c8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bfa92dbaa1c5d9dfd9a0cba647077174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca9f875b2c65bbaa3a5bfd7e4d0cda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cde78ded283984b16c4d77545c4311176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef807f2e1fb0125e8eca068f0e812f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce85096ff0898d3b5e7a5f0132e694178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f414fd39e03ba8ad4d62b9a9b406b0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0a9c5a16ee92b8759b0791bd22dad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390164f274a75a6a9c0dbcff6604271b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65b9e8f1b1547e5536261761b1ef34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78993d3170d22bba4e2fe79fcd6062ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527caa7315495323fd958f17ad510d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e212f4fe46f8c29fa7221f3ee87d91e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03c26185f8c69e205b56b9386bf08f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa33e900c59a926a06ec0ac2e99db6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd4a84ae6bccad44124c46d70b4be7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2514ce464539e19de120fc6c780174189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabbe5b8338f6d13e2fd720c3457569190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0e8bb29170a2c37e950fba46316a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c2b6a5935c20749b341a957789281192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92684dc0ecef4fb0b0959a07f8aa0095193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e2ead933944c942ad5cc5ef229e3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2832407e857b5ef8d490b7cb9cab1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d04a5ed3f2f2245396f6b05a60b3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ded6ae85040df6bce5eeb8b8990ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1715654fec1828cb002a4264aa2123198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dea655094d59febd91da269b599861199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb55f947e9a9a80fded68b9eca296ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabf536909a07272a271129c7f30080201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2f3f2c10be433998e221f5e1d1896202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7d424a415dc8efafd92cdb8678ce8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de79e181e39fbc82837e1bf1fa1c0ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c985f596ef6e274530a5641340cd125205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ea7667d7afc6ad4380206e359f619206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51d853e8b2eca1eb5c4b5b5044d489207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21db8c97e61872ac8cacd3ae58391b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18ea62ff02ca403c16577fc52cd016209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7ff0cffb0f6106bab387806fd1b52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93a4ffba69fc7b5da4183f9012f7fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7751c365354aae1138bfbb718d2ff7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d2189996db104838d4967efe7221d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcde772165e6ce7bb0c926119fd396b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57496756b6a3ec1baf8664ab41802b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1b94d24dd5bd2df35ee6c64572cb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fa8bd934498bb35e49c664f1410f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904fd052e853da6284887b74107cc3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8a887b4724a4b51f1b7812f78f228219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2e2114ff94c28311bc5a7752d79e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aecbab37c419d6975bf1553d85e9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09e3284ac281241cf9a1807d28f4ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cc6123378b55c128a26af82fbef75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f726fd80406d4d12c77ec5cf799a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cf5ae067a6ab89f43ee75ddead3dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2d38a73e0b1b0481cedcf0cdcf42c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949637eb7fafe4c0f3b20cdda67cb960227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab1c3dd912a238fff1569905b1b5fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9e0e318c465f27de2b4540ef3f1e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b66edc8b093b9892fa59f8251c661230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4feadae16c920f7e6e784f4aac8a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80f8c030757a448078b8533ab72ccf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fcbda55d6bb0c26150e4cb5253d29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295e5118a4a6737ef926e3bf24d452b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386a4c9d3c3d229d927da2dedf8f779235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac13d124530b683cc001d184b8e703f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aca5f8e28de72dbc2c436b7b584e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529c6a5a146f6dac96717627dc5ddd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f2badd9626c3c180efee2e0fd39e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453d9bb066a3843ee064487170acbce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a28efbf2889e119d1a27f0586d8f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45210c5c671d9522be20de729a2372fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f31652a2d7e9a01ac31b89b7d4e52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cab256105918882e2c3ea1136918ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0847deacd063d9528d25a46de40521245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e01d9e1780cd21ec7fef68dee520d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb78f83e09acc01be40c432a327ffa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafa97ccf088fd2e0abcea54a3abde7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc305698d74a2dfc3773d725c33b330249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63cbe9a0baeeab68def1836a79fc07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04987b64a7a6997c6752fd2a2c955a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138f5e1617b1c82891c7c24b6a9469d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab44c84c1cee3bf5030580b6ab2909253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320280b7faac8c328f32d1211c565c2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b3954113d7537eb70099b2814c016255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c36d3b448f78a7398587092cb2f6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441d457feaacb61bd15242cd61c562e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fd740858756d619a281d040972bfb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a2e2a2b133c00708b5133e5977f15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faf970cafe61b65f32e08d57e30980260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51c2b95c65b75924e046a897a3bfc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874d1c54c585239fb59fd5ec4f4b076262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a5921873458b0b54f7c6a7eafe52b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4ac05017c04af95b2ecd10eaf2a1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ec71ddaf0da7de6bc6a42a31b8324265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc34a520372a78f2780777aea801d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7c9ea7eb47d5d484889ecccca70d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b1cd9dc6ce3fbef7b407807051591268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410951c387506611433f98e6cf2996b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096388e3260e4bcc190c2ff243435e99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ad1ae093b570f6e9165dae582b1d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9294eb142e31dbf73776353830be2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9af270527c0d544cbd6743b686c231273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7db210bf4cf3c3864383d4c118b9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcce623276636f87e616b76a23995c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdb0293d0f78d8e2659fe4eedcb1af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ab5df13f8883cb7be0ed28eff730e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1491fb79cc72c497ccc4d0e104b50f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bc0081fc7fc87d56c3a78e24b8369279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ba8d1051e112ae81fbca112aac201280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1ea247a8694636fea24fd336b76f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dd9c743d15098416cfab7a6b5915a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf6a1d2f05f20a851accc4c5842801283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2869b336c1f7fe2e451c8e5d0f314284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423008a99ad067b42e2f702578f91d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453f30a5db5e1cf0e4e3773ee112ab9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf333d93c106cd6ed6b8c12ba8f055287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41e2f535f79086080ef34e47eb1879288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609357a98add424d14e424bf25a83591289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a73f4ccb034dfae3c229526bfc5b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224fee0556752ec7f7e40e3e2a52f4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9402e56296b98edba2441d55fd667292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f7ed86640b175385fd670f92c60db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65ff7008c7bd9bf99923dbfac1eab7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd048c91d09b6977520fc002820afc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144280eddb383aec0ad2603d423db124296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b8e9054b3fb4ee067dacfba6270bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed782942d2d46ba2fea934de68199d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48992a3f50a479c3a9716b145c10d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb6649ae96c04c576d179d0aece582300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fed46529deaf75dab7a1dc6393109a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd954cad39af830227337369ef21e09c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87bc8935422cad9a95f0c7db03998a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c1f0ac6c69c9b1de92f16889aaea9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3f29ae440e2a84e0337b308a1f590305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58a939c9ec3215c4f3fd2b05ab0824306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33d9f3bb948f59c0943da9a89d20d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bd132f90f2b291b39a8e68cfcbd0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a6b46757daf5c09d0c3cd37c6468d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd31e8066992ee8a2b99612b940bcd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bc87c2be654300b00c55a0f05ac13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b301e7ca4dd1f8ca3eb8358ab7b236d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4039cd718384690bc34495b015ef535313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feda48d4509124eeb897b953053820314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf97d8c48dd0a2adf61275a4415e31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8e38798621667b2c79f579054f714316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590cfe5fae3ddcdf3bee3a13ac90550317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d79f67765cedff2b03fc8788e80cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55cab5aaa6b837571dc7f28cfeb635319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b54cd87cb387bb21652ca040ca0a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bb3bae03996963e3b59d23e9aeef5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e101c945761be19a39d65e91d50ed01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68198cdfb7a54b5d5f561ad6bb2ee99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e8c8e392a0eedf041796176b22b7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741d5ba87bb637af65dd456701a4915325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc90417bab29ba9ae11034ab64fd66a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1569ad686d2219df4bc9efa8ba672327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f5030587148672bafc48af4118708328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677c92d65f9afef57c6a6bf3786b168329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e9f770836ea4047a9280bfce03b27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949003298249c1d49b11da436a3b73c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cf53506bedabc724aa811c6be4bba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7be21188622c68b5180e002c16ab85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbd5453f3936ac448d21a70fb0afc7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e97a89e6e27f9cb88a930e308d0ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1173a0723e3b0852edd70e8fc42b0e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1a215e081280faafdf091cf1b5923337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f1286bb326cc437bd827d3a2949bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b3b1e3d1f59bfaa78a07b2ae61305339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541603f5f5634d60e6cd2a0b0f707a1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e158bc49eb8a4b98cd842b8026c70ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8706933c838be3d709e66cb2ff82f61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75c2b0b63b67670f29c8cede208fc5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821fb7a7e340174f6e30b6ce6322475344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895e419b2a58fd4a4ae269d8ae9bc51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dff02870acc296a6107bbb8ae7d9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb12cb95de4d41429056a1ab3a93355347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79863926306273faff4a5d3a99547d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9c72db11e83e1d96baa9fe5b920da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b89438a548922031873042e851a49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa0ff432bc3eed0a1e41c51180226f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07314e60b314cbc506ad5a2f82b1a3f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da3d8f8cd7c5bbfad677e63b484a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f6d042727462854c2d3abafe65543354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013743b11074a885717c576c2dde38f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7be66de8acfca0e044d797175e4d44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59b061cd1aa00f673397df8a65b81c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33f1bb97cba5bfb6536fdd56e7360b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b11f347b922b0ac55f9860b39b731b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f232b4e6a357d43c576eea5947c8e88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683781b1bb32bb12dbd0ce29f204414d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708e0916d404b90b4de375abc7cf22e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fff2c459fa20d7fd8ef6b795d9e484363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28dbef38101bba9277281cd968de03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6efd1e1c06162a835108431ed1c13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79077811da8a115bc5a49e145a3103366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6ce90863d2a0967e827d71fefc673367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3ffafd94430caf530426d26c58f73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad20a019fcd55fd71eebef1b66f74b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5d7da35c617173c1f9b5f51690acd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ddee692f04dd032242214c8e5d17a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed4431408af6e63adb9fbaa76a3a54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac6c17105d425104ae88c77b4cb1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a24978208a5baa0b6d93aa73bb41a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6f432324265903cd1b5b7c1ffc79f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695d0f3bedeffdf079a513ea456b5e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a021cd39083ee0357b1f656d215ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681794a40d235569c5c82c05480e61b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2580a32e9a816ee5a7d2088ee81e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158deed017fcdb9574b16a7835751566380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf0db6e9e05b80db9f922fc5876676381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c009119fcb305db121fd733e3e08ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa851d0aa336ac8386e1d1da4963ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8b724ea09a1aba1d3b16e8e1eb0fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c3a232557b2f633fa10ac61a0f85e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145e85782db08399a3954ad4c5966f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfee7bacdcaa859d6b8fe3d4767a26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342be2799ff94a4f319e93be2d030ee7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fe6b5de87bf4021c8e48cd8472ab9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93087b1967c0b0e57395ba7efc3e6a16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645497e9e1feeb9a179906f3786096ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152ea7694cb392a1043e73fb24fe02f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33885638ca4c6cefc072777604ca010393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b86a894c4db0d87fcbaf9f7d679f20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c399ecce386bdc9545fa9a2353eed3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dedee80811b5c8e6887af2d20042a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fc01943c86615e2d1542f959a4273397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca44dfc9f4675124877d997f9fb801398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5376d12b6127ca8425990a1c310d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88027e2d2b0ffe3b8cd585f59ce5ed46400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f677708fe528e0a389938d1df385da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b13d83a45d81c2961a4832085df99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4022ed3109400f642fe469c9625b34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980cf0884fb695a1ca75ac42731f9b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa9addce031a96ea1120662072c8a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420070bd5a155dc33d4304a5622da6c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ad818c5628839c8f0c348f878b835407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128660ec02cd09983b10f07932604d8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab044b1d52c1019d97c965cee4b9eaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003a09714b0a8a8803d51aa396ea76e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44bbb9f81bbfc5c94be444602f53f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95b387bb6ea1453d65697499bc6cbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2e6a734765f4aec998482773bb32c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c315b40ed61e7e48004f4df296c365f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87588c51fa72b646b5ccb175127216415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa0ddcae5734a958929a50585b56d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be0fcb8455d2d4adcc8f853e42f094417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aabc9158909dd24016ccf7ef52c9a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0a760ab31ee3fdd07337bc9108bd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a091afe86bffe67259556e28182ae50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c08b2e23bee42afbb963f8062b4e51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c774096f49855229553558d808c3304422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153848196033ae1a6395dcd24429140423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72058c4a15d2d268d32d3b71de3afb3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa358a00ac281ea1751735bbd0c5ffbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8b5fe270aed54f6befd0eb846b66e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518abd4b79efaa6cc1da4aa7b877512427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526595e84388ddface78714db1012ca5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c42e3015c123ec862f06e8caceb4f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791c4fe127cc6e7b3b2d608e00acad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44065662b123574d50d41fedf42cc8ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca26650e434c5466a4b9fca5eacd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1051106c7811a1dc02514e61478329433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecce5bbfc78516ef1420310cc4fcdbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6713dbd6b7d2fa2716b29c9d4e6c926435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77565390e6c9239ad5de76c84dcb47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abd2820f98ed03db3f5c93c5f16765437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf55b399a67ff5b954758f461fc6bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205f3b644c075fa156ea8294141c3df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937af616305af08fecf4b57aa83647d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad82d8a80d5e451ad28423f969dc814441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23342acc835b4a815b1959e941a6144f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd905580347b9c563c080c6ce7c027d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d50882c6298af4eb8b95aaa1af1a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed114ebdb3bb25a02157738653276054445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82890d0158894930725dd4a851222f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7dd3f33f4de12a8a135f91482ae5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba4e6afad0b6124c7c64ea9d5a40a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e30fbb806ebb0a9b4523a400a0d155449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb404591bda814178a4af72be083a73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee1994c2ebea465266aa6c249f79bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8304ee3e63389f571cfe166945fdb62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ac26fa1584f4ffc2fed29892d49b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0214e9a20881b8fdde6f50aae1196454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbff338ff0bc18ada2b692ff935b8b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec1e2692a71949fa39b9f8ca2a63dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acac1e21587763a40ac7828dfb37022457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7e2710a1ff4aa38337180d818d2a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae6fed795270f97c15da4576d6a273459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322819472449eb9a058973c1d90f024460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d087943c8958bcd004b87c6305bfc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9089026f785d1219b96d0bba1af345c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1d55e33465d7271d34ce07ba0deef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91b1f576f2b1f8efed10d7a7f108c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ae176a80dfffd5c45c3050fd7354a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed02063d7c43ba2485484579137b8f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548126339c44e13b558dbf493e592f43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf36957b896e6deea5a136abf523267468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e1875deeec12554028686c4871cab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b5b649dd43e33ac78e55f1186d6de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84503856ef8d7c81b9ea60508639240471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c511129d96662dcab77b9a169fc4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89ae28704798bd16cc5897bcb73488473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e3bfce9ad0cee482d3c8d13a520b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561119b8cc4442c567a6fcb137d33620475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c51b64bfc375328b04052e5b60b80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8adbcc5fa3fff50c81ee5cfc1fb063477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d4f9dcd57beab75f3231681693e4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fe165caf2d8597b164ea5c4e337ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf145c2268644a3e28684a5597bb4141480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5655feebe4c65b24eedf6dab40c6657481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e656fe9723329ad28fe766c4c03d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d8cd530a16de90d7457415315e591483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5a50359c98d6d29d109e5d2c8a8c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092fbcb4a048d9d9c14506e9e34c4bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036d8ee99f1550bd68293b0b56edb9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d27b8a23b6bc9ea64d21f93378d69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda11adfc74e8536cbbb89a7afcef6a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43770962f53b9d564e9f44df747218c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18780f7a3ec25052985a150c5ac6cd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d2109c7bb95182b70bfceec1d5c5d491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86974f9540342f83f22af008812326ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462c13f4d3b6093b4b0cfaf2d9cfc3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b7bcacd0e3b96ed303efa15c86c1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b4b9cdc2e4ac6a3aae377236d76d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b935b11325d6f0bc7fd6682e3db6e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357c2a4b699316d65536f4ab4e3f01e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8832aa5a3edad27e2d215c43325f927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08bd50e25f8d3725caf43549578ce38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee51c716903b63a5ba7112303839809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce865adae23bdcbf6f2ad32c7e9d2c4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df95c6574e7308cb284b59df95dad9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ef6f6d786b60e9a7ed8f1e67499b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7b9836a2c983af008b1377279a02813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fa7f4bfdb6d9543571bfb2737817214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629276971045044ad615c03421febb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c33e4efdea2ecaf5f2e38750ff093d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60958f065c4ddeb8e2c58cee316267b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d72da9c071713eb883437114321f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7de4f3f8fa54747fe792c83d156d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f26482c8c34f151ec3e12e2225bdb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0a61520089ee952619122bd6a4cf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcbbe03beca2b1789cfb0a47bef52522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c8df9c18ae10dbde8695ed309b2c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7a6e788b425944db9999fb9fb3f4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad79cce849e530a194a35beb909f06a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e8c99f705e0bfd8600b88936e619326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b320627d9d5db091bcacaf898fd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dd8a138c76adf89a316562f6230f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9694ad7fa76c6669124be1b6d7e12129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffa3a326fe844f0bd8d8b6112abb4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b55f957fcae6bc101983fb0f57b8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7905fdf99b46b4ab15066b08facaf732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7f27f7650ce6f2a7887bba93f301033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dad210b1db78ce594afe1b96ac17734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aedda9cc8d603cdc1d4092f2b58c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456ce5c48d3f53598d299091841000f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b18e3ff7bac093afc2b1af343488a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b93fdd4cc193a0e76172308e6de85f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac656be4937a873527c799a9015738739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f6783f3632eedcc45b0816727e85e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab4af9e6b33007298360a11a2e69db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beff73091a24136468e9962dbe352942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa3f2e6df6978d84723cad630e966143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8141a97c1a471052df7137a632b593144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9efd49580ed733c19829f04484cb1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f6b0539e4875ba37763f439323e7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af00d2731b563cb59950cdbb414dd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fcb154a1eccf22b32104156feb74448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5ce802d663075b57ea1a9f661a24f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec141fd7e311a71cd253bfdc67db2bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028d295be84dcb70ef0492a2f00aa151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd037a7fe80ac2cd41eb24771e5995f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce40a69075a24dc1b53135b906fae3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3d0d7815264ef34d1fb03c877768c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3da572ff2436bcd14e4e3958d0742855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115be73c297eac2e4e8d4e3e0cea054556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d257fc6269b20d57b28cd6fca050d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b164bbee8bed249cce4c8c6daf176b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271d60553eaaed980b45ae169ab3aed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc5ab018e0558f40e5fe016e8940cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490635123fee612600c244b2da0996b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be11ff2e32dff4ef8192971fcd1d2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c10f12e77c5d89b117c1e4487a85b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc0b54c9094f527aa0002a53680e3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad343cd9dedc44c875f87a6b032938e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf7312ac3a18424ee5747bbe58957e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92250e0a67f950bb5bbb75429dc64d0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5b9706ca356e03d6b339cc94d93ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea11b50a5bd29f6905504bd21f9cdf669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b891255eaa611c2a2d4ad8f55b97070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9feeb682403e909597b03df9856cad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c2ff1edfd5ca650bca5bb401a067972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd142751e7ccba8ad10eced2dda693c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584c32b390f6b57bf8b07a1a4bf1b4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d9492690ab1e339617cc9dcbfc50275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205392f37a0aae04d733d408b82aab9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a14bc20e5672e5263596ce41bc0d4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6415adc948c0edb9af772976fee1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285aaf194565a87024bd4a28204cb6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251badc580fd72fa14885bd8a9a2272380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbb1e4efa8232c251814419af8d67781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d9a88f89e7e00093fe8810c31444b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80637072b6fa41a7f30086a80ef3b3b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ab0f59a3f6b1a8595dea14ae6dc7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a510b9365c9eceb14aeef4130e5081285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c383975ee0195fc2bd4fa1797043b0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cfc4329aa6c840823398797e97bdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16311c2322ae08c14ad85b0caaff29088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f3d1a1b8843bb6ebb92259ae8c96c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b36bba30f02fb0d6f2d6a9c768429690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b9a5f7185eb058e35634445cf80ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02084039037bb37ec4c1c3e859a8af292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ed7cf331d1f1862540f467cb4d21793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283243ee183ed0f41365542cbda274294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59737215f2f684a4f2185577d065db295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382920bb0b101a3891769af05a6b5a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e9d97433eeebf795c003a4a0a117d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97f5a4aa349de1c9b5f28dc3ecbd2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a8658b6a999a8221235214000354d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909057c238365a5f12d50ad74e8dbb7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8a4d8a85d277c38ec0652b501cf76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30d9d7d33ff8376cc20cf8c91a29c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54832c3aa9df9250396894ec1fb180aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e242f8c5d625274c21b3575f859a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842d3ebefc18da297cca71823dcea8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963954db40e2e7fbd1e4c043dc78e87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24d7cce44819e7ecb76b497d1fa3bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f7e696511004c0764ca907a828029108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2af1825b2fead13cb85fe214eb298109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a17b3c855c0190a5df6c1d1cb865d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e463493655a9745c81c076312a9b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74aa5351fcbf461a12993ba0bcbcdf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09595d168240a6f2f2fd9149be5ee81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca0dc3e9ca3451d3eb86f92fa77e94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa771e82f11243b37175f669944421115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc02af0afd0de2a2eda5c797666de9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14734987c3c69b0657d64954dcf3e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd0cb3491980949ee5ed896fbdd6c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7df43f2d21aaa09ec9b82519f8faa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4703fa9fd559a46946bd3b6c489823120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5dff80805528ff8f539961e2207b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de2351ce04b3ff131c71815c7d0cad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435d7054df6be69989bebbba5317620123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdebf5414120d49ea9c6f2b86ae23b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7613b5b0d833e21a2d961e45fe75e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89532547682ec17f032d0849c018b2d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f7be15f6404883dd560c7a88cc5e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e038fb358a16bfde888b3af6ead2b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c399c9b70a36c056c602c844fcf44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85aacac50f61daac71608433188a95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fea449e22ac1865f54177a326d0dd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373a17ab2d5f95bccc1cba49922a97e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a726c77b9f6c1958e29d8dcf861eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2e46e9454efa69857fe53ba164917134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0cc744e45e7988ff85a866235b81f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e74dd725eb01c6c216bba21b84ece136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8051bb3f0ee04f122e7e684623eadc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077c14f2b8a58daf2effe87a356d37c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e19c23060bde2e9ebacf3a50150995139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9a9e1add5d4996213a5f0d729a9d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6275f44c442042a5e48b24b5ac6f9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543685503f6384730533e56d8fcbbd5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba646cf5122d06ad6eda7ec9d3ac2ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37714fcce0a1b17064f750225ecba296144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fc3e229e7bd16db5c9d57dbff0edd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83de159b5003e2b92245c9958f82ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79c12170ffdf0afc53eec4b79140fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe19191cfa863e68ea65f4f76f69a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f5893ef7638ec8663a4bc87b48137149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563a1da80c002f7e65493e055ecea2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cb1972a4d16ad7000bbf2ea2e677f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71777778fb216f98cf722b3e3ca674152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d3ee8b6b1b2a1ad0da4e1da3b75ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1298acc171171639f8b9867467070154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd001cb4bba9bfb738e13c024463cbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec0ea8c42b298c70f90c8926b237d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebefdb81b4eddc0860ee4740e68c2d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590fe8cad48683cbcdeac17f32c1c20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead86562b9a21f84d055dd9f144cf3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fd3ffb09a7f397977f13829ecec47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a21282477a0f03a4fa692c3bb977b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491e4df39e8bb470be86299e12c292c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad54f5ad0f7715d440646e6b45fdf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e15a727d6cfbfaebeae501218b781164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4559e6192ead7eb3ede37e1dca4b46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22863b8113be1b0b323c1a050e8f1891166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42ce1e5ac7646dbccdbf53abd27e4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9be8a8f691f2943828a6416a8d8a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee7af8e055532160c9811c171c5ab1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535ce37d3b705b08b7428f2b5d9f71e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1680eb42c229201ad689f4c64aea0e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b263b5fa92dbdfbef05e6c919838ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b6a605a82b810284bf4a52b19269173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944601d96a2669a744e38b9476815cf5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed6546a4ecdf6aa7b5fc54c666b771175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22f312fa88b4c9da088b3fd3d162c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9cf45f6ae3dbd5c52607c9d0beb31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303b13ad70efcc438511482fce1fd07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f87960be3b7176840e1fc380cb3ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab8142f40a318b708262635e664262180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddca5579b0817ad2ad239de6c3a88f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f55b9456aca3cc60c937905f7fd7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b06d15520002b95d16c9c2f96d834f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052c036aadee634bf963343e2f2cd28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d335a9afa6904493e8ad5d38560f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c7974485e7a93f83f7161eff07353186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea5fbb21c46c16e494f2183742c1bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77985ec2ffa37bc04483515735025a86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3536bd5cb5cf1053c0afac9f08c13fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb66bc007079f35e29672c9efa33a5f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f162187bb3adec70ff5657a8d39942191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecf16310e313bf60147befee9b3f47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459712c442d5321627e6033c9e088d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304bab698ab42e182c835dfcfc39a22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b220d4b77b5959fb43b0b9a06fa11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2ded8211472311d5184dece8340e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d39140e5cf73ddef694a4325c77e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a908e0d24831d46cf83ac38a8f03216198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c170b4d36c4cf2e53bf0b7bc4e417d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1f0040815aa7f8c2272b6c0838858200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e4bb7609803361b5195b6ab776963201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7e144527eed73eef4a99b56c61ee2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8399ec3a1a5994e66bbc787bc3b29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc571012c648c9baa68d22fa28afb1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda09fffe516c37f4d85d3030b64e196205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16a27f7fc70c3f8c483e70f199398a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299de7fd39bbb16460165f9ff73c6ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107dd7e3091201f7928d8a6a23b52bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53941bc24171b36cb052dd9d962296a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbe22d1a64c9fd8f5dfef705363880210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd338b75ea2b511f7fbee86ee263ba5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef3efb61b32d1cde5d222e401d8ad2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832fe3f572e3d1cb584e6c5fe76dd33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deefeeea2a34ba1cb8f2d2647f84b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726f667ef1f19369689c66db81087ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51611ca1566cf88236d51af174dffd2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195a377fd8a5c8ba7b9f645a93ece58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c26877bddb1be84a674f080c797c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2160d407589fa32d0c32863c3873ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46364365eb20b22ce9ca39ffb1c59288220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac24d6c7b279e5fd0fda5aa402d6ebf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368748202901c19d50d0e8fe82043d70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f5089d1cab6546533195976047497223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9c9a2e472c855cafa25123abe0224224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd3ae1d2f6a5d4cf4b37937b026fba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b7fea23045e4957cd113f1966cca5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae01b03b7331c68e030f0419bfd00a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9e5b60ccf6688a77dcd0ed175ed64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3410b66e49c57311bc510cf6bf887229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e41c5b5663a6ecf490e1a209534ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a85f3a4f1bcdcc52cbe5e55f87d5f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f587f1dfaa602022fa5de2edd8c1ee7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5c1cb044e0ef58a29451817a09fe1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd63dc3160b32cbed3b11768a76d7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654c26eac88c57347e6cab639d4efe3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e78e50566ff2cfa19cc29593aeeca2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b96391e2176be9bfd05ce4c8eff53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b227bdb3a6a0e0dafd05f8821841c78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca778389d22c086162992a8e77b8fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a3f58da7229e50c9da6719222dec7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffa0422fd5990f83f910b38c028f2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c98da5b2773f7138d3fa018feb9df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd688c9205e3da4d95752497c314db17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3fab49483da50d84793bf683f62fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce4fedea0d3e3fb8132226befff1a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c51e988907aca224faafed70ea0f5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccae3ff0e4862c9e4e83019e948518247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159903038e0acbedabfaa74fd05a4f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f67731c86dfebb3c65dd1938962b71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7abc3b09bced20c72bd27cd380984250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96e6056f75f8a0e2ff84070fcc0efc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555ddfdcf0ad8f575f252de0b34e81c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49d1db7e67a8496bbb5f52d7070604253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669cc425aa7848503f83438c4a824e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7710be11f0983699712694046257a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5682cbcbe5d35b2a6a81885cfe78d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564c00002d0e69ca81c94ca8377fcf6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389aae8438d2337d1aae557852d6ae4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe39ffb2320d1c5865196c3d77457b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4d8776e3b6c000535e14ca47e9e90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e1b2faf722b7e5246ef86cc96683c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725d3dc421affdb5985f4675ce79e05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf66f44d370bef15396102736eadef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e05f17d9f5c25e8bd93189fced1d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b4547463dd826d395cf7debcfd1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de75ed5feda505dfc8c5b9b742774f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef3045bba149738aa9bf212e29a764267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3c2018f16bfb9346d60eab50c0db6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a338a0671e26e85fa4447f97f45e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c870bb88e6ee98485720c3d7a1f96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ccd286502be9127a8d3a45095ef30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77c2880e404d32396e063352fe67e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca747c860f722441ea930cb02adb56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0334ffe01cc334989f57c1a6d1a88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42defe286c65b5eeb8750ef6c03ef454275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8af9beeacb080883823eba05f7094b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647cfd25ce3a057311814eeb5919997277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5db3155053df972ea33a02320f717278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d5e33e133877dd59703e2e057207d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50eb978b2d7c536ea2d832e980c27a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c6938b2c3b114e903e315761069c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73801ada0110dbe3aabe3fd83dc056282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd17d4221e5e975e8d9d0a8adb40e71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14584942da852d10c9befcaae4e432b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2abc5deca38e496b0e4823abf083f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4ff28082ee99b10c38c0ad8d74b99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f0c9863d640dc69ca7b236e6c995f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cd1935f59f605d93697374f6c04e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384599150f48cecee4c55081dc41697289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd633058bb174577f25deecc8a553a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cf8e90fba749da90407991ba5b039291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f26f238daca5125b2cccbcd9d2e064292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77130cfea4249afb83f4452791516c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3448a526872e43b38c2838b296e7bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f18957da6018a12a611cb33373e9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa06b1773169695e71cbde29afff73b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8344018761ece89da0213e39c0c157297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eb3a21407826ed61d7402b0b52aa2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fec244201cdb39986fa2402af43a5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f968a86bed10d12fe7b0d937d0304b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e89aa3d36e270da178bd593b400656301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d9838c5e0b9464a88e8e6d082bb0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404468086f302671ce3156bfe7d0d6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b6d7d2f20d35758749075ca285f58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a31bf9f5c8c36bdc23357cdae7163c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139821a3d5b648e9eecc63121dfb9af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299188399517a4d215405b05b060ddce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87ab3e3b2152f13ac302932a13085a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af6b2b14649eb383f7d98e2a26e588309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3ad7f9230589b934984cdc0cd72c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b43574161c2351e820e5369b837d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c73b9ad4a31a686f38bfa4781301b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6704bf0538a7f90e3d86a6afdc8f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a922ebefa9931561d8664ef54a27105314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6154041b065a91531e26736ec9f85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6e328a601f71e4dba4e137946ae9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059567aadffbf162dbac584e80f5052317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c90bb9a58082d36edf1f608ba091e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77970558474f859663ec42ba04956fda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896af615c047d1fac0c1643186ff59b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989d80e4161ef50724a201db133b701321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32909ccc3e05b33d1a7fb44b6cfadf75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5399aa5238445cefde4186282c618a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad656df9103c2e161630e230faa67b96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5582feceaf6054db64d089b7ae288325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bda8916c5c019b65356c9a919b75e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318248591e78e991e47f808a55b98ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30cb6cbac057907046fc79e985e4f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ef5d114ad4ba715c26f96b5e8d554329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc7552d623ac80b1c509f1a40266e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba81b2e74ad41aa16323f6f0704b5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac789eae8307d90fe42a2eda3a3e3d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8e40571f07d6422f82a36603e4016333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e71a93b07f7c425fa72527029efd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47b25bac75190591ba47bc48385c18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf06f673e7ef659894387fdf0152b5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bf9114b7a790e22954d8780db8888337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd33a85130b3e3ae43c1663f30de033338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be827b36f637aac9a3d7086decfb884339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f788949bb84399bb42ed77a5406874340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbe95656841299890510e73d5e5f55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bead52261f192a797f011074d554bef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e6940c9c002aca095e161e538bee0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951984fd23ca01513d2516496892533d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdec3958529641734dde7b1f7822f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150a042c0b403946c4c898924a01bd8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86845a9edff161e7bda8b0e28b0d59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2841da373bb2c82d8dd3daac065be2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea179b69e9fd57daf685ab5ba3825fd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b81bcd5545252f3d57fb3e1d40277350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced113437c7bf40de3e02694f14143d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf750577228e453c1a94c4f95f2bca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae8c71a1aff0a9535c74f9baa88031353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb1ec4b8e65aa841ae2bcd3c4ac25a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dc6b32d2d334c3ef95bc714f87a9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339094ad27bfb0ed3bc049dc9198bbd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781f48c8223ca616a42b0a77d02098c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de2b6a4f0247902fb7ecad0eb10920358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043a7a85bc39a65fd3de936f61b387f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23fea9717ed70f5aa17a0baacaaa23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d69c7b089dcb45c455237a2379ef9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2c60a834539af008a4f4a89c9f9f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0f94da138ccf4106d92d8feea85f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd6c431330551aa28001c137123681364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d7df2ef51099dc8e7f3a9e8f69b5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcba52b143f82653fd316593cc05e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9313ed62a39845b4f9a927f2e421f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05de2636f84dd675720fa8cbedd2da0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b5758ca5ed7a0fa9089d6f3659492369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2208ae4830636a2dcbd2b66b8752289370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d083801fddcee4f9497afb68e280d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5fce39641f9683630f4fc640f35af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f31f85951fb075bd01811147710a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ee58a39686c5f5c4d743605547880374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a98cebe4f9776c0ec66bdb6b7a30c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb70b10f3ee12502e1f7154c1943ff4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6321e78efaee8382d7c8ecca7a367377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88165df1dfe07f439f856687a6642724378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d74765025ec276e87a89243d27bd3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b892b702b4140016280d536395778ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653adfbe03cf20923ef7b3a54d970375381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2775eaac001f699ac041fc23200f87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5f48fd8ff1010f64f6241645c2448383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138171fd142d151d97a75986a62a947384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d780df555e32e42476b403597667f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32473c0321e2a01627eb18369c6e88a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f6499fd738c885326a5d1268d2a96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f904b209f12d023a32a73ad592eff7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665310865975f437b86b0ad3c877379389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540516a177f11ccf0a45c742b2bb969390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f40089bd84b4e89ce0741f60504141391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5dc7f3f12fc479facf500e3d79c12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a83abd3bde1c3852eaa45025ece471393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f89c40b3f31131504b75e7f4f00aec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca11f53fb5c062e8c9b9837fee3c97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1911c82612eacf6e1aa7f93d8327c51396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fc6210d46baf88cd7f577e83ca944397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5ace67f245efabbdd5ccc4d9c7bf7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4781998bf852553f83826c28e3c95c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bddd6378d3c9de82b5e8afb1bc174400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721a682dec3eff9536a5d08e05a18cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae2a32a1962211b582d7114cfa190c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f18329148acc18642b297a03919f93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492f1bd8614f2b39aa9c69d5079fde7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8e0e2ee895f70a04c958f1d357132405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe390b6f6f5a59d6edbb7c2a4181c4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0884632087332b4f04b8610cbf6d18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441637c2934d558d0497d7e954c1db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a173329d1c677eb7bad4ca0d27e3874409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7bf5043b4944ac4148fa1e698bf29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af964eba9fd186a69d9f3a57181bcd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dbccf8e44e7f37721fcef3037932c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a097fda7accbe546ea3712377ef1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2da1cb698709049431aa4d5bf6a74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22830a77a2faf613d71eb7b1c47cf5af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a36b562471d57204ee20a0793312aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd034d0a4cf17165e67032086398356f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145cd0fcfe8a1b069704d6a0d9486ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4004b6863617107d86723a02d863b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed5b4317e040ad729dfc68adfa9de5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c76acd4508f9a527721df58bcd4e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f35ff368225f93792e3a7b3389223422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54a00f2bfa6036da955604e9a3d76e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03129527fc05a257f84e7814bd6d5510424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2242f62e4f91048ddd0dbd8d3bc32c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a924e2d9236e1ef97eb7575c3728dd5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b018968de06317a193f922da713cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec25c8e5199c032ed33daf1abdd0c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa7fea3cd451be01b1844c6141cad8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01734a926a53d59259c5f523f2a8cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a65bab15bb1f8edf3179da6bcde01b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abc953d7c7255edb0d1bb7588e1831432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529250df0aa5498f7459f619ea436dc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae8c190de8fca9887ab2ae85680330434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfe3ed57a35948b6b5a944f60c8980435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017edd62efdc0324e4d7c1896125038c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ac752fb0ff0380dff0081a55f7caa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88074e13940948ad0310ce1282afc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3866e05f93cf7886c576820cc1ceb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57ecbcf2f2ba20d259385bcd1e8a14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e321b7996bfad31417344c85e2528441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841b2fd6b41e33aad43357d5d9ea81d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986aa35204c092387675c9041a119400443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdf4c346c7a4086af4baa5a06e24d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09142d4fa85b94e4cbcb9015556c3ca2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf872163acbf527bd13f61a32bef07a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d55724dc75f786c5456e7dc97fcd5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca027efbfc7ba171ccada7d705e2db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b234788d87c414626acbde77b15e3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458ad5575a858e161411ff2f7ac01c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6805a2307f2f80e0d8b3fb804a9e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8642bf4856f84327531beaee2abac85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dd537efcd2217f436de440d61a377453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51250bc27ca04f0a69d612953476217a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2633d06f7124cb5b6a1199771609f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf15f3e3c1e4d545e4ba3534bb07181456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d49682ebd6c9b9640a38f3446fa92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ac61ed349c5583e3ef0fcdba3bd2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf28eba39b65b8a7c3f71dd2c9dc480459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c285a14cbd7d533ae4601e9fbddfd7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907691ff79e950a78199dcf8973213d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6054f29be5a3faddd433bb987d1ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69d9f122c3c936bfa14230697bd4e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7680ba2907d4a884fe36882e6f01078464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53bdb76e12ac7e5480cb48adc87bf8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644079713cf00b172c0ca10c99436ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83bc0a7b26540583658003bee91b94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e813523e6a069f1f3df70ef087b2966468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2fe45bb927d13417275a187f5b1c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626ffc15d171cbb80a1e974bd05929a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f13aebce16208095b0287e852b133471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946246e67f5c41cf817d52ce180f4aab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d11dcf95809c92ed185dc50104e79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72409e37bfabec14f436550b8260dd9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32191c080b7ffcdc47eb011c3af7f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e87af539f1fd1f18e5a60c2818bc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2005b6542d5653adc562570de307a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13392bfbfd434f24b989c958e1eedda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ba1572f3e27c0fbbda7ca5abd84b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00c7c06495bdc28fd8b84f3eeddf77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629b214fd8feb8363c9ec9a05412ba6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80c1d2bab9ffa3fb70aec9eb9aa9d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2f3672a30440200e1e7cc81d36abf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374c7a9c049175470c17e593a09f344484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40816727a694a40f60d266c53b5fb7fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc774646080ce4a8bf15a96a40632ff3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802cb9e8a67f24708eb2e4c7422cd53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9e5752e985263dccf98382f5add1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0f5756f6bfe72510f933d9c837053489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd2b95a224dab67230165f6b51a330490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e34fd209e4a4f24f9afe611e92de87491.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>