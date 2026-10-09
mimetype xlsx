--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460601171915e388fb8d7e8e59f065f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e05b902e0b4452b4925ac17471aa572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55564601bddc21d807d1ac915c759ddb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8333c9be2a115f073bba86bf52f04374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1080c362c7fd13ea2d97d3261f9089f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e37e6c34d35a1a1bd3771fbf0aa666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a22562168f6c2bb0610020630b0c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625de69ff4c4b439fef2d8c846ed40c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c42f093ede4f7b94ddd49de49391ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055720730c81bbf240d92725535e7aab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c7943d4dfefbb4ee9d2f6dbda5d5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91e7823567a7fddb77862497ddea4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4d9f6065b6d5f8117a51fbea768ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703adc18db4f24adfa2b76586f2c98714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6beb798350347fb23360290cbbb8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a71072d09f8598f63c47dfeabc983a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecccfe01e5ba278e0a92bee63b70deb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d9f03ec20035918bb6d697d3895d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5d4bea7e23871305753ab564f725c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558b09cbbe0fca5592b2f16c386922220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33b9d07ad5c0bf173b30ac520293b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27589056758a758dcee646fe4e15bbed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fed176beb9a9e959a5faa9e92efebe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8517757d58e5f47f0296b67315f67424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b93c87dbc028cc563d5a4347deb9c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a97c9125fc385b1cb295e61bbfdb4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47bdee2d695beda2041df4469bf01827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae5e5dd6f155a33f2bd14c463bc4ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dcd3d5138abcea921fb58b215a06429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba4efb3546fb981bca2fbb6470171e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57653952b278788b1929f1bdc50fe73631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef0ab3695979e2bedb654207237cf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3855c1f4763731243e49a6a78492133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc6ecf1a83b28fc26cabf2c893138234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25876d180f07fa703075f067e3ced10f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6b93ca3da023c3cbaed36ea7f691636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6b28320f5ef6e66b910b56e24d72537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330954eba395e17e602257fb9c98f7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691cbae801ab6225811df8e93a8509f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac356861b7a34ff2ee89b90b187e1b2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87314b27c6a1e02359d3379e76085ea541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858cb5ff9d1fe2d200e93cbbd13c4eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25347a3ad6df4863e4caf4905835747443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c16ec86e6ad9df88d3557b35a42e6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0388b9a64aaa073c96cbbd8c3c13f0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1a06d4a81c921508b8aa69a146a6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c5bf1ab77539b73ff3a9a63ba7ea447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a5b82d5ac10d3649d3c1b45f2e1b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e09ded79add9f2e645b1706f71a7ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e15a4061d40d42d2e2a36765ebf750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfde6e258e6870b9d8fdebf99daf8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87220072e6fbc213653218cdf3d7eeb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edb359e7c89dcfe230d849a109f8d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7287ff3d388bb0b81ca2a0839e9df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40ced43579cbcecaedef0f7da9351955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31794727025aa99788e83fa301bf6a3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb075d9a50b69e815b1d2695b3ce4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bee8562ed772d26380fc52e77507758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef04f67a38ccb63c20216062d99f31159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92dddf611c86412818a5806602556160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d758e8d6fe68770aa6cc357f065be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e02de951333f520c7bdafe1373a3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0646b7ac739ed050460cb9ca0bfe0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30049b5f8757a4657553bf8b6772f2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ebf00bba80cda41c406924c81129865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd168c0d2828348d8f88352d36895e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682b7cd7f2ad7d12cf9d66a7aa20d1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01629b4cde8bfd8edadf7f6b50980b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51186ed331a9a0d8f94828f5c9e52f1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77467115144ae1d110f7c1f1007afc4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734ac238aaddfbd0bfad845e7a2215771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d550fa05305360e1b674ef757eded72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aafe33bfc6f70457c5470a8d4b8a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc04225bb9bac8ab442c83c29bb9cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3787bb2ca6a675b317bccc17b610ff175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad336a27aefe55f5e3e1bf3fc6aed21976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d10ba21b81a3e2b0c1030c4c334c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93449ed3ba09148c08c8469593d8439178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b098ae7c782af16e1f0dad1f487fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699780148ceede7ab0770869a390c8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9067f5ddd05fdca3b2a8db820008581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fa9a346003aef57ca4cf752f7c0c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1b4d67d4539eda46beeddedb55d9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705efa403d284fdbff0e79fb7cfdb9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312de0e65b01324894f5a3a00411ffdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58c339476de3e29e40012c145f3f5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c19fe496dd9eaba71832c2a4055ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab011ab24a4285c62532540b10d6c87788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617ccdae825edde17c2b5560a527d4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00007f50938baf33b517d6090f47847890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ca3526b2820037e1a1d4c8c0d46891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6813ad7b6b0858efe7f3d18bd34cbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17163d6350a14a807976e600b5ea9e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead3673543ca1d67e5022479f1c222894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec369e832faf944889c5c79862d53d1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff429b2466f0f70eb72f9701ffe5cdb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a042a232a4285c6bf884190afa755b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e10b49b1d8678878b1e221d42d59398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c545ae55f8dfb60e9148c5304b38a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6fd4e3478281e1c0a696a9457f42d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f4eea808b219cd2eed0efa04691fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093625fae3aa2dee10b11d89b551151102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88de7c9b1f1a41812e4722cc019c272103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ee8132a46aac91d93ab90c54d6bf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749601f207ff9c10ac734d661a85bae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457c33347e9b3a139184a8801c77a8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbc7c522f4e7bd5de7c82bebe05c3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dd77da0a124be526639aa378b00f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155c25f6ee88191d786414b75ba5e4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9bc2f719ba0a6bc8777c2cd18373c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e752f11c2de64215028e4160ace062111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d647d922afba4861b0c6bf173f1f6dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c772e3325e79da3b125a76535a3ecd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf96685c89c91cc76c3a4b051c95e2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813de0e6f79985935b5534e20f2f115115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fa3777dd9314dbf4e6507f2347eaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbe1551117d7c008d467ca4fec273f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd81456174d8474aa5fd0e0924d3310118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634df2309433d4420181b2e9ab926eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acd7699b5fd4e23c440b5e564e890b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce518ce0c7d058f64b2900440e8783c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819bce95457aff4bf3ba43e87987aeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7f7c08c2008e012751a3b80cf6bb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35e3840c731b82abaeeb3aa7fbd859124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936ee501ef05d9669192a6a6216591c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174379ccead1497d4abd7396a2272f54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77283260f174e1eec2cf63713ff030a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3b52c66af55fc1b8b7e1e50b0075e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdf7025046dbf5f670f242445a825f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a802d2db2d2ca82af8445c2f63923130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cee8e7b1c591ac1e87b2aee1868ba8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425b226d4f30a7243cb74f0f22a72c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4122201addd3c7c6e0757c27f47836133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524c17abeeab8f49baf09dfd35a24b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24736fb17f8c414a32efa2dfcce956135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a81c29afbe3ecc92e288813a6ed4c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2d5afc9d08f612b399decd91ff8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3004b881ca22e6e639001e22a44147138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e052bfbd5d8d49ca86e90d29520b1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41447bacebbbf5f992a10ffd97e69e1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f67047b009a24ed9db6829b23954bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ec3e427459d6b675baeedc0927873142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c730d7f697e0183061868b036765e76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea8ed8e3add6efbfed1c9b5b3a7887144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8bbb8d05dcaa810b26318480c9ccd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9bbf482cba1ece5c88fcb14930240146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c072085ac15dad0750b2af800b90812147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c42a7ac0158e694f48b050be3c33ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0652cf8009f5fc6629832489b5d4a65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efbd462a3c2971c75fd7b8393a9061150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e124b668f1ae827ddbba7a78fa9e30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5138a2276c338eb29a5a572982f0a24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999009717baa093000bbe3fa33a1420d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d532fc3528d9005358bebbe2c3957154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dc3bec3be040aae1549ae5f3066f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deb5957f0dd3dff454bab0148fbc3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185a5915e75343e2535a2ef6e6921d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd807b4f1c6da0d0b082baa1d09f7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9dec4afb45bdc665b62b48cbfb1c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91276e2656f06c4a689abf48d6c1932d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e98dcb8b7f738c7ec8588df31a9c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02dc8a7db72fcd3fce89a7abbadf4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc00ae6b8774a1b9ebab8a896c6f73c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d1c394dea633f7ff19b59bf4bf922164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a1c8ef05c5182c70cded2b00aff24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59c2b27d2752a803c8e0f1c4cc3db9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d9bdd91741dbd6b236a7566c341ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de37823d1e96e6c57ebab5e699b434168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5a06c5090537fbe8b2ee0fa768c76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b6f42a449805b497c7152a7bf88d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eed9815479e9af8ea600344ca6b91d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631077ff62791d43d2f607c05c0a3c2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5f6eeb6b74c1f0d9978ee74c3993f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201733f28b0481fbf027dd073f06a5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776834290aa8b852a80ae16b8a578118175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040859085e9cef34f59983f133e9a7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f10fa55051d6bb4dcf9ffd8140da1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e955641bd1c53bf1e992b03c2f2b70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1554683539eeb03493513b03fe04760179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a86196043a8a0d744b46b1757f84ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4974bf18a9d92228d85ccec1ef694181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11634a5425b2e2c881695e56473907182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb61208612a92cda528ca23eb2ff27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fac5d3fb1ed16c05dd4424fe62d416184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c1980f0f2473c52c9ae3617602bc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f7832a32dccb692c0c6d4ce1cbb2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b3903f3f919175a1887add32f8f5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caa5386c7f36aab4a1643b3800ea2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe71bbbf0282559f52afd2da1202e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f057588177867bafbf311985e7d9622190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365b000e878f55ea147afd55c446746191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf21fd312d3415736234728c052a1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe755edbd7cbc7d21f788d5fa59750193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ea6a454153343e467dcbbfc9c81c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440776141d82e3a87cafa96462fe4ffd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34107f93c6cd170cd614f2fce8a6e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e77ef391eba696a55d7f50d5c975e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172bda4e35b3ae30704dd85c3fa469b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ac5c405ba0914ec9b6702df2810fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45db5a5dcfb28d6123d4dd7b0f74d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd10e2ae8e01fc91a7742e4dedbea8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b384fdcc6319418b468c446c7b2aa29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1f7a2a6b9ca66f94cf3cfc220e327203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e53358c0795b6f4bba0cebb998ccb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ccb246456a30a4424d25774f2e215205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38632a6bae3c88f772284e3b74bd2f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ffc3a248631e378a90838b89d04b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962187a7e5527a3f35fc9202a91bd366208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f231cb76d7c4feba8399d034d903b1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a9cf2b6aad01297788ed6d53b6cc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a1473ea9213c32bb482c412e6f95a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7170afe058638e0a5ee87c55221ee7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56259de736bb22867c9c8e30c46b3f90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48412ee6b7162ee7c3e1bac6cfbd7c24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc4458e563240defff0c3e6125d2c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94ffb7ef04aaa3c743754991688623216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16f65809166ce9b30c3ac6879e3535217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6ec2735fd263063aa28a1ef22353a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927155afd584ab92b1595ce344ed417219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fac341034488bdee0da5fa4b873cd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdc96f7351a7d3732d31f39fb50fc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4e1ad99412ab5529e6602b213eda6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382cba307f51d05a81751813a559df7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf669997c0de53cfcf144028bec25519224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae45eb2bc2b22b40dbc3afc91e723fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a9c8661c7348706132fd3230ba9bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d9d5c8dbace9e9435c28dfdc3541b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b643bfdc19ecff34243302d1de705b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8dcae26bc0b95f99244ca2ab1326a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84723d71d90ee0f3979c36c1efd52a60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886e651924fd5baa90d4931c1eafe93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11733d810d27abf1267797cabb55edb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eaa0df18c24fc41d6685659c03660233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721900dd010b084d7f119785b76d6bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede69822bedcad68c4f0bd6a41ebf4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096615952eedd6a978787b633983af7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55114d059bca42b2b9b400c49bae9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e644983b1e5063836ba9c2943a55c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d4626fc41d69b862fe0fbb7073b7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e589916e291b26df2f3044f9a464ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180298b37f5514186cf6be999e666d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a93d725010e99ca9a15bd5930a527242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bacb745d723263fe45ab7391392ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834318e6636866c4fd3ee69ac7fa1db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6e993f6e8873c5146b27376d51e70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a73a5b91144fe14a249214341d79e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208926e5d87ec8914f540f900790cf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc151afdf6d92f34031f3e188cb54dfb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f677c153770eba19d77c3f1157d43c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea47407af8a67a911b38d57306f5a46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2dc6204e899e488b8793f56b8de34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ebc048ed1fc4f19f818d0477b2800252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a35cd79ef770b05679d93f8d4408e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94924f567def51fb49a77fbaabbd6c94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70522581ce666ccedec6511972152813255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a14613cebb31ec0a4b6d7c59c24bf2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21bc7c634819540e27bd47acc83073257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a7072aa87d3a1781ebfd26029bba3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de286e8280d46e432c10f4b4315cc6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e97f13838e3f816f4cadc109ddc768260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510f8ec961f63d19b5f99f341614983261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01794d2f6f9a0260c712bf92322ae0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233749be9c0ea4616657e6de9d1334f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caeeb59a63f4fd216ef13f415f9631264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba85c2615f0ba713f46004da468f9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63f1743152ba66d44e9bcbdbfd2270266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee266bbf8324a2a0cb03a1b91391a54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c36ab823a6649745be286683ab684268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e211bb5dd7413d151e9881baa8cb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226a3b0f426df96e25a7995d3e1d87b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91d9150dd64e88e15670135ae15522271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21b1a62bcaeb8637e281b4fa6666eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1600f7e526256f2043abbe34bd3fb5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ebf8bab12c9941359316e0f803187274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615df128bca6aaaf0f96db523b9b71fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b31b2751962997bb2d04c75fadd55b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201ae5ccb55f9cf5af3e8a7b10a52ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4278df63a82672fedc800492abc29bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e756cb6fb55cf9cd4219a324ebde36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8efedb2d2607f9be7de926c1b0989280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeef58bcfed2055835d01700ceb16e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fd4af3bf458e22106e8af38f9a78d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7849a5585dd4042d2c26946c1b74c48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf4da227b0b6cd435234813b30bb4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec70fd8a71c07428a9357e06ca3795f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eacd161440580dbe8f1acebe334519286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee883de87729124577b5b91744ce32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65f1acea88239e2a734ea6e961f7f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c056777d3d6f778a0e696c6d35fdd69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fc6d34bb6ee8d0d749c4273a1231e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78898b50a650d4a5f658a115856b43c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a184528a499dc47f74d4a9bb90642fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584eff4c83443b9621a242e073949e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1e18c53c3ae78ba1d1372bffa375c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de177a800574d3dc1f207cce713673295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb27a8d232570ec7da0a8aae3801fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105178729ce5c0fc8f87c9c746f94116297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055715ec281a8e0fab2c2aef43b89f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694dc74dae58740d0f5d8e240154750299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda314e7066195cc1398f89d67796754300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa236c6e7836e33e651b2e58d3aacbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf524f7189ad38704e320c2c8d8822302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcc539812a14ce32d15884f0bb5579303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c125508e250476915ecf6f0770e1c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3a08a3c24d3ad0fe89cf7aadabfe1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00675529e15223262d4bfbba7537ef90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306717d19db81d364787598af9a798bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435c260eda74ace7853b03dd06e0559308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621217c5a9e8ec55ebd313ad27840af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4774ee9a318cfe13208a95229c0315c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fb331b8621de8b35d3e531f445c78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0a8d11665032a42f7439d118cb78d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be9dd198b127d9882e1a703d208080313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8d8793ec34988bfa18c4bf528866b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957168d553585766917f9e915b1e04e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d525844ad23b6b92ea162bbf5cb7614316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faeb217eac5d11cba0aac34827d8db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1ebc0dbe6107480f31ab57737c534318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6ae462a7628c98b602dc505a09053319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4d9524da08f476d8ea19366327a6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503497112561417ab2ef119c6cc74215321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362aba48eb97cced2ea91a5025ca58f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ab9dfedbe40e0f836f92a123da86b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56623db72ffc66c1c816f7bde53a8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41915c80f651272a8af81f446f4503325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdacc34f3914ff03d04f957e9742a95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8a90918c09b64fa89fda4a41b45e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3d8e757294ff5a1ed1efd5ae1c86c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0cc36c95b464cf9eb048d06a30c93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147519f6976d919bdc84da7dd46d7599330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1633335d9a7dbacd2a2f619b5d867e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828f9b4cb271f9724b3dfd616f43cd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe13bac1a1fe93cc610ee166d2f09b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb213932eeb4c2bc4ef53b6f009249c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c38c056a55e8eefdc58a7671d60ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb26888b19db0bbc90b7e0ca53131b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3717697e1c4bcf032a413660620499f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821f6fe769a70670e683a1600e46e38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ed065bac59b873f06004b49c3183339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b37aa126b7d121c462b9f9386b00a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf54d919b9db95b4db8669b98a7c8b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae0b23e1f23a41f01eeab2339d0967342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24524b64b9cc2a75b13849053ac68fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf9bf5391cf85e1b2769b0600bc591344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c0b0896fba31a0dda0a4594f68650345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684888191099d21e78a3d10f1f2af254346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0d7b630bc82a9d312998112b4902e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b17e8b0724d0e67fc25a3838434673348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147492cab3737ad71bdc045e841415f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8de0efa5a6915346793d0e5f444c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d68010edb0ea702f979a6a4c7e0016351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7685ff151961a6fca692bc2bb357248352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b3724e2ba149c317488970078f13b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03488b5531e6037bc003f56f336f3b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecd9d7d86feefa09ed62d1e0fc909e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050c487867ae03ca5cb5663914cf1f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3e7b452a4b4ae0d0e4de4f55679c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1163570435a6dd287165210190f88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83d517f4535ea9e478afa5cc2fe3f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20c8a02469812f8833bf66e28ed401360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a520a3655a61e81dfd9fc1988cf1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673847d817347c5db75bd02ad7141aa6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5a67ee172e20d5cc1d4719dd3d9cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc175d0df236e5ccf37f2ee9d649e3be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a55da6a1ca69ee5383a7e56f3e6b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d1c6657f3b4a85a5eba1c841f62bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b97f7dc6c633c3652fe852daf9435367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd7a21213d99a0a560a11e0bb931de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e59f2e614a4625ffde94f62878b1d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cce2aa4fa3386c46bc11e410d77fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c4c5c1908ecb90877720aff2d368b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b47ff39bab9432e9c8102cb8ac461372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac742ad2b27d1f762dcec2488903c363373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c3f9cbab4273fc287dc8262235a19374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99011ee8d17bad468b55c7a3285a96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad240e807db54436294d717e88470a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234dacee0b1d68d61ed54fd830acbb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfd09d5c972c34722fcdf3cc7d04af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7542029c91073b5caa57162a07f9b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d19a1fcdf96f5fa74955c3143f259380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039d95f5b440c76761373117b5dd5a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c992e4483e87e70579154c7b881af24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c63994cf1295e1edfe6cfa73d9251383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca20c80ed919196b408c31e7e4b9fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c455f288e8a9c59fc3477dab9b9e65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8586648e200526ab2fcda49080d0c99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4daaadedbfc52dfb776ee433089c16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3ab39d86e7d48aaacb18bfa7ec9c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049f54eed676af07dfa3dd4f949f253389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711c167454f4893a3c195279427aea7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed852dd814e0da35a23bd5ec24cb31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509fde0d0ab3f0f02978d5e16621f55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55228f2366e2dc78beb060a3cf620675393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342a69a35a16502908ed4427e0dd16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ca1a29f617fc183f2f1ebd7011e66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b37b7f80e0c1db5b1d02a90864ae9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88d0941c2a0201cb6000ed57b79031397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c1d9cfa47d5b54e0ed6e68b13e7f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34045d75281f019b942c8e6170441e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676749729042d2a42d5d79fbe74603b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5bfbfa5319f968ce6f4613a6d44db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a602758a48867009b5007fc4e8df835402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608a16d6881299d513f23a9a54e6ab7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c7f36c835f232e7d3f8f9fbeaf19d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d88196b2b69709e34f2ca83373b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60bc5a4b3276563481857ed247aa6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee66d5cad38b603d85acdc6e2e8147407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295ad8c5f0c31ab634aa8d12fa111d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab1021b102fcd08c78a5a7d535f8c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472aeaf0f26b341f00a684ebc9ad888410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa8029c1b8d6b524fd82b1a6a5441a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623f76372fdffd79efa51b1d7a475e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e300bfe1b0cfb0b451eb75394625bca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b670441866cb5845c8869bfe5e9364414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dc9157c0793846b391121a4d36946415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fd418524d80ceed92b6516fd30c07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e433a00266eb1831e39951658fc10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8999762ebcd9e2f21d030378c474e6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03785830b99d4aeb9515926a72402fca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4a2803cf3cfcb2cfad15bc4d1839d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd599b8806f944837b273423ce2121421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75197c4bbf3df98fb7e02a7899de292e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d33a0d2f5fdbc45429102bd8b5c54c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b476be409a2da3e146c7852dcf4ab9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09922dd7bbb8a28fb61640dca2948c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3a81c3a9152d3f75991e9c964310c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938120f3d9e6ff4c2d2b1255cb992cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f068f87554b7e9bdbe26f67990f4ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1e082905d0aa7d7fab79e270e840e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744231eac3f8a06a3abb09d449e7fa44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79608ea3e3342fc2e43d44681acd0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b965d6a8d8c217f5b8aa4c1f2f7cdd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87821c201b2101b1ea05f2a4759fcf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca52f2e50ce279870b61fcb163a04c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfc08df4b82d55daab418092957237435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1d8524f6cc39e46a0a69fe5f36071436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa320bf16dd15c97d2653b7e51a36f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65ce357502896375c144bf3d41b76e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea216fda602b6093475badb1ba03b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c44a1412b927005e79576c3f44ef5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de432e3ea5884569d8a8f9c6f34fdbdf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd268aaf7094a1ef207dd105ecb9bc3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daf5b904b5d28dbd5d3e50a6ceb03d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1959021558a6a0e83802dbfdce6f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c46c63e6b3aa5a6610cd9f4334bd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e14e684465da013231c40b1e619967446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6ec703c38b341c587c39e11255b03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ea25babd6e02dd8453c04a6f1ffa8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35ed101777b5953512322eb7be1656449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29e0bb0c2eb5849cb040726f6ea7a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2c0d59fbc536464c0e4846583d494451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4833dc07724e7184b1a61ba596a66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38e779a568a49d81525d9ca84eda03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff201ec46e2eaef3e1e296769631184454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1be711a92385ce5d99e951c99ab09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaacaaf28f3f2adafcb3157f71c0925456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd2c38120738179ce956e15fb81fa2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f6aaf2d870c6a87c84312fe37308a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f02ab821265d3bc417f6bbc397d7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659f924a9c52ffb7c658f7ac01ef493460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f79cb3c63971c267d74e24844fb75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db48bde4925edbb39422c3afa543669462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ac85b593363f75c6f9c8910e2eadd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae82190198256aefb2cc06b3393a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dbfbb8b78683545599f05831d1076465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b92901983ade1144582d704524b2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dbf3645f9152f638a50930c1a0349467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e1af89372a26b633be3e9e6da6d2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ae161aa4d0db73d4a76d61c86aa89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dd6a6209769dfe0a4472b8c6a38b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5da1f61bde2c06afc0ca6428b525c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1565d5be20b5c92e000c815fc827a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f7bb5a48b433a217f2c9ee8fc30d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dd1ae592ec311c858b666ab91f01c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f532449fbed39226f00b83c7191e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038128dce6a191ab293e8a64a2ce2224476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ebe095f8ba582e08487ac055b9255477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977274c4403e94ad3ca9346b0d015ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922356ee7fcf1e9aeb2cc4c82fd7a6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6515526945f32734bf5091954d1f70a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770d7c4b810e75d6fd0ccea6161539a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c64ad6af226fed54d090d9d7acf2ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a403a3b445d2519255ed29c89818f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081350afed1cd5d16bb68db4c9c7ca6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76a7154af806ca831521a4a937e147485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0c4249ce4e37888dfc2896161388c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417cfa3241ba38f0933a126d37b305a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b194d372444e5214b35ab88bf7432aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135adbf1ac4af8d3ca59e3c3e9782f0489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f33c83ec30c29e7edf3d326e9d48d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a0446966d3a54028add8e73d60d202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec6ac3b305ad5ae661ea9998baf00a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad486ebec70d8e698492e7c1be77694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f5b96c56ed6ae788ae19abd53a7435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1b7cc15c4eb399045374cf98b003f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f257780b1fdc2486cf308d60a171a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4e9260e53e0b9f270d9862ed077a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a318a420c248c58dcce7144f171edd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a2e53ec8cc4631ccaf7bddda11caa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a912b7635467fd42aa13fbe2d74fa011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601135c34727fc4b709a48e0d88043a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bede18c90f5bca52119f7d3179ed1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec0660fa3d4631a49a053e0f01b72114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087114b80a7ed663f7e655c85aa4f80b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd47187c3fbd2f5953cddcfc2b3edd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3a8d24a740106dd4a4ad82cdf449817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51603109bbd3792d326a3b215507dc9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb82c9c858bf7fe0b7c9acff7855b7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f140f9918cbbce1af86338623841d8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e60a2b37f53ca1c8e364747ac646121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25038111e3853caa44f521b6e31b340722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd897d28c321be4bdae8c8bb5e23ae523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587bfe17dd2dfcd7005edae1da535fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a24bda3a1c6de7a411c18dcce6a6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07b34133c02f5c91ed73bb096ee79f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c832b3667dcde1fdd9004b5acb87d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894358f038d4981ac3c538bbab4b95ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d35bb9f799ec9c438ef9a77c151e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b602d18563290ba9c4b4ad15a27188b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d11ac758dc7436f9c3dc19cf62020931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87631fb3286efe36fdb297cbf08ad73832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a73b8df2e0a7bcea2a3cad5e6c8e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668ce24ca0ac38007477694e34e159b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39c756ab516c396f3325bfb91c213435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126081ea64d0bda4e31592d18540e5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558087bb98331668ad25575c05381d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cb3c21b0890da7a7c4910b38a7bf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edfc5ee90ceaaefd0a221d9ab71b2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5915d60dea14d894602c5b4272ab440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5a53e27f5154dcbd2d125017180b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e128f8360056c8566c26dd278c66acc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d34ef473396c4edeb1ae9fe71b27c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ce6190f7dc4f30b0ee90960af6d7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0952cfc9f53873999d5979b57c58745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51e4192c7003f3d1005ea070476a9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4894296a870889c12c80d5ac5d7a8ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab9b55cb6624b045e23b6e99e2be5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b94d008231307bf647b03dc79cf6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fb47243e28f45b4df7e319e9199d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce518d2038bff93f0d2c0d6e8204ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c6003e49d0f2a99913eed8cc9cacb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42eae90c0d1e5cf7ae6027a52e523553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6516d6e339a8b5f8b3118b5b32f06e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa61e038eb23be7c778f3268ac274655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eae0a341d8d754218085f54713468f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce595a81399e182d0ac5a7babac96057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fa69d84219d03422e8efaea07d06f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee20ff79b4deefb563844d06314a17c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d168ae541a39d448d305a36deda0b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e768071aea9c61b5ef8f5774e45b7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1088c552280618b951db17cf487675762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278e555cf5bab739f2459c1b4ccf05563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4944d4f637b424d58a44b6066a05064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7fdc1da061b49ae95daa9f9cdfdc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b14093d5de92ed177c6bd1ca7cfbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c462df15b9057044536f0c54cc3b6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b962e4401021257beeb558373992a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60ef397dd80c3441ca676e262746d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db184bd40856b94824bfc3947b0c6c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44815065f4eeb8a710a1638593d52671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19ba5dcca7926bfcd2b1e09f6b0de172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d40f9ef3bf151837799b3d79fbacaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810af6805e26df22d6b2da62c3ce5ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5fb8b9dfa37fa30f913362aad958275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba7946dc902a01d196e9a176934eab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc49f4297ae84fe898ecc450bde64e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce65dcd71db00d8ac7a1c13fd1e9e7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c177524e90e63518f1d184f41d06879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc4a7c6e813a3cb301c588b83e8c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ac24b97630cea641b4d32cef30f5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76d98baf678c6f18d87a279ee599ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de597dc7d45429aff5f7086c40643d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da788101ae9fdf799157b6cc59debc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9877b95162e9c76ca8d7128cd7b12685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008602a09e3cc8f3c464cfee22ca98f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad09e29160db613a82456be48c4061c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad729fa51947abc96fab7be20ff726788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bba979792f03a2fcc07f50bbc676589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d88bcf979d4649110bec47eb357d1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e985047f92e653b591bfe4d4e7c0c2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287564602a9e3f3cf19756bca1e3ed392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c08f30accb105b86b2e78725c5b38d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e333cfa3adadc956cbb544d93b0186e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e8f5e80a565b061e55f7faee8a25395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87f5d645f6e3113b7e6e4c1b7e351496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f2eff7cc3e279426ae3fed70911b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fbf3b90602b220b964f61fbb5a73f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe34cf64eb4bf3640273792e3390d5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2a250f47fb803d6f50811b82fb89b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbde93b88bfba6b44b5ca64a7f4fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee515a0a47db0c0347f6298f243d69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e05f982c94628783a78fb6c967aa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bdc645d82f202fecea3345591f93c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ed566308f02a149d8d67b9139b4d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bf5c787ad7296987c3d233f9bce14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a879d072eff261020501d8f68681b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b12dd6f087a9dd61d20fa1c572ba4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fe58f9c245ca674cb470b01c5e45a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f238dfa1ec92700a85dadb4b0aec1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b8a730e9dbbdfc69404230730597a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c84821289b8ea7913d83c234040a2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399a59832056f0ef0a78396dfec05b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa43af58f21d4f6426d1814752e134f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c41e339efd0ca81ebd130b4551951115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f969c2df911d0da6c8b45e1c3cc35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be5c2f5534c392838f29ac56f6aa4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7632ce2f05a81f125940a1851c2ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91445dd725df1ea3a0c623ed65dfd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c31db3cbf33afc3a7327b7b21628d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86b4626bb9d3f6327634624b82441b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b0e8a2ceb4a12954e2d1813965a8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf35a2ee082135a1e3d9f3465c961a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dd881cb43a73b14cfa2c987ff326c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63413989d993c6c0b2c79c89166f0fcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73da34af10656ce17898de6c81a9dde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f77558b3aafe6fb824f626afd8c87b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8d1856c2eec90e8fe468fedb876ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a166b064c59062ee919769381aad39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c2fa2792cd3c732643655d7fe2b76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4e52c0780f0d2f1584322f7c6f8e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d742011617c0040a384c6653416410132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071170f967e448a442537b4bfabeea4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b0b8bfb34385e243d7d112102285d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f2dff18599c8428b8dbd114a7f3ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc5a87df2e0142ba1f399d05933974136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f9af6fd261b8c546fda1bd4d98cbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96167f01a6f1d6a1c77edba059eed7e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582819fe8269935e2a47255ebe628ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b657946fa1c611f7909c4e72729ee1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd961c74928b1c59d0764c93db0bba8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb81c69248e28d00a3f6bbd46bfe9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba8494765ac32ff003377f1e6ff6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deae0022cdfa37b8a0f37aba995b88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97605c9b9e85d99aa412151187a947145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451dc32fe2b067948d77f4cac0c0ee1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7086b0d7665ec9c6a9591d01f69bac5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371a795805649f45a3dda257a99391d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abc8f1033e56a9f96edd33420bdd63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3d414cb2562493d6ef8f15806746f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96acd04dc77e0c8e872d7783a670cef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfbb2c10260663cdcc57509f81e7c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ff0663378740eecd9650f46470351153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07d34c0781545cf6295c9f2b41aede154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488118ecd802fd645303be8e87d113cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbb61572af300a6afb871a455b68d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821cb3f385fdbebb89a604dd642262b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74071e19b47569cca7ce5ba6d2a0ed73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1482b9d8811cdb24b613c3e885b4e74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064aa12cd56e97e7decee56f26c233a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f288fee880af683e12c52786e4b0b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644ea3bdd0ee7fc5e054e5c4fd67927162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a6f1b59eb18c0114b56edb3917212163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dc0a7568795d0ab0b14c03996167c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480285b555226f4b15f26339c8746ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21823760737a82c3abcbbb58426b1c8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053d68e9ca751760d5942804762f5cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e409c1da68d090eca73f38aa563ab0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b36c745d32fbce0abbf6328f744f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9db9ebe627c963eda224bb70cdc26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fdb143aef46c00b0f072d13741f42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba80e4b72360110604cc74f54c7362172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dd1543186478fad3f79ec5e273708173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a65ecf17cfab067fbae2737388df9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0444f58bfcc3760179eeb2c9fbf8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fe0b8d4fa773d389be2fc29e2fd4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d4ccff310c24d74a8851e85e79b71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804901b5707eecd688ae1a45169c447178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d11a52f4960bbbca1e57e78d0580b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55cc33faf001b9e63dee299c2f1a76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43a8b3b3fe141f994fc158e82ee9fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f44767f7c0053000e216e1029f8fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eba1018e24deaa3af9bef5117b7ce6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc735095dec799a28e6e37acca62a27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59b7068858239c708ddbdf67d9dd5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f68182d1bc3e866bcb3fbad4ca64c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a496fda8a622353e6ad0c009b63e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccf6e56a77598395e277416c7c07db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6099c1ecbdf3185c2e4bc3b16b4f6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4909906d4b66a5e6ff5f706a2d6271190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c003ee936a48f99a543bdcccdffad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232832e63653b21a262edfca5516f50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ed8786e21394e7a30b3d4dcfe5dc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f86642d021e8abbd61184ea92d2bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8c98bc571c94234ed57f9cda75a9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380541a8754033af0cc1e0dc55ecdbca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6e10f1cb7152127e4b576aa0490db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d75a206ead5ebf08858f4f57ff123198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5096b1e5c8fd2c81c37ec511ed81346199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371d85096282706f534e7d6458c4e87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a058f1ba8ddc80324c6e9e6618f37a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55528b848b2556f59779f6afaea8bbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e13ed34e2919017f763a86f7e585b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c134e4c00f5f37088f298157f695e40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83d289a29b1c1e88706b865514b0b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e2b81012c953edce04dc50f10a16e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1386e11f67dc10136a9007a4421ba0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922ae2d7802a71a79d69696cec37dd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0744699444dd9e2733b5bb8ddfd42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6bdc35b135c7a8c42f1d3209ff0da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60c3a7dab05706d16d4e807c0f25d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030edd50263266341fe825f6c374577212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfcdc6f24babacafb407b68271a6a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d408eef713cb7783eedc6000cb226f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce37d8f720eb05d31ddeb6643c1e3f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46880a4f4ac2e8f8b61b198cc94d605216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4a1068e638cf75e061533789ef049217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a1dfc2196758f075f146ae9735753218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172176b213bf54a637835d41c9600ef5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24214cbf8e1e832d466edb5f413f37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5bf77412a9b971c6b263fa8910f47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaca24155337df6abb3a7ec43d7283222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bde05112c85b4ec38983cb7655bbf8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0cb846a03664e31e7e0b5fd458eb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7156d14c1cfee4bcb41ab2b4111b7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e6eb00fb9e58594bebc35f1e9e148226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fc3d41442bf4f6254eda19347afd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5a21d3c3c0394ec153e2786db0b95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763eb7a316a8cbeb911c02feb6a7948229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85233b1a031de84e7c6d43395ae79fae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db8a3c3839fc373e0f82dfca4f1896231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663471e4466a31886fecaaadf95667c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f048994bef46f0f8c19fccfc347903233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fdeadb5426fa68af2e3c581eaed27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676b6d2e1f8589040d57a3559e707f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5e30fb05996aed7f2e5165750a942236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510519086d569efeb2e41d2a8388825237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0af67b190e340a6c245b009664dc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d1119874c2d69ab957bf14ca152ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b322453ddef5d07a84c8ba96adfcb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea794fdc0d85539df48567965bc409c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a67bc461823146c714a1b8770b7274242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e064549e2296d82e4483047cfbc0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f3d255a2920473b88e3ad45765ee3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac66c4da7fac975672ae4462e4133a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87b431ada8725c6d8a0ad8aa8b1379246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b742b3048756c797596727c282f25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e7919d01bcc69b3514187c02bc266248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ee8bb65232ba324acd5306f86c31a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e930dcec7e37ba6293d10a0c157fc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d8eeed161cd2ed0c65408dec2d6d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5bb2dcd2f35361ec71a52f15e9454252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5851999eea48388849c9cc145af5342253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb7ead3fa6ffa48c78badf20539aeb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f29b35df1e922a2073fc920b94d0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc3d6314fb7d33826608ea69ee7604256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db05698df32d19e86e9008fcfe4769a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c96d9fc0edb0c0fbdded49f43070c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dba712b9adad8f7724d4b2d08fb76a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b5f6100d32c44a867a90bdf235e70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fdbd3c7ba137e5e3168c864100372261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2719cd50a779e3b61b15cf19467c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6e91f1b7b18c593ab6f344b3e9999263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fceab0d6ae22118afa97267b550f95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a222eefbf256e26905241db5a4d88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3008315951407e37f8d8335093d7df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14848d0cff9e534c0b4292821f79fd2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f046dc5677c6806494d22c5707229268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523392ebb18090b43470b9b073eedec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9c7cdfed2d39e8c0748759e4f38f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcdf20702113f9ac4c14204cf62696271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0d00dfd01ad5d237054fc9954b211272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942d98f9502a16f6de3009669bb83a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2318e396cea5aa6c48d9e867c0ef592274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a1fd8841c519c3ac291ed8387dc62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed72b4a4f5abeef438968d6a6737421276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f84d9e8eee2468970b9e51e59eac84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87007f1a5c643b5eca346e342ec4ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81735e1fc5c8c3ec0fff750a29f192f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6df634452f6aa366f4976be4b7060280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ae3927484c44b9f6f77a9d6d825db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba92071bdeea2264cc6fb438ce6a4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16bc92e14a7e83f36153d7ebec198b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d57a8f8a2c48e49153df17bdd5ef8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a1eb9b6e42a62de6b5f1bb1aa9067285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093538a2d88440889af424cfc9b5697c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044418e21afb118b4864c52bc8e63e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74a0b3f9c755555ded44c9b0d4542a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdca2e746f2ee2f2fba34411e247c6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f27ba7c350c48c3213bacea450c15e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0eeccca04c6dcc2062d6f0a49a85a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f07785ab925e9213a315f8af2128c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee63bac36b6cb2f53b94e03e09161293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c186a2ad4ac85471744ab628fb5b88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0a2b948496a6a553ca3f7aa37a4a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6c31a058de0678a56e9f8cba8c92a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25901ff68fe9151cb2ce53eb03a185e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d616cae70536cfd31edec11aa9e6024298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368579f3efb79ae34e00243eec9214a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d2671900832e26b68c021eca05f44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d00b83ef60a1d1439f1aefb36a79e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce7aaf10be510741480a26469cfbfb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7195c194e2aa41f85733ca7c912278303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf410b8d35a89fa4f924a3ab76de12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4871188034f2ff28b56f0702ccb7b27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4cadbd2a73199ce473e9a3a14c6c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425ecdc99228c49774172dc86bfea7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9cd2c0f80583d38df02c7b7ae8a5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56bdd635d82bdac44f9522623c7743309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c37235012701749d636b1140d9b56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c541572ce43afe35d2d718e3bcdb19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c14cb73d40747218d617e2562851c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a248eb0804f3dc8395ba187508ff233313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b43384d89584fdaa736c1f5623d252314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1255850f20d78da64d294604462d88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b9b520ddf93a9f828d9059128b714316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4023178a77b4ebfb47a06179852459317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abf1966f7ea6f8f21485b730710d21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132bd65fe759b9a21f5adcafe813447319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fc7ae20fd48d5cd62d89a6a2bdad2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32273382db21ad8110a3d5239329bd9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f321cfceeda22202b9b147472358a71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fff180f27f51dc48fecf080f83047323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f54470e883c2744d7aaf9a23a4ca9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539a693a092fbd9139d8ebd1519d110325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317932edf86db19d3e764aea8bc3a39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4e2ad473565e1c20a4a5edb6ba9cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79833be034eee9eab1e79bbdad3cdb58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d36f0fa9386f0a25c42a529bf74dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340abe71fcd37d4ae0a2cdf74f058a9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b73ce1b8b06d7edff9636d0e01faf2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1af769ee4473a0546737729a2ca98f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678a6b6f5ba11afbaa4b38bdc696694333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696066d76611133417e463011c3352e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f4542aa93a7f2a2ebb5120c3b2bb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a328d5e366834720bdaa86dfda3ab4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13630683718d1ab607a14a60a83e7e5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1d062c040212c085cafc247591790338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71992b3e149f7a03ddf06edef3d2bc8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2c5352a92198cc45272fbf520faa9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bcf35bcc1e2258686b451b979815f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bbf9a3ab4086de48a411781f08fbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcbfbd8625e998ef51c4c5a3227c13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2724b2239c396b01d6c14448ddc5e15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79571d003e6c9c71f5b044b8bc4857345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa32d777c79aa6939fecf35c2196c71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c59490b36ca3e3cb24ceacce3a5473347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998e5227dd193b565b64ad7cd34d0a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ae31ef1665fffcb4a0a3d0ae8938e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fb2a6021a1e6c999ab2c8682a6b1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc4d11505e28cc4d5e2e65970ca4c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a077738290fe9754bf345d37dd9ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a92c1a80bd58b059d6dd43eafddcd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d61e6d124f10a326848fbaf01af3e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8b44796a3e1d56874d681e3c0d411355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67346e2c2865bcfd25aa94a5ed2b5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb573a580816e3ca5aeab46f596bb68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3b5eba219a66c25eb0ca63a18293b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3cbfcff5135df01d2cac9b7f32a3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a92f617ae574140de8dfdb467e95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286629c235c45c914b8eb6b06d825fc0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731d07cda35b2d171961622fa5b2ebb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bddce0a052e1543e4618da721f00a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3adb1a5ab6145d4e03a96f99fb552364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d455f276696e4430d99363fba889789365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29f915278e08579664c526cfa33908366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b272d14fa632ce00f2c3585a19617367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee66cf7b26259ae7ed4e34f8d6ab87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03107689e2c59b2b161c0ff7f830ef95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7323e87c5f5c4f42141f977a6a0f58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622dda5fabc3a203d7f3d1d7804878d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5613ed2fb117fff6f5be4073a5793e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b21808a8a11ea480207ae1e70243e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e093e9197b99a0cfd24f3d8822ae8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633800800a77874140b5f66b6774b0c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba762fc9774b80c4e4b7f73cf123871b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78976859a4f72d0ada335c72b6dbd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76386649327ce4fe1c96c13202d164378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838368f0caf0c6b880b9e479794e7a18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4bece50e4f631ddf678029dcf2d12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594323f9fcdadaf6bc778fac0e549aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975823a9bbd2acf79fe0ba4528fb6221382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10f86d6a1221f410e438724d199c45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c76bbb85185e0de7faea0cd6fadb7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b12e41cafd5c0dbd5c26eb4c84d247385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bada7c61de24a9abcb0038f83f68451386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfb3f84f3a9579130e2fbf68382225387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f437ee8c4e5e4330006bf049e0ea5da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a7ee0c67ce12c53d589c91d546082389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff8b23a6fcd1fac37197a6ef9b037a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4da15310b48c3e9240b8a55e6c2abe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c124254bca55d9d737b5db4886fa034392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e589738ad7ce6e02e10bfe5ad7800e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48159166f49ac04f4e576c3b5249bce3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99f9bc1cc7a964355211111a3d80bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37915649ecd3a0e258929be862315ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb9493d15686603846c56861920170397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062688b9c16679e36da0a181f76ad6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845203d4ae653a353689d79f492d1508399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538ebce10e77401fa1866903726c99f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c22d34b42e7e9099db6e45825c5c0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c2cb3be26a34fec060d2780c287be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c309ad4182657a7ade94c908d4a7ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4ea5c3907ece9a21e3b3eba430da9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78cecaba19052ecac744573badbcc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bfba75fda6339da418acfbc554dcc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda0aeb3c53d2ab7ecc793fb613d062407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b1a52aaee0a569ec6b32a5b9e08ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae10819cfab56831f59d0309fa9d254409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa70388bd1a7df83ca3e99ce175cbab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399334f16a0777ab33d2c6377207d50d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b756d929205fbfbf57d12be22afd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6fc020ac40088d5513d439f8e7141413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956545dace2e984e56f4396a0d2bc47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5a30e2ee05e1093358a53bcabe030415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488008f1ec31cd99d4a81f4e530de6ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472dcf54a53085b29c5ed978e7d4bee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ff63170839235d9821ccbb79ae57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8688b1c46440286f6b361f05b105044419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f99dcb5a0b05732f3ffb809bbafb0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75a2c02e795d0ebb82474493657237421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b614bbdea932cd4bb372f6192ac25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed831f3cece0f981953f73723dad008c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7378c650a616727cf3cfcb341977499424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d467f9456b4841710fceee2d8a141d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0793a6a293077d533526280637a21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05612fc1818740efb28d0f84d3243c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cb39a9650090c5c3f1545eaf382de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cc4d52788e1b80fcfb0400d69fd42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6441b39a56d6e3dcc7d0cd10ddbb03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52207abd7964b1e78ae55f153c7da36a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aff5e0cbfcb3611d8b3f7e71c88bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6b6108715652a64a9376953f48544433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60adf9f7d6f3dffc664027c23ffaf9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c31ba085eb8519c67b8cc65ccd458435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4c21d2e195fd0f99ddf1872633687436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e997eb7a43661f333876e6b9d29cb43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4112bca670fc348a64865e89d16f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369fc6e8f0fe1fb0d932d8c90b49042439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa42218beb9ff943edd9d39ebd7bf5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ba7dff1f912fbacb5beb86caedd07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ee56ff06909744b41ff495b511378442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181530a6f60b8cd83e25b17a724195c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639598521753efd1d784bfe58b7b543d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2fb7da08738b04f5d1fb78f722b21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4790e8a99ab7553523fc1ec50666517446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d818bb194e3886e9ef0c57d28417f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cb5d3edcf3ebbc4047efa7b99d695448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98906c09168c8aae95c650a384594e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac18b0f8e7c08fee2e1d9816c6e97b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20012fa177725e8b866af85d098af2ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2b72627336551adefc4eba1d3a659452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b90e50c7a249d3d8063739968ccaf8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e5e2e4eae2d0eaf869ec55d70b33c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd9e46406ec15e0b1ed0a08e69e777455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48928691c5cc46c876691f1e4405f217456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08378d8f0bcee953e73387fa8dfb78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e03c757ad4733dd73d40deaf2bc8f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb72ed5f522f05698d9460cbc49bf8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7da7d305295a8d3070ae152da7fcb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f8a1f09a30449fe04441ca122b0cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7335ce1dd524d72229d001df160697462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f26ccb75c2811af37ec7b334294218463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046ac2b1c7eb3fd29bd4bec67b3e9bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fc8fb69e7405c32cacad26d527a05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9c0d163738c42012f9e892ba1ae1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c4d1f1688acfcafb633c42685f61a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee45d76575022c7780eff3938f7e0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc49313a51d302989590c5a33be31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2d7b9638a4f45f4b69447e5bf485b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e2f58d498202d19f9e30b385334d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bee8d76b2ad7956f05d5ddfa06bfa2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d014237eb34602329e556e3d1002877473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2ee0581957486f8a07b16361a56ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd7284c92619732c51c1c8fca5e0da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599acbbff2d610c857b558ef988e41f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d83ef9860d75e55627deeb5675f7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8629cbe331b704dc60dfc0f365bdd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9400f35390042b1c3b3190d8d60c207479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>