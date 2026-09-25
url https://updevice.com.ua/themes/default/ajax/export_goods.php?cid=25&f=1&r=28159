--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -2068,51 +2068,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557079b0359c2b3830c31fe7335c11dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae537599e99f70f4a79b3d3fb76ca52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e24996035f253c28e8db368fb54c8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338431ad9e3f92a0474b774bd177e294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e93292f42d2dff74fcec05e9d410105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a0ae1964dd8fac5e00d9cbc374c1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89418f34d1fdaef21319ba50f2cf367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc8ef40fb7a6b0b41a2f91e11224758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1b869e654d9935ee0fe5fe13d2fe19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d14652335dfd239b574370c9c33d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03134b59a8864dc2457da4673ffdbbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb3d6f663de1b323df1e47ca70772212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74eda7c59383d9ea039606fbd548be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27ee420bfacedc8d24dbafb50258fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7df59a0a2d4805f78dc1a75a0978715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94551be01c0275334093fa0ad852a5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81dbedac03a00d9fb7650b3bdd03e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c245ca57f588f9f3cf56208b6504718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a033c6dc81ad1f58f685cad9abbb7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877c49a5fbfc46327922ac4c308377720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c637dca4e9b24a5dc2fe999025c6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef69a659bad6bde56ca230b5077415e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0abe71ef455f9996387f54d70aa0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a82265c864d41a5a80cdb2617843a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe55bbaf5ddfe90fde0bc9b6b01966425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0304320a8dd3f8c4e0fcd76c5eb5e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cfb0db62fc23a7aff322a574431ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61f636092a7dfa073c3b9a65a6381d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590994a93639ff03cd4e7309e414dff929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a75c41f97ffa8ac89c94a18f38c1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0716a0670b2326397749454e3a21c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9535bf078cf74c1dde67cf129649832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4de74a0fcc8d427800fc5d480b812d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea1b09b8a95726b18e2cafb14fef5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9ee8ee83c66010a0598c8f1d1f90935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bc2549299df849b639dcfc506640736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4885ff52eb96556e3133962e4b9d1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d9be6d4e0fa4ab96aa7dce755918338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c081b5dc599dccd5dd7511236f16ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1364fff4ea22d50a843ea264500dfd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d62755813a826d914b549674ca7c1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0db31f7636b01d854ee3a8868832c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db014995e5bb1e10571ebf54adf056043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80fda3e7c7f8c6712880c673087edb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cec9ecb34e6c4996cc84f7ce08450f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a7643a9bdb982cdc8ea6605fec00a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8fb7176ec39799091a54352df16e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc215538cee6e32f5f8d70c139b84648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c08c05261ee937625e0793ba6cfdf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf64a84b2a7a06b577f42a8d66375b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806d90ddc049dba3100fe47d229f18151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177cec66d05e12938fcd9a98036213252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d673683318228aa25e127ce7708dc853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a0e8b08a780f89a65e4f67094e5f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a04ba926e9f9414d927f140dd8ead55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a21c98f04c890a8f9813cc7204830356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17334268666ad39faadb8e39515546b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6e829785de09ce8b4c9e30094b8ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38960fa5df486912db002a4bb903b28a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a504ab739e09ae4a29143264ccbf0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7231c76a8961a41ede21075705b19c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286255ebeddfbb421e12904942356d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33ed39af3dd0bc1bbe76c01ca4ecbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d67b016fc884b9209ee19e990c8c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e45870f316cf73c08b9e90fb20b0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217997291e64e2ca4f0fc8e7e6a2e37166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e1d34a746ac1367ce37082ca78a3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed60ab4cf367d65285e0cedae609c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9941163248559759a498a017f6e6a6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaae99026ce67f2fdbfa9c9233eea3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52162a3bf62be1780bcbe0372dc24c1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e18ec38111b891ad289d015f6687a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00896450c71c6d160a160b007b391cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14abcc795a29c111e0c3c53380de1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b695bead3e32b8e3a54daec1678e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3555f5313e29625d17d609d1f523b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6113bc0323f86b1bf2034bb116a00a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029abd9479c8824457da49cf921721b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494700ecd0b5a63a072e55e4fb7017279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae29170630bcdce7dd20247cef1b2db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450b2a0c54ff7689b1d1e7a6bdabe8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8f8287204d7cb317d14cf4f39ea5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76113399ebc9c8c150c374f716482dab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e6c2f322d576454fbe6eeb3930f5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda41723f88dfa8b77c8b38b9d1313e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fccd408fe0ca76d42db9b05df1a91786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd2849066458fd2119dd255f27f0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221541a509f9fe68cdc1fac2c06de288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6935e93d5993851b9d837fc93c58dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee5f2475f7f63f302ff881517884c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4b2e12a147f201776c7a063dfc7f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f410bed114a849f6d56f41616a1f25d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862094346be72b3a933d860b836b8ee893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3ac33eb8f9814241c55b105701b3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd69691637ef67436e80e81a388e96695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8919835abb8c7a74afc1717b03106696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9bd54a009bafc9e0e8d5bb54a6f3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f698d050f59521c7b191aab818de29198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4b3cab5f7447a2bb0aa97fbaf222d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d9308a0c19f3a32e3f241f01c7f78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60df4c008af1d29925cbb503c6970f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734729420de3ff8a6fc903676722ce4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8953c4bc017d5be30b9732ee90eea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272b762bf246883c33a3927e28e4331104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312d9015263fd83e6b9537c36c41c8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd56430f4e49924bf461deb8ff0ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e47ce86dc407b3f711c9afb48ac3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d75c25353cef30ff9648a2728f213108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a8032517b9f7d84fc04093dd13215109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15e2bdc8a5241f7d83dded1003308b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d18f187152944af4dd374f01b62f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd23d8be79c93ba98cec8bd26da8a1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e206ef69ed9e4aa19574e0230fa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae942e5a8bf0c782aeecae567307bef8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd460154351c47be8d6c525fba9679e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ab0425213ad0e396badef4d55a092116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448c966627a55640d1f819a5baaf39b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfad2496508d37f1a5b4b5576d4386118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4687cfc5a263f613650beaf6e19ff8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480f56ddc923b6b6b953f2831c78c98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b340b0aaab25553be8f9720b0ea4bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71437770ff84b76e4ca7dabb9b265831122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0734a1dfd92bb1e43d2c2110eb05f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842be30c621b26942d267d5a939bb43c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98572c93d4fb0f5ba8e9e89e116fd89d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37b5fda26376783bf7f210de6318c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026279da47fbd33c39347adb0373cfc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659cf40af74024dd859d635880af016128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bfbd35b74a6db62008afb3733dc4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42fb72da8d3a3e75d7b5b96b450721130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2fbfa04a7549c3fec66593608f051131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e95179641dcb7d6b3812e79efb1b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace96d58a3e68c1d96233d0a4a64a0b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5f379d3f649cbd53c5fa24104c88d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb840fd13b3e694f1d777a74ba856e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fab63c77abd25eaeb72cdf6a122a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3988612f6742ef581a2fe5b104730137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7f1eb5feec8ba62e048ca18761648138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca477d08e98053817bd859e5f7cfa0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74e8d1a4ac24e1ea7541fe3ba48915140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaaf570232c91e2b96508f7c96aa23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d836ca5a30282e2c21893d973532e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50516735b746ddac821ddb442643e9d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd55a9182cb259a9cc3583966d4e1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735726c87f7ee60a3c6c18456cff7b4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0407d9fb97407e568a3467f27fd4de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dd7b7d749368d82ab342b59c0dd56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91ccdd52d3fc688f5e6ed4a8583c1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ff669c6c6ca3783665f3f13bf0241149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853724e30a5dd3461fc5de783b9b960d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cef2f069fcf929afef22e84cc649a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b838d95a22937c0177a7a940b8d76d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc35bf36f83a93263259270271e91d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7805dd836513e0fafba2fdb4a0d9c04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e04224485db536dff1271ee2f2b43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48a64d2176b15d61c40b28e23db5a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef95fc7b6cb6b185084033ea3189c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a5cd38fd1b3498f673f9c484673e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255373b81b7a421c81646fecdf7af6a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36df7ea6cd9c0ba17d6d718f10266a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323ef5229c3162400769cee48bc3496161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bae16f320f50947702ead934259093162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4255da7a8c73cbca5acae41da84de41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25542bb4f673617d17e3814cb4a305c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9082adaa8714ade4165423252a7ce77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b9e0870e77603320295fd8ee01f99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65690e625185d4f79cd656511d3738167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edc3b88518c63719a68d8e69b6dfd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5977b7ffecdab4c8dfdb010542fa292169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd0cc9a8d21cb5a4dd5894584bd172170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851dbb048324adb61981493154259a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87253e4e669e3cc5720c271ce1727f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77936eef5e4849079b90b95ca466620a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69882c5019d3cef15bc80182a8cf2cae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66684eca23eabd51c81876bbe018ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68bf310b9f0d6f59ac41e7510ccf86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ddf750174fd75d9b0ab8c0f426e4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257387bb5d6c3bcbdd965cc9433f92ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8e9193ecdb7852a6a185c81a2260c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b8f3633b33bce79f5457e3b3b418b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5ce70351cea325f9855080715a0d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fb5bcbe6cfeb5e02fb6820e8bf88d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19809163dbac4e4ebdec59b5773805d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bafcfbcc29bdd9f8d6eb7e385ee173184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93300fa6fb0923f0f4136fead8a5e2f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e42f5d8d88a69327c424d96bac157186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10a20d71cecfe54f79f80c18a404f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56f9355dead1337231bc13646f853f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde93f9b8b86585d48a27100300775b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bae7efc4a65980975e6c879a10763d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9b1e8d3a24653a98fc68dc736c5f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbdf1fdb6af14d957c10f45d508e3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1af4d48b0df7cee3de29ccda36bba3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213363f22be0a4896bdc5e4767653c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a6eff40192158b0b4a7131bee6504195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efb0527df3c43864f44e3d0b027445196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85798a52a81179aa4e7dfecb086ad301197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a1a8df7aaa0e4db6c55ba4906f1b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908064d51c368829d21e22a4d1596931199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60177a2e406246a25cd76a4c60ed50c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbf625d30df28bc03fd51b455b8ceb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62087f701f1b8e9d00afaae2041586202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3145969ce8c94038d7f7737a073d48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1e34f5f233d593c7df7318064f6c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a7c62945c09ef8f24aa21afaddeca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147b992cf4b1825ec95b3665f186947206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7391adf0f8ad7bab2819fca8cbbcf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfc7f446205c2007c42b27d156e313208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f4e21c98ff897f7ba3ecf1dab4eb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5afdfccb6e508b71d23f7b7a98e6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67696c52f5b49bb2fc3ca0d8b7b8c73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619cd28a0d36d2ef653e69e391a7ada212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577a8a1473253cab6c76e186976cd2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5b0bb9fecd6ae3ecb2567278d8336214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bfc88614021f507df51e753ba847b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44324cdf3706e665e4237d7803940512216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bcae11f4e621ef345aa4744aff080217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2baede45cc7dbee7049c8f0e1c4a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb5851d1f9dce069ae3069e94c5fa0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dc7f3380dd124833e5f4053646e53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469adffe7101fc63f21afb507ec9715221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83fa4fd25b20ecff1e29912a5a7455222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5e115c69b514896f8adec0c9add5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa6300bc60ec27c3056d263147f331224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b5482ece94d7c6367fff806438689225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02267d689b636200ff322556cc342d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74d5a51c33d292b9f8d72d056729b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2909e3babc0d858aa9d62772061ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0daed95217c28b132873a49584861229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0550f02c0d5ff23997a9bfb6a9667230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaa7f625fd4c7e36b63abde196084c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee31249afd9416c3f7da45d02ae3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aca819a257a733caac95ecf7ea8f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd46d76178b98f86e28f194644c002234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a29cdb4fc11e41074ebc09e8c7c64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2f8d5bdb7a54a77d9295ccd5a7bae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0f9f239583cc12fbe49997ea6b1c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7c9056b46460a0db6b39550ddee5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b2ff6732c874a58ee406160688d1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7a5e89841cf425f0fea7d1a3b67a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f30b8cfec09ea62544d3c4f8e2d4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268475f4ce4420716077a4e2d8fb0aff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42076d8932931e0cc3617314eb69741f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7989b1e0ccd425dc3a455cd24afe73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa364b3607cb90eb4b01a6fa2067ab33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5edee4e4a56110e9174e43412b6b22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799fcdfb7eb94d4a9d295d25c9a0c73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb128e36ba24eb41fc2969d1523ff6c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48802208a6df6426a399ad127a483879249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e8bfd3d4f205c38a3a6a0cf1159c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eb5c0965b9499e41b5cebf2eb48f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a6efc32bbead7ef38e95647430d3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e6926a05c263ff970f1e675c280c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e610d61049e4cab7608f8744856dfff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9eefaa26543fbb7cd6afd7f8e67e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d54142d226343d7be0b4f335ec6388256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92a1c35576315eaab403dd267d4943257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0202115b36038de3b49be4083030f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0e438fd4b16cfa81eb7665261c584259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c25756eddcc1a6bb435d8923ffb1a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d17ccd9e211908e8172830d2afc7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85530c0edad8fd022cbe7eafddac259262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c75775c866809447de4ba1a2c95323263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a62b313b342ee661ed7362c6a962be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a4de26ea2dff57a8e5ae312cf1a51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd247f7cb104d9f1e661c5be751a7b01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a6ca06e80e94caaa2ed433aa8147d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157d636905a08f3d0eb635c5b541313268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30d0f10b02e27de7bec8ffdf5eaa43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d783cf663cfec4028657123af99022270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d071d32921682b8a427a4352b93fb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e692fcedfce138c307be40ff9b360272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4574442121ec6bdc1882bfe88f19a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95e3a9bf6542302098f1362f9faa8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381490ccdeba417b9aa89533f3ba6113275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577d87bcb1a4f782887937367c0c5df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40839165bbe0de1af5a156f20c149b37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96868623d8ed906597055e1ba019dfe8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea2f21a5a6be1eb4eb3d49a3e13ef3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc0076f07720ec57ff9c0401789a15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdac0f62acbfe0d510702ab9ba6c40e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fca384251a18d5f828d0cd04e703c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0711c759d49b1544b7ad16c1847b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab478a69f3e048c4c75ddaec7e0e26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef164b5fa8db384c8a565cf804334d45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2ebdee9a9d573e79478e93073c74f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd27f18a63cf9ae1a8227fc0c0f6b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c211c4ea85688e723bb2d77d32c9f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5872d7c3ba21e0dc911ac5f1498256289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cb2b471879d4e47837e9d216bf6d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9867a342006d7081831ee7e718222b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3babd4533f18f54e97d7dd89315c25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0263b1b308ccbd9b823c9a44b29b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4d4d27fd2733697e8ba1b35a58467294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152832cbcf8eb7dd281518a29e81e4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb3c13fdfd2babd92a40471749a1c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c53daad2f8b623438bc90bc3b75a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaa8040528b7ef8c5cfad713e30db5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa4c0812f48e150021a70c9ebc157b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805cc7e16f6c09f40e5d658cb955638300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216337f64be1c361f2c918e35e20ccc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5790470c2487874191e470acccbf279302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487988addd59068f52a00c63fd78ea3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad324341a6c12d6c4ece2867d31808304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31129f6092913e3a47b3455421a0bf30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9fc1912c83d23a290d4f5daab655306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaef2e95d89d84927052d6a78a2e01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0be14c56bc542687d7648ceb01ea2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c708f159de65c4223b8d0fdd2b44a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3082e49f57a3b188d0f92a04d136c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf5327ecb9e7b7b3bca3cd9138f83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ab5caeac1ee362e637fff5f8eee3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73717deae1ca7ad9a25f76e4103fd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52b80a9e11aea165751432b156b25c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddda2e87b036eb81a1605336cbb1e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6f48e18442c63bc09c2b0d422c510316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ab30dbd4e12af0f601030a6176944317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ddf2676b25d322ca436917a582b2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3504c5f56f5d3695fe01642afbfa1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aa11417405f4b667a2876d84c46bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f608c5e8dd8f117473aa337fcb557d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea877a50191540e70ccda6c18f75ea9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0590057ccbc9ea47ed3e84140d8bbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a4e128b21bb9fda2405ab6c926c67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6c12d5aa46280f72ff1963cf3a1db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951f9a926303a0f441231c57f6aa254326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cad77075fcc31961e50acc30cca0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee4dfd6edcec949da5b69083602f6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83ebacdc48acec27ccf06298387a47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de612df63a1db20a6b8b19dc9577cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99afe42b4a81d4ba064b67d24330fd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0681f4d0c9d45b09232a3cfa077c42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7224b5a138d8fa6a5c9698ecc7b99cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0161b73712cda903fe0cef489cd58c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f825845f6262a3e684beb0503369f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251131c0ee87ce6c1ad12abf028bfcaf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29256e4ea4eefa3797343c4cadfb53fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1c83e2a80424a6d23443a280109de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b61ec3a2ba1b7b7f5167f1c96b292339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30246157eaf039d7ec25e5aab9adf3a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f03cc947e163dcda10c99eb6dda05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafc1f522084fa1285fdfc2dc7d5086342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee88d7fc48e5a1af8bb40836f73cd84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085424c6dfa6baab2ffb6bfa3eda50f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbcac49f90679b55298dee54485484345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732188b23837b276a21186d320ac5a78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33c7060e08bd1d98a499078161cce1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eda3171e4368c57499fc14c48ba3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f899a33ba1aaaddace6f9fe1865481349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65e9ac0ad2b849b1a2d2cb9f0d7d49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6f60ea6290b5c2dea0fc0bcabf3f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c731d6a9fc433d77b6697e07533f9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959ddf0b82799e47b62009d06f5ad0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec29644607ace217fc988bb45de9c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358e0aa5327729f692a85cca079d230355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ca755bb237b7ab46393eab96c582e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3267dc6bc8bdaf815d03b03b32728357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cbae742dfef6de4f9efa7be778db2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050a7cfd45b9c6e2b3c108483bb2486359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50d38809bc46b0a1a65bf66c51e9ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64a6f718152f686d55de6395d6f3f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012ff4226a6062d2a7f6e37abe09096362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb8f2ffc0f0be25ae109b4dd435484363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cea7500ee878ae4d44b78804262bdd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69d9b4ae9fa548b098597ac4d0a2ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847f12d2d5d3a38460d181228227dda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74be18085c8f301b7944e3c45b1b0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1258fd4f249e44c0af489a9d2d9e62e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49babe44e8dd9c7628189660fad9f2e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392a23bb2ee738bd8575673ddffb7a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b13016b122a4c794cd2567e094719d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622917354d4193c0eeb92fb214a69a05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54a9f45e8c07968a77bcdcc8e3495e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a17f6ec9f095c377eb3ff996419cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d32566c9a0680ec1569a16bf0b4ea2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e15733ad34d1f8a0ca8c5548939ad2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee299745bcda8664dd97c452ffab4ec3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbb71c3565104f098a632f04642b6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3073466bc33cc0f7c13de29984781379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c8a43570adb56a6891f14b3b8b921380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb1f1cc821f8df9d1d81f4d4e71a4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aef817eb973c9751ca991633035e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3423dc7070ce9dd61ed2b7a6535ff9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc9371bb6f7dc67610ddea11ac451b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2d190f0074a2ab2eacc1558e735fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9ae52c6326b13b1f5c77dc9f65bde386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6c7692d19405f174262381c182ec8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32adcff50985d48fa2a7f5ac795bac0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd23769c58dc70b0e3ba094ecb3b611389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424964e6a7a7182f6893a1d7d698194b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0766fedb16facc3e98123f04a5627391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddde19fb7ccef633dc4f21cdf5afad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06838c93adac126f1ef6afcb4a13309393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b3b50e8f57cfb7d5ace9836029bca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf2cb0deab9675b938047564751a26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63f1bea045ab7f47b1b9d3d1003762396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cac0d3051001e011e167b721e317b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeeffbb8416d380cfd72739c48f773398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e56c2afe275b7e6123052f1ab9482399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d007d5f2ba8b7fc112a7e25adcd71e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790091e7d5aecd437ea2158adb8eac7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcd99d711e84abae7826b2090dc336402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361ec025484294d4187ef4f08a0c1a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47f957ae2288305de0584120e51ba0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79d706c47e7d600e30bdb65f268cd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca7ff0e9253d97b0e340e8892b823e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116da93615aa308b97119504eb8d9a65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030616a180a44370e33afcaa645ec8b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc60475e9ca9c27db0cc92f644172ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce782f273a5898a1d706525f2cdcde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0082e7be047655681b4d14fd7ab0152411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72174a406192d926c95367b04b4daffc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc190ec9b3e90479c512d9ecf9b50fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4222ef19a3d409d01387438c980156414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0637a5223f1d4fd40bc5b501bbda3f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e353ab59fad0ba596341742adbc08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b84183515102e6caa8ba4319b3048417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f840d414e424abc0c953b7119222926418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915e6fed7ddad6b241a687e04eb0588419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dbd30a8343911e01865a9fc85ca02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f27a50a4c544df6d06e36a458429ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5b6cd9c25a3ff8454dbee79ac3bc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2467f6706ff90d06cca4c2dac4e60d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f4cc360ee055d4664993672725b68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bacfe47007aeba128ab6220bf4612425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060b29f8653dfeef263e5ec974722a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77737927dd604738d65293409aca0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c8fb2ea5fe74b12757ff333664b10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13baae937564554c2e8ff2aa245a38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952610b378d1eec59657785c8c9388b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce1837dfdc0622bf5c7fcb84e742d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1fec55b7ad80300e50176998931a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3ae25cafeb060a914f8f9ca13fde2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03828f918e90e0d49882d300f3bdc85b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b68e71189c10722738bae83412271a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bf2a8a4c6ccb0d08267d44925d1cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73761fbe010a798d5c7fe891d3f4d2ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb1a7c92a9e5ba6065a6eb3f7978c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5f5570b1532a00ad4bda993744b15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680b14ba65202babfc1a5f83d5f1f03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd35a6eaeccaf919fb3443ea765b30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80de27be9978ce20c2115323c3137b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcbeebc089fc35973c392a27fdbea5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f0b9eecf5a82fe45bcda5613966bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e65a3fb7fd5fd38116067770f5fd6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c86d730130acaaa50a350e55e1d3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a48801f9a9fcbed971524428d4cc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c555f44f41da159f676af69dd0373ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bff4cae2d9dd5d41a27c54ba570d51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdc1987884c338db9be56fab6a4ef3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa75fd88f4235d2dcd7efdc08ff71b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae824b446d8b10e4c181b0347afeb53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811149a9ba91ae0db949ca946fa0a406453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaa4b5c9179898d31d5235e4debac5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea433e824c16fee3fa8d166d611bfc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9317403677d574fa192d1f66e35c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767993b3f5392c573906c087c2b3464c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf472a9283bc837b15b5c25e6cdab073458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c9041da509ff2c11d204b42f171cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04371823a269b570bcf12ebb14002a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edbd38b9d07d4455fd7db496775e29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562837f36a1af0baae6407f265ad0902462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce416f3df6c50201041d076e0a14ee3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92ef109f1ecff14da97fde6714af92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb5b6e812fdf34deb0e3534ab8c8eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3f8cd5c167bdcc50b891944381c87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fc2f982e26ad412d372c63fd0bbfe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1468b7bebcf8643688ad4a6e5cc27d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd1729997dd0f89d58c0470bc6544a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6680f08d98406eb207ff2578f4c131470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35228a20d52fbfb82cd72de84f2b1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f361d42a3f20fc55ece08533c5f5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163872b1675400d37a1d4c51d321bf6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12164a53b57ac3fd9dce000bbad4d3f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acd462a7fde7c3f96e74437f4d8d05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0889710f49cc1bce7bb2f451e0afc6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b765d8889c160ce66af0536984c0912477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1be74bd417fea275d0409af226111478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555a1db3d182d4254e853de39f8b893479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac870478a9bd1ecebfffbc5a6a8e722480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7094bf5b5a2dbb82425519b6cb9988481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028c16e7b3bb7c67ed1be5983fc9d9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b0cc5db6c05c97e151a7303307557483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c5966962acd7ee0f9d06ca9277f04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010af83f01014da69eff06f06b56ea4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3afd3c8172bee12b15c4b7d60e84a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e7ef500ee30a5b6aaa01d212a5d07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d6c2edc88a6ae41a8e7911595536d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2135df381fbe27843e12ad9c873e954489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bf885f972253792918aacd9fd0edc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78004df1c71215373426d987267f73be491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5deed91b8e83e5b9c3d984c806c4ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc1ee2d08b7248a5c2ae8624efb99a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad3e6c2f7f3566c708efbf78862153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b3f2e9a20e6bb4890cc1e8f9a8a8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b1fefc14e5f67e9c80fd896cbefea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b085c83450ddfe87a1a32e679dd696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe4820ef2f64c9d9f2b0ac32a3faae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2bedb2ef1fb2265c54d653e9b2d158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1304dccae1bb76a98455410548f4f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b2b61c45a5b5290dea6fc57dcb09910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10defc0a6573fa69b6ec167dd7e758e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3bdad7365c9a3ce9e8f8bcc72d25712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb8a22d01b9eb5c1dfcc2f2037716e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbfaf74d8bcba6c41103fc1f52e83214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88104c20a919cad684eddf3b80bfc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1decef530ce9c422bab43c3d66113b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b9bbb5c9e116f2a3066a434dcbbae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf21adc1d0a059a0251a3d1962df1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e90904b02c86e7a0f7abdd5d75ad819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729ce00248301f6195b2a3f868bbe1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848cf15eac47c69265e0867b329404f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9d43086e0a8bb01915d957e73267422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995426cb02a20ea410d5b722ce0111f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6193589278a3869cd5f353248430c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa911d334a64320460cf972e19555625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d63c74cd83931413f768ece94470826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81154edcc9a8b1315adc94a8a203c52627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2549d5e8683cbec7caeea24b04980b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c8567f388a01ed9412c9d823bb80e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ff3b4f4b2450c3369d38aaf736b1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebcfd56062159c54feb02de451a53631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a880ec69be4b301e7ca78094fcae032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00de29ee146c03e91a5bd9c63e9aa9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004bdd1941136cbbf0af06ed9eb8aa234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9be40d7c23886366bbec148281feb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b1fc8f6ebfb9ed646eaa4050c86a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40addc4b6ed514dfaf6910ec6299bc9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa52212a18f5a970295884499f3927938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da69099387555829e97623b728aff239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588cd6ad7782abd455d5e929082cf2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef846f3e27bda5cbf1068542c043660841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be540b247d7f4dc0d36e457c44d7502642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785bbbb5992d308fc7cdf22001668243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd61f30de18c9d256a30996817537344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47e64f79b9884bb1d45e1f734f160145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae47792e1396dc57ee3d7f7b55b6fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b1af00a8c675bc05c36ee0643eaf747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b144f29e55f0791e18138406a35a9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee8c4fec1870ea7f39a601f2cc8e1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3b0fd4cb681adc3fca855a233466f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ac87bced6be7d31777ddb8c6ce89951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91645cdeb5d8c232242d80951c90e8a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fef533233b5ee50912ad0c2124f77453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efee094faf72d5854d9a3a70ef0af2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32c28156ab68b53acc121db5b9085055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0e23d34b6dedc887067e1afb799a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba3cb209bc7a2b035dd7c5752058a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16748e67674d0776d629d9d18191a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ecb61865d0a1d7a287720686c4a2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891cf679074e184224248d3914a11f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6ca0b2446cd13c3d8f7078c3cb77c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21d66d1946d8208cb231d5e293aee962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d164b21d0f2307e0d9cdc46409cd5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534445d39fed15cfeb59d5c5a734bc2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f06ae3bfb3769623783a1e5c401c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fec45fffa78f3cd70598cea3e0f7fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df6c5e5710b12847475e0a776cf3dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6830acbb366192b1fd33a76cbbc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b188046b3941bb1589f667189c8cb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb2481642721c7989bd474a7bb75dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c330b1e39056db8ba25b916c3cc0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a13b4737e1850101786518cef88972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18af542f1638468babf1e4be9f3dcef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98113174fac88a4772c955b5f1e0f8fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6e0079cd2c7d821a673d8861f5b9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c2242337ce93831c6da532cdb1eb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853bf55fc0d384289059ec37f5756b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37817cd9e54df6bef8854e8f8a4747ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c2c45f5bedd85b80b59b4f87995ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc419fcade48c2602b436003a975f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6e14deacabb91834e5bae451e5b9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554804246f5e8c8722f64cc9919fcb1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf6d5ee6a21910e572e5331ccc4da083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4710691a56d712fd159fd35ac603d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc0b6f1908f1dd8205194dbd7bb2d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba33a01be546a175e9dd89c6fec30a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c83c2cb50e897ba9dadd3bc907d7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1c9ac83d850f11374eb7d2878208188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d890cdd87dac4f28454f540439f36689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ef83de7336af2e01c7646cae164a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62667aad90e406c46c73f0e35dd1bb9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf603e7bd78650a292fb1472436bb5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34488ec207609db198a7a589077900c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dec80085437d7b2ea0a269fef58fbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bc976979cb7d122a8fae1ddc82a6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15033fd070ec24dd209bed712fa1ad7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11955e019fbbe1113c5ea0564308cfa997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb02e3b56924fec4a1c87daf97768b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f75c15eba7f6056f66940655156ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcdac0aa93b826836ac7e3c11149d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f935b04c289ec3c173e7e7125969b22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cd042da53ce70d9f97a833b2a6e9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9828f994bf67ac89de4a550a800d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868247fa837096f7c973f175b94ee70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7a5a262592efc1f04b32534b1974e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c8d492b4a4e3c22fdbcd58cba3b8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe90cd27117b1bd1db221731c7dde3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd4a0160dd859a04eeb151b228d156108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565d45cce8356f2288cfe03021350c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fea16cbb368fc69775de9b018b3c2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5509ea1f42f6fc3d4b40f72732add8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf060e06bd9790f684057c371723805112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40c57c2f14ee411ede10c2b3689d03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9e10851ce6111f643d3fa91803396114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531302c99a7f11a4b3364ec7ea5b237115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537435802cee3837354f0106f4fbeada116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf5165979086ab7dd6d2022bc105d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb176e7648c3d0aee4dc24eb3cc8eeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9a6dc2aece383819d1a0010f729be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306a4b17173431d1bdbb38f5612d666120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b2b3f120273d787583af9099c420e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f0dd764622fe9029d969f202988ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034608f08f09fb37b11c56b83628f47e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673b8feab37db48f4260a0cd4896aec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef1daa3b371d9665bad481afb6e783125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c11fda2d4656a9c4780d2b45b93b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab00d02da937ad5ef8b9f4196897888127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0c95ee9e1ede52a1b45cd2f7b1ae9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48eb7cc2925a4e5a73cd55da541d53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa297508f7aa9da88ecf9c01e0ee483e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5a2c32e40ccc9e1d90e5cd48197a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dffee05055ec02b098681f8cc349f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ea9fb1b402e0288a6891584821a56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bee9bbccdd1c1260cd521e4f92c81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace8aa97ee0d6b090ba3e02dd0db5d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62533895c2ef72b262f106e15a12f19c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca200642f3a42f110810cfa3e8d07c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a6604fc0dc78a0349b9851f61eb5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d191bfe13d9bfeaec843dc803e60f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f532366574e91eb0ec47b8fe41e80c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2506b1a61ebe60acf47e96509b1fff9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566f79ba6f3bb10802b7f044550089f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2684702624f62ae01bcc61d7cb014c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb95c1ff740d9facc0d40d916481552144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55768eeacc4fe0768feee562164a6096145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df41bf933eb31d75682d1b222f8ab0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c9b4cc2c8a61cc600293d0b130940147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f283a8c735a6aabda757731e80852148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9526b383f08eab81baa06e4c2590e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcf42039edfce5b386571d1670538c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16329052fc70ea6a54917337b3db348151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5994fc9bc3a416f8fad0d9ae5cd5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978269beff43f201da4a44ba6b3b39a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f513f1818fbf54a0f4ccb972b961ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b022231cbd173d9130e01751b5b773155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1bc9b83165ad7a5232f1d9451671e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637c2c7a13811c35cc2a5f1bbadb05f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa620640160cafe1e1b1d6e4721945158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15f69d98027e08a99d858a72be87ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0d156aa9035cf54004c09e7d7e3d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabe5092d4823024b7b81c3bf3d2ee0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b833cc071df6e17990f969c0ba08b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290815b27f8f59d6b06405a36006b219163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559155a3a057f85ed185919a756d187e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31efe8c539c7c41bacb47dffab4d00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a10473555954087d269a264b12e9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a32efd50d31a719a9ba7434e8a518b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b146df98e33f39869acbb26042153168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cb77ce19be940f260db5286291c97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c31b981c0ee1164da4fb532f219e69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2e20248bfa0a0f5ad4a730ce56032171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc2cb4e2dd6af9a834a30de7e70d47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba674916cc43789ac454ea4ddb9de38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da733d8f6700e9e1be7237150fad5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23352a857af580da0c3b4fb70096fbce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef01c2e4b0168cadb2abed77eaac6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7f3e657c72193769d92a8aa657608177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbfb23b1453468f5fc8f53ec314fca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800633d41e2c3403dc8a60d0f0201da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c48331e9b098c8de8fc25b38d143b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92306e2a842844b9fdf3613943f739181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2263e1bf8705b8f09186894d6cd3f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa69bed43ed7f526a6eb010430600f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c498fd8954f8ff789a6be41f20103e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b599d24b15e6d7e07a73a9750821d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9476ea7011d4354a71ee51f055b1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b1ba418b65bd19ca041610a99ef14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec503d5620a6bd4497fcf7172f1fcf8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e4d33dedff348ca0900812ee36cd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bb7be4310c4c6d57a62ab54852a20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37402c3bf5097c4625452912bf85c15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbcdabd7aeaeaf436ae548421d02be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394b9db26e3e4661b774d09a4222c09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccc2ef0ffcb4aa63690d5329117e86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305ed3837ff481367343cf05bcd4a66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f362f2ad05f1e3731316f667318be8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa82ae8a4130afd970c0fe1d1dc0ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1690f1ab9968e2fca7aaea69edcd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba492f511e0415e257901c17c238412199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696607aebe2b0152fb827de27fbec966200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68735da9b4b24228af19e3d3374036e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280703f27de364062b99d8401541d15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629258a032a702d19c8365b699013fbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1608bc5671aa8555233cacd3f4e2d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebece7c9fe0b32947a9063bfb3c634205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff770952890d3ac09036c8483e006386206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce977a932604141ed6adb00a5fec62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a28b44058531409f7cfb6ce23e5e16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537fcbc42ac0ed2aeb3b8a3a76f9d49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf2b6f46e8794379fe903b81a9581d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e147aaa1178e5c6ae6e9e10673e492b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61741965fca5244b8f51fe1cc63aa46b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b8d7514da41ba6eeac76c53cf3131213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260b24072ea8a4b337d41398d56202c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f9cc61e7b8b9ab96445c308ca8f6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb98891defa690c7537e2abacac058216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0709d7194eec99a045574a21dc2120217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e427d0d3fae5a59fbb79901cb5fd444218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c4f9fa17d44e85d343a96e680587d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496fd72a2974133235940e425c6cfb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69ee63f25cc08c33ec527600ad71b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cf701e8fee7945bb0caef0c516873222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f12f320624d0afe855e58fb5c5b20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454b87fa78704ca7a070c2b699350a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47141253cdf93e7f23575b9c0aefb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739c490bed23c0ca5e2d3b5130d310f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f725239e2f59786a567331e632c831c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea88baf49105086af820f361319ce4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738017cbb29e09616059c46820beb11d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f9e35e4513440d749468bcf78ab0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ff68e8a810a1162e7d4a6b6a1f8c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587e7dbf2f778c17fc67cb7b8f92362232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f45effa6fc609dbe96216ab40bf9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d7abdf42352604b54c1829eb8199f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170cb1a85e3a05cb43c7c8bb6a1f2ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5a1065483eacda2d04c8b7e529e62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de72d428a938e931df253885608486237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4cbc161518cbc940ca5a18e5246d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ca5da9992cb4775ff50dd820af77c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f865f5973120f30b7db409ca51708240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd25490750c47bfaed0bb46d6f49931241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd7e9a16a7f6964af0df14eab30ea7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0689d647b7cd26380a63129123adc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eac6b62bbcb364a87e7cefd93408e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159192c2ad3ad09a343ec559be72c4d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a559b049b73682b99daabc67a510230246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0513a219bc014fdb787e146f07ef7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e70ecfe53fa89f3861102b073130a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff87ac701d3e94978afe1ea7e6dd8d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec538067dc64a8a61840a1f54911dc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce747670f13a36a557792dd506801b9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404fb5ae56955c1269dea61bbda3380252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3a8af522adb92562702ebf45a31e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144c6938f587e829a67a750efea50ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400fc6ae90e299ce265d977f0d9fe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eb29f1b0c0ec7bfb23a368b9b0e53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba2ee0463a61eb0e35679743b3f183257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783174dfc58306a01b6f62faa17fbb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290b2c6c8c1d61a6465ccc1da35d4b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e21b3dd85f331fc09a279004775a13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeb71b15493f34dc55d7d4f3922d35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be2104307dd0678a52b20e25d5b1d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c7c02c966d81282cda4909bf171af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc155887c9715613c08b330ad7940a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2897d6eb29810724491d1c6d576a798265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0fd950665ff6219dae06eac6646c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d63216b96c060252e41efc983de59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28763b56cb916d163485a50c8cc80763268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122340445cf1688a52cf14e5708a91d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0af75c7747cc4021debcc723c1c9e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb5d9c97c01432772a567ad4455d04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71708682b16e668fd2f180ee09739d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709485a7272a3e9ac2fd6d54c5c094d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c779aa19aebd2f453faaa400e1f70bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4e6bfef6de6c0dbdb2ff66051aa33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707af3f7a306cc8c39c4f15732794d83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204731a132e0e82867609997f2aea13d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c362851ff65df5cb3b3c419a84f04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6413e2815876bf1e6da8a1015cc2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7438171dfdb34d2250561ba9bb28b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17b66da3d7bd4a432a7def961056c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964306d87e4cb2e03a753d88983cc1a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fa2b146c0b45d87ebc0acbc329af4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae84419cd1935d5e1078f6cb04e741284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04925a36871b3c167554baec73203cfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e658b4202560935f0611752288ff7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710d949515a49cc835f0a7d7f65cb38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d24c96dc412e81ec22b97e758756e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160de55e0b0f5c28611b2f157ea7f2b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a6e7863baa8fd18f0f70f37f0bf51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50154a733dda1f4db870e284dd0f3f9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411761f7f41d9d5e67ec9ca6659082d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f469ea2a083ba0634c1324fedb34c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f94103ddeda3c8c9d27b148001968b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16686022ac078b3a0e3806169a82c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb91ea927779b6d8e25421772bcdd3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c6228314fbe8efe0201618d26e517297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dcfabe82db8df74c8309165b363ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0b5b15e69b771329a24545d530470299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ebcd657520ddf8f4dfae227dc6a92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50d732d61447d39a9a42b98cac51db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d34c360aad63a933fa67fd5bafbdfa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a063a1055ed85581a9fa200919d386303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a04008a4824ce81e9d45c6064688d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d0d647b344c71b3d28be1f3f437f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2109eff22f2810cda9ddcb0d00d3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44769e7fda8fccd1058dc435ede945f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecfd046d7819cdedbb21e3eef3d399308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09efe20c7c0d69265ee803bb5d83f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf0cd903c281f8595b83d62207771310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61779e7f18a819f0067eb92a67b202311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92539a8de7eed48e625710e46f80cf44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce7aeac6536a3161ade8fab51f0cc1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d22debfb67bc43801162eddee681d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139da8aac66be3a431e632992dda7870315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9fc3ac3c544bdeb3e038da95a433b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf6927cad4258e21a3cf13bbeaf24e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4c4413a91f3dcd720705d2d612122318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ebbae3d9775eeb86ccb8228a2cf3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4f2a23cd6f3fa11eaa0b064e84c1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afbc0cc7be60133f1f909c153579da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935399719ce0d0d6e014a0c01d537e81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637b0f3552365e73cd5dbb10f221b00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eb6b3e11e665a4ae8b146215372f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d9ce6ecfb6ac2c44809c438e31fa7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645deffdeec4a21c486a9aa69843413326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4871cfa0d95f86836a49656cea24b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b671aa0386a2bdeabb38259c0a85b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fc534dbbc1aaa8acf84e8942e5872329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817599ee45707d50da624701e4d540b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29207b4b8903ad429de264fde7dd88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307e8e5bb8803ed8843110f5dcdf3a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecc7ca778903911711676ddaa0205f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa524b1295366cdbefd8f19e420b08b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd6e89437c0d59b7bd0bb37bb61e45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b448ce2fed7486fa0674b069dc925b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c1fac0ea4c29745d0dc08e3e9f5e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201367142270dd355f68e26621c5c91f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62c3c1c1da1e33bf42269da909816f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac27e2adf33cbd57c0ab267e5f49ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664486ae52aa024a4fb399081fe7bc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9042e521ad981ea79047fc8e15aa07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbeadb781a59a36fc0beefa70f97e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1cac1cef63e39d908377a8fbd3acd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc9ac9bf115bed318973848ad2e4c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ea472be1087d015be50063c0fd6f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad840ac82e81c04bbb08480c5134e9ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09443e68df6a0a701d81934bdcb46c15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b511ea0fe94a401d5a8042a6d9789a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c7a848c4dfbca68e5a5e524fd6b9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eac656642e9d19af05e4b91006950e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23a5fcedfffa3c27c8586db1b94f51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae15e14856a09eb2b935060abe70ca6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8344ae01b505796bd60d90a50c8d4c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361f43fb43bd21e7eb2067f647fda34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c010187c5c7688904a504848d455ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eae73aa025a5281170c44ddedb937357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101876b5799658c8f13709b2d9b1657358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d62e1eaf2600a2a112e5a67902cca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671ab70cd8ba2ed0bdb34d6ad2c5459360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c85b55c747ca81e2be3151cfa23db2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfdeadac291e367d9ffed6cb1b0d69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92119aadcdd2d1a770141cbbc65fff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939b15cb595bbeb224e9ff7adca59e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab273b5baa3f4d1c474457dfa94f75cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9e4d06441f86f5e628fb6583eeaff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cdf2f262471e6a35ae22963e6d5e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dbcf330ae664384ec464b6181ea10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9e75dbb1e5a17ae8b3c7c268c84a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b299fb3557eae29d2a262e244807960370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb7a6a4aff430a8545ec44055e91ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d58fa49f1b5edbe8037fd124c39967372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a7fb56a14226daab5d1452ad8c072373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19281a4c61783b5bbae114ad23cbd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f36901316bac5764d7afea27e70317375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed42686f9f8ac3b22664e45bc8bf02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bfbb08e6709362ee255199e65dade377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3a06d335eaaddabf1e1ab40c1e3ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204b036777d3fdf35a746473e8d0691379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8beb280a19460850cb491c50c4812380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2589f8763f3c92bac15bff9409f6182381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b55a1a756d6cc924948a7bc436974382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027c3de77d5774bdca5acde3a9e6ee2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be920f6e6d53872cff3422b3ea9f06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d04a3f227ceee076cf2aaf4fd49670385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132180a57f8152ee9ac9e406a3cd485386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db845e91768f2ebdd995bd2a4e39e604387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ad34ba5403313b7c79c5ac56cf0a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aa7263ec4d6d42c00caa1c667c83c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54555b3648d5c9f3ccae18f1d2896b03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65685e1eb4ed62ddfff0f9e95458ab97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d27b7c0a8624e9bfc86b14ea7da140392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8ab8979dbb619f875d768d215bea7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d465b1522d1d2cd517f52b185ca6c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32781cce81ab7ea453db30f8cdf98f1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66163a29c13d71882d59721ff3ae7f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92431b12d5182dc31e1641abfe5a40da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd179b4e345bf50c22a5d27d4481c1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42626d301ef74fdd33da99f02f35a380399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e86781e05fc1ed2372e47ac18d9054400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488b256a677568d484614647ed0ca31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ada38a0e2b18fa27e0a0a2d2cc271402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768231204f50a78a572000ee6db9881403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be4721223860d1c3b0677c1f0724e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0df5bcac1dee00fcdff3a015515fb7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3530eb90a5911137b7d4cf0e447363d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0eb2ddbfe6c3baf1fe7653de01fd7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d5b559c211e955e5399379585d88f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36db1dc323aba1fe1d6aafe871f02da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588db0576ecc6d1f685a00775895060410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971dd27e923da471713d1e01c1cecec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d761b5b92cdeb51c11fe40495dd8d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8230a719f2a68d43aa5f761a0abd3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85d62efbed3ed2f9ab62129df03edf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e94dc15c5f59b1bb73b35fcbb480f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a1a7589f88e4de97869cab0d6417b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbca0be9c39111c8009f91216776b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfa37127aa89741e14084e4c7de16d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0e574df4e0f3e12a3f6d8c52c0cf9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96069b72e80a2487ecce021f9c0ed302420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78a83e561e7f8392ce8d43df2ba705421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782106405ce54f87aece4a807109b09e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031146a8186458d82dbd2aa2c4a53afe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77ec12b78aff9e87891b1e326b9830424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca34984d4ab2825fd8f496b3b47db63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f83b7daa0e60d8a1a47e5a20d1ac07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea33cf45a806dc7f3b60fbaa1b3f10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796076630dbb6495bb4db76cb7c09c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ce588b0673db4074fe810919177b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea8715975642118663ac85b198c39a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3adb7fe4e89268bbf8ce9eefdbb401431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53427cb6e7757b82f0e7a6d0d111043432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5947a7d078311980d5f611a2d144f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8f2003965f52dda6d03d20ba8cc52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128fb96aa11c4b9151c058f6aadbef8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aadc3ca2f04ef063a1c12c2c6725e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ac1b844269653aa50721fa8edc906437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8272dd77bf4c10ed92238ed0a3112438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9b2ab62f3291c21ccf178b9a21128439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e50d66021f1c8c04717cd2249083b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e979904962808b1fbd3d1d2b546d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fd20a765a596ca43b73415db7bf40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585918415650e3ac6a84194b74a6083443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac33bf866f9649b7105de42b37e78c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94c1771b34d1d8e8a8aec8f86cad6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac14ab9e00016f01d57be6bff089fc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817b86654932fefcd05ea13a6a03a21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca32b447bc5392c14c712230a90938448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a75f3983acdfd0a6e8401da5d4d76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e8408ae460221b2a92aea7e60acb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d5d00e6ae4417db7699bd43e52443451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e337e5d52d31de573de89bfe3f28b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fa08cc1d96698bca16b4922a0da43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d908df36d555bc34fe8a19ca7333c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d9aa5f69a5b8bd923272d67666a5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e139a253a57b22ceb479d72bcba705f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc4885d4cd6a7e8f9b36a6ac326d06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf80b575ffc298ec8d69b08c30305b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f39919194de29946c61545884bf308459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44cf2a8c1895a0df29d1340cf28a88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2014fe614bc0689feab47c50a1c3594461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc6d16eb9a29546fbb1c79337055db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2db63a89433d680349ad1df01c93c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0f481a5af559976a2edd27ed8d5a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2103583c5366798dfa89a2e88f45ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21726d9d27fcd5d9a34aa6cbc67021466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98797a54f6d1aa17da5cbeee112db8e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edbd475e8f6cd2f3402d0e09415dfc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900b1e5d01e7f8d7e03947eb00f2731469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b87a2dd6d97783959a7deb9b1b6063470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86af9c8d2a92050a0fe5defbe4a813471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d412a1da770633182f1a79a78c9a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aba15586d260cfafbda6024b1f5f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70218f1b062dc7c55ed38d6593e9b132474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca04ce3c524f6c57653f2f422806fed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1748b8cf90bc9026421e7df1a11df53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03167e8c51536c1ff9145c1b1af3e30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14def5929d9f3d153f759099189643d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eae468e4ec2b9b2ca732dda3e05369479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cd90c1ddf8de93719d093f163090e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08f7052b9efbc4a6ea761c439e0937481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00834d7f6e17c1c2f707edfd198bda89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0478b3ecfc640ecba2fb20c1006292483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8a517a22bd8536e6bf090aa3487bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b48fe9a60599a63f276d72be9c66a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c45a5704648ec8584a0362305bd54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd43d93c5320880675d8873ca7e1f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac837c871a2378cca17c312fd3b7346488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e9460225d58580c66e36cd25c9068489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed8aa56f3bb53521b7759662cd0946490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa566fedffd9f04ea2d31c0e750b1e491.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>