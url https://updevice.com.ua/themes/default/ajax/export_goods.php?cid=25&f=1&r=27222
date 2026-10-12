--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7aba02dd7d6c9fbd10be95b1594371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f200e9e8894eeaf6844b7a6d4ba6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ae256b539ee705d68734da6af54fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602afa8374212373dfd006534673f7354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62834f144fa815eb72762d79c5a4a2b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935292142d3f5a4b1d6de51c62037356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bece068180b5ef635c49f249935747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929c8276d3bc3e63539232a2a894ad88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56229816c4abb70ed43d6ccf84988ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b04244be04657ce6e8b047625f2d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6982c34abef9cd3ae7dba0c5c0e1bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9eebb4a1944dd06918c0cbda4bb50c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685888a87e1a1bac9226dadbffcf97c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd8f1b1726ea7c52279791c37a2ce814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64915b7767a401c865db04d642eda0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dd9fbc2e60cf775ea6ac1e65e476316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482fb627ee067d25c8478d505c37e9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215298670b792f9d61377803cbdf4ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cf1bc7704fef31761fe4eee8285da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cf46f48e3b07b9d4d22c4e65644ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd311a8273df9b026e7b0bf60cb3f67121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec4708f6d9d8668624a6eed5cedb3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dac78414ed59b42b5f72dd36f5ede323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dfeba5a27843dd48c3f11cc2eeb9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396195dc3420673986dfb5e60a10db325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8e2828ef9174bdaab00b23071044726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3708e02a071b023fcddb12c629278427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5c7fe6f1be10ee0e18d90ba38162f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094ca4bf7a5233b9d5dbf6b9e45d9c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70adfa9a71e84e9148d5fe34ad6508c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc37648f360d85067cf248760267e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd6b97cd8e55235a382486997cd59532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddc069b27001ba9cb3d5d4765e36b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64badd586ffd96d5d33a7c97df57d67834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f225b982c25564705bfdda8c3b510135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f397a93b24df259106af94092ee2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a0d9fac1d7dd1c2e484d38899124d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419987cc1d8011e3aed00a73ea058bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50493107f5ae54e46403c56d0f9c21e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36483971da2679e419fe241284ee46c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09bc3681179989419fe75e2e1944a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac146cfdfac17b795f35ab95c2f3c0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74131d2d0059af5f8a58a0afefe6bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a51add7826dc09471294a98d5ac1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0332a392f08cf7d24d27dab2843147545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620ebdde9edb7682243a71a3c9292e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee59b198b37505a2ca47e8509bc417047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aec23ea6e72250742b1e27d39ae3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1fb3aeb83fffb64e7e077e02a367849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571a77f5a8482337582e7182ad102d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e5cc2dddec0f9ba3d6837e765b4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6855f36de143d07cf4821306799c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67f3a5e09a10a68274470d39118d7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae4bb35e3997a3ddb3fdbf561fbce754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d37c9305d6b619df09b1cca2be686555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c557ab9bb95e9774ebd2dee63e338ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399a01246ab2243a559f60a044ad6a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e1ea9b8720cccb24c61e75f76035058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7acdad52248d126ecdcafba158714659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644f3bee380347de8e2466a7f665ef760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e73fc7e19c0ad086bf4f2dbf26df261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2e66dec10646c9cde203acdfcf30062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4917443e74cbad83fdc6bb34dc52ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1307238c6a8f296e7f512968adf5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0cd317db6b09591c6a9dc5aca304265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c323d9fbc70fbdcf5663805256f9d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612223dda0a905dd68006158f0612c5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c0cd99140a92d50c9e001f2095ca668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a42f7acc63053b65f7689d92cf0e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb7c84d47352e51ca3131950c4ad170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba227b63857af8cab69ad2dc45310a0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc4fca66351c06e7c70dea1c82cc7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab99bcecfc09cdff18d47002cb433a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707541ad10304812e6530e858dd550674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baca55a0e598115afa58c9d7b1e75275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce010dd9f80839594c64d99bcafeb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ee1b06a25264c47218c36f84e7d1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5daa38f5f3a1ead50fc3d0abad494978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e40e535e08e8eff8b5b361f5a63a0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be5bda9768c09ddffa2740bd41aac280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82be8458cd3ea0dc9166e6682b5d3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ecb5806b3dfc35a7f3ab3447190282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c453501de827d67cecb2da4d3a39a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc123f01f58b83f2e307c69ee5776e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157a893ed61353d02b908f86abf675485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb5d46aae313029c4582f2e7cfc24e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc96efed07a082cb2e2f06b1c2d81a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321368f0f3e3e109c271e63229d242688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee9f4bf5b42c69b23660cdf9e98eef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef40d360199fbcea2815b3fe2033d4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847c6407530776ca57e43ebd2b46fb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6525f2f60b85e2965fe2be2c7321592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c1e2d74bd3ab8656358ecee3ff3e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b205d5898a0dbec2f54e2a42eb57694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b07dde6f6d0a72ad1ac2971c15de795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b0f229276a7cc0b987d3a5de52bae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498be4acfca1c5922814129a5d16f3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e260ef8a9a8adc5bce137fa3843cfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63424b01f3f2aa0585e484ef34e3cbb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9f8aefd4609b4bf4028812c3f345c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6628ed2e4754e6e64df1c9f6c9bc9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb569f2d50dc5e949d10dc608f050fad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f73273a48286d4a2188514000d5c0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519b46af112f1618e790683cd415683104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9a1830dca44059cdb3d322a294f78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707a0dd303900444855b522ab963184106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92698c0d5e7487f2f0f3486840e4a20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e31e3052459f8f71886a9893c56938108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e60fc6ef4262b1474c7d9ec11393a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38110a1e347438b5eb7500a7117b41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2636302dd63d77e1f1b366f53870e5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a397743a8d2fae406ea5442c6891f21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c68be139f9a366477d2ad466e16db5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c4ea6625080c847b3031374752432114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37476d1995691ea6d2ef495137b9e46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea6c2630b9ff6c83260106042da385116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b37cb327d0fe35cd594315650a16f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e81a1aade38845ad857afd4b78e327118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad42c446c9f2082c53b0a1532738da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc70a75f8d43b7f67a093a6802959b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9821d9d10b8e5c79beb14adfa08cd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090ccb76f3f176cf3ab0ff1cb7e0dc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3cf005701370d5757aeb99d47f8dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be181334d82e3a2366121e7872c05206124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fee459dc2db01d6743f481915adbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62efc597900fdfd6ad3ced12b52add126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de02d247cb28e617a2e072369cebd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf0430f019fc2c496db63cc13196ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c32031ecf3ef756c29c5f2a475b26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc396c8ab69b005ca4da4cf116494994130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db81cf269dc24091d4aba4087e6d171131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc506f6791bce9435012ababbb61c177132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edd662ef97aabf08b0cbdb6316d494133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47678915dc21a7bf44d7161e29c9ec39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7c35ee789b940d5841ff0460d9758135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f5fc2ca53c8e2922bd32030162bc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b21bf63cb7f7d37fcc4970f9371187137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7bf116d7b165c35bebb8fd7a21d64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c945353c0973e547b6901d316ddc988139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac5311a06771ad4f36d29576757f69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d889e64cc01d145a8f800ea82a50f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b037e328be6632797c55747d02979142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3527920703f3e4cf626b9c9542711143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda5f1faf1ffa001edd5ab4a9f0403b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493b47a9a7af20e8e4da8bc6c76c8ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff62180dd0ce15d719bdb9e5ef937c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cd23f9e493a3312cbb4461c226bae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeac986482baa2e76d2f6032844e15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcdef17b18aed128109524e8a64453149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f9a7ba915dbcae784aedefcb4939150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1329dd18145367de6cef6722d4b6d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c33246780fd217653a9367df26fd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d275465aebe4412d3ebc8a894f210f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71beed9d5ae7e97dd80aebc4f24b0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69f2f11241c021311eafce554e344a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dae4f11eb8a11f18759f605c9404f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c9752c45e84f49252707671149229157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647917e7b58e4fb59059869ca1cd8983158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f8eaf35e12bed306a95c8a7879e6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07511114202dec070266fcb8acd3a2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359cdd31e1dae6fa1df8a39c296140c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9271f6d0887dbf7fbd312f343f92e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70955f3dcc0003e6a530c731ea284613163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4335bcaa3703ad6bb2125ad2f6fc14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9da7d2a7f70d68f7cb9c1c4dfd67b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d19d1cf1ef63196bb39758d6c29cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297766d458140047fd3612ca703147da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcfc846506a8b761046c3443992b17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fafeecbf1fabad1619cfca63551b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10e5828d9e72eb0e46563e7857d945170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcaa33a9f555b0d61836394049f180171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc867cc447ad8cd17510f2d51b5a47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a6ab243adb5d3339cfe8b174f3035173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d97762b036ea7a6caf8201b3e6f1ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d1439ad7838af018b554ba71dfaae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8f8e7f8da25d7b8a35208acb2ac12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e00fadfc83a51f3fecae09e4af897177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b83e78b970d3f7473f75cd29a73ca7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5a6197a20c4195200aeb357af531a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993742a0f109c374a878e84c7b4f6c14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93951cce7e0966956ab8316bc26f175c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e5149792d5417f7daf42e911c2c26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb31045ac6a2a8e9a8dcaae3ad63db4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa53256509e9e59cf3a2a8018f8480b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132935259cfe6927caccea7a5447d9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812486879a7027b3a144dfd572d2c74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557aea50355869b5aec7d138e43e880187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bddb947825aaaed4932d429e15047188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5003213a5dc7914a55947ae9211ef9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c5c89b91111ce0c5a19a1e83a9005190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89891296b4c627db4a6ce1aac69c162191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60896bca9d735efff9c8dfc1494dc28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188665b5332322870ae88f77d3707646193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed8879a14ebcc8d211faff353d77d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdee7dc1c4e5164f34b2047aa24270195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6955e3ba09a0b44faa0ebdd3f55a157196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7c458661d4fd0f7d1fad7b0190c9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2115a401acf9f4ab07c2ea647b794198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8268cbed78a5916d3e833f8b49aed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c10f8f64d4a6bedb7d5ea58e22a2bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2879e484c9f2fb1ff0a74c2e012bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd754bf71291daa3d4a940b53edb8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0b9dccb0c623699bf008ffa61bb31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89dd0c29bec2507f203c02e1b3774f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39bad1ef8fce208ba7a878a0682818205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23f60f2e757f4f9fe7e6ed0c49b292206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31be83caa2bcb0d591ffe1c9b80ea07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7ed816dcb2f548ee7dbd691433d84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24348c082220a50edee19a5bb9209b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5989f582fb37600a7f522b511480629210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092b115e3e949c8a032f1907d2c7c1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57540c13c38f4a68d57d825ba52eb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f762b3ee963ffc94e1a5b9319ae82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e64ed32c16d8e727a28fabfc18135c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4795c29c3f450c91e6b71c05b5283215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567e813b5913d797e9c031ee33c0de1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aebcdc3b05bea0bf791d5f1918240217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faab8d92fa3957ccd77676cc288191218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27851ce83c162abe7b35d1c55281a17d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff77bcd578ab68e6854b590efd2f7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e5256da269c287e13359d3da849e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30441062e41912745f0372448b10b23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174ba47422b3eef2502cbf86e671c05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ea3d72ecff28bf437a7cae9ee422b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b88f0960657fd7f972a3ee71f3d00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a02bda3524f21d8472dc0ac16ba8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d338943c788e1dc0ba1d2188a99bab0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630d4ebe2423962f1e97a82cdee8ed6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593cccad36fd1c544d616338a5a430d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a5d96e7dcc8fab6bb55f28a5a866d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8abddce94088efec2783a375b56f08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86479761eef6331bab83fb8b6e42a631232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc3046ead51f95f918ce8af752fcb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6f7eaf289a5e72cd964564b37070d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312a67a45c167ff7cea62d19035f673235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c462a1d09a66d6f7345ad0f445189236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc34a044c200808dae1c040e9bb1a02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e2f41de1824e025192516247246cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b20f9d22465dd6ec7d7c48db6f0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b749ad5c227b96db86241e904dd1256240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8454514f62b6a71ec9d5407ed797edc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732776b34e91185a9639c403232fef0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a838fb5041c1f39b7c68698c6619243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676cce93656186a6f1198064ba5ff0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ec4566d2d7e36f4279fe669644b09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80763b4fad664ec75e50240349de8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06736ba78226deaf9ed8ffeeeeac88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acf6b1d6c0ce31a4bbf4f3201c87e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e73c95bb78c2f76d397514809f728249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cceb723a1078b6c0439ed39e49f09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b936c97aeebc770c490f83e15e0b0cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d5a3fcf3d27a700f7468cdbef60d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac826575ee5f134cea0bc17ccbfbdb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157d81cdd386be7eac85e609d8685a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d15c42216010e5825031e3133befcd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aec79e6cd95c2fb356ed783e00252256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d4b61851f9ad64976e19235f99d4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb14f7c4659211d02e4461520aabe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27bdb171c3ee203526457323ce1b33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771f0f26871175877b9c7e3127ab8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152964d5555be5202340c7d910a5e0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa009bcd9b00d8b2832c4946a997137262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3279849aea067d403be95788ce2a758263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f4587c060aff609bd2e9da8db7c9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121573701b9323f23db7c9d7d7bd02c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8431ed709bbbc47e6bae0d7e8919d14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fcf8fdce64517f2fbf698b648d435267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cb9deff01f1d75bb06eed9fb33982268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaadf19a9cfa950b812eb968a73c373269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925bad41ca2f1e40fc9ff5d5da00fa4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd77a5a1c32e0dd1a147d5e0e5bda9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f1101faded6caf341b71bdec0b5db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d4e6c127b33f663916c433630aa44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7802ece3643bd42465cbb213bb8377274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f741ef739bc72be7ce7e9e131b3f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e19c2d982418b35ddbf71edadd558b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7482f52759ad6d6e2ea7c5eea72cfcb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d0a6ea633b793c232be774f6de200278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a1e82c38f639b0fbc999cdeef74bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83413deafc952b6b6680b93314b45f9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b62cdad5cbb58426523e134d6f148281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a63944c7d6df61b39f08522db5c0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ead5f16ef58baa63325265041be3ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b21cb767789df59abf8acbaa2bb79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9056b412429a6bc11e80e29a02b2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b329b0c9349c5bdf3b319e4cde1eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb45c85dbef743f7d717c203d36178287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe79267f052d4cff635d28969ef79e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac54af104937d9ffe14f54bc94fe25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a934e5032f70692e1dbb1de0a7f887290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84866ed2a9649e4bcb95930a4483655b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe4aeb1d7336a013dc650c45aac312292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ea4e245e8432efc753d9e5071d596293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0ee1b3936e28ab6b618d6dda4fc16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1228a2ce999dc3647ba3d2cc8622e47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed49ac1ba70f9bc4f02326580bf6f4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53567857f23eb3829b8f2d83fba55618297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d04cbf9d84bf4486e54b1bc6517e48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b085815f7801373ba35a605549b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d2b6823d51fd0c3c16b75b9709c1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bbef982d09499acf32e602eb93f1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0ec416432103f8b793e88cf9368f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a24a9169da99b5ac30d648fe38307303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75749490d03a19cd5f54ce574747f7f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f42412947fbda09dfa8d110e0043bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8b22bdf2e1b12b4169747a3ac009a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f219c8ff66201e16249f33836e2157c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74662b3cfc0c9d361fe79f34815fdb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87ad49a7db4e58acefbb32ee8abe71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f767f55afab8fec2fb0f7e2a22357310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34b6e2564f436514626515d345c41c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02312883b58ebd9fbb191ec2cb3ab5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae4fe76269cdf6dd6379244f66cd13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b26b8f65c49f27dd1c8bf39e9ce7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828e3fbcd25c440773c5d2f1afd12d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978e86bdd25037ddc08c15f81816ca1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2ba7ecc095d5b742312ca3011bd1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f259c725867d03fab7a0280ec18d7e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3445465886acd94359ee65f732e26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fef569aab674080504faee68edb41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff19c30c5f030d1431514ecb4d26e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5b7b74f1055c47767b67be8d8b891322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e775309d6c1cfd3b2bf51ecd262af5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213da327bba0bab2a1cc4ce092c43a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61212afe66e1864441db05bbeacb773325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ba2946dc6b1ce8585577d699a6160326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dee2919f8c7e15e9c346492c3772e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72385dc91495c335c6b7348c3915bc32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3635f6a42f9f96262c413bd94280c91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a55720365282b1e993a1349245db0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b1c6dfa9365168a51ce03c0bf0124331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4a9d72407dcc566d85963385ba7d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3a451d08c1f063bb85b8d5b500e48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0a677b155044eaf2959d340169cfe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44a6081552d8779d171cf5872b17a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d42531afcce39f8ac96c7e2e36e82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f3a61a7bf624ddeaac5dcacdc1f25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb05153522ba72d943eeaebbec337d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0476b5b76952bff09f08c2be1b4b05a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f51bd06f427ccbb45425ed89b5780340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7499d76ccbcd560aabf9ecc780e1786341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deffc668b60b7c2f65ba40a5baaf84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2890bacfa03ceca7fa769d28d221be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e065ef3336c5f02b2e4a508c68a0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f221f0562ad2dc58014372acf20c0cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13417ad76249274258955666d05e539346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878afdc36253a0feb7aa1b7fabb30f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e9bcc9ac66f7c25108922aab08a6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8bfc35c31e22620009ec82005b3a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3641cb873fc375a79905923e52520350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c582aa11532913f19b91b9bb3c624351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05136d2e08f0ed0725c41ab755caebc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f84e4bc35a4b7f142a6c64e4669b28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3096f79e4dd62af998216af741c5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f889abc94d90935df219e5b8fdea519355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7d56296443beff49f7ab2225e86d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd7e14aafac1529bb6cd5f22b54404357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39df1fd5bba331779798756256f39fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddeb3674f350e58c9391716bdde584359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc082833273b0a11e3ac98a5a068d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0736fcffa109f5fe104b2148a4247d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5e546dc4a5225e21897a95697f25a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0717a5622bbf2e49848538725e36f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53097357b664813ada0e9cfc2e1a75fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956718cd322876d97ce85f0dc8aee8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93bbaadf42ef5280fbb4195d57ce5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292dd709d1b5c4ec4dc22f21cc7ac26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35f51725356eefa97627d2acf08663368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f64c9ea961fb5a2708eb17f375ed4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace7acf647b4a4e823bea271cfea47b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a999f524f3aa9b3fdd42e14c626ed26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e45d0088824d1685a9ec51e66001f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba112adb664769fbeb53dadac8af24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613842d1a1dfcd71a236c9bdab97d330374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76c1eb7f205fe78fb7bea2759d5e04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f95cb3397ed5a6445cedc918902cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ef04333121492d30d57714830c1df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f0c4c07f16da6d94c161bbd52045d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9917c009c4be9c36b93eb291cebe0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ed698115d2400eb10625d7e3280e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a9afb40af53da032f5347efc36410381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866df692fec182a41b1dfc79c91342d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943bf16ec807270bdec269d7095b989383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2c14b6d0b7d1205686bd660da4c40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07caa2b61961a261f2e3a86582df92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ba5c926d64dfb5c8d6d5c6073edd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258429f0db2dfa7c5f2418d9ca40844387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11ebc5e5d2ee0304b9d45c210ccd4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821e80d4f59bc2a9e82f0184161790b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46687350681b33cde5b4a0627443ceb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f8456eadadb22e49635366121a11a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eb3dd6f465dec87d7c3b78fe7c6d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc8d95d6d26ae1484152ed0d6e5aad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a1145e632e9cb84f2ff8ab365fc87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8717d3b66826ff468c072b098bd2135395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ede265946043ce4d17808f7955022396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a994b3d05a05b25045656a10564a0b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab83937b6ec412f5cc023cdd4f9ecc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74706cbd7d70d81ac9077ea9380ae9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfc76f76ff6e3b54f1c09a3555495d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bd6782e68aec91f16eb1c8a2abbb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd638e14e8606e9028c7385bf8498f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c83df91f6c31c32a5a9550232cd22d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ea44ccc4c01ccebf28ff959ba013a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9bb8cdcc6a70bad5126141640632e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59600714559b3f09a9bfe48742f9e1f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ffa36a1983c48b9d9a6f7cd116c3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db0a35ec64dfc0eb67786931a695c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7f62edcfaa1ad000142f5ca3f9739409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ac35f7b493362d0b94d7b895f1cf0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56a3e492cb5d147e474f0e182e05b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecb0382349c8b81ee6111e819635c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078625b97966632a01d21bfffde5ae2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e561cf87e97c25b79ae5d644b86f54f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb028150611d02284dad1aa4cb2744ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558b8f79046d3724e6dd9bbc88055f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d8757cea4664c1aca3719ccd9d61d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b035bdc6c5cbaddc197d12ec23d8df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed4d7945b19a10ef4c1601834d543e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407143d5b1deeb6a082aa783df81e68420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c4240e1ff2e48340df52077e9550421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceae1a427ec97dee2a922875c0c4321422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19502956756a37227e9b3a824ffc4b48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05209bbeb34fc0cfc881456c02f54459424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f34dd57d04f5cb4e17e7d755e35a7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e178db60c0346c0e93885fb76852b0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093058dc378d7c053462fdbacfb98eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054848fa67c02e679ec6d4f9a79e423f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17475a4c2c25ea3baabbd44bb9ecb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be8c5dc35a007084f9e983a27232fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b523760d317f1d65bb89b358cf95e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5879e8b4aa468caee5abfaaa887c7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15099d1812e2f0fa72976fac0e91247f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d160cfb1487de466231a70f6d793c0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9b2f7866eb82163ed57bbe05be60d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623090ab970813b02694698c4eb3f372436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00cb030479d501aec00e551f3a592e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad976d5c5a231fce104f7acb194e3c5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0127e6727eb2e2c52e074318633703b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d9ec18d996fe8de3d95ed145bb9d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c160e8e771920bad56e751fe970b9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd216b262e66d8a4c2a014b861f094ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79028918b42bc00b5038ffb31df47d99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f457df189a450b1e539c9f9a819ec77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be056d45553a9346c9477487dfb739445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fe91664916a17d67e0ce23e9faadd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573b02bcf01e6d3b722ea7bd5bafea0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ab4552e71048a7636b26539dfaaed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ed53f36eb75ec63066f1be090d9cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba69ee8f37cfdf34ffd1478e8a0080450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25578e892ae023e0b397827324173f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406ab6b2e54186a72689ca38c23350a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a6fb37e761b6da16cfb5a4b77618a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be636acab0c6c31a2a4697603651cdaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d1af30d3d37e2630685d25b6ca61b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2036c4a93192240acede7fb43cb39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393497be666489f62d889d771e675734457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494103fc211551408e9ac6e92c4395e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d06eb920128582ff1e9a401cc68c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef8e3479c3b2f7d360eb99cb7800aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8516ce8d77fb53f23a8f96d77d2676b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b48d8a07447ecee4075c9d30aa3b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a34e3d876ba7eea2419093c43defcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544f9e41dd690288aded8f666d8c1f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72170318d732721b876c5a5178c721465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9934872c59cd908d27c2061d2c1055e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ed94c69381531eeb1696b8d38d36e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1c663e38e7c2c81f2617e43d7c2cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b25a2f2a9adc5111ee480ec4eb337469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa17861145c7c9798df0cbb7064a95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d6a366da6793706b31773f03a665f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f8749a7da0092282b079e34a57e60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c23803baa7eee6b0be54a906fb430473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76167e45b370aba2f4a6822edb71dbda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f38eff6eba0dec2283590ae0a6681b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de6e442394ac17f6e1da54a585f066476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e829b73371c5c72eb158236163237477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1a3a5bca92b26769b71d085b98cfc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564e74c64ba04f816c96613f8c5c198479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdcee5d40832638dd9094a43f4bf57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea3ef38e76bd494197e32a46c61fd3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0775e89c441b24a472c88d48ea6ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a5a024b5b93c265e975bbd6eb5177483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a657c473d6592fb81b087fd32db0b68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480caa8d20cdb33354b697b11eb5cce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56709270e52960e4d0b41d4dfff9fb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cd42f780c529320ba9141af8ab270487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21dc89d5bda8b4e2b9c42a965cf9ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30925484cd406bb3a8e51ddd33e11d4489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119518a75b4433f30fae998c6852ec311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bda7ec16e8b5599231bb52bbd3c812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b458c0dbaa32c1bd79f3de4c52cbb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa91b05079d200f5d55e818f200f04f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565d3f5e661055c7434be7088a6084b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cf7669cd4cb57291adbb8b47f75c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ce9dfcc237fcced86ebb8b2133a2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf8bef17b20b20f238620115fa28598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db99d3ad3afa60af2fbcfcc520dc2619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126bacf8ec3cf77f9c4f3f9944bcb0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49027670f0237446b6d4e965023b5b8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50070b8ffdcaf76fa5b3602f96d9f7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd734bc215e108cccd6fc39d027a815513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2e80234e82f40935c9cc8929ba3a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68e1159cbaf718f78a47bade5b1a4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4628a60500b0b58799507acb91923b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03109413c679cbc5cd91f3fb124ac8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3daa2b1fee1c71b9639335cd75ff9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b6049f3c2f7b08ce0cb568fad681919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae588621efdc8dea315759e40787f8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d553f9831c9ee08375fd7776f0cda521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7c7052b46ffa7bcff8e533c38ea8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb97fb1b0afd5d77b89240288439f5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343085ad5ed4fff54a7e15cdea3f96b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a23b35923816d4b8ab1d1abcfc6e4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dd70f4797197bc79583710a2f80bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d32b515e718e2b6a675f38794966827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdfdd6dc24c6a49a956ac4352c256d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f72886e609cac26b5f23f62b8018ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9a9c817ede811c761aa06be884fb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a3778d16d0e99040f1c8d594652a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf30aa05497030f55999e5fee5af96332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef056c6d9e9810d1f2ac1ecbafdd31d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5ca83847c6e9aa16daf773b20c67134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3073c8bd67331461ac0b765b233f9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fa7f30fa6700b81013cf32d31a26236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8522388a4f8190a29a7325c93a69e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a77e5e46c7d8cf1eb1554cb68553a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188d2d398dd5a416e1a1245c8008ec239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac68e17b838f59341946aa4dfe168840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5d8e59dd77ed437d3d5206f8ed0bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac6e749fcf478f05c1f1539695b94642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9f7852854fee1654f41b10f1f7c0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0339b40ddb4cef7053292f5243183144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce3216caf64e6c4386d3e45cc4fe2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a27d02f9e8827663d5f98d2f9376e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da83f8ea95a6e750c0795f6b251e7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b1a708e52e948e0e511ddc1a5b28548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d60d6f6e8bff7276c1e6ddd51ea8f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7afd58cc478890be3326c2c40467e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fe7429c1cc5380b63a4bc38815b1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdddf0b849cf9ae13d0905841bd4e5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3b82efa80fcd6db2de8bc99d1904953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f270fcf8957504484e7a073df590f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e956287872ea1a7f30956f3b1a1a48255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03398d91d5ee351db90032bb8d6858d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93f61aecf83f811dbb6f19b04ad91057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b82e285951fc7522d1d1f4ca9cb9da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a69e339d59a0a8ec60eca23b0d357959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c77c1e632c9daac95a19f5cf6d014060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed1f1ea22a59c923253dd2fc1884261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484238c04513c49db289233caecee8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b050ff84e94949c34bc4150cd99b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e610bc72c3af709a92e5c494e8ac564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ca744089322b640a6dcfb5c5b617c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a8bcb3aad4a285924c69641d6bb5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6e1f5e0d8352287b4e7e9d323da9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b67328918eb6589b7118f649454b3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22da5e96c6c4824ce7089bc58726d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece5c0b264f35ed856617afe225531f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d1d062dd87411617b5a884bda082571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92344a26432bb741edd68ae5a8c6f37072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1967bff5b9470ada625a58a33a1fa5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b318891766ddead6cb2b31e7d324dd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46471ddfe817d127037dcdefa67158eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed8f26ea56f52f3bb48012201e4fe576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f4a5709e0cd42fd57addcf6730f9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c69f7bbeeb885fa217308d1eeba22d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aa170c3f194c6e0f88e941215d51b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb488855dcda6022d2ca3a8b1480fd2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80387f712479402377ea2654aa8b6b4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5ae9e656e5f035a4d8aa58545a64282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d07725ac46a4b9b17490544e899c9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5ba0d0b3f337571c4ca7e93ded71e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076896b5819736ad31223121f17236d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbb8338b19aa2fc49250ac00c1b2e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2232c57c41ad6eee42dc927fdb5eee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1678de0f64bbf2e56fdf03345ff920d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a4acf383a13a0aa17cd721fe8dd2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157967dad4eac15b27dca00788daa67c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b7e437c1098832613bb2f522ae6a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd5ea9cc42d64872ff9cdf1b8a767e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d22eddb2640234cc1fbf8f6ac9e9ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029ab51ff3c29ecc95880d739fa5d2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88169b69dc983609120caa982db4239095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd73257bce4d27e4e01e8aa748d3a9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493384d20e7b982211e43416bfaac6ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82da800a161a8616741ceb3a162e19098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22921c35728824a92e7b995dbcd361e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33735540d9d759c451e8a526aad594aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32073fc1a7d21505732462328a4127e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c60c4c7bb8e6ff4686279745b5fed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b216b29ca4bec335db5a9d8592f8cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568edfbed1ee4114abb792e736e808d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9be1764885f49f5da031289841f81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a331692a19de0c13bf60a135feb0cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a34acd14c157173eb91825be849da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de549ecee8e54548b8f5836185afcb2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9010e282eba05a7624bde73015be163109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9eaed5fd1fa28ba9c9c7d164e685b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35680ae9d496d692691525af906a088111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828e74c31ee47478de29a610140b855112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2295e56359797ecf877fc5d30eae7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44da86d25beac359958964a4a4ce4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7a9a399901d6c2d329732199da7b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60326d63055f75825efd5bab898d18c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61e0fd4b57cb25b5e16cfaea67db09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062214c73cdc31e9a5651f2d7efbee2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d33e85cc42b26ca45b1d5ca3ca6bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ac1e53696db28ad6047ed13b04398120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdda48103a2ea1a745b9d02f0bf0d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa890b2436e28fb0d5f909d2f41d8baf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52473138bd8c714916d7e126b38df1b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda62d256765131087fe11b53da57f18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9698940465fdac5fd59fce85b006e6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f483df0f7e6090562295e2daccaf93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf7c538ab4a26ef338bf6016e1fb63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9485af92bf233bcb83faf3277e30476128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf46d30aca83299a65c421dc08d9c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac257b40a000094170c605ea980c562130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf402dbaef7860aa721bf04abb97bdf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84c0d3c88c7b56c2bc2da6db2ab788132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab3ac96bbeaa920f815a90a324b6fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04681dcc6b3f0e47962707d6c313a712134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc425142bb0bb7aecec1e5404a1193135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b021a68719c56510025b5fbde8bc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86f44edad31c8aad42912c04ac9cb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35510064c859dd43a9c27fe48be5423138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f69039cc935f59189df8a1af9297f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a012a4757e4baf442714648ef020933140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b914befd9d7d2c80ca31f2e1cd3d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606d65be9d406d131fd5d2faea6fc89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab50bb2f16c5a64b6d8e853456e8988143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066ae2190820fc89159ea8ba3b8d0f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73a5ff9aa8e9c23389651211437d21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaf3fadfd95e9693c5c61a5b8069e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e15bf25ab92a002f020f47ca0cdc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861818ea4f00655bcb361a4a67b9435148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa796a993fc03b01def7dce49a5e386149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8f7108b1fc7dff952cf3dadc04870150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bf04dfef31e31d21a9b2258772139151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2c612f83fed7bab0bbc3cbcbfe497152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff4befab6fdcaea9b371fd33e416be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f17327e14780fc52151f93a8cf80fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ab67812aa95fdaf6e26c65f4c4221155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eae6e77ee9eb12b04b84bb9748e5b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce93d109b8e3ea27ae3841f257f0451157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54045e7ccae3868026eec8b9204cbcd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a265f6e42d4dfcb24fdb27529c629159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81243179fdc985d3e347ec6061c9bb65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c48097fa65a705de50615c11f30b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273b61b079d870d5ad8d3c4e7e062b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738b20b5c95e5b43cec0ddf7cefcc61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03597cc1e565af3cca8c2626664e8bf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bdf145e9a8299fc93483bb8e9f0a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89da908cf6c47a449c372c53299a6a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc45e351e96197368c0bff0c591e16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36935c02e85384b650f1eb6893d235e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f82bdeb09b85f01aa0bf7ccd54f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad06b22c93c8b45c2e4e63906928dba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6022457143cbbe760b5d5a5846c812171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56975dd4da06d21ef07983c17f94e510172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb53c4e8933a83b03e7a388c7f620d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b38768832ad921e44f03d8738379cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6649e7bfb4792cc518af26e6708d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fe1355ac4988d25f419a68f169190176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32d8d8e6ab666343c6c56fc2fc5043177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4102b30d93315d722f6c1dfaeba72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0579c5534da11e0d7d30f8982cbda8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571f5bf524dbec3892d06b14925f07a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711c91fea1a9b03298e29c4d1113215181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5833274093d456fed45022afde8c27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450c7d0e282f3198140bf2d68d35261183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e840b2cd814ff1a3983a10999e0269184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097db86e4024393465dae404554876185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac8e53003a99ca3d4fae62062cffb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a9f547ac929c5d394b57e1297ef62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775514f5b55c9a255e84903f5f38067e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d23be4d4342711b7ab7abdc6aef50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160137e4980081630223ce321b9127b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433cc43cb7bdd3fcfbd199c6f10c956191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c619924afc557028b42070b6f0639192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0fbeed248d4adfc7a8c752dd871e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6094ff7f31854339c9b755d152405d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04ebff52b969fe8ba25c841b43c2c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b329a6aabdacac8e39b0031e0487a4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebf90d3c041dbefe5d2bbf1ccef41c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab0aea67bebcdfb05f17b4b7637c40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885d9cb82438501c7b625b12628c5b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64125de54d0501767af880f46f361446200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff42777765697f246338bd71fdaad74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19138c6586bda332402c56a41105a63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a64936a21739310ce1dca429c6070203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692d908d5d38a50d25c67bbba1e6486204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197341754df8d4552baaac49b3ddf1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb952a8ae62e9035286ce6f9688577206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3789ab7cc6863ef85744b70436a37f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de708827f94f9cd4a2c330c9e7fad36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1769eff62dcd6fb0de2516e409a6ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aa17499a61b7d4635496578575217210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238288d96f612e0021a3c6359e38984211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51002d984b44b8f352d0f1291995775212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd47b7f6e6f8940a221a8b665f6bad8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72414a6b4f2ec6480c1530b83c8f5977214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ebbb02d1a150442b36fbdba741536215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dabd994018e35a53b300b398f07cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9106f72698caa771ad64cf4c35be6c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13f55af18107bc0a6ad7a0c090fd75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800344629303b638f90eda34c448984219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79311b04e59c116bec245156cd686675220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6352d9cebaa4152a64fd47f4629ea48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cee51fe928cb31079844c16a3c4e09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e2dd9b9dbc59a4ea1bcc13a1d7fbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54c36450e0d46fa249335a88f801c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59228a869793f26532f331f9b9f21602225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921ed0050bc444b881ee5fc36e3715f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e75c588ed354ded4f8161e9f5f5c1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacca68022264bebe5cf4761e971a49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f335ed8cb449e4b28b3cc9a4d955424229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a67341d2f8892f793b5a20a52fa58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a033bd4eb16bb6d84fd930fa90c6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196aca87d1f5553918b85988bfd34c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985574aa028235ef733c734cf765346233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eebbe5babcfc2c788b7c5aee1b445234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55286d46ad24d3fbcb37c331c8bd49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f45e83b21207b4e2cc0b1157081ed7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e825bb5a270317a99f9521f54600e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec33ccf7f827fded39ed288dec354f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe3238b828f2675e6e2371951c651c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a274249ee802c90e02a6c14554f4317240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b164d65034ab295717022aab07cf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192838a509db19a3b9b960bd04968a72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad2e99fbc6fc27007a9121b7240427243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097099267e4f51e2497832752d476de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02ad5ef01570265bab70244ec26f2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb5851712bb04ce523b7ab5b68c674246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2a36d527ae873d0ab594df75c74bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a098349096f3e2816a5c4b2cfaf6c42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af50c87656a78217a80ba61257e460f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9044f66eeff765bd062eebdfdde31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89209aff4094c742738f9b1bcaa650b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15457d3e0632b44577bcd14f95e36f48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16b60064b2a30c9e0b4564117158c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243cc509b3ab78a0c3557e6d285010c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c332606466d90e34bcc2e3dcba02a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df9aaf6e40e344bf3ad3ecb8ddfcca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cd8262983cf0f3d05c59ca4328288257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98917d113483c2e996b44ee22e19af4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971811d55cd638b5bae0ef2a67cbdf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62285f52286eb4e8a1be413c7b3fc54a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c53cc6802e67045ec0a82fb288ff3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aa8aaeb5bdcc2b4c813aa07a69ab2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d5a3d1c99e6ea1f597c4d194cdd0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b874aa0765fd43b1b84232b43c96407264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdd7b5f3eae871bcd0cae8a68f7a78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad279c2fa424142757b60bf2f2becc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbfd049d82ba0f76ad2818835d6ba9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcbcab1f10d663626b0eae7156100c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc6a459f348e6186ae6d65bca5ce63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb51839a78f312dac94e5ab8b99a67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bb5e73444c716f33db784434bbef2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60595640274826cd4275dc28513e7714272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b376ee24e1e76deeb958fec1625bbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af819b23b5547e3463a0a2c18ba01f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be14663a03c5ab2e98a6110abc5369275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43fb48d42b4e0362ec9d0bdc61c940276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2143e289c97e85da6aa6ef7401c1822277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd3733a9ffd8349f78d368b8aaa567278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d53cf5b594ade9f1ca07dc540d1223279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df795a34979696cb58b0654342643f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a29196acb4c2259f484d5d878b5f12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2beb2558c9af31874afb0caf33d6e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a2c02e1bcae6c832bd32e671a8bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456df077c9810a4977cb2ba3e79fcc1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6615bcdf1a8f73ce3a067980b8311285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a698a74a2a2bbb8f309147afa07df1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d593bcb4eac143a5d4099c0ffa924287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f088f99335df5aa701c5abfb4ac2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb530bfa288b7b16c3df6bf58d5b73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b906f6efd14a0007fcd0672acab2cc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065340c796148ef5394436012cbd35f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43a79d6eff85f2092365c8baef8b81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523856b705b6de57a5936adf8ab7a654293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a92d58bb12a0df0bad66545443a09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842ad0e5f2ed1b23a5f99bee2fd802b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f008fc6cbedc00e8f91176b326661296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97e6615afbd116bdf0a561866c7a2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938e518d150513925ccaa1a674f11fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d83e731bfe9a8b9ac958b5d7cf405299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef9213c66f6fc7bddc8b2672e6996e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf2281d7a9584d08c42ff573d1c76c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38343f38c0654fdc459660700047195b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b515163805c0571e1a0dc65629c748303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222d81aa0f73beed71f557167506ff1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687010676b3e14202b15ea52a01ad205305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb091283b9508e2db6abffaca3881b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd174572388136684880ae3440c69788307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de19b5e85a795658f2f9cd300aa580308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e24e8d0137cef55c52a0304ec26892309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c497e9bb08d084418ecd38a1d0ea73b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dee42c603f3a3f7a327c676686611f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcafa9ce6eac6f81e6d0a8c8bb0230312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e200b5bd0884fdc52abcf8dc2704e08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7982f948626c661dcb7415bf5f196b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a213e1b630d55a521c91ff35d9cc8a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cdd08bf63a8656df627eadbf2438b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5e1fd8037386202726de11503c718317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5384bdb9aaa08579f786872230465318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f190f9daa1bde4ad531037d45cff0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78839c1d87f62dc58a15ff10b34561320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ede9984ace5e6aa6463d3a51124597321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1dd81e296cb73af4b9f50aca9764e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb283dbfb03c5225fc11ee4fdde32618323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d428332223f2003f40911c35e5b5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6eb9299cdd52f9718d233ecee1e2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cec15e3f736460adb42d2b4ac758fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760324bc298e8ebb8638fb902285047327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d68ebbc728784b15c1bb414d272bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e439758696f029c44c0a01019da5481329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc51bd4445c6f317c8b682985a17813330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf28e3d1be5a288afe6cdee65acde8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110397db1a92fdb8e726379e498eed1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968136620551818f0399c42f879b88b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4938dde39ee9e5940f718326371d99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795284af8aa0cbb9e411e0007adf127335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d434b8f5f2652e14856dd884fbf83f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b2086f67fb788569b100b35ed007c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2805c651346f2bc3913f5ddd8eeaef2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90f0d53c9af326a1aed4abff7a80c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530411642ad04f87b6a795a9c5889ed2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e717e87d17371a2571300fd79a5d111341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c5e5b0c8130f3747b20de519433bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937f770a2e9687c6bb94df608b2933f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff67c0c28faf1c839ab57a8537a5f28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166c8fa0aa9f54e3603f09c0bc242ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad43365c837538eec50b5515dd38be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc497eb38af1b7727dbceb13ec4af56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc264ce89795f14f61c73ff3610a4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b2fdcce55c83fdd27acc1812175e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2c71ca25e35c6a7479039e69879f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007a859374c2311509278da395decdf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3a5124c8ac9cd03ff5d99da5115e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483855fefc8f7133a161577971de8ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16326e79ca7e70022d38c527b5cee16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f184385c7049cd6a8c2a106f1668f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade294a185eee25524827aebabd0c04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf5597013f02ae724b71a54c7d2419357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15e371b8ed533e29d74ede75d04e0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a25f893c934ed59080b150c350374d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b521044e89f375e7ba8a848a820fd9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645772c156ec8e33f02b5812f012a052361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc62ea908a6f14882779f077a408a25362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0d3fb4705c6a4591398dd6e00c0fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad267c71bf5b7d51482ab6f8fdea94b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7ec4892599a2918115db2fb9ffc55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f606e97c5197329493216469c1d7b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04b49a2f02c115f511c277935a98cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72219dde822dd1d21d91cc8106900e52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9177dbc44fe837c35dd78b94873a21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b869c070456ec5e57679b6ff61d38a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dac5fa2e10f1baf96a7f17b76b3a89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51daa2ae55bace86f383996d83067b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7555e39f39ab3c72f821f969e8ec9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1848b99e616a54535a342372e8cc708374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039206d442197266267423f9ab8c507375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf368f2d8230dad28dfdbb4eba489a92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb10319fb0b625d524728888f474d2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35fff480a551a95d205640db0d1756378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44886dab2aebd551ed61f4d5836b94c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a6c7840f8b5228176eb7f9d449dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda5b14d476081d53b97babbbd9b36e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca0418cfd292f6bfc1746e92bbf231382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d770ed61676b03ef53c207531e461383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b2653a7b4d99623aa241de6e680c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a426cea7ee8871dcd5c98e87acc32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca72230c6cf2fdb35b0529649fc01df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57105dfa9d4a43e573e808af9309e94d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d8a868d10382b2e61d29d150babf5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abe94ad04ae4419012ed48a79ba67a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e309228f798db313d61fb79790f3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe8d20bbd7ed781b3f1b58ab29f81c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58beff3012f619e00a3f929020b668392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787d5a115305f22a6de09adb4f8a71c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238c27d47357ee079361eebd07014b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174d8a79ec0807475741ca69ac09c97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80628b6cc32fd04b13e7fb114df18ec0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84c3be280946bfddc525f18302f13a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3924d947dd18e7e9f0816101175ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585373ebb00fdca0bff80e05e28791c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf6159eb378a9d66d5a5b26b2b34e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5996bf08b6a27beb6eede75b44388401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94043f3d00ec93240eaad596e9f9cf7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b96cf401377da547ad0b07169aed0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24bf604802ef641c5e812eeb6e790e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0d16b772fdaae4e9b42f8f9f3d81a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72da7adab8064d3d6ce886bf4f784d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2815763ad9d8031cb87d665f9f91f47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24754c8e6aab01f519c7316614e167b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916f982877a39fd5adadefba62337d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da3642cb2c3ca32be3477fea51f138410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1fab955acd3815030da5c1fba77c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673be99181c771b49e69c3f9700d0a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32bcc73a745d352a59622ff3ff255c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fb4499089d93e9478c04e9b42d5cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c5367df14e4f1f2a5cca807638709415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aebf84f4318bd5b6ffebf70a455f07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d784166e334920d091adc863a403cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf80a7161dca15e4ed4c069ce968c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf41a5afdf1f2c9914ce01c15abeab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442b254988af1b2497691efa8c27aba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf4bf6af23da8a1c7d13bdad9ede1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db43c3cf68e0f4c0680a2b01fff438422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5873198406efe65c266efcaa0e117e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d012cab01d4a6fdbc6d11f8ab710c7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8d9c56b0bf71695fc63590c043604425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d4a048259e46068c2fdcb9104dc99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521047d96b681a68051167e0b9c4677a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a2d2d80f7dbd3772cb13ecf907c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7199aba8e4a5f51e5aad275d4be3698429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888db36f90c32f0d2d30a09c225a2dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501e4b36bc9effd6c9ec042d3e99cd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd82bfb6b4578c5e860ff46308322eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9247a4072464c8055086c0e1e7af72c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f01838567887b4df149a93bfa3a8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76472f9b58804f7d8e497ae3d3cad865435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23701d504df2e58e619a359dfe35461c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73ebddb9d0737b01fb274fb536fdf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8af5699176a34dd2eda3886bebd2bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb307c1a32ad38211859109125285d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ceed5d3a4439452a79f0323e39415440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe21f4301f5314b202fa2ba1d13d9bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a8732c0ae66e2765252ee2abb428f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886299c765dc47c4af629306d4ba2833443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93e36aaeee04cc44fbfddff4609927444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237f2f982b8eaf03f944a37447d2317445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27c4bd0aaf273fa27350662740c24c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0c12185b55826b44d3f85b82bd169447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c457a6f084cd1ebc500b028467e6a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa30e97178840e72196d01ef0474557449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10822c441ff0b9e9d789d445fed090dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b28d197ff8205b8a3c71ceafdf6284451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d054590d7a9ecb1cabd1cccda33a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08fa7f9cb627405bddfc1479bc5410453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d69972c7a669df1b2836a423276a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13e90077936df020f6a5ca6b372361455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee5c5fee81e4a3dbffb7e42d66540d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a22e35bd50c0bf83a83f82308767a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5788ba53e497e1a2b437c62737e71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96befa85b95e461ec26a5b6aea0b2213459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a64dc2469e192f696097b27ae1a47b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89024e2c7f6726f03f8daeaa035ae0d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc0dc8872b387bbe76e961c7838bf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613ef544ebb10dcf63a7987d3cf7264463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b51c85913f263420e806a99c1bec8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d8bf0672b99769375a6923ef36b61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268ed22519651748b02145fea01b243466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26cb239654e9d6729181e92a04a30d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c38d8f28a8271d76ac4116220d4e13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c3a22b14b625ff54dc5ab4cab7961469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453a7d791af66af0fce3536268eb469470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87335c1f207c6d9c756cd02bc8d4730471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b66049ac1b2cb51ed6f63f6db3be8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4765d13f7e591442248184aa0d0d44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61126ad83845ef4bd1e927a0c0aea9a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0208e535dff0f7bc94353d8134f98b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8eba600bc5a3cfb593d5803698e96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f94e756ed93a670d74f33672d989d3477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>