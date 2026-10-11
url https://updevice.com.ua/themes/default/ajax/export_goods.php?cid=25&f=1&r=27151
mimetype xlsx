--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdd7eb19f3c22defcbf27af87f78221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35023f51b64d5e01921c495fcf5ac9332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c987c8fcae43b0c506d3c999670753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24461659037071e430dfcc6f9a60cd3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa47ce96d981b8ee5eba89c1cc7aa1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b210dd9b974e565c35fb0ca98e520d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ea1e1afcce3a539c0b5ccff2fbb797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5bad5942a5cf22d7218012f3347968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabc3501cb63fc8ab6b8774657b26e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01eb6b468caab9c96b1caaf9f4e9fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805c396922f4623633c2872fe4cf02211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8297b5c1e9ef5f88b271605467cc6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dc11cd8574b4f15bd7f026c2cdcc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de4abe650183e580defc6d3de95c4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3518aafcd056c64c3a9175afec1f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6543b72db80f8fb31dda2a2f345417716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecadda08aaf3325dc2744835b4048517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e80f556b4ca4f0b6622b7bf2a203dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865ad26c4d810407dd636baf744750a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9b972c9098d38ff5ea0f099a4980720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73004fc0dfd22050fc8bfec7d2d942a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8c1a68f31d98900403938a62aba6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827754a68ae96ed51bcc67aa3b9910023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fbafa6a9c30454fba854b4d3eaf0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c928c922248e4d5ecfa886deb6c7d0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf3ec45b269c7e1938f8f649fb3cb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08fcf1b95d8f44073bfff4f4d74fe427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d19340d6c11ee939b1850d378d708628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b20f8db1ea551b4b32d553cf6a907929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467818182b99905fcf070035d004ba7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e210149b7f0ec98d0f2218b3934ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff0b6bcae2f2aab0ad0fbd00e0158032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29c8199afc422848454467c566959833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0712ded764e47dd2d8bb19f6eb8c3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc9fc8e2769a104c4c6e4fad1b12a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7dfdc1156463d336b567faf24924536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c1348170c669cbd0daaf66f41befc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01557ceb13d0561eb9ba1d60d7b60f3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336a7279e6c3c9d340b4694d17a840439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db37387a184c4a0019994bb932a04d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cb042b963717f3297a6ff7c6894d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e261f0a7c50cbe640234c4459deca8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2137ed8ea5ce48496d91fbb8e2e711543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f98e53689bfa37319468b323e02ed244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68ba0896cc41a9016474ceea43d52545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44abd6bb85ffbc0daa3220a11fc2a1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f17dd9101b01197d1e9317b63547b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b587a7d324729e3ac143bb2ba927048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2cbd9ac3231f24ae30f81aed3712449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47691ed230d2b0223b55f62703c2f9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e689a760e45eeade79d210f52a3f80f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a6dd25f42307d2dd970fdc47e115052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb521f439edfb3ad0c84f2792474d73853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7df068c824fc2b4344d63c028aeb5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a3cab2dc1c8ec31597dd71f3defcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1369562c971ff3187e5e8da7128728e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e520367f6d176f256a55ce762fd3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf00fa510e81b2ca59641b59a86716358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369f9a890b191ff0e77f8dbacc0a6a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1873bbcbe203b860edf72cf18ddbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af4ccd995a12f5a9ad9bb6cec8f66261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11bbedf64abd7f0fe2043b1c50809862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d5ee8a149e205505faf5d5459319063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b882f140f94c6b72efb5caddd6274f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786447820c4926c5ecbce374d58da68f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fe74a109085150deb486b0d880fbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55ce652361f772e45d46e7faae466267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34fa1579f06d09d699f5e247da7db568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cf2f170bad0c891be5332c2c05fc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ececae499021df5b6d2f308b867741f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d83673377d2318d0ac5da07edcd71871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9a9153aeb60e00e6201fc2800e05f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58f85d82214373336582a090769d3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffafd94eb38531d9a3df1ba6127c3d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326521b6c029d2d6c4ef01a6e814a08875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ba9e667ef08ab420ada0fce784ec676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bac42b857616b4d0fdb1266220900877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae27e93fc2036ab8ef8d0fc77cae82878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207660a39913fc8c11befc978d807bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5c5e9167773812a144c59f0ce1d0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830d32622ff72f91fb5f0330166ebb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148324c9ecb56180f603bf1d5a88bb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248afed7ca7514486b6d280ce6124db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c81b7bd6cacd588113914b595b92c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc07aa896ed3d4ab68fd8ce6cf70d0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9636b177c87a997a94e2b17785db6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a409c5f56d5ce5092d1f2e4365a89e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704bcca6a0bf63ee1107a348bbd5e1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca5c8b1638f9bdfefdf1557b4089fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98704210772ec89dcbb099fda14fc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b325b0ae257d9573c33959fe919e15091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4074045871e006fbbb42043367cee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab9180d3f4ba6bc401fb4d0f202b3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e58a6aaf07d119c5bf74791bb9be3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f73f0eab6219e725f0a6a32737b27495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab583dcccdfe7b045a2114723305c5ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3acb3416f1b65dc85e70f7670ab5c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a0fd97bca36e680c7af97f09c442898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b71e25424b9fdc1a789ec3a131abe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d293c1b10ce31041142043822703f83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508dc0d654d774488e74b1365250b59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e236c92e9a10a8989859fb8be2453c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddd9536018958692f2979ae86a9e63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f1d7a26ea14b4476c067879ab5889104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc264a9532583f09b6d8129d732be0da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62e5fd35733a46db97801772e0b9e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538cab8f336687d55f19f286709d830107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4295a52039a5e8ad5401bcebce32f8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2709aeea383de3ef88c22bf17a782b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01b6c7cb735cf821ded2dc40191338110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463a8fb22545d03c7de606577f1ac2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64ffcb88868dbdcda297de85ae5441112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4822b5bc37602010f84e8e6afcedaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9f64d5fdeee84f94bf4dd45837164114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82523aee28e95544bb7a3d034d42cd80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb7dde93032c0387f71a1febeef71f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954849c7afb2be75263954fcdeaa7fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64631595c9a27436a831c54bb0b8a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1bc93e1ec7acd64e6a5e4c812043e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04d08de83d6935b24b768454653d53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeba53a17ac3e8415f8b9dead540a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df9e102c8de7ae0f33b5f582864e13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8247d6a0ee53e63233d2f260e63bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7037a756761ba41fec82eb2c11ae263124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a12a2d1e9085273de70299b1f1add6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa308cc3720c651892339126852de42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebf04411603b4a2476ca1b5caa0d29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87337ad3c05bf91bda9368b7fc638a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f75afd85646d44b9a470cabfd8d71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea7834820ecb391c6a96e7c332786c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb25d894c001056facbade18eca7cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1623bb053722501026c003a2670d32c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901f6b8fab08da82e443e698b817964133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fd978a5c7b6fe649b2c669ba8ab52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dc35ff74dd0259ca380e93d78b62c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8bdfbe6559b6795aa4749d679e2a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437a76f49fcdf63f1cccb073bd19460137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022941ed63b5a458e117df7044ede090138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e67eb88616dcfc0193073859050e28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ded83b54193f3af61363ec961d2727140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119565c9409b3b2ea3f90244c80838f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf39b29a6b2784b112e1d5da09cf08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5e3a9b4be176373dba68fa9209fa3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecb6482d2237ee84a632d60b074e16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f6c2a410d810e73141b4ef51661ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbe5ab18122ee6780bce33771d8199146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37beedd06f07fb141bab70d563780a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cf3420b125d78c27b953b64adb768148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac3b328644290e3ac1aaae4ec75cbe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247be34487c19ad6d8900f986ebde57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5de13a13a30f130ccb4453539605b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909b0310fc99053432e3f7641aa017c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895a6db26888f8668a414517ad7e074153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9195535a025d800d88485b773455ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6832c278dcdb62e8f4d14fb97e0453155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f53063a5983f9d4230576e9aa882f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c00cbf61db248838048a0bbfa1f3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839922d55bc3b12595df2e8078cb225158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e47594585ae34019e96e5f40ad90a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c9f636f5bee1b658cbf14942a69b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab581e10b6cc297b3bb2444b541251ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c812363fa51e87ac6d228beba73f00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c6045007c6ba8a11cd3011edb35ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afcadc6b5a9bcabe2ced21b52af303164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b085194833eea18dcd0cf8976f5cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47cd68a3c0e53cc8dbf9beb48cb3ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2f910ab5972043ade849537aa5c8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d0c1b98d8762616005578b3e414b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafec9662586ffa85f16e74bae06642169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18ffe3695dc10c88385002956a3cdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263dc5728657bdba6ce1478acbf0505171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fc1b3fbf9660faca509208591eb81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5d4138b0f0226fc58f4326222d917173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85ba49c37cca73a537ac483f3dfa62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff360693df1e53aba98d60841042c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c91ba40da983982f67b0b3b745dac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dcf6617662da7f3c8546988390a9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa1933210af16d472ccdfe7b7602e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83039d2c6ca6f9a2748c85d152ec395179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45164dec8cb66f4cc535e14e623cef5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa85d7330fca6b1078c510b80ea3b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6a3fd818cc2bf4f5a257902057ea5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b714afda8224f908cc3f9d75a269539183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e67dbfb489542271659449fee606e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b40def6fccf4ebaf83cf28541cd52a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb41cdb282f899e36bb1923f1e02f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ec56e7f455f605f2f4f23998b9597187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cbac06b0525aa844bc6be2870d601188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bfe9c64ce4b457302a5cad292c7a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44359cd1ef7d86b7a18a18eb46decc47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410d25e2e4ae93038b75bc8d7e686bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e5c36a7cdd40afeafc0592ae02859192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a949d16b0bbd903415ef41b78ecc3c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99be5cd2ac6ce54b24d068fc3d99c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976e00b46b3436f3187e1bfe0949782195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182489335576f642cb7498897ff51dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699d73128fda83da828d3c2af6277fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be26da2da0a1fe44b0b4dd5016beb5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f89ae0c07c9c8c543ddc67b941fb7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a37bd80679e64b37a862c3f2b3b6d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fcdd12fc0c528f016ad6e8cb8c0d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cffc398ef2312e72fd9610d2622471202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9852ccfa202ae11be7d5ea9b959d892203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e61fce428be8c768e307c13e6bfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d569529eee38f890a57df30d89daa2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420c24e4300256805603b7dda00ad5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ec5634f1650078055af9b63fb3933207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e56b5bfc843d3b388ebdab8c90450208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e499c581319622d79bde2c664be2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed65aecbcbb9769965387290820575210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0806a13265e6e4b174eabd06e21cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f95e127bc61059973494dd154b2efa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf5546deadc4e5119abda997760863213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2122c7f0ce6d6171281d1f52a3eab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdc179124edaeac30ed5d549a3bd6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe97e61e5004d8d5d80aa2352eb6824216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f8a32b153a6eac7e8f77cd4c71b1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746fb9ab65192b7991e7d7bacb61dbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7ae93a2dba0e8adee2974e3ab3b57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b17af94fc8c104b5f849aa0caf45f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd770036834c9c30eed83ca4d24cba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437488eaf963b8282ddc0892ccf7757222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd1ecaf5a99c6820c554786f0e9072223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26c2e1940d13be3074b3a731af6791224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d51a11623d760127ab79c30c48552225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908e9b30c9e65afa504b6c3a338979226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869c67827a5b55c0199287ac2861433227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9a02b17ea873fda48aebe21fa99ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949eea1708c3f696f3f7607d793bfab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e958e79b2b2e1206a06eebd75fe49e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a71c792f57e7a4cb53107fa3f2b86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653772812335076867295c9ccab11ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ccef78b497e5f04474bc94986dd5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03123fedd2ded10aad12d96657cc672234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f619140c2016556f11dbb84eab70c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94e8e932d8b4646a69fd420b934ae5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31b813cee87830c7b07da91b064bf4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960ac938a0954302f476a6bdcd81347238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade33f45faea93e3a6b61a53b74ed50a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546f9a07828c1677c224d0aafe19688240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8cbaa39ff9211ecefbfebc7352118241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352e901191d63eb134488516359efc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37a448b1b0d1e814458299c9591615243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d37c5f99d3b8008a96a9d841127e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba67a1118094a01f6f5d5564cfccbf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c910e892ba59de1ffac73b344d69c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faea73914a0e024e57e19032cb0b885247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3b14ee1c1fcdb8cf6506465d16fd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042953e24f931b8d260a1aa58b6d0ab2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6e3895fd0b8ae39eb7f74c593a4b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f108364bc3afac6669dd42895ee306251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a43849066e8961f9b199c4c41354c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e441f8ad4184a336ee27d6ae871f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1baef5a5cbf2267bb5ec54b592f8e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56c1762d40c7b9c78ad8145d581a61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b3929514059e57d820b201e30bdeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02669e87ae187666c60271af2a32fe2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066ba496fc75376eed2327bdac19499258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa3604928c5381294e31254989d22e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a691e2b9d98a5e5484363ecd016de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a529a14b8c7787a141cd9da602570a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a31809bd4c944e3ba40c5556ae265d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55989b67bb8039625a66145f825e93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f3a309515bbf41ef0f1e84a6ca5b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e97c237ffe4c12cc665304482502e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de43d74a668d5763cb58e86d9319433266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79876c0101fdb90f5f4b3d5404c0ad1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb56a7e4672f01f9b74def5dd668af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fd34bb6986001872e479da01bda0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d61a341a72a93acacbc0680c8dfc32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d6db384fef96e2c6336656368f432271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791edf7039444792739eb7232b699a53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c6bae340b5ca041bd75e96669ba98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3c067477fbc1856a7943fe9907fd1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5753068ff1ea362ce4d12e475b09ee2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052e8282bc06476bd5a96598f2ccf8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d3b80c5e7fcaafa0c8c1d82b544d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667c1e3f41b8944a345de1777ebf44e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3189d4bf623a8e97015534f11a15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab570742448801c99b333c8b31a3a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b060f0a1fe4260e4ff908587946e083281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee45fd084c392fc3f9fc8527118ffa1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39a4fa08596712a062b48092613942283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfde317be56cec870a293d42e45237284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab34a6a33f90fe99d1c26f5114a2aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ce5b425cf81b02a4c986928aafd16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d54d760c1d662223f4d7dba3b7d47f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ea8e4bb94ba52e80a4c77dc8a3880288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8cd40571b8665a213117a81d7bbfb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacddd82337a5e04d96985b0333582f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e8ecf3031ee413b5011d3ba975b09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a3c245b0ac9dc4e3841ea813c235b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e7b79bfac3245a75ee4d299938862293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117aa909fa8ffc3545b62851006fa21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4bb82460fbdc468661b932a6f2124295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2395c4901bc83c8bc49a3270e2e24e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a0033ddaac33a7ed36b6d3538fa1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8be18bee6d6d3affdcfb58852c7b96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543eaed3178d46a36ca5dcb37584342299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2644aad8fa5ec886d9c9f209fe258300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68457f2503ecec9326f452ecd966acf8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6886ef3cefa1e7f2aab41d9c99d120302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53aacf4b8e16edc1e54f00592b9866303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c184eae1f28f8c8c78595c8c61b316304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fadb325dc0c7a495027818dc2d9a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbc88879fb1e0383c47ba5420080c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928904d84d71a06cff70e1055d3fa123307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b05bc7f1533e9051ec3f6ac458b14f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939cf314812b778a37349b8d152d3cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ead54710d14f577672f8bbfd25a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ee78dc0d8a56cfdc4e38b6dd93417311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006e4e9fd89678beefd7f719c861fcd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe566cde51742acf70cdb89cc1ec791313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf388b2ab56aac91381e86815a6835f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92262291cc6b3bdde93de60cb44832315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64380d5d22d6acaaab7a6ff9fb59f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ea1401c6a6ff74ab2376510b3639b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c7da7911e5d3f8d9ee202bc10aa0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005116fbfbb202e813b97f1774fedb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0aa3ff9a3bd37300c3d35f83846f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47461713f1dac7d0447bec2c7310210321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ca911aba5a00a7861f56ba4da84db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8065b74a63d89da058f755068b32023323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b78d5e4eb90b0e32b464526bd685c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d74598bfe3f7f5c873d92f284721c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa48842713e83de7f0ee5bd56328a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1d80c5ba4221779be740fcd388bd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0c4946b72c0ec0bc7eecb3b47c62b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4796a387196cb6da89aa503f5c6c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bab2630e9af8cf72578f64fee2271330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d353a928b6bdf09dec913645afb7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3e842612240dae82262640c3e6dab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ab492bda03056f3541824c95ca8a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29716fd8336159254392e66c87f55e11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83838e6d9fcb619a72d74503d853ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77a28ccb11b0546250925f8b07fc8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab7323e965b0bbb0d7e1d77d4983ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a0689d7c2cfd36c9aae504db49d23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ef7fade0157452ab33c9a8dce9df4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87772e14990ebefd2a15759c4610f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e848b76b2fc6af53a8596ab9f5da23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41702f22393a1d8529e09f42b84707b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952704330db7fd0e5b9673636260ae1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bcb13a99e2b85c95823c3e579226b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fbaaa4fe9aeaf519d098aacdf6a9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5366fee7c01a1fffed0b6acde6cc3f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79054c21024ba3cf056afbe47f6c82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84554226128db7671ddf620077a0aa68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d595a37d2ee8540b3c3db15c390e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade7006fa3548f587ff8bc1f781523e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51044ce5fa92eae2b480b0ce37b14d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9cf285eb06ea498a8e27c8305cde0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703aab43c63added4754a8e39545c80d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a25371abc950c47e007a805f164d70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c280923ea0cc42400e4ce0c57e7d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22998f1fd3415b0f34d63a8483185e9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bd9f30d913ba7b7a9516796eb6e8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe3a582cf343583ea41c0fe9900e0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6be18f3692cf8ddf23c36295fbd43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323048f159b164eeb79fcbfefdc11dff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06d9b382d259f13c988f971a4c838f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2d984835fb26553ef1dc3dcf9ec7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1473ddaeb72224f18214cd6ae2264a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ae6e36ede5761a050e3c81888ca06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ed4b3a4012cf52ca88d938c14e152365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3457b43b0661881fce10e73b7f8fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a4096bdafdaf3dd751714d5e29438367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4963891e85933b67a93f03fd09d03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11d99a4b93ed06dcddf0d85bc920f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5e46fec6fb9057ed0189c9eaee312370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6246168b9cbd79df57ec8eef471a3fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a19ed7f779f31340d72f82d25b4c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e57cb9a214a538d3dd8a04ede41b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851ec79295c3c71c5b03621a86ccfbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a6f9e33e3eced3c6107cfd15f263f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bc1fa22e5268727af1f1b870a816f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182db4132e62786f5898c0e382cef0c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdf20ead5d5e7a0a6a325b5f193b07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb878a74477ced9a131fee1f8261d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdacfbf6d1ea3a661d0eeeffd9e9637380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5687903049dd9678bd4f52159b3ac47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e57ba12a8be4ccd324ee19a3af3b71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a229e3181b7a3edd19feebfd46fd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9e4c2f2fcf4aa1eb3695fafde52c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12a338dff45dab92ab7676570d63e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19a5e549255fa4f37770e46cf7e476386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085017ff89ead64830f925914876ef0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d7535b578f5d44530d582b7a815a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817734f3cf88d7525905fe43cde431e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b2b4b4d3ad4bfec3d9b30801f50e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793e1cfd81cfc0f6a8d575797d7f098391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74e040a27ec087ce93adc268a8eb26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e51ca4214589f106190d443ef4b014393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b8f83d7c608925eada62f148ade0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cb2d1977942f6a18533595c66d2f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a9b5db50366273ecfc4880a7490c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0876799dc4ccd50f2704efda78c50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f16a42e36a1fd84093c0566d4a904398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa47b79a53778daf9f4a85465c05f30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea15990acdd0210699fa185fcd8f88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911e9ff288a397670e47ec5908bda33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf67307477b26b274f281f67081a30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aae6a8a0308e739840eec8df936ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6e58816734a24c2898321850336e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845af91ddfd603427981f4407b82f06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53b0ccc7a84846dafa9261e2937815406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730358faceaf22eb21d884daaae2b52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea145ea7e4892776fc1586715b083756408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd522b902be5148f3597b881b56cae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd6132eb1e8cc4cf0332ccbcf56649410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d87a778bf85670f090ff26a9c4931411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b04d7fab3438b2a2b90b530e5b3c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314d916815b59be8ac428f7f062c330413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0a13644f0f429ca03e9a3590e36df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782bac7becb9c506579b1fb4913aa07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da965027de700dc82144513285a4fd02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ad92d6bb8c46382aa08e879eb56b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92322241e2768f9142f3eac1e530cfd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a237b0402d60cfd9b1ba9b3deed3bb3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19c4fe5b68dd07f9819b71178acad1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f1bcff5166423d82f9146fd856488421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328aa6318245b510a3188acd06896cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1827d4918cada49547dc3cd097920423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa0d5ccd0433983cbcb21f5b3e5f94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84a13ef654564bd4ea78816ffddc14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf012e063997ac7be46a533524f356426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf022c2177209e46086dc1e9be882a5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedec6b9534135e6707a8845b4519f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb5c3e18cabb1d28bafc5a339efc2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fad3ab0c5322b4dba4d3b2948022cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716463ab84ca3eaa721f9effea86a386431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd05d2553a53577f43c6f0e792de183432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebfa63508dc3c7e151cd07aab988e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5574d2882cf446bd3eacb6fc65703434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952331dd478bb7639869a4ec75afa92a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64828eaec64819449813d9976e08a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887d22c38cab5797ae8c146c7d423b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d1b3340a49371e638c71832177acf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50d52e67ff15465655b7d1d55dd1c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f916554e6b5fcbea48732d7ba1d5bfe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c691fc3756980785ead9335498f1b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754062010e189c9eb62c2c1663b3127442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75369191634ef5e23ddea08f1468f00f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2dea6ca51d23ca209ebfe4dd5d434444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d1d23a27907f0d68749acfaaa5dfe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f251c8e201adcba9837ecf7b8b7e1f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c377dcfac3532c85a3902c26c8a661447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38c04691f4c8f32894f447b59bf4a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc3b47fc612a9d6be2011ed56fb857449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fec3eecac2a5999e455110310bdd11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500907d199ad4d4bb3c1797efa0697d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37961be9a6e850ea4a729264955bd4ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0b38f26639e0c669007d34d7d1226453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad014097546b3f3c0260e80ad27be76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9705897680c46a023d3cb90e908d73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc886c238e30329573f9d499a1ea72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e330910036b852f510c12f5b5a8d89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d570e871f2fad2daeceb4d50512ac0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd18f3d280c8faac6183191b09e7af1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85cc0d0b1422c224b04fd35fa5797a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c993fb5f420a5cc14dd3045d4589df0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a04015a7f0fe9e8125be0b36e1ab04462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e07e01d7c8f6f3a89b0bb391537819463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37000a482d870552345cc24a5fb68131464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573311e2a98fd41ca64845d4a4bff8fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bd0e124356e00ce586e2a6c691a04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349efaa83f496138d723143706ca0823467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c1e0267c2edf5823cf282a6419dae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d17e2c2fce1a9785dba18e8278793a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80428d1f9d734eff80264c0edd57a579470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78334f1418d9e671b2520db19a53293c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40b1bf3684389f5f2e48f3d4d05ac0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92504e34b0c7c94cf9741d2298183b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ba727fa74a7333c08a174cdb4034c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6c470761f4808911ddf71bdaef0db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430a7507c1781e469339482bd574c94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bab43e1417266f7a77ac0f855b892477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb56185dfcebaf44cb228a543c8f7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96769ea86bccc983a4cd1347bab9bd07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2a69604c8e5c4376ce0caf3b2f6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468d7f236bbe6c8582c069ad2dcbb54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffa5b49326efac47f0b66d0d0e3543482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2e118ac7b0618a758a432d84672bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705970278633fa5a642d0235f87f7fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b20895f4a790884ad103c6f80304e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcece3f9d5208e88b873e506357c43d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66585c5135d9a807226d60889e2530d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ac407ffd4cb5eaa538391f5d4ab1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f19af300f71d3ab59c4db77828f302489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3956b4355e3ec150486552e70e3d9a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a811858c1d7498b726cc9f9d192532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23ecfc2c48217d1a8eb282864863903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376379fe67a7ca06fa4991cb93f54c404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd06f962640baf18e8e5105adeb48625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e67d42c5f922a89d4feb7dd921e526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc157e56f82e958b1d78c3dfb6accdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3dbde565fd0018190e5937da188668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778e1bff04dd42740d3cf274b22736b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793809989e0a444a92190bb860aa6e3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2506426a809d3dce9175dc73db0837c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59281965dee7ef0a7ee2d57dca30ffd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c57371ef2d3ec2b0c4d25f553a3ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9f3639af3e86f70355c114a77546614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc80c7849680bee516a3fae6840b9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860705cd82312c3f9ca8481c9464aad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5d79602daecbdc9614430de1cfe8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6d29ce88fbaada6c0edf3d126c9b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bf42d3cd5e4c0cc817f57745e965c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a5e0407b12bebd368a619696be12720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56a83a91e7da7e6dadb19ee092e31a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb83fba2ae1450cb2ec0d4b0a0251522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe4d4af63687ca6f722a1545c3e96523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b3cef3badb2d642fa19208a9f7b1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727d820f89ac9a9549edf468ee54ba025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91200fae5270abf0ea1245ee664ff626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3228ced0260a970522238e9535c19127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefd6cd376496caef42e94a76b244d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb318fd432e648c82d144b896121a71529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73019f5eae83a0571afe80f27b4a8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0b4625d07493cdff4759bca3d47fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c53c8875f86ede604b4fd3b47addc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc692c77b7d6d74e64b6beae8d335533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0355cc291e7392302b53036f644e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7f4996575432505266fa28df1cfea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a27e8171b6d41faba35cf53c80e53436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05457c803dbf76114bdc6df094917ac537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da12b410b95266ecc3d720f7de0fca038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dce2e4270c67fb302e2a6ecfb43d3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2c5b95a6c71a7f6f784caf4d2c0e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc511e545a15e895b35ef97d5f2d8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152144755bc991ccde8cfd026bd760bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a1cff6066c5e2588b255954e2f73a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5113ccad129ea974ab7969228c5f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f13a12175d76c450f6df9ed96fb0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546799d0c8cba2268e4489454b3afd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb33095221d63d31695662af00b78747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cefcb995bd42802487f5143b1a70c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cc6cb24dee794a9d43f0faf12018a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527393ce1ef67f2a300e7ae873559fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b2c8eb5c4a35114cc0417f4c0e6d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc0455a967ed9803650fd7c0add10152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a426207c39f1e5f7acd7d3ae361267453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501728427d0cc37c8faea873bd04a79754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4b0bc1a1239424032f31d07987f9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6055cd784ea9b9fc2c9cb71cc4c1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdda8f6e2f531631426f0b8e9205e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ff98a4c6af5f6158f0ca00eddb5b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ad74802bbed24afa34031c9215e1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fbd8b2bda6a8945128949ce21bee660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca241aee1ddc93dbea774faa56ab73961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a440723910e0b21bfb958d2e8608762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbd6259aad6f1602b85e452eaa764663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb99b38d6234746b74a505151493aff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162e7d9e05fc073578dc11678bae86965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e84f6cce575bcdfe371e605de9f0ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9d1a47ab96f517db64656adc28a4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593823c31ddfe9c9a8db16f498bd1bfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289e460553eb30f953d8f7f4ea5231c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8e781c90b6f794d81803a33923f6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2242108fc53ff8c97c9c5bb20736c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c49c1582b22de44658541d32bc733572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736258bdebfb4d1ab037b3dacd3216473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355dd44cd4e5ee5a3052de4b544ba4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de0a18f41eb9f9ee49ee82569a1c9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576702fcd3865d2e41cf3ba45bd7154c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12fad37f7a665120f732265210553877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3e88dcf255f95347b8e6698e6abe878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23082e1fee78cf9d3977ca92ba48543779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5879ae9a1b6724be921767629c765780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e51436fd82cb1628d5d775d080601181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ff0d3ff4eb2310a0ad2c90f7c58e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192ac62abc5353ac1f53d57c63292fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e3cb99486e0b1d3d18a2d9417fd5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed91db8fa2af927a9f2efccdc7af00b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1b83c671ad8e8d3d2e6ef5c79dd3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dabc45e966026beaf5008dea37e03987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f53a1347491e8769a405949c0a6e6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7d5d7703f7ea867193ce07721f54189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cfb0a1814d63538e80204489967cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de239222981146dbe511516417263c7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4be86f33ff6ed6d2d5066ca4aa3a4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311be9fea0ba50ad941b37918a520e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a28b7ce0d162c580fed0274f9b2bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc617c3295c52e4db4cb13a160545fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12130e662dd1c850a9724ed739ceac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159e2b32f69fb39899d0c802eb0d91597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3514cfd6142fab285e473e010903998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0c174d6a4b6e6884a8951a1f3a47199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a7192947b52d48e86bd3bc8fbe0d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd3300ae57b492c45976dd157986cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0df063114c981283855abad7b55585102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b866b0544ef3691e8b454c6e7469bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc355348cdb4995da7c25ccb0cda35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce88c2872f15f09dcb8017d4d5b1fa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c798423ded5b825cc3eb49218ce369106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e507b9dc776ea5485c77093701278d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b09856ddc98192e9383d9f1caeac6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574936569ea70dcdd01710c2b7a570c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4cb416214650323413a00efe86322110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca80aa73c87925b1d7af5bf7e59aab4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0856cff503c1de0fe137a438cb3df61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21331b036b4821f777ff2749ec0372b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217c32ed50bd475345fa7d02e55b41c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582168dbe58b68e8b66e5848493e8351115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfe0fdaec968f182a430b56e90fe38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f899fb8bc43af0eac901d814ac0a24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863babb6b98a39640541e07196aabbeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c76bad5de0d370d6984a3d080ab4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d64fd485ea5b8c6708dda24c2ae365120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1d1f0a1c3526ee5444b2659ae1221121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb84c1cbc2dc24e7e13c657e86072b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2ccce5698e91cc6dc3b4603099baf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b5c817db4d72d4f56100fa82f1818124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749b4a7f6116e6df8b49c04dcbe9e68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2ce8ef7cb7b0b2aab009ddc799614126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc27f44725cf250faaabbdd1d974fb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8795f29fd6901b58d48dba24bd727128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286881fad4fd7b08ac741c08dbe2baaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d5f1f6fafd29c7affa3b5b157c8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328f74f6a753f0c6087f7eab55a17e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186a55b507d1d7e5bd4369fd00d5bfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11661750d2b87bfa9d85f4be374f37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef6ceaadb3ff6c3addca1e26ec06fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950b1e27b816e3980a6aa81b72d0871135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749449f66d3d5f5b97a62f60ecfe1eb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2442ce329168eafb09ad0e0589dbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4ccbc42a09cbd06a52fe0472a5df0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362d778ceb78e691ed051882ed6f1c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a22a486222f0935b1f04d03c3261a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae3d50c1f063c98267e6bd71257925141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18266025005d2361839fb490c8bd0a5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81d5036de6a906cd857e98eb74ac56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6f555c889705bd6b1950a307478e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a336525eeed689eab7cceb810354f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c7985e95a75ea08c74061ecfdfc72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7218ea42637b62f28136e2b77528f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57a936981c682e7dcf643c34c79617148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1ef380a5152826c6dd2be208fbefa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512a06ecf354cded4b6a4ec05688398150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76df5d72b3d1153773ad70df29535e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad4f77dfbf1fd0fa7c45e5fba27e81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067ab5d6d88cf13405e118db00fd239153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca71149b3275d70a321e343abdc34a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396f541e30167e4835a10f27b91cf5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee601417b12827099cdcc3a4155476f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec413ff9e5bdfafadbb4016630c0ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e4abeb40977c8b20afe2d33c9e27a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba5b4e2bd48c505e0c8a6ae3814601159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ace1cd53077d129b49758f5264312160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4972663daf7a8b24a987478f1e7c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f0c1e9de950bd4ebf7ca7b6c23fb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7313eb506266e56d722216102f29d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f721fd9cef823e29722747ea2473f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc0cb449ac6bbdb1fa4774dc2aea66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773d6628e1b8731a6d7e6270e32993b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579fd369038a1fab699d9644677bc48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d362e5c8ff9531128b2b47f00f0930168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e084d57db605864a6350bcf3f7198169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b26a6605c2f3afd1fb6171f06253fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ac2b76b1555e04bd12a51257adbc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d4bfe9d772c82b73fe415969de885172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e60ed4a768be627f4405592a3899a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9781962f2288ef1fa053c61544cc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b32643280accaeaac4a2ff0569043c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc13f097d6a75309410beb26c4e083176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b0469f7742b19cd96698bcb77e816177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2baddcdac2a0b8f6454163b5d04a51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886dc004a0d805ccc16e43e0434b343179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8e97138910decb38b3af42ec7766e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653b536a356f8a6e049e29d7eef3607181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cd95013473917233bca0de7ccf802182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555620765c7059a202ad9d36e424455183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566b9c3b7920aded3ea4d2fc969ffd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30af166fffc378e7536848325eedce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bff40b0de43e8beef43840040134a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4b727d8345b43fb21df275f324290187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d949d0d74f6ed0c0c9bfdf4ec22761188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da98b28b3e38e1dfb1a56b48d6929ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053103ca8862fcc784d12892a57dab4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f4329a94d2a2fb719ef262e655a73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538866109c30d881d9f8eee954781c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56d2c796076b8c15d3920edfdafbd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cda4be46cfe7ca0421c5e65a1992a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7889826d0d7ab7a059e8495747de52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce379b5dd3d58fee1ee84a408d56e8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e26196b520c42809646f80a231b88a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a9ccad127694c6c38668967141d7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66312296ed53f20d05bec1418265fad7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128265b70bbaa0ef2f37670bdeed0a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c12337bb34da5188a355a467a19bab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982373bc569d559ff264cae012ff888202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f716d7ffbe1232da49a280fd210a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88394145c640d327276217ec48415a7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b8874b8fb14a595d799858ddd583f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b048a2cb8fedfaa3b9ab4f8f63bc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d6f0e8e55e707bd5cd3fe8890b37e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e278855dc372be2106e4499198524208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77ea105194800b5a4e707a5666ca61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a65f6836eb64f5de158efc7db064a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223f0fc0202124be0097ba058b3e875211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e8d6b1eace00d4e1ae49e60d8a9cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61810fa911b38e0a5686630a6dc62b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8fd7adf0398da6014046f5094ad89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79805ef63941c43361d090c24a3186215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cdc06bbe7df5575ddd207927f0c76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313726faeeef371823a99d142285f9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0de79a35efad5bca2017f8b8ece51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ace5da355aca02f072c1321778d9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783905473dd56fa0ef0e0d7b1d2efba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf62f75c2d6659b6e7b68523cb6333221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116357d77c2d45d6373166cfa63e7118222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9803765d1a96b2ab7b33a86889ba1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9cc5f6017d4f42c0e0f71449db682224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4046a49a160e68c716abd8d7fadc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f470803ab590735dbcf79f2e2f546c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff7de9ea74a9982fc79ec4bbe64974227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f62c61121cbcbafcac1b8010fd15f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a4f2ec7e0993b64dc1038972c77f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106c9022196fe28919f223ed34dc67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc66df2d4d5a5c3ac5b533f57ebae88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253a31fe1c76692093d81df1628a1bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb21408f43b692839f4b33bd34c5208233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9361992ba1be79f2a541f41bc693c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92e7e4b56ffbff5b64acae3b92eb6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5f03ba57c086ff19ecd13c6cbc536236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee991922c3adbe93b4dc8b174f67be8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feec8fa4bd335755c6a03343d45e452238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837902c423ef3f8aa6a938e7cc64188f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aadc43a2c6a5e83b9e74025785343240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e934f669c6218a585ac77304e75d37d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16765dd95ee1b2f8dca7a467283e8167242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d50e4ce8a8e089ef1c19cf7600f6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc35be1b38c23eb4d615a516c127a54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723b4684d94265ef1ed0ba2731ae507245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815299947dcc949c00e15d2979e68bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d8d1331f5ab9c82f7da5bafdddf58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83a9b968e88d5a4e7e10bf515a896a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10792cde32f32fdf46546459f1310a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c37670eaee7ce6db36a69f4bd0872250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6ca9b54e3174299a210d1eb852f93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25786cdedb77d67ef65bed7f4d032a8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c85459b6298502778623ae88adf8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904c204d741c235a9d476e1100af24d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e072635acb49a5885b29ad8bc6d616255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea0a0df09885d550528c6f6eab60a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dae789fd9a36d904718cc6109e2d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97384d74518ae92bcbb3f18d25d27e2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e51cb417d2cfa3876239e779ee48d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d0f56338e4a7ac63e9b90028d7d63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291409e79eb3e7364a328384b20eebf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b174015047ab9ceaaad5a7e8fe51e7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0673f3ebc5ff133f526efe41a5e2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b32161cade97b31360753d50a3cc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939890ec60e43405bb9888e58b7d699f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059179472c35703345dc634bc57e694a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4d5cf6ba2a81524b94eb617fb716e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a690aeccb98defc2512ec43ff29dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39567bbb182ebeed98b50b8707fc91dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb5116cf3bbd71c85369aa54c4cb84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236d7bfcdde64030f374e65862e118271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5a5a828d33311aa77a3987c5d6f39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6ba28a0628b128ee155920895b35b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a59b2d00bbbc53d54bf3c8b8f47f91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7a37aa23d70779d327aeb5fc7e050275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d169ade536fe85b43d77f0d595d1e2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09d32d1608fbe071cec0ca60011677277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f22acc1ad179bda1598edd57576e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315549264b8a76644d056e4423b497c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71785f83df2e194871dcae4234f87545280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b463b9fb6b8ed58bdfb7bf8eab081ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ef9515f63629256c52de8e1cbf981282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7f8b060f707155e31ab12c73812b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9018c0746155208e5de63a7570c49e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bd470654f9720f295108dc4caf3cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87651f41e20bfe0106c899606d6d7ee4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2b6da2b8290dea676e8768a7f39ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b291e0396947a3f7baf027b8c016c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b37d68d3c201e9b7915a2eda4837db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679693dfda208b5766bc0e42f9dfc14a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716e2c5dde2b6dcea7b86bc933ab3ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66029a31c3bd97c83f84e9e83a209e48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908f61c6239c0b9d0d5cc77fc1e5cfc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40386014c85148e970517113b7be5eb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e84e513fe57d72eef11980ecceac82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f100f7963005f01261c753ff5d6f7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae2b70674c2cf3d07232a7fa0bb800297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b206d7499ed7863fde68d8dee5b1aed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f5b71b32dbb5b09747b83fe2789c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225e53af513e51e8e9fa3b8fe6ce298300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752021e22070beddbc8892f91b982b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05b7ab76eceea1dd5d0401f1801607302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef3bd15006e8376d6f032d57ad829c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a111dac146ac6fa246d9abdbfbfe7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf1f1da51982954275e52c03263acd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfcb905d3b35bd05645b6ccbf1e09f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd3f492ccdc94d7a530f1b9501d812307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40904b584147e69ece90aeec2c64a1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b95716b642e54e5a91aeac2bca3b16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7caff0bc3d26ae6e80fc5cc923a84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6c3f9dbf0a107a99258b60ad80d39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e539fe30220fcf8f8508f7acf4aeba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700989b231238149062ca0ffbd9db88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edb6487b46a8dfe1edf6fadef06d40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aebe3c6128731d2bf7d8292e35da65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5616187a5ced4fb5902aca9159432d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412304f2ac33e4327c7543cb0ddc24e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707e10f3eca9e15eb495658192453f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171f22adcfaa49c5079126d955a500e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43925522c4a1f45eee7defc5946385320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4f9b4799c8102e350fc18275fca5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13919d776193fd58c0f297113fa848322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfb17f13ccc1c26ec1ff1be56bad6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3385c44901d9c01a48c85fe620e51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd7261b356651ad59dcb50255f719e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa8e4d1373e6b9f648f10f16b73ff6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f8cf2183b3b6a48943b3df868436f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424c2321933ef900514b72856be4cf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dfb6654c5db20620ce152cc079c9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e32c28261846b89e90a1c42e4a4db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc614d23d48f75b14263666b5f95935331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074693e0b0866155478a00f274954c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc77f9b5bf5a1017a46a495908f686f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567799a1b9ce51b3aef3799c113daa4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d242ac5e5c553afb5882e69b7e03b8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa24e7f932107d0bae28189b0aa331336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69968b702f41304c02e151335883ceb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2beccdee2977de3b1a72821844860338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee24c26823987e86b5ca826113d3e8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e61f78dbdf5ffbde0320041a1fa7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d560cec284e0ca42146eb385dadb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e3b618312b445881eb2a85815fa7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4247417cee29440e4b3469ee23ddb8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc0ddb12026c255c929b34cb617777344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c56f4c63f5f8e1d36d867803794ec6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11780658b5ad946bb3c835044d853fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3c5eb672acbb614a824bfbe238783347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57f283c71ebd938542fe81432927fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002e794acf72b91289c45d70809fb94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c2049bad8a7e9ca7ca69342f8e3ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157b361356b367b5482f270c4f24136351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b198a963d868c414b9e36bb832ffdf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab784c83b90fb770cf25eebd44bf4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8de200fb1428cac69d73ad2df17e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f920267416c2245e9808a5b2e75aed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ac42d5afa5a9a5752a365adf2e802356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce92b7deafdcf0d7ed1deeddffd02b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707aaf58be2c88bf3813b12e8d3c4aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aced59b1f1f17bca599d74158d2cc2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ce11f7015f3eb77f23f8c27094d05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed164d2bc62151bf04450a8bfee9e29c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b8b6243d85f093f6ed4e4a7e90540362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a824d500d1a9c71b4988d863f372ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1e6eda3134b9e1e66cdeb10e420c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b014ecaf638fe46dc3f9ee6e8d2ee5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363102407b255b2a64e31c917ed5a608366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a19027b925d0ba976b08f2f9404957367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151c84880639418c72e5746deec0522368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405e00be3b2665dee89f00de07690d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bd9abba4505359dcf674be9df6c43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e35bf15d7c0a6f0db4535a20c7ae0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51bca004cb42ded11604d8aaa5d51c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d746d9f2ffd64df809336568b768a7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa947369160c188991ddefe434aa3bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e3ad8b84a25d535e266642a865626375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7070b92f7597d4cb4dee80e131a7b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5ac16ae1d25a68b473db2d85bc70c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b22d68e8bad193ea849f3001ebadf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94436a77ae45ac5925f370fb121f5a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a88d4467cfdb7cde4b8b21740ba234380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7ea68ee29d02ec34c0bc2ad8f54eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ded9b643d44071a6c5859eb0434a39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf37e966eb393433e7e3705022cee3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec568c0492c6d9038071b5700914e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5576a0d5f683cdb78e34cdfe02f24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e1cb75fc17166adf9aa2f506247af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e313b407633b56cd3bfbe21cbb0d21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2411640346258aae8df3053a29b4159388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b21da44bdca5afbb7f5a90e572db05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59213a02690a302ffaa3f05f96aec45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1e0acd111e50c303486fbda2f6841391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611c3a453fdca49c79e61cbc0494dfe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283de8fdb29eb9cde999c1fd74d76865393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725417ff5200f2c0f00daf6d2c899fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e8f6130c92e34ddaa91039ea68e48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1e0c2d7cd463eb2708984a8efaf6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc52ceb6ae45a3fe3b1d11a5d57bd59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc2b346799ecc3fcfb024e95999c26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38d68d4e288a8be8de2fc7e6acf44e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6f6151f0b66df309bba920e7b5512400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890bc7e29e24beb66c9ae8cf2f25e4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e73230cbd99839196652258d97c1d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95440c5dc02d89d59a68ca51d5e7dfb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf15e05af0145ff368c8fcee3acdb23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd623ddfd1bbdd5c551fee192f440a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375b19470e3b42c0e4090eca6994216406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10171f64b67e38a5eaab673a7054b8e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefb5d0b51d45839836aa8cf4c47204408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544b8f69fdd898697fa15d7c3830bbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21fb9f923e8c9fda30688c402dc50e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7909384c221b5ef1759375c5e6e7da5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da59c5ddea22da74830e7bb763f4974412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4406b3c5034c6f9e94c731757a0e0f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638bab2fe69149e20032b97e43345e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443526945a2737212f124bc4a674acb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff453b7897a7560cb360f3886b58dfdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaad7d7dc1fb48a8b3b8c090109086d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebe7a7c261017736d45ac60d3afe90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add556fd47d9bc6a10030ef1d48de32b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234512f9c51da45909c7078352dfc54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872f122b48b9a77a3e1601b201ebe27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06af5c9e8f063a0b1165eb3aaac186422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe18cb7ddf829376b76d20cc949bb42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2883c87b3adea630fc528aa5b9f5996424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331fb01754a2448d0d1a67fe4b21471425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4b1ece13b394a799a930ac1e8838a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd312b69332ddf918ef77330051383427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41cc7b61a6aae7bd10e775b528f22d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03725375cbe07e787eec98a9a5160b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b99ccdcd304f3109c3d5bca6f95da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c090030ab163c3833651cc533191d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c6de118f91a01862ffd379c3313e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d489d361df72450ce2d913bffb7f94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef2d19535ee574c8c7624fb897ba6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c33e72281b74846d4b954568b02288435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff41ab8e76378a104877124231c31b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99420e712eb2483213553f7b0035edb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04c8724c9c124e64307f3a2a559d19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdddb579e950aadb111da9df9512b85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5521ceca3b5a2f64186305edc517c85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dafc06599bc94200c127d99f12b4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a65bf53d3496330768a9928ff266b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d22afbf2c0434fb625c7fb1574fcd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720ce1414a337d49703a298c13ed8a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5192f230595b9411ecdbc9f017e20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e30b82e54dd4df787d82c087604379446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec75defd6458146c65b2d0fde928e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd4ee1629f1af24519fd754374c126448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd751d147314ea15b5ce924d2578e52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14398af1db78b447911eeeb58033d6c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4508a957a888bc7b33e2862ad341a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173b699d3aed9e0f9ba1fac8b0f560d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda81644d973cec55ba303a10c48881453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c50a3854f88abc1e5564ba06ad6ad4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fba5afeb01b49f1d17a9f3b41bc2e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3617a96fcea1992579c56ecc0bccfa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bfcb5b9b45c0b20a84d727c742624457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1344623833c11a0d57b470d45fe00b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020daf7958d6800d8952f5c4ae3ca80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569f78fcaeab75490cf5ab726a97f55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560a40853bb0337861d1b0b43d4cce1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8db103f45cfa2d39f819ea3cd37056462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7b71eb129cea49cd83c779996859463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c417516ea93d0be838633d3951e2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2726e1e5cb37e984d13c2cc6f72872f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eccda693430eb2be9beb612e65fd0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c4117836ec98a8e12f4bf691d5587467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d589fdf24ce3ecadc7c59598868babf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5056c565c13016501ca2dc371be99e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590a006e9a3d54fc0caca0e9d1b3b81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cca5e3adfa68e23f23ed24f2a26f1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a510bbbe179dd10858184d94ce7c36e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ec33d791e8eb9405a114174109706473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f6c9344dff76a6a3a66111d4f2ce0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df24e7916bb608794f958e2c8818cfa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e846d35d1933a372ec0e6dcd1d20c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ab429d16762963c2b5b7337db6826477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>