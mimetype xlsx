--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdbbf278c457b420f2b75ea6c4b5da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556494261fb9d4ccf9880cb715080db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e87c81ca6027373315a907039d890d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da502727b54dae96fbaf7d56fa27e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491eb5b875bb889117ad39bd3ffdb345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65155d74014ee86b5ba2b9c610c51d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b602dfe7da1208a7f02cf24a83eec1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2e7ae1447de6f1dad5ce4d3d5a4498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febda5cc1ee8e846a2e35b2a8329b3689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff1bf8b80af48c7f4e1881fce9a94c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd1d5d6dd7658ac0512ce74f8d8a5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66faacd74e92224f266cc357e62e49912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185bc3967164b522d5e2f9317081a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80319af06dc0fd41afcbf74688c991a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fae5c69eea0dfb8c03bf3399fc88815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68bd41cc5185cab6825ececf3c895b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b498247f8ef216a4bd51c63627b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ce3507b8b5f80f4c6a6ff11c53b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a7665dfc31c29f6d6d44ae0c0fcf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7121437d7771137a974059de6d03c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942e27669d8e9ebc7f5da554a7fddb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4683e51953612dd7215d5e62b03dd8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cf4a133a655362cb0b7d6a2f0025c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3bb4d51c34045cddfb687f0de410a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11220c1726c2e25e44cd9afd307ad3c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd0cf356dbe0deb868502245e0d7a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778e16fde68f787832682d92236129b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623ce73373807d7439c7a905926193228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45afa60243553d918d52f57c5c95fd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a5f5222ee3aaa514bf363fdc99f3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0e2bc59e04c642d4a5a8cd3595edd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76f738cb4e209c76bb8b9f513bc26132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749da5bdcc4064cdf9aed7271073aad533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75df4499a8b4de94286f291e9e006034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d615329454c93de68b16c3923d833235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8889eb4385af2694699bb948be6e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cb542ff1e301f9dbcfcea78616c8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b54aba465e36d544cdfa1bac4634838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68092f8cbd041e8647c4ed818ad6ae6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfa0216311c29191bb158033ff38b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b88d197017bb035ab29b311be816f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0d318a263c986ed0d0c893723dc5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd212111c7d457b4d9fa9765539edac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeb77828d824148686cb032d612f3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e81e800493054a54c9cacb6822f71145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282194c1294f495c1b3dbd5f801138346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca986d667b0ea41e3729a6662024b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a4ed98a115f510198538a01e011bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bae2c61e9127519b82cb7e3584b6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5603720f53a2cc690fb2de7f68da350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cd35b5c43878a9060c86ce2cbb03051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb411aca48eb1131b116fb635ea2c75a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6427fe2c1c24a4b44731cf404a7f9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e5bb49dcb67ae5d358de31279540d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5e53acebb25bf1a911022231ba6ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca0fe23a77cac1a623fc52ec58654f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb71f4029460b93ee93e5ba6c872bc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70339f0480537c4dceb5792fefe72c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d116ea26abb5c4f0509e966006956059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa22e16897afc004d2ddffb309c83be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334437c9fe8a600e9ff1f51949e2ae7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b286ba1d139f1014850402f107d2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60c9ab246dec2b74128b0c1814ccca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630ca3d4deeb4aa4e22f91d46e73f3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5a7d61221a587438cd26adbdd256765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b1ea419bc0732403d41f8df460dc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aa92e93a50039211905107c1618a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc7f2a896ce33972f0c1cbd36b3f3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232c24fdb9846ff22715ac482e8c61869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21a7a2d766ab06588f660f704e1b0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1192dee7cc29eba66c60209cc82d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fe50d851852d66087c31bf48cb67e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300dab6785eb075cd791b275854828273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e59f66b44934b5945706e6d25577274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a00deda9ed0fb88fdc87480795b9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd88c9b4f6af2affedb0c7b6e80d7cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664e47b73a910d4e637007e0acaa1be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572436b2710152f2a0e0c213823b38678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa77cdf4300f4aac39013521ac020579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4093d93ae5a587db02b8f84a9ed9f0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9c00de4b4d96ff9e6fa257a9f7a0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3770bba890a136c4ffc543c3587154b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17f8271b167ca80ddcf06cc2fe429983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec15702a0e7cfd1571425e5a58fdcb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1b3bb3f7744bbcf340102f5a92dc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eb64a1ce636f44b6c3506ff1a0e3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621aac6a0bd87f2e64fa50b47ad7a06d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6c2ca535a90017bedee14d67fbc6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9a6655e1709ebe83a85648f56bac689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2014cc467a165b65ae1a97e92d612bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfc645e31f5aa1c198c9dafe20a75491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660124d12ed1268e16273ea9059d82c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883fdd67f4301f720c6f335086d5fd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7918c2b83b790b5e8249641ce020694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817af729fd03d8cf716f3538842ebe895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89489919dd2838ea0dd538b03e948d0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf051c7eda295b41f6acdd998ab3d8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24192758f0c2a8730475499a68600c8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e95c741270f14de5b5a65afe7206799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e31f006645413d814f8746961e273100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19891944fd6a7eb4550e7d2b54ffb3a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1e9a52fcc499100c2ff93dfb08269102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c6ac1d6617ee00d1f33fdaede7f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676712e2815be7adfdf0da9cfc3c1d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3840271976f9f1ed1a67f1a518c9e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57732c90d2cdf97cee468f14ab7887e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faef217dc88abbad055c9e407b0494107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58b373853bb877a8aef4eb4f4b6421108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c307af04e2ce7cc5fc2a6aa56cf8cdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de96d24565618923dd3ec8abc7b85a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619795227b37384114c720358b3b0a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e35ad8dea4e728193151352dee131112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2922b52e178c8e9866c869dce1708113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f61e3b60bab34811f583c1348a1fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672c6fa49142784db97e8b4a3831a35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e81542b85ec9e4f86e3839a243fcd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e127636893c2fe11bf50f80c32c35e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a06d0bd69a683bcdc45f584abd8a51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93479a5463f422041955373823ee2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde729aa062f2d65d3e8f32f8fe99e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa54416f6d12bcaba9f15fd9c37be7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d2f6026941f34b8946e9482307422122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757f145aaed6b333f0c5a27889df1fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b252881c8b2b89913a4f438f7d50e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee51aa0018458ff78c8d98769fc6910125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d2f3f35af9acf83058a39b52a0493126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44926a2fa5566a70556f2f7fbc1b41a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e368f3537f9944bf02eec35ea93a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91afe968547b2d69480da290c0d0ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1207fc834bb11a2cf026282dbefead2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264f202abf60e4c45ed0476e5b3cdba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48cdfe3ce1c47c0f3a3b56be5170d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7d1df223ecfdce04b964ee29c6cbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe07ed31a5f1cfc75db34d4476d0cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067843338db1ffec74531204909df11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4718fab63552addcb577b602022866136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6129b9185b37edc3f541b48455b16e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac01b6c311aedf07f34d22106864d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36eb109165bd974f3c44e7e9cfe56d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd5382b95b0373f5bf9dd4ebc5abf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d13ec198937205c035fb24ce88644141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592169be15a3909d44bb1b1f304852f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2bacd84db34c3634aadc3bd813b94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a34fd67d6afe6735faf3e14a5aeeb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2a93bd78d509fec10cf67bb2bbd30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab08dedd1b9df3c237581f9904dc1c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a602903422f38415fc531b661fd452147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225ab7f31bf205add385f5fcac73029148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09e9962ec137c3a1cb0bb1f107de64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777e7e23e8d94b663b09a965ae3d665150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe37fdb70c1fa7c32c18801f8ca8739151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0bb954ff506edd51fa4a0cafef724152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b0944be49c30f21e38bc5f1ed43e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3240ae5a18446fa7eb5e75ca00c6ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45928a154e8e335e9cc3e221effa208155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfe1c2f555f8af9ac8c45d5a908a92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8652e2759a7af57cba2fde1552ab566157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6122ca2c82c5d8946d3cb381f7f03a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d65ee8809359fc4a9478819939274159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559da8dcfda1ab3dbc639da68b9f4cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7b2606c9edb43eb55dfbdd28d1a98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4355b331c55bd18e843b66520077f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478f84717eb011144d40496976670c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ce880d463950f4f44a2c635589b69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc81c24f51a3d2133cb3bfe5bf91e8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a040caa0b45d49662c81373ecbf4ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a735d84bf5337b5f2692dffb5cdf67d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb6ac0371e2029f1838a921d221d8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081a330fd11e0309ee7404ce8c096cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94927f2c8cc14b0b6b9eefa58ae74e98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f18b13a40169fa372c6f1a0b0bdfa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c75356e6e1cdcea725157234ea3ce2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcda8fa5e2afa008c4ebeee09ab893173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a54911719ad9bf563f3812454ae6f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a0d8ea2f8e1f3a30d291fb194da17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa315fba83df5f6a4bb671bc09c9c8de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f47230dc5f5326f9a83ef29a1fd1fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80468310dcda08fde744e641797ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb0fa85341bcae5573eaecdec1c13b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68306e236954dfca041a16c2c0dd0ce4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4cda32f0e09a1c23dbc7cfcdc7ba6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dade2da3c5c06ac8e74821061375e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fad6da9412c329420d580b1e9eb96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbf92b4aa053a2d232e9ae96eb5011184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0c2cb2f25f2b6cd442e245bf1a00f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08970eccdf18bf29df5644c1754664186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19599dbe7837937d60b1ec874d2a553d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a967c4aaae1d3a8a24ca7ad22c576e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee737076e84d338de9725b50a60b65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d230f66cf7a5cea96f3308e48af7ec2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea722f61fd9af7c05a5255b545863e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28337e77adf3cb00debbbe9bd8ae9ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f900a83302578d3b5c298caf47b51ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eb6143b4dae4f47a809c72e1be282194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005c5846eca46e4909af87c1d36c0c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf1832f0d6696272d600f233580c4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de705a25402ab539bb883fe3a513bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c0d0fb695c9eec61b950eb82bb255198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3fbe764018ab6ce4575a5a99f449e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b219b4eed4f676ab2bdd66e8243281200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02bca2cc32faecaa0d65273e2c4670201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79617967a58ef73c3e769816d8ab73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c7b66f4c9f6af994a0c5b3cf961c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5b0c86491285c37d5c0015b22d8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587dd1afe1b8d680bb8401986aa3490205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d70203931ac5002c82b48769a3a07c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eaec01990e5e2df600870467d62e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d6009299ca9c29955622973b42cb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7ff8fb98b2ae1040332a20d5866b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425164738dd14c73535c3508442244f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b14a806743962e53d60f501f1dd23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80368a2a41792be6e130d41f364bff60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e931183dd0294118331268752c7c1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cf4dcd46ec81304ede11f61403e43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91feaf88e8df77ab01678acbbadbc2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ebab3b85a3529e0e110b1c790623b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54434a1a627d94d823b58eba2bde392217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bb657c0947fcc7739233d0479b590218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3ad13c55a9ebd32b8b2bfe3ae431a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7afb1aecd4db2147ac8ff07222e9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e01746c05cb0745d707f9aff00239221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2be24196a297b1a4d5382f7f81e324222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a431ab1a43d8a89a37d4299494e28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59230289fdf43cf905be4928f75877224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5fd04f3be553cf852e76d30b63d68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad015d62c55f7b10463d590bcfde79e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acba128fa783a95187f1fabcb41e09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9dc8fd7dbe5674f248d8d59a562b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460f24f611568eb35c081f367495e4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365deff0a01c319b7269bcdfb7299845230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a61ecc9c41ce5879ef20f4e4993df7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b0d5edfb6a30a14f6e986528c2fd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd19426386fb897d7bd7daea7c99611233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b071c5dda4991a7b1977fdca9e4e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb094437d6503f1c4eb520d4f999ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44594344063f0ed169721ec6a0a79d8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc1851f3e8f56b2a55ba42b8b4051c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92e762bb2c78104241e9136261fa78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9884b12c08f29388b7cb2269e5b3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27179f20f70fbd929249b01493117b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70672c30a27c63b2059400138f2a6ce2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20282e9e41584dc9c5faf467706706242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5acbc760fbabc2fc30d176e7f64407243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d73a21f971cf4456e41db690c4a39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e61c3a85c2718885159047632edda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177fa8d56ef096f13f2cdd69490b06d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda1ad1ee3fa444d9eaa9b2f46157ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4ee1d3da003c270c6431f3f67aa34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d9112edaa2dfa594307191fda4b50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9e3fb875794c7c6d469ad9a387345250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9949e102f0ade498ad2287137514465251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c9c4c38b7e256e077cae86986ad8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7678380ae920ad612a4f302d50ff9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedff75845cc6a1d86bfcc518a4ef6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f654abccdb8c0759bf3586a0ecd0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dddc9de7ed62637ea2472ec178a68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab9de3bdb87670af36ee2b519a74b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc791ce0fdea62e784fe3f5c4c9044258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1eee0d750129ef496272c56c56e1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055a62de3263239989593d7f2fa6db2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3a315d1cd9cfdfff3a04f97b7432d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1c5102eb129e18aa8f24828893814262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417aca757f39f2f8b5e2a7f0ce5baaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb42cd7e32edd72e61b8bd5a768ed6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608b8ac8243714e50d67578d330acef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724c724366ea7dba9e63db96b7e02d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd66ec11dd5915cf7805cc0187b1fdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33ab41cb3d57e3080fb9b755a7266d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c61ecf93dcbd7eedec3df7b7af9bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa952768f710322797fbaf263960388270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7df4e06ff1b8e8d570c0b13ab4517271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaefc0923bd17b944f4872a41f4a73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ca094287f0931f3f0ebef02cadbb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3745b0e9116571a5faf4510123f679274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774c1eda1820f6c191cbc1a9c4bb728275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09128a55ba1d6cbdb81280f15347c78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41e80fc5ef86291dd4c72d3d92259d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bf6132b51524a3ef4a2c39725d0fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9b8f97688ff3eee336c9ea6c29c28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f19106f4e1219d202e8c0966c4383280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4be118d3bdec90398aecf4752f7fd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1711b566a9efc4ea3f90732c391fb09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea25e40aede1ae83abb46821ae18f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c353f9939724ccd992ca4a30b8905e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adaf84c57556b527f5e576a7df4fb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d18dbadb938b7a571e337928b2fd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fef516797e4322c654bfcbae1bdc0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a0b5871ba062e182b71b77d4ccc21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6580130c1d226f22c99de34d238ff92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016214e26ea9e86f0f157efdfd3109a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43659826f03ab7da9f3aa2a45693b9c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce482e0e8ee307f974e4ea42ee7e74e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d61d4b150855c654d6a6c6cb29787293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04a7da254e53f577f0619314984e0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd473e45f273b062a5bc72a368b5c9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7209f5df166ee2d945ee404b60b0477296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ac01bda3c65890197ce8ab5060673297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cdeb5b9cdf15168b6af7701a0d1fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9197e23aa6cc14da5a0f6c185fb0998299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea19a34393fa7a78ff3afb3078db20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac22ba6d53babbbcb1658947806c74b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff358f2fdb5899173161ac54d9f5f1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c573cca8c1e77f42b24efc72d2552303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7791e032056cf39c258e53aab3e8c10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfeb13713382041945cf66b9c4b039305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aefea57360762400e313ca34c27862306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bbfd81bff153b3dc62a6daf2a1f96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72681461b8198561e6ea73e66df0c4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b42eebebd83ac81902cce5df0327f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fbcca145058e3412a2be599271332310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2263763a999eeb0a0ef7f6b328b938311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94d0f9b563b43135cb30db77245e3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701982a9db46bcbc3bf6435fc05f479313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309a65fb7e1c6a9e31e877157e55be5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebff2dd661261e88384c3dccdcc2b1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e11b59809884757ae98e3297aed7d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db376e9fa80c2a949214073b940270b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e322f3a159d9b245dcf620bd69d2312318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccd5367a0eddde3ec1ae2bccfcfd03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee0bbca61bee256762ff7eafc7d3e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d51409c576f78192f85e0f1f6c5df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726505b82526038a01f8b7dd75ef02e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c19ce6b379290b67a8f70504d5e1f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d2e205fd229d0439d9d47f5755767324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fb4103950e6656884d8931ef0c134325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d4c166c24c097a0520353f20b64a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a179085780ad07a0741392d14e54d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45983a5ba2ca6ed9a92f5dfc0b67653c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906cfaf978ed71e10e0e2e4b4ff2a1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a536bdaf3e097dfcb01cc48ba984df0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2a146319ec143983c330b32a84eaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c68f0e854056ac7d0413e6b3557ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97843520f017fed8ef49f0f1253c34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11118c49309cfd00d51081b9f1ef1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e0f72ed9360e0cb3542b5f82421e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd184562fa63f3808610a689474d9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132df64baf9a35bbdd433dea0e78e6ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930ba5fb7b5ef0dd503f27ab8af7c76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d15eda4dc2f97e05f490c7cbafd3c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aa6dcee7217a4bf4af0be0e770794340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946efa328536faf090412033ad7cce8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6be04fcceb548b5db29223e4eb801f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce499d9018b228874e40dff8be824f2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9b6367b19411d49e442d386dbab3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11675bec854973dd5eab6e39496e5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8cb7993d4d4fa6916e75597e9f19f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91870b94a6be3a2fc9d1b9d124805a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42ff404430cf6cec3c641c76c3566d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44743234c1e98066ca54ba1c4b07b4e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a6aa4fddf4b5ddf0969d0646617a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b53f4abe8d3d749ba091da72198620351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675626dfaf7b5b3c83aa87f8f8a1cf0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f429fdf3595bbbdd029e74aa7eedf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e307470ec3aeb66a52553090c2e5f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d08c756b9efb617b8cae30728b438355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe7a4ba0a79db2262d15e30b4f87d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b6e506bc3d4c944beb63d1d0dcf64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b980a2e9c8d58442a23dfc3c01309f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2edadbacbe549502f9cf4d97a30af1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9465a0d9b230ee1c76ce86ac84d22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cc1b32e947f59a4dba117c634e4ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a79be3a6226c439905b92f0eeec4b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10023361b4514125e4777f165214163b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c4df115f1fc9cec9060a0e0192d36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f67887b79ea88690b2e9afe48e510365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18e4477d1f99779b058ab1ea3dd47a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1b32164eb812416b465dd5bf344ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aecc739ebfee163d154872fcf47858368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b54c6e99f1ce85e8a7215c3bd3201369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf649140b9c89ce53b130b449041e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ae6b9d18eedc2375fc75b6fd8ef3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1a6778452ef27fde6b68aa3f31caf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c6af89d3ac56cc9e2d768057718bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863b5075f5ac83f1015ce6d1b392893374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96210721f93737a56e3f6072b2f78d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98368c7315c956441d07771de244a2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a40821aa275b80a8b2f2ceb7ebaa9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c49f64c0cbb86f7f58280b9e1d4fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7ce0b439ecea6cff1381a73e5e738379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709a01d8dce673e228d081b42fcd0d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32461ec06c6194f49ace0aca4b86c670381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bd592fac0473cd176befae01df848382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e88d1905ba35f60c2ce27b1bc4a0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510704ff917caeb28a8b85593fafc2bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe1de757baa51d62640f79e28d0a1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6bd6268fae8420a175506f4e0ce4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ec26ab0a06f7543efbeeec86fc73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dfa7c20395f18ecce6f9e55100724388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0ac5ee09b137144a82cb37006fdd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcce7a9789fc72a3c547abee5e598c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf8e7af43b51ca3492f112df61d02d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddf7a3b970f17a0d31f399a9e5e127392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d1e43950ceda90e535e9bf1379678393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0267b9002901236282ac91531a6b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb13c2b41770c4acb68ce914f40a06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fde0145a41b9356e689c02f42e0b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93067594a7ba5a4a2b02446e9f29f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22c4df7b20cbfb22d1572eea799ce7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe9d08bf3bbe62275498ebb0ed3758399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c8c6f6e8f85b7d5069037a1cf1bde400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81087cbfbe9cd876ac7b36959abb61d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bd37f027aa3a28807e7a5e0a4abe4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dce4e09e425b874b4d29a53472f145403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193774f9439c61ce9925a8215a51dde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea85316cf0506eceeb4a9575d26eb24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56da48a0a04cf2e32a1b9b7238fc356406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f388676a4435862ea84891317198c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657a47af3c55c15923f77cc7bf39190408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4e80e582e877108130be73591e431409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bf295d2c995f8dd544c5c3908c2e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b84ad5ea772b0c5d31e49835c04a9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c91909035ad0a3a3bd3fd4307f899412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4b93fc2b310d9ade08b2c38ebb2bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0164a683748209a87fbf3dfbd09ef87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff621674eeee3d8e5b7de2f46bf6303415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0540318444de9dae65191095340c72f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cb8cf8a40ee80bd219b9e89a927bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e57fe3ed1b4877c8f0bdec2e351c31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537375edb21fa085d966fddce919844419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8849326b00d7a7d052243d2f50d6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f422c327084c92d4c56cf13c813ab5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc99c17fd5e449f4fc57e7e45c1f57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5f9a6160a11988d2f4a70531bd04f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac253264e6c1133a6500d95a3a0cbdd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b0d18ebbfc7152516ce42c8246fe9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54597341f3a7dbd2ff70f635a15e07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b425bacde67cdc04460fca9210359427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719dfec6befb4f5fe7cdf54faed6c0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5383bdfbeefc3cbd15a2e1addc44f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688fd8b6f46e348877914854479cc16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bdca4cc701252d1a158af85fb6621431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bae028e79da6ef7001e50981654d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd6089ae0048da816903d5f5641911433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037ee686da7816a76d556cc94ff2b8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b97505822e6c7d4c3071b3bd0ff1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b67623513ce2fd2a6537c84bec6d39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad7762cd626a5b4e341c8cd300b724437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fb06407986f685e3951627b892585438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92716a7c568566343af5b703c78a12a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea5a38fa64c401f5c7be100e791ac4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e50b024937b219456407917f1a39ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78d5b55d974d80008e294e920ec081442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67228735af6b68dd9678e2eed4f7211443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c2b17f289d25e3afe0f7dc86885b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e65c83962f6392e8447424010dc8ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70990c272b8a91c877592dd27db2f783446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52566bae97446aa9a14d985cfa4b8ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ffdd9d613e246bbce3a5636a2b558448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9418af42d8618db092a5e8177f99649449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcebd3e055ee7a44065018784f00f61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240688eefbc531342147e226a935b71e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473ce00a31c5e48f73b9e77208c17ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a6625150da035d6d09ec8db02ea8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942ac29a2a8751337aab9897c199559454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd2a6ad8063f594a18a35222e8616f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c9312099e41470f68b5481945a8ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038e51d5f56a99faee822f6c4e6f557457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43d880fb67fdbe3fe5eb88947e6728458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d04097332159f4a61d968a25221e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bbe7c21d6fd27b99f66fc55328517460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e70d324269b84fafaf38f686e5f9e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91e3f68b343190f6de8b7e68c89035462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa46cfe438989be72ced9bb8f6e1658463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60aef5df912e1ecbb9b47d8dfad519464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14519e70085e9cd2bd183e2503372c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edbc703f772ac9b2ce8f106325df2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaedeb2601ae094e983e30fc532f02d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80373038dbc09a9152c811f0f4a4ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7821f23eb49efca7276cf39798d384a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa044f260fce2cb08d53555d8721ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9b4c3f71bfd4ed551b40edf449711471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783872f6986734145a5e0db2e6b1ff9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947866095e17e4b9f331040cc280ce69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6af8bdc805aacc3957022e4cac1bdc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3114c52d1b4f0bad871e44becef8036475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0518d4c8392112419ed5b7184ddab21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f057d8defd987e916db9863abb1698477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0975aa0bfb691c81b9fb717f4db3be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59d63e725c3c291aaa9261d41c4f5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b467b82a39d0825a380c2424943052e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2dd408c95d939db02c1323c44fb06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78531f2372b1a31bec126c9402080852482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c3ece6de4f7aa1568962ece4d277f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a3477c303e9aed7de4466b099744a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c745b78b1edc4cd8467f2bab5feda2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69700bb661ffe750b2781bf102343cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bd684917b6f9c6e3a8274fbc87742487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc7410c7678ec128a0f25ccc5f8ff1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94251ded5014f297ced1b32c8945269c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84227b062c6a24cdf7675844fc9f863b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831f382f6dc2a65f5721b7bce500f1e491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce9344928060b0793b34ad94782dab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0988c870c5b33098eb41c9c703b8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123927953717b11372d03244064b12973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d1561ac1bbe24c275c1c5afe27fd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540ea421e1a021027ee5baabd7286d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abefbc53fbae5360c7a9176edacb5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed33be3641ffe801071704e36f14947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f0ccc2654b45c411de959a51ddb448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48457bee3b42ec2b82566931dc6bcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979331aa3cfa2cb63e10f8d6c04b05e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee0de3ae6cc0b971013c44c14c367611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073daf7952dab97795a48c100972d0ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d10ff116b36805384838420e24c1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfca520b9fa2fce327222593fc1b3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec196fe2961a5454b6b148f8a0b59ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a506865f2ae95e0c82cc507bd2b550316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5b3ae014de383de08623673d8c09f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10a7a9f73a16248d88f874b0cf6b9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353cfff3e50c87a096aef7c53765afc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45b7e28871024d4797692e2953050d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3819b4a4f3106e40b3ffc56a9e58f0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16217bc78f33e4019836bb13d5177d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cab20888909c2c7203ccbae038dc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc55def7fe19f5ac7d1851756927d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d34a393ffed2a8bfb07c6002d83c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd86ff0a93a4108a8cbe18969ee2ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b283ba67f08c1560c2467c751bc5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25ae84eda660eff783fadaae5865b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ea8bf5e132a2679c6a624cf2a9f5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811116ed1605e2c3432917107bcc8af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d8484979365608d321379bfa181b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0015e3cb5242e25c2e1e8bb89b610a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92d89f3afb69db4de29dd5707ffda333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56f19533055249bb9ba6531e07887834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d8122c065f65e01772fccb0aab9b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52a0668303d3c255195eebbb3fcf0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897a676e38f6557f6367f386a702dee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4acc115634b776dda342ed2dbca5d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354ffb4dfa24ecf8743c7b6a469c97e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05105c533da2e118d33afabbd29371640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cf18e1a37527434268331afdf651d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e94dbd23b2da4a1e99a742002f0f6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414e76a0448adcc2d06688ac2f4601643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92788aa5987d95009547fe7b5425c0c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27c54e46877083be8a9b6369212ad145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb06603af2d0a0eb6942546925867e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d38a2abaea9a81cba14aac0758d74147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c74b9ac858c739824e87e8a32c9f9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee155252f0f558d9908a4dd8ab68c1ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fc9a706b8d7f2735ef02fd37067fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefa95f59219eee15066aa984866e3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1b348562cc96a5ad0648c9bad6bbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede33b431e2d67dc61c82db8b791e9c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca31b8083ad013e2c2cc388838cb3a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c6a6cf50bc6533546d94b11ec710f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c41bd0c9892e73b111f6225df342856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531e272a9439b1b2e5b89859c99059357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cb93702a4b5e16311babdd5c679b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d15b05fb05bb367542da67b1b8ac2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aab05cdc411883e2beba4ca3579aa560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ea8ba878c11b58332c904ebe14af861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29912eedd095f8114d1c764862f76062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127893285a04496ba658b7dacbe93cc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31591d9e15bf800d34352f9c473851eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70222b9cf130a6ad38b9967c53b8a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab3358ceefd8a9ba8e7a916fdfc47a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35a49afd919a776c849e6d951a1b1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353924f653f90fce967e325f6bd597568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212515009c17397d877dc7bb8fbc853869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d37532314577ffe7f7907acb037de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d01d35e1ff7340017928c6645e4d3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4375b3689d876df501802483569a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb14bff911c230a4f558ef5919131c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40220a32ac7ff9f0fb4d059279369f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a22d71d003aceb3e8bac2d5e1e1ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974d1ba4959e350aad17a005750f87476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8001c89ff5dfb993617776768e3c42b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062ca4a0eb531005818143567a5a3f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95438aa158b0f8b73119695d589ac379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b924b103ead5bc6377d2b662587d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581acb84c668446969145670699dac4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fa51d57997f148e851c77033b4c2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21a13ee37d9a1042b881d38c9a146983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd23affb567da0e2e88678bb4b4c6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c416c6bd6d64aa34ba90a42d32683a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d02e6eaa4c53f6e7a4a0f458a0cb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde7e643756aa66bef54b4113922af087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c48ee0d01a6f908795acf97ae409e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb5d35b7fd1121541d0f7dc7e1d8ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4b5b6aab5b6e0650cb307b0010baa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ce7d21725e1b65806695976dacfb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5e9f1e2eafb671aeac0df3356d63592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaf2801b2aebee1ebf8934dfcd15b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b14cc2a86bf142548fa4237e367a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc912aa665367911ea3ea64e25d4473295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d34d8722e0f748d353497d962413296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360dafe874388b47272c0707ae1796397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfeb507c0d9362525a84312074c1fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d44a4dc728c24c7e1ce0aa4ac5ba4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb2ad041866a50789d13e741426706100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929d32595475071fac0d74e2fd5a55a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148e278f10cb27afb5889174e96442f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1969ff5260d5795b15779a49d6aa9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34c2845b584f78b98988715ace0cbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6db904f3fa2e60917515f135eaaa4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981578d1e52879ae8aed3c594e4ee2ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2249230cfe474a13a5256bb53dcaa2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e299b556c3c98f2bd9f0f868afbc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47178e212d34f3af33dec3d71d4e467109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72889891cd0ea0a920a9eb0e6b009c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6592389101ed241fdf64897aa5f6965111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603d9b6321e123095e3b4032fd2a71b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af0737763e09118f0b147aa8fe686b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2efc3ca5b6d3d686b81419f6715cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f75e6a40acfa2ccdc412f02b985de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d23f71d0ac691bc194ff6370b50ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a549ee907e055c20d12e2a80ede35bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e9511127fb7c1a8bc68fcb51c11f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe83964bab3b27514d608c6d9b73f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a8fa244c0057384022fa97b5ec65f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa2d56261238a4d11b009f131d313e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e6455d45298417ea1c0ceedeb4bfc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7f360a2f31cdf9a80b649f5e12daa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda29742828155eb8513b462c1150f2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01b5272fedb3ae70ce34f49bf1c560125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f28b27acc680ab42516343c4fffd6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b464bdcbf69e3d7ce45ffbf8fb7208127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6e5bc6f8ee0f7d6253fd7af6469ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba9667e0cd32513fda5f179e6e6b1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478189777e75e1e538bcf0cd2711835a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c0698d8df46916c3110b68308ba76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed858fef6e832806b50d1850a1f34e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8775bb23eac091962f62820166ffe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ca11abaca5b047017f81ce52d9acf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72046b5f3bf1e8fb6faf263bdca7a455135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4807717c8cf3b02d2004e09b451d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a064b082c5ac8b7b08c37fd85d69af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a572c3c36a33817684b6fed20e13afc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fa0762f152f27146848fcc6fa14fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089b69248d845ebc09d9de21bbc9401140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3e4b4f8edb7442f778bc381bcd9bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca55a65ab0b8ef5dabaef150f4cf13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f61c16e5181102311c518c1195ceda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f956cc8377839a18222d8c2068409144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf42e6c8dfef9f625d79788bb02b3d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5416451c90171d5221199de5db430fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d68caabc339060286e4429b4d952d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742202001e921d7f37d24dd50e9a8d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee046a9eb4df9baff8b36ce83d744b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4faa680620bb92ba78fced2de16e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34ed764ee2208d08512f7079f6d1d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da9f9b14c417b8f6978ddc22907ceb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196d18b7ab238abab0a2995b584264f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3445c3f957782f786c5100821b8fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b01e87ff31d6ed4bb6ef70b521f0eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc0dd4188c71961afdd9f2d4216bac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c73c227c946e95656f221da3fbc53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7912a8382f9b5ecad3f45964d77fe6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7364ea2771113a57cb50865895a7f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd899322ffb979517efd62e6aea07c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7d8316b3f8f9123688f6ce72565cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2baf7e1fd0fa0d97a7b7fefca70ae6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bf0969645c0aa1f706e71f5d7d6e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1abc07cfcb745d0e17392776fb684164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab681497ff8eeb603b298e49e6d169165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbe1f75581370bdfa854f94c9cf4de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3dbbb8b6f5f0e090297899af7a2e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65f38782502d3edf3add5ac5937614168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6039bba63b7a75ab97e5ebef4e8c53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8fca380774f3ace04c4b7834517fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213edc613a5992079c2a606fff77ae7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed22f01a5c8194397cc9c7da72c112d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb105d5467a58185fcbb59c8170952e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2d2df2a54cceafa525f4b14a6a8a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4ebb7e24294cba1b47df81c5d6930175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd60d8171b0d9f452bff97748f1684176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0577815e6fc50637aa7354dc03ad8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816827d099c4902c541e0b9ec8922bf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa796b93d7986ff5c460b03949b637c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad1f1198c4dd1a632845bccf96cfed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062f80d9767632ecedac3497db51792181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f799f6f642d3073bb0de92777ab620182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e42edf47b3c0c6677353728f0728b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609b7fe57325c0e2cb11a2cfa50ac47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8949b9df5f2e687fdca647568fd33d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c73a6135dbff0bed6ef61d81cb6a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d29cb65e124fac3997e96bc78f920187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799263c57169c9437bc2e77332614ecc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc57b420c76b14fdee4fcf914f4cf4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34116a507776e7bf46b7bc88519620e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782005a112342cecbe77d08111bb01df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d59995f8090fd340e4ead598b7a62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d133d94bafbcc39f58c7ad1338451193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fa0d7dea6670888fc97444ff14049194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7bd98f5fe0c3a5e75cfce9d5f5a7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f266ce2a178e45f9ac9b9dfb492f51c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c41d32fb9ce0ce3d097b6aeec3bf1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816daa17f9914ada23fdb5c4c57f161198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bc3af99ff42cbda949579d2b600df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23d4f0acd7f3beaa8981998069dc84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320448085b5d7a9a10499cbf1e3c411e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4bb2d4df4949e6915f0d03b896191202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dad09616b8beeef5ad076aef5a4c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b5f63542704564167ec741f130b3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fcbf7b29d5b9106bc8a212e3ecb91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09c443d94de43f5ba3be4194d92cc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5c175ac0475766e531f5bbd08adec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9986986d69308f3eb560a33e13f5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398abdfd28760885a8040ac2271af4d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f77d0c1b1dc72dfd28d78638d40d97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564c08c07107cbb4ea696f08b74e596211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b00ae23cfe38f79fabf4a32c2bd0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a916bd4b2e0ba92e46ed22321c8f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20368eed73c156c817e04972e312186214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b627602c4596da5be50d2e4ba51d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5305bab5791a5d063dc2d2cb8cb6665216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81970e9937ae560da6eb653358fc09d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4b2862b8a8747ea8d26ddd9fe2492218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95292826f54a79b2cf6c9cba12faad7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36639efdc49aa921dc6b1f4701c9f55b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc07bce0728ef97a1d8748ec80f624221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdbce865e500e5f34dca064770b0f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef9512a12317263ea2bd696840bdc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1a1c5f70812bdbf167715e10825c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34d418da1d33d20f37f69db90b1d63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76efee43f49fc3eb9c96313d5ec3241226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb5d311f26b2cabd479299ddd4fd75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61036674af13048efc2ab9ca330861228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30235f751ec789b1b1d099013c5556c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d1d169d21202024a380dfbfc2c429230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd41dd3c486aad97818c65219821279231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef13ac5e00387e4ab9cf163ef5ebee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560b03d3ff072886c60a0b517aa6e8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb49e70ce30cb118a0725dc26ae1bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a0a11643911af4415f7733bc997a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3077d1b73ba519f49cc0393c3d7bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f3b874c6d3236715a780a9c077195237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52fce76eb53203af27800bdad9f672238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c583f6cb407f57cd8720369646c4adc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154ac491bbdee20bfc82be623969ab1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7afc658ea175cfb005b091284bce3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e0eb7d75b6569d965fb462c80595c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da76aca9a6ffeebe44954956f189d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e804f4e6f01a3bf8e6a57b6a91b75b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ce61cd7559cdaed8c360740c8680e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43570e1bf88b35a5970c4657ae7610a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34428f85e4044656c2ef9e17ff7627e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b162b1a2c5b0b14c9231b71ff88c4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a15be452c13227fdaa1add23f17c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa65f289ac9351320fe327fa6f50378250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e3c0ea6de94dbf84d266eb657460c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a94658f5492b6bdf29cd36e7be9a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0c3c8831c0d5510302071c9483803253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648a5f6f2ac8d153ddcd552d3271d84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1389dc6b94d8e69fa386d8ae095eeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce033e076710b0ab1ecebdf134acf8e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96fc698f5a15ec8151d4a901baf699257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b68728a5cd23921dbe1553d1e58d66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb65ff634d7c05707228f4e9c59ffc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d34ff0248124b4a674392ae46672c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d6ec25a926bca3c956119b5b8856a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8f226e4103e51b0c36507cfa01fd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d0292e99ed5624dd511bf978bab8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af55fc73032337e5d28ce9ae145255264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331223c4b8b3e40df9c9814e6356b75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652da5a145a7db62a4e20e5b58387a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fa50e364d2d51f96b674cfba33827267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25857c0e9d1790e3febcd7cbdfa95f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae24647ba0f4a9a6d5278fb98595a58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395944829998cf611972a0a30b3be164270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4302f243d337660c9e6d21caf65b7cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8e9a081620c409ad1c5e4ac036440272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c203216afd86a2f7fae073b39d261273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b9d9766fffdc359b218fd83ab6a6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e4dac254514f46b26a9eb7c42d434275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dd5fdb69cf68575867c3bf783472c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d700b5250359d655ebc81b4b12a849277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a59cd6c0b0161bf2f626ec9cf8a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a6bd7507f0e7ff067cc10b879e84a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9bbbb6cccf6bd43c6e1663dfd1143280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79d6d89e64a7f7f3ba019b2915f40f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402abe850c00eae0ab75f1cac1ba045282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc9d5e6283e196fee7547a59ed243e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7afa644dfc1cea7d2aadce4e1de43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076dd40db5f1f74ae88d57928883e6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468052aeb609a4bccb61b5e92b0ed74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b010dbfbde019216fc41fecfd708a4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b93d9564ae91e62f04dfe404a659e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4eb232819bb12d6d8ae8686a7eba6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65eb328f48582a364a70ceb9b28b4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454947fe864f3b1cc123e1d90458080291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621b11aa5e3fa0dfc8953323138c56d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4182291c46da0edbfbee359436b497293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661eacc6424878252e72a14ddfaa7d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dd045370f21300ba97e41865009a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28f8207008ca8bc20290aa821131c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b85cb04292fe5633c2ad2e71c76cbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4fcfe3c267d053c886f3e315c79d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b6df361f57d6a72b0002eff93412d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26fcd598865484cf197c5f1bca8b8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a94d29c8a888101433b793b717275301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed37469e3f95bcd402ba1957ba69d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190fb6bf4ca22494545913485251bc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193d4c0feb11a7a4e55bba6e24e4321304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd4823dc172f9a6add68029b4db98c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415112a6076dd9ca7d8eb7734e890e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677929517482cd113404540896fc9d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3101aedf9857668b60daa58f51165db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94091ceedf8b0e3e7d23429ec8ca85ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c760bece497d749cb6d7e21738cf7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108478a42fed40412e139219a9e518f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b75dd9ca89be46bc5791cb245c968312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21c80026b598ec3f62af8888387856313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36805f8b5b9baeeac2c603e286f227b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407c310a3a863fab1b0c00039792df7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee73f9681a62ee347edd4064fba375316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cd4dcf2d988e085e9a47f120b54f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a71b368c469fc35f53c64b297bafa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f10087477383c92bcf08c0298ef54e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad106f6454e7ce7d5b1f4ce6e731c2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4f2e3790cfdfd9726002ff83b047c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1dba430de37b0f4d09535a9ccea06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f78347d07f711a1e38d8f735f5ac50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f873b4b31805c8004d2f913961a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb0752942009464dfda83ea9986291325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9fd6191830525da0d4346bac19802326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d670974e2b3b02241cbc82cf05c69e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce78cbc7a8cfb66ed3df7051118efa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3b950aae294b55c434e6a160143bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c729f9a5302881e2e1aae3384b44b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca01b4dd6771f7c410d507b78ebb578331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4de3f53134afdd194a1aaafdf59a59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212fae9ebe3143e341e3acb35916201333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5195457d9be12f8ae931f3f980a1563334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231d2a6ccbaeedb12079c0d26a062ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca3fb712de6611109f1c7b3965425a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf012b82cb9946e5051105c9b29e8601337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb851979c75f822012a6151b0151ffe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc996405a00cf616ccdc3434516f8887339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d449ab0b8edb3f5df17198d79436df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e389b8a048feaf59beb768332763f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065da4a61e538f76cdef512bc0053ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45090f5048f48f82f828d4384ddfc02b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38182d17f543bf3c5a28115eea9fe209344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9eb1d5a90dafe551e63664ef0d1dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41882d72628102525fda10c77eeb7e0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e56d4a113af745f39212cdc73372c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f5a7767fda9500537e55eaa4247f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d606f28c22131c811491012bad3e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6383ce0f65513731b3a7446f188651350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9601afb265a1c1c0350f8a45dc9016351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613a1c59c6cfa8ec067fdf6dbde07b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74bdb5dc21f628d02fc07231ad9a78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fc55a80dcf0478d0cb63197401f2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec95e936ab8bc65abec0eee5c6e51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b7a84466122b4b4a443902b656f10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731f2f18c36453c856eaa5f5d4d88f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a90d20d492f9a8856c9109e2463bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b980af76d3e38a0e451323c30c98f61359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bd14cd3f009e53592b8eaf0af9381360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c11e5ee80364dbca174195b2cb591361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62042c317bc82ae0de16008e720702362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb830d67284ad0f0aa408e3fb16f8b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ad4dfc9ed83c3dbbe5c3f7b927100364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3a651c5f1645a167310cfea90a958365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb57e91b83a703ef50eef4eb9239a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1128864a1f940bbdd5168e25726a3c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5d69d733ef2fbbf12b039ba3465bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470bf9a58e4d99cf73d6f394159c013369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d7a47c927a8a575638e0ce08f0845370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a6fbd7238220a24d3c14064fc3738371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3724a8686a5f2c41f4dc1962a89f5a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c233eb7174e81b8415843e6d5d8e92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c71adc6bed6e490bb05b7bf222ed7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3eebccb096f2e19658bec9ca1d57e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddcbd46d0fd24675f0131c87e63739376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dacc55b5b3fd81c008a17826032f2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461e58a764f6b99ee50466066c48563378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f1b7ab91fb2547af1e993e33bb0e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053196c081f6ab9c7b0b5f25060552f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482d3a5431166261773e4c186ab8e89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597bebc4d022bf586ea0ae873e299ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dfbfac7b520b902ec535beb7e9a45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136b210e1eb9b994e1e59bba3eb56ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a33a936796556f6dbefe646d47ce13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c77595c8ffc5afa8924b97e6f5ad6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaaac3438b32a5a325e8be64afdf5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbec719e341f998167aba21af634be0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafe20026909b1d083ac625e4134f18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5527265413bc83265bfc1e8d04041390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436fcfaf2b35b4227e7b9937b22a93d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90819d2d20fe9b3bdc4a9162c17759392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f2a663799d1f58dda99bd7497c819393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffea06f8978efb35df9b7875eef8218394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309c8e5238c8a7bf59920ad5e7525e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b8280268c4b46bbf71cfd3598b37b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19013ce3d9dddd8198b719a1c2acd2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f0cf53de9eaa1cac5bcc760d7e655398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780277caff64336792ad55980124aefc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eea0dd0eb30dd8a7a0519029edb542400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61305dda197600f24c8668ede57b06e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb39ee43dc2866850b4f5568fbae23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3956da9fe976fce1eff8253168c675403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0864ba07e2606ca99489211d85f67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd95cb0f341e51a9d9b72fd2caae9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b8bb1ed9c177619642880df6c3008406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b7020f2dccf4785ba09f4b41a59c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd895e2c9d55d84a6367a2c90a10ba1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18830f53dcd5afd4ef912ad0a2eb0a64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c238a1020e93b3dedf0cfbae4dd8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4fc5cd4ed663450e37403b5eca328411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0cec3fd6414bc6d62362cc63e86b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8f1cf03cf672bcf0ffef9897b245e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7855e3e628a0d45128d4553ba794a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41632fdfad7ea2c9b10f041d3999e99d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be17d92e9b12b3e45a428c1c9ab7c83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cda04dc995ce3f97eb483851d2ad8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6623691e79235db1fc959fb126164418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc39466bb544d5f35b8f10fbabbe4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ab63e273c27c63232e20b2975eb8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14fd3aba9d07377c9370fd70aba726421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2103ceff69bdc09499b008d249c11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1ad3e3de09acf562f2e6015210f5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307db7926c86be1861bd370e461a7d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e676fde7feea7bb859612a1560baa4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7897e2593c0032ec6fac888cfd0bd81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de430dc6599785958ea11fb8719fb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca10bc69f98091e6b6066ffb47d5c60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb871516de49263b28b9ac46d93f4f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f39ebca85b560712fbbf2283ae4bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c047e3b86f39a8f350604ea7ffd46f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b950f1e06682a682fa5da5f5f0af983432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d49ea9f26e13fcc7c44c470da72b81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10252f8b33eeea2860b5374631b5e5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf6585b4bbe64ca48368196b88099a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44822eeaca66aefab568e0086cf6e0a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf46f434a10d30f33e2664c130f0ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f023973ce22e00463c0e0c68c8264438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a575e05d143f20961a08951b795073439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec365b3a5e83dfd1e83b66f067ec15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ace021f0f6edc4450acfa6f7cef76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe929a312cca297511ce133059ee8c4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875bcd23391ea9eda91cc41dd5038f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4861e836586474328dd94c56f935f80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09bc80ebdfe3207de692aa38c5fadb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9d9794d9c6d988b25acb1e5aad0e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af439432e6109998a4b9d3e199d12d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d080c7a8a693a1f747acb04a8a3562448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb341dfc318942b645576174949b260449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872cf68405f69c6e54ff09db7f1cf0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040599d62a598c9022c6cc7a8bf1761451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af93c2cabf746d60377891bfc79754452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c69fee4ee0b21f13f0304df0ed002453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74509eb3919b0957811348cad2196e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2c91ddcede78cf3aa7a6f9d96e7ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99b0b8cc8176af965936be16124ed9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9b22b419320e76179a1507e755433457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2419f09dbc3dc5ca4c189e2ab4091458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57275eb7b8671a0ff002234ee64ddd06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b58b3507df0f5cb9e30b23a00429fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2e10cb1c5875c4a89146b49b32e1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05932c0a456685df2402e4a764e17c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523413367195cfe563e8fb6c0a3d793d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed1809403d851d6075370d98f0eec7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe3dd0e469b9f25d612532f06136b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c202e4106d0c0137b2736d8258e90e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080f7bf8a633c9f82b94b4f5ed78d66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d479f0286085c96dbe4a4787919bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c21147daf5e4a6f2139a15b14b7ae8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53755c59c961236702f49cae2b3c36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1136030acbdc92731b6316df8531037471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23a0f464aec4fb7255702164a05c1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb0a5c09f628ace36f9ab140ffd939473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e19f73271b923935a4eb54500aaf59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f24ca48b81659265baa74db95eb3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a3754495696471abac2d130732c8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aad2418ef7f6a23bfd9614fe506a4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98db90450d8ad4f8b9f6f5ffaf956ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410368742976b8bb35d57ebe7bc6a2e5479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>