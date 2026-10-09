--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739842f5b9ac6a82e727d1113e1ed73f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05c2ed5bd88a91562e33a23a9665df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adde2b3e7878e50cbc4d83b1fbdeeac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a395edb45adc053205fcb5e7e9964464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40456789c4a589c9e72d47c9453687e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb296a3c609d834d2fdc680da66ca06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fffcba85ec6599f180fa5ebb60bff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61966f9f9ecc0ff74f2a00963929dc878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44f2f167c40f752c62d296e4c08ce69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629f50708479a8c633e9acfef9708a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa10923ae8b521360ed93cadd2e5b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e25c4e617a5118f8b68869ca34534f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370f8ae9e0a00dce81908123fd902e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cf3cfe9c0106d61fb5fcee3d9031914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a44d7dbc2fffd334face3590d40c7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f467cf5f707d7d60fc9b218adf804ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ec4dac9506b59968295c69743880917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954b4832623d88d51cde7050cab6d9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21c3ee8152a6676e2d6521a5aa676f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cdac8b743f5f6b151cf05a1b7b93e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b25d473715ed3fdf932119dae1aa4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075b9b114d409ad25e82a71683fd0bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8e914cf811e0be122faa55137dab723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690dc3392fc766e9620e8951f32b20324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7110cefe87a3ffbaaa2812a6668b9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea63db3a5f128acbd60622c583a28d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6bbca276f516bb3bea0115abe1fcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481372cf1974835fd5f1a1cd2718f50e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb282478580e922606025b271d71b5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4572c270ae088b6c3dde6ed526ace30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037c7bcb0134ad8fe72118e9ae32abb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9b6df0e0604e1440204f5c612d6c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3f81b9fec99b56029a730548ebbfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665e9eadc8085ca7c02d4a83e2335b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b6cce7f416b335351685788dfa4ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cad91f3b0619961d7a75a4dc8cbd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dee571fdb16212c7cc931daee2d9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f3b4da1aa961baf0d9c8973970a9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c1e6fa6a97d92b52b19f1a700b08e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405043fe0a7a60fc1e7097585fbf1cc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7682aa3f11b17c79300923615c0f2ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906f26d001ed174d3690536b5f0744442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654628e835cb25eb8c5e8738dd31af1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2978da86053ff93b1dcf2c82d1b7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10add86b1832be4eeb4d61e3fc9d9f4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc561c562cd2e2ef0b788ba26c8b629f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c1c498ff4c55c9dcf2691e898ec4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cecf1cdb3b52b1af804c8ebb81f8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79030242cb321c571a6cc01e097eee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58b0e7a6a3e74d7dc1dff1c101b64150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5017080022eee031fcb2f98d5868951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9bf2d416a8fa46db006669359ecad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24762aee4cc50649e3313d6f63d195e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a122c79ed183fb6ca493ac7f1e2c4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bed95a68aad246474a7b85ade328d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cbd220896c8a9b022803b3b77a9e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ad71d4b29bbfa8cf6b0e5099218a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410fd9aba5aadb509749421b85d46c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970686923db4a84fff6c053b7ad2fa359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30988a7132ea8349fa0e5272dd68ebe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f011b74d3c52d87c85acf2552677261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40086e5a03030239f8d0c92deef486b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b149507b0154470d3b1dc56236aca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cbf1582ee12dc21693eee4b630fa764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57482dea71b09fb8ffa5d284460e90c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e9f03f11aaf3412b5698fd1c4f27c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7de5c672577f755302b80004c205067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be828c635a43d4c53cf7ae188840a2d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0a27162c9d49c20adbf50b84037fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f778300d0953f9e5318b9f8f92d7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210633af9506aa0b6f11d90c2f37aaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb80a2f41d32794b3614d6f4158f06872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d729a7d3cc5d8ba653faee238b299e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bca7d1c67b7fa4f159044ade00924774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6283ce4e8544017ade447e8b817bfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a3350863b5ccc28a75183c03d807c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d92f7d06f930a8b0bb8a8457cf39377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62666e10ba906c5b94d3cf01c4ef078e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4b9077f265c27c0683090ea433bac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232795c6e979e34854c93ac24c813d9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e1d314f5b50892463e1770b12bf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d0ec3214d5792e0d44f957543093182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b29467c5a95fe24bdf18d577f8f7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467102beff1314af256898bd1201eb0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85824b771aaa7d113d0b5a8c379af4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6522beea4ebf92dccfde3a24ffa7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66236f21791b7305b68db6715dc60a5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579214e7a7421862561c144aefd3390988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256d567e59cae751c20d9542e1ccf6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69320dc1c30d59422dd192db2c5961ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6f444bb6c731606a336ac25cb9f4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245fc4b05739e7e90e4f6db9e30abc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43179e70aa5f3df7227f1540bcd2d01393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360401d2a52442533915400e312455e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3956deb61e4dd1421ab71f3843522095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16b9e3e8659f8394a84b27025679a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17e225f66b76d68030d4bad19baada97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3e67b639c0c006136c25581121eb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9379ea585290eaa4ec5a018830c3fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e066ac1ed0005c4abfb31a240f30c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43471ed67750750f8390384a4ef49f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cc44dde12cdde45158e42b6c00d0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7d5f3ba365bac017a0b60551b3776103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b989aa9e2956e46f190db28ae840d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf53020a851f616bfbc396918565c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a2d623a5c2f4470dd5dfb80030a6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee0829cf4b4e4f1712a6cd233d86ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d59bd5c7fe857fe91fabee69d2428108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22633659c5e8a28a9809990a02847377109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54100b5ba3d7ae82839aad369ce46cda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47a0a20cbe8913b846b4c904682923111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2e669f8965f65b55a7dbdcc818d90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330bbe402d09b7e57895b0d5672e058113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c309fc195cb171799b35aaca273509114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace8f3275a1ac4dab4b17102f9e02fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c309b799c3958f1fda5e00760999ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231c30425d5fd727503c47dab449473117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e976dc1ebd4e9a7749acd5f09817a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766b351cabaf412fc97fc689c932a86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078ea18bbb51bdd92c8e3a4e6d05ee0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb60250608f8a7e703b703950a636c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05198f5beebe6f99db1fe41ad0049739122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afb74633d02acee011d77c8fdb55a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc616a1ae9d80e22fd30abef14b9b63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea070a99261f2be7c64c885219c5ec3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8068a3a3cde3275dfc2e27e6e6114126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8968ea511a1430d5ab66e4cced3e546127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d257f873223e0bf042e9905f33a10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4daa8a1472fe0d61ae6522e3928e9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea8ba92c83c29b185e61dfc314f95d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7c6aa79883300209958d946c20015131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016c92a508aaf02b53878499b78682f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ac9ec376088d04f72348f8135cec1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296e54086eccc09a6be0f33bb62aa6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e714fddd8269dc12f0b132be05ea1a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc6f32ccf1b69933be9bfd6a6dc11d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48432424afeab27c06cbb21616c7a792137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8d9b12d56a6817217fb924b52d997138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42c2cfded6046982f9ac5697bfeb43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746ede50302e4f130c015f074f011d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd4657b062f832e0d164b733810f60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28811dd72947d1522aab5bd17625f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f36817c6470563a8fb56ee521f9def143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593353479640f092076bd8344d5c9bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cca86a6146dcb7fbb22b549753cc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389f5d32f856faae9359c483cf45836146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93a5ad05f212553b1db8d324f89971147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746b0768a9befd6dc90568188c285cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d5d48bc4963d982c0fc0c465d2b37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a336018e6da6c18dd9f4a65a858c537150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d7d2086a6fcb3a9ab4ac4a205a564151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880cf2b5ca89b52d3f882fb515b3ee8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79464ce9dae7cd6a102c451422c1f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd7d225178dcb060163609e6dd64b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174a3fe080478949c287e9b0b76ca76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22b84e77d43aa5f162a791fa63460c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331ccc61ae3203ea3a801e6846696a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027366cc498ba972d0b4fc91b9ff04f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d29096c41b0578ca53dc1f09f40562159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed44b09ccadd4ad1f7107e48f39e94e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368215bc8135a287ddb0719fe52250b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e4e1cb61cf1a3d95724c942b17693162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1761b143af61fa07bba7e1923cd18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06691f59508c7a0afba30233d870d950164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43c9d5285299c936ded068b2ead451165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40e4a319b8efe82797145715a2331a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb109a29fc6e488d7d8e6ce4efd1f4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0db802a5041ec7e35f5c36812de434168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f40da8dcebb1dafc20c80c51558fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c27e04259c9360af7dba545ece078a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb87a4a8a07d718e40b95af43e41ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fdc488e48f1cb9b367ed1283c5907172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6139380da765d4615c0afd1f5255eba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d8bb94014557933343643d9813d82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6d4cafbb16752a9592b545956c479175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61e51a07393cb37da5a834314a021e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668e9a281c4970213c4ef51851c1e43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ba90c475ba7729a5923aec49bcf57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0e5b47c9467648af0d0c03be29f92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b49dd6bc088aa6ee336757e365a6b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75faf49534d4f859c3e94c53e766de1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7df27616dd815fff9bfb15990d2c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4448c49a828eada19d3c7c3a977b2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec2020b584dcb690247a0a9d2037c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caf7790bdd5bec49a97dd8efe21f02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd549844b9ff611e8203cb35d3469d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3681732f9717163de7f0cadaedda1a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65571e53a00028286cc38adbf502d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43fd501fcc60fedb77470e3f5347b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9d0aed1ab00916903c300dc0be23d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2a24ef17a6e3a1563e3c4cd4c7f03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049252a0a1bca2d68fc92b5bff7e241e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98e83cfba7f906a40cf906ed4f3c27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687a3bb7516d6d81b09c71e2550fdfe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970ca024f1638e34a9c4ba52adbb3ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ad5db3ae3e80f21579f3dc8db094a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b21b005403481ab33fbd05a0864df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cf0cf476e4cea055701d623115b09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32749d97b7f8443fa23c6161f830a1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c427fbe264bd55f5c68550784dfb590200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16051766e69a47d05fe23cc4703645fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f6b9ae22a1d1d891e862fcfc346d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00b394b5b9617281f067d51b3c2cdb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cab6504ff85ba7c59d5b849ce7b5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e018f2a7070c7ac8ae5dab811ff31a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057e14c6421dd3d9d17f3ec27608a3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64cb4e3349881231febb6019514172207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be9718ee81ef3ddbae55e9d14b66fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a4494235dfa772b47fa7a41c4a2d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a774b896f90a3104b1e65470c50ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83e4012ed2248160f48d0654e54495211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0abb18f87573189e34d19f9ae2b45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3dfac3d76d9e6860302374aa67172213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a2252594ae513ce237308a9641d17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcc0507016da8abf42f76163ef33b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfefc72b306254969a1efb01205023d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05d6b7ef8bf38cec683c4629357fb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83727be5348ab6a2b7a476aa7f1f65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc2cc68eb89c3e169b456e368f6efd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43a92eff1b17b729a302089a1eeea2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de266f5b4c28b3314939c3f8a77215221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c846d129c52e53b4a1fe081770bffc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c3f3c8d23358aa2896c0cc7c66257223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c3ea84dc5066bdbbd2417964fe910224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ceb18f58782d1b11a64c3b512c515225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cd45349948d2cd3dfef7022dfd16f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f3c86a60bc613be65117acbb4eeb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd30d824b594e06757c48e6125edbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278f2b1e582c87613c779b4d7ce4158229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0733ef128b4caf9f589b2320847a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab317339c4d39e82d1d852c3d1327279231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a7361867fdf79f92d182f30114b17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ded8463d93fc3d38682feff5b7c619233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b76978616863e4b3cf8b76edf399d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3273f3ca6c142f14b07e7f251ee85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc5f553abb4aaf8e996a882fbba0eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72afb73f81dedefab29044131f771a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca780e719b1aab886212630c0e2bb98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c56bbf16554dbcf93c54d829e433af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b2632643f3c70cbb9b980a58cbcd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63d076907b945d3e1a30b6fe6aa690241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6e8e751aeed84899906e60d656b9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da27c7b2b822cb83199635f4142acd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7edcef5393bd2d2374c06d7b0b05f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226950afb9f5887c00a04c115f927a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e657886bf9ddeb20dc0502275dba36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270b7ac29f13fabf7346d1eed7958b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd2f7380caa6a626fb64faa49cde4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022be83e506545cb7df36100a5c85ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5861d735ab54e5cf63510d8a648d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05fc7668647a00c5f649c86a3feb04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330c40eca590dff31327697d87fb7ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2771547c258b7acaa3b47dc3e652188253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e49349afc975e8679b7ad53405c18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e70bee05d1f5537eecaa2562c455cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3480dc71e8c8e066d9e3f81b7971ade256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd6dfa8f3ad6c6c5e6837484e0ee33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c282246a20f2d9e4a31eb41f705d53a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927ff8607bbb733e833c1f5fc43c603259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec620f011737c5853e2868a6201eed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9080e4809703a3166baa1829fdaa4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85318f2b2a341ec1753207d079865503262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d3f1bf2f4529e4b9ef61ddbd3ed52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b47ebf533a4da0177a73892ada8e07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f798a4e0767e7aaec01b63a6847390265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598d54107ebe6bf9d6f3f2273b5c318266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c70beced4439c1869f9f8676256a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41cedfc13185f630ce297e058f5208268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef24ca59986c90826aaf9cea85bf79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656832e9b79acba4a24cab6bd531c27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2de45ae1a9cd3fd1b4da2c56b60a64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76892cfd99dd525c15e3f5383ff6bdf7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102447398191d9a54d9c08810b7bd72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c717afedfb2fb21b4c335db707b8283274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b58b68924d9cb6e37d9a87fcbb687275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24740610d61880dd969737334f42e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8c8789f2dfabbf762990e46848f41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c84760e9eafb73e2d0acacf576f429278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f259b6342688ea8491577fc5e04602b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d1443ae23dabb38006030a3e2708b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84727a9eb1f26ac8bf7fcd8ef51336e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6e5572dddd39b5b942090ef7013c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48651bf9f3fb338ff43478fb593244cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfe9a3d5897f0a2a3f5970aa2d9ad4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea78a0289bf0f3bbf25899870935060285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb48b332dee9c1e60690bd670e0bca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357f21af9197b57c1e0902c0a02478e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f14e9eaf1c2858c98b2732a1548086288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb7695bac40b9ea647e3be426b825c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2593f247edf4c2f9a97ec9cc10d43c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805c5a05adf619ddc9ddc459ad1ee5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7b72d2a4e4a637ae8d42e4ed67e17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ea23be90e745a8282c114733ce046293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f636409d8bd8278bca991543e0be3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7161bcf76c374fbe5637a2ad3b3cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37fee60ae5f10782514bb97eccff37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb75deb098821198da03ae01050adfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa635d955f8d84bfe101231ebf540cd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d6424d1dc2efea89a1e3874929cc8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843b18c59e6a1940c17e11635dea64c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026a58bfb4aff3ce1233d6494d23849301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00672c46f87d86dc0c6818838676e8fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03682efc2a650088ade8d4f0a282f11e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2512134b8ee51d038abafe106f7521304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16f2f38c9ff0f18d337da6582c2ecd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb634bf16208596400461479589ee93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7826b99309f15db66f716158c5446a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92570ad67936283361e666da6a22540c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3014a6846e13df4b18532d64b8267309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9690cea1599ffb001662eea7c7c0c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaa2edddb8a4c36c8c11cfeebc8c3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af852acd34720ef4d48519ade956e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce099457d1bb2d9a918ccdd8204eaa9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652134de780d404256c9f23eca35ee08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc07240c371d594adf0f147147b0b8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0e047600fbd6ad54575228d91bb37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474296238e5843696a712afbcafefb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7fdbac28f39e3194bc9f2ffe6ac01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b553127a60c5a416803d44a99c5f8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2694ac2bfcb793e20535d00b3753f84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c04cbde43522864479d9427f181c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba92116d5cc1cd5bf5ffc055bd385a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da5881fe71fdd9b0f50b6770b2ddee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069458f8434ec6baa738b8fc1409c274324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300737c827d92061795b6d5c54899bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feb5108f7269f83c965aa2aaaaa098326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec900e4930ba68c62bfb6a5d04c894c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2476e082789e4bff4c9aed20a357e29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a5212622ac6040d46781cc7795bcb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fa49625b325fee3dad74aac0fd918330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08e2a10370b37635d689353056fded331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe20cb06551639c7232caa6cbe14ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156611abeeeca039e1a224f068fe8953333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d0944a6d59aa5417f7cace77969b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99dba5d039ba904b152d27e8a9a53c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8af5473e961061c1fcd826e49b7de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedf40b19e8702a8a2f58ebdf22f0a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353043c773d370911d15592e9d11b755338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fb3347d8f768495826ed0ebe36010339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefbf7a452723cf92c37c65f4c588a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9e66c31162f749dd4a1cb1733e438341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c59fe5ca6f5f6ee0f2392c0d37e445342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f76d49ce2fa87c1c7b3fb7ab59823e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860ed9980282e8af106a0f9935085c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e2e2295d40e7eeca547bce7c241c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ac963c2d99ddadd9cd566d404a29d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96cfe28ad5128d31a841bc6b3546e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76474b7118c656cb391a17c4193f163348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efd1bfbd9cd884486a17c7d582f6c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527100c00c993e83494c2615e1c8a74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f72e8ffa1fb2caa78cca8c29d35806351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2e6b327f46338367e0ae5dfbbcd5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6c23a7364810493941b8177c8b84f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921528cf6a1321a0dfe4678b8c4651b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763c8aebcc352db8560eb98abbd7c51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d72b36412c87d832430cdbddb18209356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88964f45dd01a438088f46a40ef06969357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e4a4ca19fe4cd208bc163daf0ea55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968375ee90ab6fb7a6af6d453da96027359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d988fa02fff6a93193c5224c914c10f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e23cb1b595fdfdf55136bc2922dfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63d26a5d2ee0b1da4ee79c16b8e2f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdc450265661926dcb209149e7530e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c1cccb417deb98aab7cc24e1865ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1ef0f2ff03cf7520519e1db4f4919365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9f9bd15210d03173b5cc893780d2a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdb1d295facba47b3d3d24b5dda86f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea46cec959a756d62aab8fb15286c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596395176e570fdae09df7ead0954d8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45589f289b1ba013d95c31cdc16638370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1c0d8c93f45d6fdf2801c465052aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a687f89eff9110085d52d729a0d3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4d5cddd4d3333053b78f61725e90a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ec0e288bdc4540071753a4f2306d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84818463f7fd20365a9f0fe8fde2654375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13b4d9c6d0ef849d8a9e470f845d37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d856a1415343b6f3372c84cfe3539377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a186c3cfb8148cbb7a8b5f5aa997a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2dbeeeaa93eb0db7d8fb95ff4d37b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b743dfd7601f145fa8434dc6abe2f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf065ea5fec9be3cd406e01ed68545d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bda1b3201ee6d0b40e5b6eb0ef462382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c61068baf10ec554cd8da026a8549383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40136fbd7fba6bf1fe5769920b711760384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c46cd40cc086920002d4ae911c85e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abfaacd0044174e6ace3fc75e21fd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0301404cc280e5f22bcb0be03c630b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc141fb2b31b5ca3ed3c9195d676075a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c750efeac30601f3f2d93713a13b0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474847599a9b7a0e8194c2e7d2ea3b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d0228c3368291db8bbfdc9a272fd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09c4ba1d068c2842da0ee46947596b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9a4eee8d6585684b504115683449c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a9c7b78d2535bc36a98d45a4c0c3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e1e965fdca4c04b450bcd7ed53cbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a38f2586397b3e96e9344eafa56c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d0ef6f3e458f26c6fa5f9490311e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1d3c93b633ff2956087c442d59477398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb75dc865d07e35c5bfa3ab9edb70bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60619774c990a25f9ed2fde73918295400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e3fa0adda82cfbe46c6bbb980c91a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb29bb390762d140f96cbec08865533402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af4585d446b67bb501cfed660a3221403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca102fb2ddc633005c94c40fe89383ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaac78a74193271d522758b711684f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba50a8d3fe10d60ba29a33378066eeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6305a3ab018ee8ec995e00f0abe6424407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69443b2c8cacb190e09e5b5274fef1ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a29afbe13082dbe293250b5dec93a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5161253fc77822a0546bfbb2463a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe7cb806bc8e76ffee62c70906dd81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580f88aebf56e993832d5c7ab3b4ff4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f92626d68ab65b998b2384f393b43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d6d320110dfc7a64ad576149af4e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f73a48086e5a7f1f6880bc86dcdf02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e03af58972be4cb6989a0f8deba48c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269b7e023f1206249647662486107ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e35dc910ecb1ba2a2bd5509e6bf35c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2c18e37b382a5a26fa51af3d9bc2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be546fbf3ed1e6dccaff1f396183dd8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48239d7f69f210dd01f75995f4a0da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5e28b882367c027c171f5da270f1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370f59b9a5c09f6077a761e96a58565423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3818f021e0ac6f9d26433f91d67bdbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05fbddf3f4e14a3a9af58a15f14966425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341de07f2bfc2b22aa26cc06357abb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b320d301286a6e141814c35ac89f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd805e95f3635b139017720fee763d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d54e7ac77d91b592c4ee6f1bcd19e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf3a60d8bf6322484118713068ae30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f373e33e3410fe01b2ceb20cfdf5ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb564709e2daa023daa090e041cc058432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c659ae9520b8a2a7d338f6568949c8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a36f4961bb17edd98d25ac2c6e06c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5fbd3e41a551339186555bbad8097435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a446cfbb7035293c46bb02d4763d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b407ed8fbe0b0d2754f884277f5b22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a768bdbbc3c1bb04ec038aed7dbe52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d78107c43192254cb56040276b872a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b8e735a932b939f59857c3c4f565c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca8d5cc1fbd70fad88e83d0a103aa3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d406ea601a2d88c00e6ad09a9c18a82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65128703d207d10324231143f6c6e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6c8c61759cb62a35eea21b7007d6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4a1d7ea510b313cd24b5d0f7f187f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c97c96f1e984a9b02fcd23813c2be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b0df70f2e04d9c7bbb4a40973c627447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cfa172fa794618722320442a9a086448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67ab2498cd7d4ba1ace5632551dbaf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137f200a848852599c4f31b80fc6a57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b0232c530684861a4d17a4f062d4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b550a69bdc32b90fab6859d4a548b10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ce37f40b0df92970b1ec3ce4e3888453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fe066584686c3105cc4eba0ab1d04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45105610fc86c738034d8e39b249f7b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15070a4fde3ad0e3e4c0ff1423d1364c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94685e995de2ee3c326fceecea4922b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01471eb4b84da1f1ebfaf1fecf9b8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f82134e2b9c3e2cb5381ff396c4d22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff439f6c7faf6b3475fbe2ed53e40785460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed973e20a57794551572a270f16c7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11790ca0e66814885186dfa033187c28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8025e21723fe27896bfd79f30b4a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ddd0886ea3506dbdee09e7a1e0c07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27a6fa8410ae669ec3aa7c8fcf9ee0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1619e99417bff8623c1a29d005e85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac46a7546f5275b7881db555063aec3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431021b3599f61f508eb9b69cd55644468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526c81ecdb2eb1089435e1fc93c350a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0c22030b13d4eaf9e19fb2af51cd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e66581bbf19768bf7c44c9d049368b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5610315c21c153fd34ce4f7c664f7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed0c478dcd51bb3a667a9a9d83a29e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb70a73d2ac1d9ff666c291a7c0bcf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbdf3d29bf2ccd00e57d4413b176cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf57cf6396d96dd37daef88c1f13035476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02491fcc6bfd288f6466dce5034909477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fcc743c2cf86a6aee39e8bf554516478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414562dca8a86d28f99c22a334315eaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402014c139bef0f54f3a4dc8306975f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f5a089a753f9af70c1a5267e2c238481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88c4bbd3081a787828528d4ae9329d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44680a7fb8993c1aeb31dfdf2f372b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf30e65a384d5c9a53ad98cc6ba5565484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c038228c325519d0981b520391f1bfa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f284ddb6794cdd0410c779194d287b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70009af56f85fb3917eed024235a2bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314c658ed6601083203e5875ec51faf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20aeea69839c605d598263d23f8712489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4347edebac222439992de7209f274a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442410d2d3a54409f4246d766482a5e6491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adb167adbbf6949622ab950fe4dfe01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e063da5236a3cb80b2b52d19dd2546b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a9dc9886c8d9974f952e4d011a34a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b984aa32657a49d1def43245ddfb7594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40b223542b488b0936b3ae448f2d1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35467b0563df90dc5047c528a0551c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313c445eea3b17a1507eb03fa760fb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2613fd15d09dd7887e2b910614e1eee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81edfa7b5310dca9a1060766fec89d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430faa1e98d05c27b6cb60bd833624010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba938f07eaded3398d5c67568291577111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defee65205fb879d12fb8b1e3a2529de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3313dfb67fe32d5aa51d0c759564713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f289194a6231ea72ece4b92d0d70414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbef9013ded3d5dafd71927bade594615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ab1a7783bd825539e1495c1a7a86616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cf3be67636033eb3f0b44d4fc25f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aac066a6362cbc3c762d7f80e47be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d60c4fe7ffda66f6df95d5a7aca1ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e480cd0d300e2ffe3be1fbfd2e19f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485235cf4f28d37971ad02d6a4c08b3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698925dd050ef1089961f9b1c286e08022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15a0fd59f31c206019f4cc1447c3fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da6c6a30111d8678172274e448d36024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0d25c769ce8142e73df198df95bce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9450902047854bb4be70a88e1307f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd503263b0fec52c3f4bc76d266437727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360dbb72971c466d8862492c189195728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3550ab32a05bfe51496a66258d196f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5afa1ff09eee43622a1fdf7ff652430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73909d5046149a6ab738ca7f8cbc89e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b47fdffca4473e0ebb82c2a4e0af7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975aaee4a7d6421008b8a297cbbebc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34357bf88e134b5f5a51c99ae5e502c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd7bd6f6187578f9aeb1c547a7f17f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd041e267d7682150fde47dc78afc3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d210cf0db98ffa31f181f59009cb00e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2896ee702c9d45da8f20306f87bf1e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4124e2be1e23f21b52aacdc7e631cdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257c3f7100b17fc76182184a6185e2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48782492c9726e76f4b9d922cff97841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a39fa673deecf6163a05f5c68158f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086c7772acd70ee52d17e0582f8f92843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87cd7cc61a096e5646d5f1df89398944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f827940ac0eff337b2301dd3be7886a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503841817b2be44d91a95782cd5d2a7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6f6e5cfc75bb456f54d07787a402047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a5379c297c57f9384ff80aaba53a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90154786b4f49a2a5ba044428f71629749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a5fc7aec783d68b3c04b81984811a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e13a156761d01f7e4d3d2a845773a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74235b5ef0f42c02fe4fd2ba6f120552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f146c416192a27dfe38bec859a83553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da46f3e08e11f22eaf3c75d9d8e6f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c14e308ddb90e07aab76438ff5775955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a3895961479c2ea347d0922cd48c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60639347053585b75e643463ecc1450257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba55a49b409e4acf2f250649ab35b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3bd6f1cc950206e7fc6f87b36bbfc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69347a8e94e4eb6c65fde344cb27632860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6b611f0af59326d6b0cee4196909d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02faf76d89c689da481eaf37eab13562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba43fe8189a009cecfe74df47ba2a2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69fa65273d95aaa07c39d30503e3f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb9c1ff576bab8ee8831dbac9aef2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fb0c5cb9a94101c0090cc736521f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a6a84d1c664ff682627d30c685ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e961efb1324c7830a69dd60ec76e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fab78efbbb9e041e951194e5a8bfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be2f2546740e6a821a3c9318a1a8c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523a6174957568c37098898c66dd53b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f09263d8ff3fe6c06c367e9b92f25172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0650ee2412ad52ac101d4a1e2a9476e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ea10d164a2dead711088aa98c07ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09953c60b801ba95a1476c75c24708c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a175e3dcd655305f2dfcecc1303185e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b79c64d2c2a111c128fc4294a623cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f365aed9a04260546b47c7c1c258778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4016ed48a988a264b0ec4497f090279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0d8e1bf90399036fd0ff09c8912c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7275ad7974da9628814d5e9c231e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6e7cdf3fe84b251e25fbb2bf5a69282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee604380ac39310d86e57154c28271e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fe33dc83886f127cd19b439d044f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52642b35e37d6602a25ceb78f3652faa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce78fc41babc1844fb99143804290686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7745694bcd437c512803228293afb9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d034d8944922ff8b49a473d8a97a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e14c53e26ac55571601d4e2aa94a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e546d180066c9752fc190439eaa06f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d07138e6cb3d5ed468deacb6b0a2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cab314c5531d079436a46df8284f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325962065f21ecdd51db6f8b79d9b1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f569b4420ec23183faf170746cdce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcba3c57611151a62fc5062eb4088795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eb0a357560b8c88f0e3ff4c2b918c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ca41cc275aa9c962e36daa2e4a5bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6dd480253b79884cb5d0413118b9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09f0f3b673fa7cb25b4fe1110e9c9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7aeecb010e8b98f8768a6fa478eb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1361336c7f5f24f832071fa57b00e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aadf930a0e2556920152026484b28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadfee4d5743b924a0564adc935ea45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ff2f9b9a4f0367f70b58963c4f3a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820660be817352eda69f96fe0e9cffdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439af34b8af759db0f0092f115cc2a4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c2b658f174044e19e76f787456116107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5b16547978a5295047301f31cf031108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d435f3f6b0f684ebef0d07b461da23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe4024e2a6647198a71ee3c63a855d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d663017668c055299f53877e732cc93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccafa64b82ab13e38c813798c26d1f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df530b03811b8fa4c74138d7b18f97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce4d9b2a6199bd83c508a45bda655a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55dcd93f97651d470d56ca3bef86fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1949f1402edf65fffb293f0a727848116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab55ffd74e77ba70a0858e1734b209117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1ab77e05a48fc2c7810502cef6505118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fe60ee97b622db73f6d8d2056404b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7a3f2b7d771f47633e492ce890bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29248dc85f080a77f68d0014f489c01a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e551351f97ce3d08f9c804ede56f1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af98680f2449fc9230e0b04b9e3d403123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1fd4d6ca5313c5b281392f71712eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750716ef85a70edb7edf7f388134c3c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6477654fde7e54bef29392c37f858126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc8401a5af4d88035e45b1497b57e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec32d1577aff071674a82021bbc8989128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0256f94488daa51191328550912336129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d54c880039e66b3c9d46e5cd34e6d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e89b32cacc7a6ba3d5cf6a8fe82af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2097b5eddd2e5b837c1d7d64e70739132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e1beef21f03bda724d58ed0328556133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cd730d1683c8dd85144db0f4d5d4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24119a8585f762bf82ccd63368dd40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b410daef2244455123bfba37d33d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b003e719f9244571449884149ddea5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fea63a9e351ac6157b2e1c2cf1aaa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1685c806fc18962970c371e0f6455ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baeeeab12999f3508c746a9ef87796140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57276f080ebfcba07aac72837f9ae3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dd5e3f2846db5ebec8f0dfa7f9dba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc24ea0b41c41b325db3c6af19acec1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04906ca2aa42b9e25ce4170c47d79f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30db557efd89ad3e092649654cd97a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e387ff021f2aa93e20a6abf16b5f909146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930c6e3b2fdc5a3b7edebcaed70c701147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4f92c7421337259c06168197a46ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f3cc15368d1b741136082155d86f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae8ca9f8128aff7c52165a1fc1ffed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb7f24573139bba8c5f10a47df80a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8091d0588bddce4038eda5504f891152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9359dfc6b76533d519c69ddaeec354153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c391da453e1826006088c25e4ac2cbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d8a4ae89fb3e60c32f4d20a2248ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06dae6b25dae912e1428c9aabce629156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846658a9d0b5595d947638d26b42f65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba0c21828b07dc5a28ecc348a5a806158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549a9026cd3e8449f9505a14d0a97e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec931ad674b4a04c22fbed164475bee3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde576e7ff21009348cd9d8c2e1075f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bae0cdad7c6086187baaee1290751162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0440c501a4607786e13f0fabdf702e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710125bc0673ebf71b6fd21342f9f6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06b27d91bc828d575bd56096f3dc0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156e3384533c849883088e484b04f43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fcba7b69c292504d96aa84abb6ae3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d22b795f073b77c87bb5655bb98c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce569e8b9375a475d125aec4ef02e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f951182ba8957668b678f948e0e336170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c4ac3ad5c2e3c04efb2c6a375046171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617213e93721dddb92b1fa312a27e61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0680e952685ecb732f5e1afc734bea7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdc18bc6c3fe6bcaaca0dd59cfac6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c4c2725d504efa4da87b24c793b02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc14a168925ce6a0cc902c9cc6f362176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ba88cb8ab4dc1736b05765eab2a3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e38e90a9d023fd91c8d8eb6dd1054178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80701caabb67bc9de8f73f355e83263179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb1df3b78866843e09168a677ffa5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a02f7685d42e24c9c3fb1e657698da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a03a942ce4afae34b498e6fd0ac6d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b50e3b3f18090b02675c39ddf2480d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0541326d861ca23f7220ea905d338bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d2fe231dae8cc57dca7bfa81ad42c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fd4e9e45994cf74dfb9b243821b26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38730ca17cad3f6b20464f0d28955a66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462bb7c7a3e2521d7f7017c1905a261188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef35a5fa0e1a20c8dd6431f1df16fb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb18dc4ba008ec6fab35b14cf68cfe1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff321dc6c0ba39bfa08af7d1aa29b509191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfbcd9181f87624dbaf4155b702ad2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f2287f5e562189a57fb53054ea98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aa0efc8aa8e17b9d3c6e12f45b928194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d335017aba948da6debf83562bcaf2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed857c00d18a5114567081ea213e3cb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cf44a278303df9c678ad537d50fb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f7248c736fd7e520171ca6eb24a03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37c4731b94853c56267e75fa5131a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e908d072d7ddbc5968046001ac6291200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e19b031ead7f82e744c9da6a4f4dd7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd0e3c12dc7a917405273b5044388b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccdd951bbec4586999a0c54a51269e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7587147d6fad48ca5928f75c3f1ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192a905f3b7a5ebc4a8c126a51ca095205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630b876bf4a812ac1e437c3ea573e29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069e9b6e6f6216ce640da7460d70669207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aed924a8735edb605b2d19262ccdbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898856d6cbd878481926bd35be2859f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd042f013d47bd552852e426024c22ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fee176fe1290c5eb218aa06beeacf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc98ce88224853860c0cce4eb749e61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeddf1dc1cb2d6351db59813a3a910213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182941853daf6c2de1174c31dc95112214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b8d70f58cd2567de728244ebed7c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882d80384a2f38318f9f41946e8c558216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751961f8b0c7be11fc5283cfe5dab18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65465dc5ff0ac2297ffa9939eda94d0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb7e7a6f17592845d335ee17d4b906219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4a41679dc1187aa6590cd45293230220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75085f551e5f1ebf1d5fd2b224c8d48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d2a657705f79a1bc0998627c053d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ee74c5ca3de10588005b1641e06e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abf67d64706f4bfd027af313d1e90a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca62678b8ff5d0dc714a3c949edee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac36da059b0e905095c680a731399de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d9db5b06fb852a4ca9cfe4709298d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b96869b96e172404dc303125a6b9bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f0c890535036631238047a83cee23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d647ce4353fb4b8582d865a34540d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31556dab4862c09345bb3e8c9761ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2828b6d19cc4601664d1dd44c777f1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a6586cbf16cdf499c6c3f431e1a2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a7b1f20c13c50bb1eb0720a0d49eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bce9eee3af6049169f001192e5b0c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306de70fa578f32491e7dea3e3a835a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af026c8c1fb19b7bb001ab0577004606237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3569e26685523a9478be369745c2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57908eaf4d7ea10dc2236f0308153fdf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525e07c6757acf4ee70a3763b57a02d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab1b0f446796feed8513882477028d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54388f747c649e398d45bafea4dbcd4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3f688edee43709b6c3f9ce9c6b75a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25e80445333a408ff2d154a42f9ff3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73809af48a15eff0c5a1fb087dd6452d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39af638993e9cd91efc3df0cd0e2af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dc3bb8424c2abe3a2814970e32471247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1e2ce0ddf60649b58fee62532fb6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae578a3a4fad4819d4f2dc1e1a02c6cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe5b8020ed4effaf03f17f70a017af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a0259c0a77cc1a06decdaa71f06b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce10630866d7f4513c6641fc3c251252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f755f44265cc54cdd714524cea189253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8c2d7cefeab5bec286efe7e364de8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57248962c13d35224c0a2725e07de84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01c62a8cf8a483f0b2db61c468bb33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b02165e3ff0b4d90182f92fe52217257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f353a46971e960847bef798b63b612258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546a90a6d0d671f06605bc2859991a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1659b10bec50925d42e8fd6586a193260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc1120b7fe66f44223b518595391f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa5c015cd5297a06f3222f7966b5b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fec0478be281c6bdfd34e820c3416b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e169664ea930d1a7cbe872d50e97d64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e49b82c0887f715e1f7458a69c732265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b2d09908cc56fc9063d5862ae3727266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42216279569bd07c1fbb227601e088d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8c64cdb8c0ccac6cb6280b123823e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf47f8a183aefdb54b45fd57c6dd692269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91dab432b42222542951f17a285481270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613094e7b71b88bc3961035765da915271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619d5a0e58a8283790e8df4663057b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d55bc484cf4540c5e506bec31eb0bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949f68b4337f2762b7e0af8a8bc592f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e30fd0cfd86f4f3e033e95f8df3ee0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b71146e827014ad0182c4af739a3ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123db082d801fba7923f678a80a60c42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f33ce6f21975793121939ccd1721b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da0ea0b5e1ef44ef7a2a1a048ea362279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced0c02970b8aa4929ce3e8c471a399280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5203ae2653c89e8425c0e8215ed642281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282658f9860b1ac732c609107b1f9b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1b0c496789899ee3fb8d85f9883ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4687d7dcf3a70616164ac7ad899ab3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e0a04fc0f730ea8fb39765a0d9bfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5979b063ce593fdcf1977dddfb8cba4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d8114490c6e922c0e7cb316c0f2f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b57d210432e467da8337716a2531d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36e3d2dedad7722c43d0d19f75b13f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0755857721f087f9601f06902fd9c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd26aa8081b43236c1ec2b318dc0185291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8cd107d92ebc84b4e09397247b39b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3017ba1dbc9b8ae821181a487fe80fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e15b003e3630baf8738d5231da3d2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68852881a6397268e893dbd49fc50cc4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864afe5b37e7760dc51ce63703930c2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96b9cf31a07bff9aec8f035cfd9db1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba76ff4662f89895195c01d79b8c07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b0c2ef3fcdaa9d832176979922364299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408d47f5f35c042da09328afd831829300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741680c405a779d2b75f2a127e2964d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae12ea7c6afe41af59c23856bcd8bc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04007a96457aead9eff95422a0a99524303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8e934dfcfc07750092cf2e0741385304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ace4ed1baee43098bd546e64bb3552305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ced6cea24d9724f17ff1a0780416b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416b169c5d253639059df61041b169307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce4a974977ee05fe160490c569846d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd13d17bd575b42d816905efc814659309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f62da96e66e06dc7f2225a0643f60a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79141d4dfb07cad4ccdf6673cc105c61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce27545374294b49100c623ce8bc10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87d581f22c2774251ba64ad246ed4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb43dbd60810ba2d4bb667b61a04dc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2312a5531549cff779c90cc988a9f8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65cdedf7545f9756343b981d20bccf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f76daa279d92360796e9cb3e23f8e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffacc578b4389fb9d9fa168c700054318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae264a36726f42886f3aa9044cf879b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a0f67f29bf69d2f51cc62cc0e0ed6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f586f5a9cb9ff612e5d64c2f1e83a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916580a392ea1963e37ff8ff1681a30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf55c1beb4868f017e317ff9470d6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63509046cfc496429b1b3e1fb17d1a29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cdf2dbf3c22586a099ca2a75aaa2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d3dfe196b69e78c2e4c737c0876d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39b2937e0aa47e3780be45039f87c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850debe668ddd778f5e446ad087cb76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda2bf4ec86015290f561ead002f315329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a65350073d293d60a4b1d49a01c19b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47159ede904256aa6283187fd29628c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62cf49cbab0d25bebd85881c4e8b74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791891673f49cafc9f14dfc59449bb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74bfcc6afb3d9b2b80454af860a24e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca289ad7edd428ebb839733c35aefff9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e07ee424dd8e3e8dad903a1659f04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ea4f9f8341cdd0db2a68107d14d99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9e2ccfc2fa889c63689c5c5b750a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd744787d5d1fdaf69df40d36ade7c9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55700a2093fc7a613aa5ae40465fc202340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bf6faff9e29fb7ce43ba5c36c0100341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491e47d89d80f985c405fc4f091664f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76fea69b36c54eaf2b386d65b16859343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442b6742f860ed7592d1f70cc4c389c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bd7cb0d3dafd9bb5b890cac010e59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc837bc104ea153d0b8c454445a644346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dd0e1f5342c00012b29b45623f235347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb3c5393fb5d700b04792eea977ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6195e3b2bcc15acb8728522c87f2c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb927544a4e334fc83f31341dc9f42c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb9aca41e5f1fee3846a126b8403a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b53b90bfda043554257fae1f722ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04f1117dc640a58216de65501a1fec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b89f9bc46d99e2ccc27882811d50b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4495e9effc74e5fe8a65f8e8c934d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2378d63b47452987d849af8043e5fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033a5e5772370218dc529a57bc4d637357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4290bde8c227f76a661c48fcc9163358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbf0c85a235778d9acf0bcd5dbe360359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce86c83691940cc8dc9805f0a20363f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6095c3b423b9095c1bb3cc52fe76f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ddba9f6eb6ef39ed2969a7e2b3ae5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6928f0f0291a3e940c5864acb1e6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d56cbab595fc1717ae1c2e83f7289364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb16c7eee89c8d86182192a6cbdcde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0011e379e7defbbbe981cac0f856193366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af9448210d382ccbdf7dc9c039163a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573849ba2cb4508f28b2753553752607368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd90541fbf9fab2b61dfc5fb9c9c261369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972054d0807dd067a4387dad7bee8021370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef53dd341f5678f5ac5afc4e8d69d4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a70669c445a8a90d8c01cba166fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb446bf1e003eb44f63743799a7b89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c2a5f7b07d4691ab406eeb75287ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf3eeb52a5f0916eaa6b73fc34eb79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68279f95f239b8ceefcd86fadde59472376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5b411e4c15a93a1145d0ddae5ecee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280cd618ff255b176d1549cf3b886a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd063f7a19c1bdbf0100ec02338f4260379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aefa37bcfa7721264be3afc4da5834380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b31790c18747f3afeb96dc3bbc1e05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210d47c43a2254d08b5eb943f28b846382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44efc8b7023144111c429282e00d78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82446efa28da6f616f1b11e942195322384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27070408eef5020070e4d865a0027d6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f20dbc01619774c102063435dd68d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee16539994eae3653559c688fea0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4b0aeda2360b303ca398e2ef3bb01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eef8bc639379f90062874312897c82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83780cd9e5dae4dd813f0c0cb64ed5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d7e5bf20e6541caba29c72676a30a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cea74e230f7f308c9a592c36ed16ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64df437933a3c63097fe5d757fb99fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaf1fa291d47066b155078eee60eec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b72677aa5ee8a7a730f438a11060a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37222b0be5bfb4f0726479262e08050396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba364c6790017c576e5c05753c306a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec742ee70048297952b11866aa9ceb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182114eb5da770e9ce24358e43fd7af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3e9ed36ce7a42c8b68ceba512bd63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698211c112a352f4aa5e0a4423b6c88b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b008d127e360e47a9be7f6facc71c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfdaf7b626fb3fa7fe91cbfa60a0c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9213fb8395d171c17319e646889fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa480b81944d3ab0b037c6d3203e4429405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0995e45618398b1118da6906c7b5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57763bfd42f960990af617f36edcebf4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f85d2348b46bf717f8c8586aa03cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ae980ea576159953048da6200ba98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce686f2ef056d577df67111814ebd8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cc4b34c23a45c22ba6132fd75cf9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ee3a739eb53530dfca9c78fd8dbeb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a992db50c85c02179c683ceb30f70a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc568556d6c529be0c595f8a3185f80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a10109cd78f4ed72e7744cf01d2fbc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e5084c4c72492d1f16959338f528416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04b3acacddbbba9151d2876358968d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdd308f3872b96b031c0caf60b2ef2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd76eafa940f4713dbad6b6256b0ed7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235dc2a42fe0005f12fb0809694df9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58933ada2e2ccc82f9f4697cb66339a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a23506bac5bffe4a2eb076ed6e3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e2bdcfae671d051f8f6b5cdb88d55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc68a70c020082a8ff3553f9bb2623424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c50d627f12920759f2f6231c5f9b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879820daed9e3ff2b4254c6c9bf4ffbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf20d2db5bcf2405c8a3f027a74a03b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f610243c562237fb1f0eed3ea6c2ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08023eae185cb803317ff1ae1756843429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447bc8af4059746ca1045425b1e3522430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dabdc5ef62a1f7b8404bf85067527431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985df43d75432fc6290e5e94dfd24b7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305fdec10ffed6618d28e21800d0df0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49f91bd96fb8b3847157b766c4b74f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280ceddedb06277a26d754b093716de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486b3fce5f6164d77ca34d3bf79af1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02392ce50d21aba7d6cd3b12cb76c04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997697b42f1dc75bf68e4b619b7ee24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cce7e2e870f4f718e878201193b7ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce585711ac520dd791963e206e492b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721488a1d21ff229d51f1ce3a381fbf3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194ce906d3cc50ecf817c3f8f34bf6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270366acca5dc668f1023f5958106c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce83ebe7eedc032951259081961b4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38656b3d7b3351f725c2cfb1b9e98117445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390519d91d734c853171c10014c7e47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262e62125a3f8a2641ec9d842d74543447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e037fc830f87aec6e0c878ec6671e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dd9dc5214f30f3c236fb72cc7765c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b0a97bd9054f319e69316d6b74758450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0e4dd4ef39d30944094efce352c24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ab781906e4f974aa0b9365b73eef5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de26511c857fe4a51d7324649432c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab9f7250c7fcd5d2e75e4c6b332e5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe64ace19dada3479fb6e258cf1aea9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0d41144adb67ca88ce523539f326c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f58df6c68d5732d82f90c8ab645bcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b696f2e50a73b7142384bf37f0d3c54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2af56737abbdd066acb6d124ec47e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df537f32bbfad1c55bb0baeb3c3bb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f17838d02e670690e1021419b21e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e360a4ac2e18dd563a40365463b62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15f061229d59e8056821dc0f4fb7ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01555e0b93d845a58ec1bcdd8bb29724464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893289d29fe086d7b6dedca1fd03ed5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3021b5b267de06a44537626f6f4fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684976911152698f8b0071042e0e2baa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5c244bc6314ab87ed17f2576275d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6802eca50c7fd65edf9fa6341416b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9f2d579acd5f37d0ebdcf03a7b6d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87590344f34a89174bce007370568a3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4b199ad0db448fa60aa4dcfbba60d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b641bff5405a83d2099a7bd22d39b93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54a471df86191de8ee2f60deccd0a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1affc101966305bafd7c0a0ffeb4fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0165c4e1163b233ccd0630a27f3bdc2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3e1a92fbf7a7dd4480c455b1c2225477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a834725907502928202f01fbc704e43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb8ed5ca79a3d779fb664b0e9fb870479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>