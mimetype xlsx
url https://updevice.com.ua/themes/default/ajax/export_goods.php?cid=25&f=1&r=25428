--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41819d579f9635ca1d2794ec1bd1e141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20138c3a2c4fe0f3fbdf44fcfd80a0bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03144c1ce9600bb438128e31ddf9763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ca9197a7295454a2ed0793dee82f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77bbf4707f8ab839c54ccbe4786bf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26f7642db3b8f27f008f4933a861ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a645030d8233ddd1f9b9674761fe2b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc536cfff846376d8e0617a0e805968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cf3e53fe15416b9048b73f0e57bea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef24a6136a17a91854b85db10f052df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce6c7c84fdc5d498dde19efbf2235811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107407bc801d0bb2ab53a8c04d42290c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927e81624384a81873c0d3374ad570813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c822f0acd6d05affce1eaa386d1fba414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da430dceb322923091b6e95f484fed415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c44de235f5db34a57573ae44f89e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658371c2e9b8910017e2e3f079afb6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aec657e11db14bd9c295d02f2e238c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b286763e6e556c2efb041fd80f792819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca009d52c679fa3a6397ddd6099f41520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcaed4ee6ab8595507e4a6af9c6e4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fe789d83a819aab33cad29d1047b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c47d50e246ed1a77c524fb20b6327823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d642db991239891d42e301c1fa1d61424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab6df94ff20845f008794cb86e312625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deca929189903adb52ca1d43f121e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305b25ec77f4157cdc2ea2dfbf40bc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb843d0a885d4751bf2413109fac228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861975aea927677019ff8ab19310eba729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2ac773cb5198dfe35a6625a98008730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf32f6e8853443b9b8f82615c60eee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583c4b8811862d341b354203d76a59f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667ad983b757fb9d1a6028b8a092b8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb01e47230abd188331529d197e4f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d9ce29763dc22c1d5d28d636b1c2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb3f9f541ed1150fa24badbf2760c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5909b6ad16b0e50a05b7a6885c5c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9772b57879516a7986ab39f463e87e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d928de22ba81574fcd585aa44c92c8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e514525e08cd9c630e7556240d388240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f227a297af60e0084cb9011ccf55b9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32c79c17edff807e6b92366454be3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b414f13110998551c4e52cabd239b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c2cccb4ab3b9beee415a904bbe58b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63027246ee8bfe8a01aec790c51a58ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3349c5f5be8d97138cca021f0d36b4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30512c097704bfc052fe9b02c033c34e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd300edce4e303433c5c8f3f2e88b1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0f9bfe5fc5078a61cfe81dd2c86f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81296ce880c6ae7f0f66b48b1ffb9ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef6fb72bd993877b5a991211a6047b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad592edf9e92396e21588aa47218d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37a1b8f059e452d5ea373c5a05622353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0363c361620bdda341528d158eefe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffb88b0907187a620a59d7ab03de7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401d8b8361578821202367e9835079f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae35c88bc313a2677f77689162b5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb28907d8331286f3d5f6a099f94d8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fbfeb541b1992fe6f4d1a560aad6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff31ba14191267ca3ad2762bace7ca960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dae7778af69940c3767c691f8183ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85652d17081a3c6ae000c1fd5ca354962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a0bd68917fc6e62b959e4a389e88a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca71ed6d1a39d2cca9c9434a1d12c6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c757b68d31e8d278563d6d0196b8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ad0637bd86b0ce9ea290f946b798066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93690b0c4f6b8093185e0ef8a5e7f10067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4f4b371067a9be0b3389ecf7d31fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f8fcd9a90e399b1dd47eb2515b70469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13598a90d6b8459c7721f9af264e2d0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67881dc9616bdfc8279c3a9d39dc428771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c07cd34fedadc1d6704ace3773a7dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb57445a6f07eebb8231360d5953d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebb6bdd1f487756c488cb60dfe29a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f920fa7e671d8539012ffbd0eeb20d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612735cb4ee12278175120e514e2d0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad8c0d936f6914b65dae3f9a89ce5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94719c5e730b30131e355144595beea378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0940641995755f8c8f61616295ba79779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8f066bf5c66d8ef93ab9ac0cf853f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a61489102695367eefe69ba4fc0c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334af766ece17e7e6ba6e797654680782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c1b2fb9b073eea99662d1d588971283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43344f6874c826377d4f48ecf25d99aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abefc8f7799ab654f24d9db2b7e8c3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54e0553671084051398c3e76918ebb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecba3806cdc3d6ad056d675755afabf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7507db763a264ce237fad29ae81a79a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225cf5a9f52c81904679f3ff15a974889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0db696677a4406943990c7ba750d7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bb08c7bbfac334cfa6b8f1f38e35a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ee8ef851913972bccd713a22fc84c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171a0e61492a8ec75bf2b7f4e15e51193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777ced4805e36847a3379bea21d23b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35900ff1422bceaf25e42a7137c57995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e1656dd5fcd5e1b76350453a79d9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63178c88c74450a641fa59af0135df997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d787552fae610ad56dee67592bade98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4d988f96d7c78cad233a5a6aa392a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7509839f1cad2a005b608d82ee0f05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b4fe83c26c974dcac7a10f1e11ff4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e103ea15fc2d1398d5f5b618a01b70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a2413ce02542f48c4a48fa268a0bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76b86e9216f46beb506c46d14c4d22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14aad6d49b7701836b10ac7f01dbe1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abfbe0c8fa66925e25d0dabac23cca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8fac07bdefcaca72a6c5118619b50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5304bce070064fd9e0dab3e69909e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a642ab400ec838154c79159224487109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d1d3944262defa5fe462219ea8d2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d33920937036de9a0928d65eeaa268111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cec77b18700f3e91b1b292eb40a86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed059e03a4ec00b701b035129c67fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ef31e287f7ca86516119553a9c055114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef91a2bf660ea60b84ec4ded5c2e091115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae5ca60da23a4214b63f05677b654c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46f8d36ba32610f0e7b96119885546117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabecc601c1a889e55ea3058e8a8d113118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53e1b4ae232368273c99aa67b0727c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3f73a6a4d98819386fd965f636c10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72893aa9d4be2f54029529fee49b30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efacd301093e8ac13c1d28317eddd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717addc92277dd6f76c53dea6b02ef0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42f8096eb3f6b9a1442ce36072c471124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c990bddcca7041f2504b85b3ce904125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7e7d09cee656fb1599a544ba157d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cd19ca4bf5bac79b2370344ab11d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb75df9b13c655002d684bf126f46cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002196bc43dedab6123a59ebc9ca3ecd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38613aee9a963e04225d10a4fbe0b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d605630f82a6aa5025829c652750e36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772acaba3c42bfb6969d4e3af4d72ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bf374ffbe3686d19a0e94b827bcb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf4740d643f3e603e87fd8cf1ecccb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64798e2b9fd93110195dde852531c42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9a2ac8bd791e58214e9200247fb5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf0d1579d6fb2b0df4e107457fdc43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6638b881bdee41938c250df1b9f9338138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7824942b47b2114638d07ad83a4610139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4ec12562481338d61e4f6d7840740140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60739ef1ff2e32be5fc9d05fd1e67b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a2c19de6bda809ca9ab291b29119f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6c7d68dc1c698585806257fa8db8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938d9511c87c91920e4ce7ed6d7b56b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0771349b3c55778ec5187e9b6a33b75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba93f29a7f376ea51313c9c40cdae15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69ddd0098f405890eec48eb3b7b427147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52ddc64a74af7d17a0cd19869736c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb4232eb4e598ac7ac192742f86fa6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4537066753655b03a38c97939a50e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6733765cce67e1fca7b3d3a132fef7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31a5ccbed77b6e5881450d6794292b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8e48ec73da42a6f384c146db90e59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9468d1fc06e7253f8d9b447b5053e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f3dd5dadda59985b9879131f57117155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd99bbaee0449d274202da1ff110e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ed341c14b646dec5361c743ba8465157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688603d85b951e24411184855f9b08ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150614989ec721b822acd1b4aa7c0ed2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40778a3e6955ecd93de6cad68c359e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8607ed17c1988f62f6c57dc01bee3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0d4e1af74c6c0b8dbc59ab2a27131162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5fd5ec05b355ede659f9bc94e1000163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b023b4fb3697b5d16d8517bc519cd41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6c7e64110c1542b195203db20b36f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08190c947d6842ab7a98839b534468de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c463898caf09c657c26411a2958b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d4b5044ca46448a2d230293dd2883168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499e76b52dd31970b2abfdc9c8037ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaacfe95b4b0c55ffb2b6d4fa105a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a961b0aa036e4435e3e2f15390874171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e452d9d1bf0cb3be22785049018e0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33d2c35660bc56ddc658024110a3c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991e8d497c1adc241dd83043a1e029b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34de98705765a8ca742784a67f2ccc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508a2c7ef946575cc269c666378b7ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703f4b63f2ac8b160ecea2fa46965ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01dc9b6e632ef36bb0b1f44ee8d24b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10657a336759681faae072b15d3f3ae5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e3158b3d94df96be925bc166a608b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9a98a2428f7cc6808d5cdf6128e20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dbdb61f568b320028f63611462c6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5e2a52f3ab75b1601a13d8599d42f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34705c945c1079f1d6f5e9be756c78a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ba741027c1fff9867294f9c83db53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af64ca7afa9aff2c3434f5ba865cf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d882603ddb27d37a68fa2e422b4fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b61f210b22ed66143b804f47773b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1fbdb9fff47b32ed8cad665080c8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a369dbc3fc8a368d34b8547dde0187190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f1ee070e7093b1f593d2e84afcf43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de274b0f7ae0856858d837106236a6aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0e4803502c57b3e24ed5fe88e3e9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d50024a6ff40ab19fb9f4d4dec9b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd878f126bc63ed639ff06c5f0de042c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379e97fc070fdc69b48786957dc69b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781b7c0066faf6ca6256cac01ddbb99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24f416125faf38d63dffdaeea6ef5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e499c2eb4041d3b24de7c33d15bf21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfa8dbdca0755a599d74f8163231eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeadfdcbdf13f320fa47ba1bebddcc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ace6ad45be27657c533e60c1c7b27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399543f092568fba9357f55250d32c72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcb9ef04995b9f595a345393e5b848204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807787f29eae99120927189eac3ec579205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167506a0c99384ce997caaf78fd4ec1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e719caee639c4273dc9615b1dd5086b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31646ab5c984373002f7d174a1adde45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf2c81a9bb5beef31fd762d37c69e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f995fdbda823528da7de5c42e8c885210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72382ac49f27d712e7aa2bc65dafc76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881e26d5899a4d7fef80fd5ce977646212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e561decdf3d1d82330093b78cfe92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d1ba94fbe9c50f50c3548198c4a18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921116ded4084b4ab63f985f0a1efc1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927a4a171772996fc8731e14808bfcd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848566f91bfed7b7a2db0c3f12a1cc8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13518f001a93ae0af550e71c7b8bd16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34ace1c61d40c9443e627f4a4f48ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9c99296aff3ffbb4c4a5e010e7500220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f1c5c1e227563f0c5f5a5ae3e4290221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5865fa0d460740efc9b632af0c9620c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb770d9e1a8f04fd0aa036a6ec0b9eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda450941286ffb25f279540cbd87b38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5edea6e61a7e148b64c1536af77fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d852d57fb68ba301287675b953ff406226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a092725c44b4fca68f8f6e38f460c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76894ed516bc08ba8eba1a80426124228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbb76585f72639e4befeeddec74b24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526407642bab1a7778cdbec6ccb5910f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6889a6893f393a2ddbaa48cd3395638231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba5d004e97a44322ce16aebf4a502e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12456eba4ed98a33715f66fe8ba1b15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38548f564bb6a58828885685ccbd68a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292d4a20e1334e40da9ee40273ff955235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebc52e0472914182ff272cec8a3b39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b7f839f7ed401986317b12b8d7fda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768304c8d4ce39162dbb78562a8f601f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c27cb14dc08709f7f30f759de8e3df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568347644f3ca7399c79502214be278d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c9db5058514223c874123ceee658241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597c0373b119f1c06a4cea2a8d37c73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff31d0ebbb0cfaac5658079d752d24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736183300cb4139188954c474dbd89d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372debdc0922eba1798ba5b7a07d5fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84500513a72b71a23a57b0294f796bb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300db1c6223b24287b52626699105a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94286fde406affecae108dceab272c0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0fbe70372c515b9262b9beb1a72b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7d9acd12c06ea5e9dfbe0be5c0269250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c807b17bae0e03a442fe152cfef7a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe40faf27ebd8743e6f7a2ff8f84b7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ae025e61b5a665e925a60a585aee4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66ef29d90bf3f48f58d791ac496d4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041e84e107780f03d55e284b966cd4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5d8938155937183202e0f3ea20152256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559626e82432dd8d4c4f0f32fc9a20f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1fa1a36546fa39af963c2acec3aef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d3f794845f16d4e54e4f4b44b2488259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8511f673a3d95a9e2e88c213037b93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad57e1ad40bd59ea1390e80bc1684f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5e23c731fad49b5e849607dd060d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a02c230d93e9a25ae1b858e7e33c8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f034c8b53992c34c423f196e0f12f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb83bc1b6d4f0fa384173bf83f38a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5261fd82d6271918bbdabb50bd9b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d557b4645bd6462e526e2c8a6c9de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91ae9376ff26e92c72bf7e0498f93f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d477e8c9649d92d563181f9f9059075269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07e712c998c228a14af321f9ce1851270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5600b2eb73ff0e010fbac379ce7de8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6e28364bfe0e424c59f26d0df3713272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fddfffd2c892e1e30c63e01952aa8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52584006c26e6174a01250c17f07ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606e48c2411e80a2f8167b82b3abb1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041ad92aa9d5d2f9651fa45868d605b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432e3fea20909e718430b163e6d8126277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304568ff74afc4559c8bf7ebec291b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95047dfcbfd85bb468e7f6a6e9f9e39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91d6e00e6ad80f2319c2616af9f636280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b55663c3790274337d7897198a3446281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0d130e3d90f27efd28e22e468daf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7d8e7e440fded66da8c21a5163c1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee59c48b24683ba3cc4c39958c1586284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2a9dbbaaae55ed0bad70ee0b72e60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37e9c03bb685f51206af3b620d3108286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46835a00c38da2b493e480ecff7bcff8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26abd3fde9b0aee05917fb922ba2680288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f7c212378f1c03b81daa29cdc8aee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df227e6e94f4039b7b77ad898f9cc9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49272c9a947605310751bce200b98106291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef43d6c51fe49997d2423e3b896c84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb801f5d95b5271fc8ff2bcbd43a9ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879fa42e6c02934e75c0ed59d0b982e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ee9b95799634ebbd763b4cb7eb55b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36c6cd5e77b8ce63e788b323ec39f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eabbc08b625943b36b7fe96030db2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797c8eee402e93eebe54da9529cca9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1164f9bce19fc979f2f373b701a83e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1951f023814b6dc47555b6707620aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9d292f1d8f5b0ce6891696de3a2c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb49ef15d376c4eb753e6e02af2da1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bf25435bc81faa8f303d5ccbbeba1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b12baa748fc62f7d1fab39e44640b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff1cbf21d11c67fca25cb7e87e794b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6f82c11ee1c4e31e0c0d88a5f110f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deb15ae866c407ec11be5d5430ffc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca174ae1dcba75e8219e6cef0827356308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc381b1db32a4978f905c163d14090309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30209cfad25453980fa81e20a1ea5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a0738ce422c2b4722c9b8a1f5aa63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82982148db11e313c1a9049894ff7a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3172215c27564a2da3425aa69a178313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658cd59108577908b914f04de0f1212314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765cdfb3456ca3ab736a99b90392cdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599e1d87073a6c9463861b88346237d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a871f8f03223080f20b814e13149fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f720a54f155bd7194d382c6ea7cffe8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a5b41a8a4c27168ea40e2d5578de7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18e3200aeec86fcbfc6da27cbc206d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66cc1ca50bcbac43ad1213db9be54b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf2255ae78ffb9968ae266dffe47c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad773b002a730a128ba71f4f4aebd5b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe45838ffbc4f1e8be631977a4aee3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654bc545ae5eb5173bd3f6a50e9bcf2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53864b0de89c96aabb0d83d040de3662326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ca616a497a6b1f87028a080595d09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff8f384a0a58e4f1d5c3af135df3e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d049abec071393e43e644ddb0c708bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a61eb2a2d1e3db266512311fd9d9fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d4cb52dffe3ac7cc1653691cb194d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efc7c56373f8201fb628278f87735c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ab9cbe619f0e633b5e6f636a5d33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011b521cfa8450d9314392582244853334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553121e2c3a4708f5bb068b842131367335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f477389e4aab4cbe2063e71dfc806e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638dfda5f08ea95305634e9c5d672eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a8b0609df89f15942fb23593b6d94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3d13016ffbab735914db1c42a9f18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384092d1fe80bd017699192cb4f6c5d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a17bfe16a5bcbd2a8b1c4c3991037b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21a96fcbd3cb4cd5c2d0c38a2a188e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f00f28c645b971e175fc3069a06be7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2dc6bbdfb6166f31a29ce73fbf074344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47d20b3cdb0860115eeeed0184b5c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b07ad6c6cac733984a1d0e8950da9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2e01333163eb796ef054c1f82dd65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d33998c850878c0c5c408c7fd7e27d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adffcc9dcc74a8cef442fd30ba0b50c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276230f1c020c70dfcf895cd26e1be23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7e17e3556220b2704ea151a239c30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c82276806d0f9d82d305345b6cd15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c348ab5dab0a46f426c21cb0fc91c07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72142f83571435b08861e8cf8e80e72b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ffe85afcaedd1d2414ae5195a438b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200ee81b29203902d26ac862fda4c56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c234852427c90f77bc869bf386a1887357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a065e10adbdb203a6756af6ca3df23e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e67bac970e102fd7a57eeda0d0731d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b77ccfa8627e8d7cbab82130a846d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a46bf11d0bcd4c5f76d6044f042bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb86b102e85033d4e53324ee7f5c69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32c30afa6ca78e5b3d6e218878f937363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3bd46828af9f7bd65f3c4fc6e2b99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fa89e998455f00e27418b629b1763365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957867c46f50dbc0141272e620580a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e653018c9adff0b758c9f4ee2752f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70342625311752bce4734dd6d5fe4f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aa11d7ade7ce009ce55e594f3ca58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed46220ba7742c2a63a12a03272ae4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38be3e486c60a065b2722d96a176b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af469ce9e75a9aa52dfb27eb7036142372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0053588694858a020b6a9f3482a8bb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e4875f156252289f3c3166736dca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e428dd7c1622c5dd08a91684dabe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f8d54995836f48c557a011a1a5d4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03834a2cc0ae479031db63a08f2dd4e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a720536ccf3e3119535a6ca105e64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e519b1798f4de7481478edecec334379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a9bec3049d25eb92576d0da87b42d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0695db5dd80c35966b4e4520d7203381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97f564591e8d7bff693c4a173bfeb0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02390cecfee4859de60d46a693d2dae5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5977d548cd6f378af2483211c772f1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c610d9f91f60cf0f6de86b883c7c5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622df567a1897b4881c91bd1b9638c21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fd54bbe52e6972a4527ef86871134387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b985f7289186576c6c78b806c40a29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff6099a5b4544929193fe463403cfa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944d6982ca1883a33361ebfc20861b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9ca4e15e764c47f1883c7a4518826391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a1e41075c1f07ec32822297bd9fd2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253d2a68be5334121ef92e23685328c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217b550301b7022312618290f7adf88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d5808f64565b553578d01d0b99254395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4fb6e546aa396d1e26dd42d3a5108396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc84ba6275ff98f212dc5a57514962397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde8e0491cd172256087561e8ad9b01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24382aef46715d6857367e36339e4ef2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f62f101e5dcfa10e1cb8fab7251db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ad4ded374d45444ccb7a9e28ebe7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa776dd7c337a4f386a8dbb3a55d2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24955622b8bda27303b3ab356cef455403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebc2ede5f9fdfcd5a7bfd5ba5f2e16404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915962a80816d1773b9aa01c1570c55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a6551681309c1195a25ce4c375e7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8e55a18138a5ba88fb295cf508e99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45453549c0c96b93a684c34e6a87a354408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581c29f3c8127ae679a7e821a111e02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbce1e63b225feff078b30216f6054410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518115e76cbe27e90c2b26b7611222e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e03b9f8e99130e746deb48c718df32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522e1b0a1404af417f450a8c3f055a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349c4b264cfd0ce0fd8a3e7bebf4193414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c247ae997391f20e5232f4a07dddec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc620cb695c2d2ee774c017b90649f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3639be2ec82887013dbbeb293930247417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af113dd63a8e81acb0d330d0c9cb10d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6347f42c0d13e7ad525e0a9bb5621c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bb5dd2ea839dcc5935cc9bb0ba555420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb558b62b7c4e19776e586bcbe57034421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26869bff82e7594eb2944a82f2ddcf77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6887126c76c50e87be7e733336f11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5ae7441ccdc161337e831c3cdff47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196e44317e7a0909267fb71ba80a32f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4126a942dcc953857495aedb24872426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b039b3bcb8e58ba9d04dc9a075ca3dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984bfae506b94807879112997c00a5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9d6795b8b8d550906131dddb61e96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448202b43569c806cfb65ef6fe023256430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de488085b48fe9966dd4bf0704875f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87d73101319d3f776a702704ad2ef0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab93ac1fab47d181fe339e36e29d36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf88accc99a2a8131f6eb90a31ef221434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc9e33a7d58d8f62272db716adf3ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba2c9088bbfd9f3dcf42654631efda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2680cf0106913ab4eecee2287e53f5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de609e149093dc8a6986909aecfffc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb76343505a5b14d05db39e85e93619439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cae9562587ee4a9e4027d273a5e61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7e44528413431c219598b64395b1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a187df53360060eda5dad15f926f8c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6a0cae06bee1fb2acaf32b36f4065443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26b196ce99539b9ec0f946f9bf4b05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b67cef378d2b64681ad17b9bb7e80445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94033f975a711f5c0d233db0598e692c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e45b89d8c6d2e636f0e0845f497ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349fe0aae9793597ce2af24439fcf2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7850aa853959982fba4be0791a49659449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c7fed8ca1672d717848d0b938db04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72b2370c46298a237c1dbd96ce8253451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68bc86cf8ae635a95ddf83779afda8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112682c2db49a018778debc01ad3f9f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f6eb96dce6a39f069d6c7549d47ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba61df4b34df3e0ff004b1a64b74176455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cb22f0d2d156caf4631e131e0e8f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d7c90e5e8cf2e968e91fe35c1c958457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a845f28c61404f5714e6b7d17e06f4e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d168e9123592d62cd464738029f87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b935b67c6772699188f989c61e2fd68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f931193714897985bf30880fb34a2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e923fa8e2c31436f9bc6514e68376b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803dc6e538bd10e92f8f35a9b4cd3bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e664abcf33a9c14fc335428214fec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9294200244cab6eebe9f878a06073f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96bf20a337491e4476d2eb1053ed7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26c24f03a83222fae3b9eb7bf1b548467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f783c0fbe7a53f78131591f718ab503468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abedceb6d3f7304e1277f536c880d88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf747ab182ff7b26499c58230a0d55b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b6aa2a55fd85213f7e896e104a0e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcb6da4454bf7dd1a70a2cadb7759a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4819db16ecb121abb600300791762e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e737486fdfb47c91ce54cdf67a178e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f8557ca026bc012c1ae45b5d997a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6689698680852cd24b148f7a8e6c28476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67287c0df78d036e8b7d0540541ef0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc45c9940aaa1fbbc3130628eaa25d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f19eb970cc756491f7b55aa106e52e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ae05cf25fdf42192db149e8f0c033480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d0d53c11cf63e706d4ec306acabe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ce9e43b3e0fcb5bbc01c90780e561482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434367cd0a8b8a93b1f3560219ea5eb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4e5ec2c762212d9d42d74f7537e10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feafeb2713af6fae31abc4ef4161545485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315be7d0f77eceaf56ecaabb6b9262a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85d8aa81287f870b815a0fff2e6d23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047937e25637c824005a6660deeea18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0834545ba684a77b925e8e0c84d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248b5da371776ba0753bcbf9788ddc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac23c6bb503a6de70b6b940c66c4e43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48122dddd5d22a7030d65d8d1f874ae0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab979731b16c6db0b772580d3dccd87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc70786bafc223ac86ed46657d048a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dafdb2fdd3f785a23246729a7f3f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685ae183934a68337923cb1cccb96e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaed56ebf327b1639358c1f33fa8f7497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4ce2dec12a61d21a42e959da7a4451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23769f9b659a41f77d470d97453d1c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defbdd28973bd28fc12fcfd54ee43c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3130499c616343e3569264220170ade4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454886313066d1b4b5f587e5083073475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c292fc456534eb519c3cb612b44fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00826a2afef31d66cd092f14cf9de7697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974dd3b45fae99d507bcb7ac89b72788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890f144f5a9951c06707a3b16df140e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159093dc2305c99aff71d31bbf14ab8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff995e27a139d834698a62fcc3839911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02ea9ae07fa587fbf5d07757981c8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa465838f8bf6c9e91eac0b25ed4ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a648edb7b77cd342cf218babadf1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f21e4b893365bd9c7ccafe0cc743fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9d174a718d2155c86a6257dcb1c6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cd3b59702ccbc8e5624a42387e38c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165b2db6bf8637f045b89f77d428f9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda69195abe905daa82c29107b2e942d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef146429622ca7079b4a7d3d84b3f4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314bf1f6275d97789a5b97725360fe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e2630068dbebce70535be27b1cf4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b76afc5b0834a2eb174fca92f9894923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a25ae32079fbec663aa6d74e453f9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849a718b89be4a497db4f5d6c425b1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b458755e3da4d496081036bea3a0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81006ee8b9edaa5b84a0587ebc4c8d5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26843697f8c31a0ca2556b3ed7332db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d622ac69dafcf7961818e3a840817c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845cacf8405d640c29ccc4d594efcdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5329a01fcfdc6c1ed27e7923a29731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8188f15dab438c09a3ef13c6a82e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44c048ffd974a328dc7310b5e4662633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c34fbb646902a299c677c2ea6acd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443967f21b8b09f40383bf1575ebe2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34040345231e7646232a7ebb189d57a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef9d2ce2ef7f43db0ae966165a692b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0f7b2ec96abea7c094410c26e607a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755f91da6f148fb74ede0c1bde870ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03842f8da350f57b1f8b7af953df3ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57a455108627d8bfd90b09ef76e89541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42adf76924a310388efbb16e2b868842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e2b9ec5d7201346b852eae947c86e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068fd189f5d1f8c3343e8ef6c6e4d1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e84563aaf447a03180fb2dfcc3d89645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38209a849c7e4f987234fb439b82c63846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dfd4f415ca04c6ba9da7486fcbebd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62afe4070f26da86132f38e756425b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a87744b9c64866fd88603b7e9d668849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947bfa7d4fb20ae3609a51817b492dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb793babe994627c21c23623565d3f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d3ab9115e997031ab74ba4763a70d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567b18bd2b81ba1d7f7dfc641be52d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b6934f904383cbbea8f2b5d5a9d5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7af044b4a009d8b1d3b287199ab52a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c6f7003895f2c2ec5a3f68613680a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fcdc9028c6a84e642e0cc34114abe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3fa3e23a2537f4f5e70a1ec90972158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e45a1d72acd44f113b8a884fc329459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3a0f8aef106e1555ff76c54c5c50b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1da2d8637829d445c5cb6a53709aaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3955ab5e2ba2ce8b49e82eee46f83262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e674fb24dd3e7427e1b68455d19235563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6bf7b4dd2d2b608b9d8336838624264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17f27bb335550a19230447801e74d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26002c99475b58eb33db3718ac769e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc52b5a0ded81a4f23e47847af336067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09534dc682c33126eb4b61a0059c5c1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec70c0092ae630e72addcedc8d7d9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9316ae618e5bd3850074b4e7ce629e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e704cd78b0b86d5a95aa58235b5c73271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b55c4a93d0edd933623adff9ef61f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b170350139eebaeb24b77d9b6bc4c2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264a5461ad5b3196c3c6f53450692d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a4c7ff5d96448da39d3c8406c73bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be196423e4c4994ccbc45d3cf43f8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4248fba7d02687bceba4bc7c66339677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90409e37fe8a99c4495eb6bb9107e0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851175c856bbf3b69145cb8d4f991d7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5b3554ee0357ee6edbd4a3ff78c5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdb9ab7459a9aa8025013e33207cfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b16a885e9c84160dff6822ca31f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1170428cccad4ec448eb45b4ad257ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7755eb2aac9f2ae02d3911b3302dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d279a0189641b5851dee6937a8616b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539c426e8144ff30e8202fbbc3f2e6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7425bf311fe84d6880d8e67baecad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8084bcfdbbff10ddbed3a4379a78e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91005b00c9787c2257e7772956f2645a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9c67e8b58ade6b2f3e266b235a5cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1be4f18f782efa8746e0a711f9e03c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb35a7eff096693b814bd890590e4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ba57b70838162060a8e2784d2135993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad867db9e55109494f63b6ad120e1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9adf1e4238315ee86d0d62da72b5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993fb50cc8c0d9e09af01731f09f08b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb0acae9fafec06c2276fa97c492e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d967387506e58760337ae7214ee9a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef9e0bc72897712e6021c4fe1ae4a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2c7e9de53edcba821d88da7f780c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee8fcb719967010567fdbc2728cc4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e4a6c0674d3c06d5f7eb5e5b5a813102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df942ecdb1fcfa879117bd7a5f51a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b79489109e78cd239fd0e367d3120104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dcc0513a7d197c24d26a76dbd6987105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad68ebb49f28dc651a8d5d05da32d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dea69d215598b415bbab3c99716f14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d27190132ef56c1579e6e54e77baf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbcf6bf8320787fc78f00ef17f0893109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc50d84b2e4fca4f653113f6446c7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93782804555b4d8bce0bd4a849729884111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6c001d857e70b4ff0c762b4254172112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe63cb577ff2d12b37eba2863b61aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618d63d0d773f39080ea04cd65acb3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb706398209f63dbd179983945239f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3409c1ec5308f14fadfc48a0737d416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9608f8f9b9a04e4a28129c628d690b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ddbaa1034b0395265f5fff4b9890b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a602ae9ca08e2c24b39be42ab4fe1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cedb942d9748cd8ddfc4f930d1225120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45ebb2acf80fb5e23eda5e976903c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b6452a0fe285a4e49dcddf4392b0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d079b1bc41ad832f1a4e45baac899123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092a81b7a6060e648d05c35b2b43b10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a792590839047536075a520739563125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e9482b3ba8861f6119e4a54948638126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99a91f0ed9d64d0c2a5bba9ab63d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b850509b24a92f3d535eae931b66ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51122b650e9bf920820eae298e1825e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fa7c76d0cd645f14e4da5d00d497b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f03f48c80af8eadb9da00b922bd12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e06e60d59fc8a9bf6fbf0cbe40bad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fc21101bd06bde01f4d5b7d7b5904133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72190fe136574bfd5c79bdfc7b118f33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229bd8807caa6c89cbc81c1a85d9e64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6176a02423761670cbba2cb547ea7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55e853c8a4a08d749306fe8a88329f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3618542e4a9cd18c64dd66f27af7d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fcc5b68187caa425cbc5c3ba63b4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609246d799fbfea1a26665f59fece4af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1e49147cd919fd837713d2e818211141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a0097833dd6c619cd4967d7cbc340142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b1409cce64c6f2424aac530109cca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a5db9d5c58c7d8172e1e01f62d8f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38861ef34401d1e94393433640038b4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e95166960698dc422271ac4b6ac659146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490808422857eda26c9dab10a67dc53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7907a08585a809d0f4f20ee683b0350148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c32e3864a6fbf860a5d3f3eb4b20ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f74e9d0b5ac384184cddf1e7eba71e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645e3d0b277004c1297a2bace16fca1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1490bd942fa63ddb44cea32b64460e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21b5d95b82745530581de5c97dc6de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f531453396c9b6b98d7e3631f68e00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77975bcf4b5178f1d3d382471e91a059155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ef71170b2360065835c34ffc3481d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163b22d460c2b8762d46174f2fcc7fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff804b3b5a3c7adf6646754d4d6953158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65370d65cd5abff3e25a19fdf0129b10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bcc6360e9550b0a0dee2328a584b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583552722cacdca6935915f29d918b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7cff676db87c6d784364d51e06779162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c76f559becc7e6011be89117c81d2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa206be1e386629729c1db64c9fb34f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612850d64c88ca2ebecb4470fc75a151165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea11e6d8026907f30a8e39080acf46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0ffb31c6811d1fbf73b751002f39f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b8f3c3d40c0bdf68900b7ec11fa1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f999dadcf6bb6b89e0ece86f5170a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da595ccbb25ed2b5c2593c9a7bed766170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aac6ab1780ffd5712dd6992261d9f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df36c63ba0b5a4d818024ef39a31a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9805e607149e8e24db01c55f8b8bbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a52d98adcaf0d53b70b15e8372cf7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b2bb59f8eb8c8c764777c7a29bffb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e36d70653e2b0d6accf7b490cf0b10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039563ee8b78b8ee06cfb3d06e46be5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745d4141e0ce87e9334fb7e802dcc5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422f72e8b89036f1c52d97b8c1a0934179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5708361a15404134d92d8cdbd83b212180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4443b9624ceee8f83779cb00aca5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b492ffb55322e306860ee44c41e83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d72c7c2e8551c211cd9a01fc69af9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde530631e77c23eb4e34b3828f0b24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89508764a23ea7358446bf192af63b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a548a73830521f2705f63bab138a30f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd59b3405b244c3f9c7e8b95e92c74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2de8495fceea90c5fe3e8399e85e6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5653fa59656ef532d7359b301b193b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6349701c9fb35c5a5e7642fea99c8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d2a16e3c8a972dcc03c8ca032231191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118c2797ad493a9a920ac6d1f2920d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19a712ffdf594c875b78bbe63e8f41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe2c1b66bf728f7860224e0b23fc93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590ebed4029f51f528476ee98cb9f82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b57d65f42db81fb83b423f512572c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0792de5da33ade3d17159674bacb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a44709d80235b3d8feaccc793938c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95f63044932dd80ac5ea11447baa49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460986c1c5b2ea78ff7b6dca1bb464d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817e047fda4f54361a7a5c89897eaec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0c09cac5f8edf6d3842c622df5efc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7286de344ff6a0796922f09053bed7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309f216402e453d3b9b85a80e84530a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6f3d69934092ceb92e76c9aa5dff3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c4130c315c0564ccc690ef68e009f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b8fddf1efd9cfadeea0f6808e8e1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc304eaf8f5704323761c5b9382905208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb71bef201db522cca07dd0934a24c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79539d51c398e63ace3e4bf0719a91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3d151a4aa55f2c45243606e4c2011211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe29ad4daa9a63f5e74e83f6ed245f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a96e94b58a06c7da0ffe5f34698c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f540c0e13a67954d40ce2757f25e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1914de88cc4697c418f84c88dfe5df9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3105688ffc4d4b8699d7a717e2a7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d332fcdb32058959cc0a8fa4956b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059fa8b3b6ba57f1b3061ea41821759218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6fe5e2e429860499d00dc56216f00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1d5a0035ae69e0907883165dee535220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a75688b86f3b4a7e268194d4c29e02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb577275e7400774f79a30ce2db889f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b07eb049cf815d28654de8bc56297c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee398ce3e8448f81d005988d3ba854224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ce7d5b518569dd750c0edde44b893225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6dd163fe56dde37201c5d7f807220226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82772b9b72e61425982f81ce5fa73a16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f880e09b4ce527a176544e9e95f8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47343d7fed9503785b4ba10fe619d7cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b2ae0e855a15296d6e98f462b994a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26415e0d7a91fb969cd7360804a891231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cb695ac5bf45f789ca9d9d8345e29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3084449e8a4fc41d41f5801dc25d4a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43739dc0372a129a49c2f7dc271430f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19b991ca850d8b3110c8f5d3f662b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ee7c53346a47f31483717410889b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dda47770c6d892f5265fcde428b6d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cfcfd1c1caca7af4a7af466961c0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb7bf35d6f2db241b72f1c00e02393239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1824394e531a39a4ab944948c757b4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecace2872b8adaf8d9824f5d05ceaa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a853791a3a3b7842b5e71b3a93bc63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827742c5ae474ee23d653d6c66a6903243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94cac9bd328da530ed10fada5cbd73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbc5b5c8b22eb10a005b155fbce694245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df9198ec9c40d02eaedaecbd07b3bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82c11275628f2d1a12f17b87835a2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d84a40c7b4c64a4ce239a56dbcbf0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe9d125f9b8ba26415b6644544cc92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c53108fb6cafecc92d5a0c702f56a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314efff99e6d26b2f994ae0230145fe9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1592344b10728f015d6ac0ebfa4db1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf81fd091b5ee62c5fd81f2404b465253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ffef27297e52abeb90bd442876019254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26311f1f0683dd3813e8690c74f4dba1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaf4779b9f10952ba3c6278cf1ed61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743b5a4f3224d40f812bb6e7d416bfa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ec65642076e5b3a38110694c85c1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d82f118ce60f2c880d38be2c1cbfed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc8b314f8fbc8570f419ded566a60f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67820ef6141e6bf0639b96deb6988ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d20bd268850302e912d30b6262741262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036587397ceca589270e52213b17ba13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9912003ac3667e3e2a359fd953e92264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cd3a9f8feba4dff78a9c33ac4cc75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7a5b7b901b1f5acca063fe47edb1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461102675c97e000c5977167e50ae4eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fefd373f496409eba12b8f42776fde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af400fb68e89d5755761e8c4ca104269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca658715497fba0ac58f4aab27b26c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c0dabf17aa3097b241ea3672e0591271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6e13093d214415d32aba001a9c192272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a2659fb1a5843eae98be335cf461a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef07f51dc3814cffcf7c3a2f47d05c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee899c91b8bf1e77e75a1f814393bc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9b9193d28ba5470f3bbfb04646b76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25439132817be80ca56ef896597571277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206c8cd47334ac55755cc435b7c0d5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c8ed564f67b35afe00c4ba66aadee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022831a44035ff91c7755ac1e01f3b02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e84baf02032221d93a23ef00f6388281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6816e892d3e9ff9297ff19c5541678282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9adebfd2d7a17b1de8c781c69402e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b566a12302e1ab583d568dfd3ba129284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e90f390a2eaea42de3dc7e8ee2806285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e74a095df6337b87aa3dcb8de7426b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dda46f051b1ed8586364f0dafe68e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ca44994db9e56005d2bf42508a76e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e46f736546514bef75bbd851f9483f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d1886039a3f03180f6bd006a4b688290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb299e57ec16fcb05fcf285fe8c3bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac795e8f2f339a619162ebe9e7244b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977537d8cf57c2fe3585ae9ef3e43abe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d5120668e8943c2d4a60b81734819294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cca66c7f63d19593e9ff47cc2ca6dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162e566a8015ae69ab06342f2a04f82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84673e6d105c46adea45e5088e76216297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5437b40741ccbb663c41432f49e1ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bb76ee3e643758e0d402936a6e987299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac7498e6e207b4aa4b41156068ec73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2e31d3c84791a48bbfff78fdebe61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb5d32b9c482c6ce681ea21157f9e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a81e96a360b184f0c536326c71626303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328112ba8244b16829e0202178ac044b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feb785b36af76752ddf3540b7e2ba7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbc4445ec62f5854177f2dd9eabef1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b0775b05b3c3c92639a3237c3b110307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9a9c42b7ed88554247247edf38b29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094e4ab64c3aa06798a167d06dd358b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b06f6597fae56db5be857e4d728f09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3322bc958c2ad070abbaf4bb7041fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef13f0960eed26055ee3701ce090667312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7470ff8d72fa608faf068cdd36f7732313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11a1eca69f077aad29fefbbacf0d81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9e94ad994a90888e9ab1932fcde67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ccf961f8720335745cd0e82c47b6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a05a7788d554b9cd3d5a014486578317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c7f9a3d6675f2fffcbedf316c16be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e540ee0dde15aa1eefcbf9f289976319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166251b06c9ca3ac16cbcb1f5f376651320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e867ddbec9938e42d45bea8d26130b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa578e452aa754958403bd3f47d167322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d5264340dfb9688dde9149c043723323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e34728ca2a216462c463f86a25e74d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87f4c992bf6256e908386b50673cd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8e461fc1b39ce0158c43a98074b4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af59ae5481c70206f18075a9768e27b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4588669c910005aa6b4d2c5fe8455e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595bf983f4542668874e7dd74852bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9413b6cd50c15d8ed61d142572d44cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2918b0e4fe2e55625122591ec1daea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3e337ad9e8d091966821c480695d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bda62c4df26039602fb7f63112989333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a96f09a38e1fb0d585c073e6b391d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c525511a7a7ce989ae662a9b6a7437e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a149c822774c20c2f4fb869525626336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b89cdedd7fb48327433ae7f56ee0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8a7f0696b487e85f7bc5b8bcf19c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726398a5f402d5519bfa8c1ef8c9b003339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991cebca5b932b4fc7be42f1d0f8459340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f3dfbf973eeaf6434a924a6ac1771341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090707e2a4e537b59a9c68302b56c1d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78433f53c314369c0a7fc17eed5bb983343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d74f6cf97b025f2adca87705c0a73b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69b5375475ec03767f0171225cab40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77988098216aff2f694ed0299fce482346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157d3b2342f299799b1dea84b98e593347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f4e4a6ee360c017594cfeff751e41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc04168af454ac9c697bc31e7696bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc97c83000966f2bfb1a65109e36fa6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284e9882ea325212930232a361f4dad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40964c077833d37cb4955061d44a5e43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f342dbf6ed05f79a868f8e3fec3e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5443357da31d4fc4d0cf21db5ca20c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5ae4186240201ce0a9bac10eb45b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cfcfa768b42a00bc3aa0b5382ea60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edba385cdfa88ae17be3b5881a8f1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a7a29092e665fc7da2503c52ef149358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9ce1fa9b5a1e3a618bb7bf68bc988359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d22e5a0b2bfa5f5e3a79659aeb1cf3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567a6e8f8c98d7de5bd08bdb0376764361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb60381f917bcfbb2db92d949ef2870362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e859d6a65b1e4ffb43e1f8714554a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c64e7625fd39a8230ac2561f30ed37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12082ce7d989acad317f936a4b2bf0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa410696c6930f0b07d6e32b54c9b0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703e8014052c5f69e8d4e18675e6aa9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cc940ba394261f19b790b8e5d9865368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d41500e12190f65940924e6a69c19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf05eb2cb44cdfb86d677067fcb293d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a339eac6e11b43a41c87bd7ca524a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce17763057e58438f58e7f37d244c16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0de698cf3f5c4be04a1980703d2315373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bcd643991919b1ed3efdea2373580374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde766d2ab9a621eb9d9a1d0d5c8e47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bbb97844db0edecc4827dc33a4652376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b084348596b27c39ef4e955d23d9b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acaa0764353e9de2a1ed8230e36d1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc204be982393763f926f2934d996ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e53be39e733128f62e6b1333757bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceebfeac02e34659a251af50a5e99e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371e8d41dc4c9bdd15bca40f204866d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcd6b1326b2865948ff02b38f97192383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de598b662c3c3e3ce864a9815b2be6f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a828dcc03be72972d86e5a0a2d7637385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586baec74f16c5fd6edae1f03d492284386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a429c28192d688af607e5c508b12252387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104510c0b186bc67d547ef58cf4ae9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2e2db6186a17d266543990724c6c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10d21b77655407ce77e85ff2c1e572390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903c1755a7fd1fce4f22d432e7308cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97346f6196af24c9bc64e2686bad60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ba771f66f99bafa7e19f846773e0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe16daddbc2dd70ac3e24c14c7a9375394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155937a1b961b0bcdb3f7ed19822c68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea36ecdded2a178aa33172b61d51010396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf9d5061ec5d56e64ac3e0102500e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2c4739f2fa0c598995380a701ac9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8881ca80f0c38a5c5e9b4cf0c919508399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9b25f09423aec7199c5d27ac3be94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9270f11b511ce7b20a7abbdb40f23401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb333c37f042a8c26cd40ed9e7147c63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df724fd46034cbeefec9e6c5a77736403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96289f80149c0b0e8b60eb260d264a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad4d17af6ea172cb4b32e30a0a694b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af93edd5c007e7a4f29fea58786be88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee94423df939d9d8bd170366a71cb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4656498075855de83c32918ffea6eec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c19ba846fec10279c835831fc42741409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135415168eca22839bfc14b9ed376bde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518f6c0c042cbd0472a979adbc97736411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a4457d4c7c03457f4e6a54bcf4d48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01399a62100cbe95a88e59a459d06806413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1b7a00a35301df5398602d50ed50c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019ffa0ed22a486278fb01ba0c39e91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340e3127b5c352ed1e80c08332a66cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ef9ed4b86fea8addc7c02038f35a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca80ec2b0483186a07147492eac767418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48795be6cf5a64822cd155c5d2f9350e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb75978c307c0f7acca2138d710f9fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c4cb2b867f465c00bd918b6a47b95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae302ea56a9bd7f9c82af1c537c66d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a725ac8efbcac9950b2f7ee883658d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc045364a959e6577683e826c5bad0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970ac4d881e9e149fe3db471ce90406425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacce4f39caa34f2017e01dfe35ed6a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aca0780636ca7a2e86c8462c53208427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f27f07dd4803c8a16ff9b11d530835428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cbd5f2f6a58cccc81e510aeaa6a95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08dc23c8d1d70c5bafc41807ec6621430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fae44c10534604e605c4823dd47dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6d3184701b760566d22a02531a987432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4f805517c8652f471992669a403b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da00e98460dd15bdae0bae422800bd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48595df2bb6cc1f58040b3f3f1070fde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0f1fcdf66cf697a8a7162592e62f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6abaab452879b7a4a0761b3752d1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ae4345c105f31e966125ccfe007e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad1e3daadbbd43f94b37a90ad49f14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eaf71d7b989d878d33add2699872c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55eb765dae4983603454fe9d95641d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e27a0a604b2c6d65be702c4116606442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd5cd90e0f1ecb78826613a4b90c50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1356c9162baef350396e3d05a4212c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f1d418139026407ae719e01cfc717445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dca9f17699c31a0f0665e88028a26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e9f7e2b39f02596f78f1a7dd07276447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3997deac00ec92c997333f4699b5924448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da964a0fda42d2b5f62fb369486e46c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61a9e15773ae3af98d907d07ce4817450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423ac69e43759d16def25b0fe9e5a65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9519bcf9b6a0eeb69e864e87c8879cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103575a0dbd0565bccbe144fb2d3d301453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e45a8f1642b1e151f075e93f343e77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6197d5ec39c525c30f387578fa1eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e259551ce95056a93f4d640f1a325a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb4d09a8dfbe8d5ec3dabcf7dd3c2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b27a29bca903f8060a42c3c31dc24e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e03b771db6f061929d96e7b6f9ee59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8da43a3f7f8f9674ce910d27fe153460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d512a57228298a224f214388625cce1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34662a2f90e35aa3bbc0eb1c78e88221462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c51aa964e9709c5198883f2c021b87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270aca220bd382ec4a0bcab213292f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde4199e07e0256a7979f7deed4fa6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba8e103499dfc1ee8170c697d83354466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b04377060df00accd080caea1f9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2332a0d2228314636d3b28942ba7b25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8309cd334c2b6010b7b54c17afa55a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b1864d4c6edb0865b2166be7b7ad8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc830afd940699229bfd1f424b2f274471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d641278257b28629b80dec5b95a66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d61de405cc9ae4a15d7022ad3018a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd487a61c30d7504a6d8b0df2a2138a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ba2ced3ee71763c6968fcaefb53d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadef921e92ea04c9a91a6d8decd6a87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5501df08fb517caf167a2803f06435477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0167480979ed15c486e093ba3da69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2cd22915163c8ba8dfbdfbee30e80479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>