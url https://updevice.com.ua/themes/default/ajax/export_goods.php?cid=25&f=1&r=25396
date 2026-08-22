--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2053,51 +2053,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc450954a7adeaafc85e1678f8c6301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272621f283a64cc6f41c1b65dd5f2442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4f7bbef8dab270ff93b962e6e83b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948bacd6adee7f7351e19d1b217b1624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b6d9a4e0b75e620f5ba9d49d5bc235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc9176f3c82f0f4b8dbc75005f57586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3d747d29f88982706bda1c8f5aee37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de8ae61d8a9ebf5a1c23a22e285cff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d434c8a65124200c96f93a888f0929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64e9f59d6be6cd4f3d5ac3fe5cd6af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a030be3a98778899c1da154b8349af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09097d37b92128b42c48ec30ea7a130212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae4f9835c99f57d41383eba47a50113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e17f5a8125ae509a713cb60bec267214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1799066d98c6b27179c457bc4eb9a6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab1fe715f36fef32ce981786f1647d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff8753c33b5c62abbce1604ceb790017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e2f75688b9e138a1cf9aade63049e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9992de654fde292b013e15e164f0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1bf4433555db3e6602b62217d894a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b205dab9c6e68d6dc1c44cf410a5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b1c5e0c85d39b33c24e397aab06b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1db8492ac496d3cab18b11824b1f5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02230ae0208673a9f5c0fcb43e6b43ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a934d56de97aa3799c4f4d980b73b3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2419ae19eb488df2eda484f888557bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c1f77c1ac5ecfb5cb455de29811c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140507202f09a82240c1e4f46f69de8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89b7084447bfd80025cae295caceac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d667184af9f666c1aeb2cdafead634630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c5e4ba3d4364128c0143263592b0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715d087cdfdc25c27a7322ee477870d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5f87940455e26de72f2f97101ab233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76c56ce2f0eb5cb810e9e4f2fc942234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b93f56d8b9c8e598338945e09cc81935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b4fb985ea817bf5e1a761be04374236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b3d0ea66c81bd17399ca477cc376437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce96d4e1f4d9f74dea4c3f2642b431d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cbcfc3101d9a9cea4050d2fc0c40a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac130d25f5e6fe33ce3021502a8cee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d140e5649cf853fae9d0a181c6de1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b60fbb8befbec30a09f4d75d4ab9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c73302052aeb3a86ce7bda0c38bee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06b3a00ab44d6cad520d30f3ec3fd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d98c9be71f55cf4d49f344160d4eea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270c893d398202a63ef039721f5322146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2329c1d98fad6765c4ac68dd91f2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce223ed25a42fcffde228bd4732276648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87738570895d32c31b4e0ed989ea6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f979c0252fd16b9e0f2a1e70e1ea6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce3821df176a0acaa7a454463946f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce613cacd254b9d2540b731eefcf65ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dbf83101845df331a93ca232f8dbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478c7936629e278b457a2dd79cc893b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c411330bac70257a3fa9b8c4e3362a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642949f582f7bacf8d7a4dcda61752156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791214dc2d1b8e7a5c62729b854b38357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72a4f41990d0abf74335c4a3097ffa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fc929ccf3144b0ac9435a7983439e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a00fe185793a91923f02f8b236d2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451da83691e72f7a8fdbccf14695448a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa02c91c60d5e5ba6615c15d2829fe462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af953b90cbc32e69b5b534f8687a2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062d1c75b9c870be4a9dca906c1c45564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c36578d5dce2f61337b52fab3983565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291069ed9a032b0580166c641550b58166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be029fa93a6a3d786b5e59c78edbe8af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba583f81d97caf38723795372c7356f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744816b325cf1b9ddfce51c688e92eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af7e0478f29f72cdb209861b7d5c1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e29488b587711a0a15413272c1210271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055f6b2271452ac3a5b3736490b3da372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe3e572c70a39e15cd84922bdec12873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fcfaa3a799c7ae8004cd9907cae7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446e31b3f3d930902c555ba6e9faba375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4740dad1ad9a4dafbbf16c67f1079376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3085e0649d0f311e13f1813b7ea3ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebcc188f778cab7682837b20739cda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca9252826cd4f613c2c1c9119d0ea079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d26dd7c9a8bcd876d09f4a2c8b33cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da58623d224d4b9cd013ffcc150150281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3a28d0649578e407d6aa6aa3fb05482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be45637c6bdbebaa7ce11322292bcf083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2e86a723b9c49675230b961a9447a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9041c8bcf14a68e4625f0be4c2eb58e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533dcf058c8d089a0f57d0b00b8bfd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bbf34918a5e89770555e57d9c291d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9026026eb58bd5c9601fe6dc1562f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca32b2bb0a8f0497c42293ef53f287d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ba119eb5928ff23edbe9224c6480790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26830224b0283913dc3d6a28c3852991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529f5d5f8a6da0b60124daa3a18db3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae6920a73c57ff584c107da6bdc1c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7a0402810748a8d67b13bb04161ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb99b41036de6bd8c36880f87a9335c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647353733ea0b85cc714ab0c3da9db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519a670391e61454c2be3346b9fe94797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375578ce6b5ea91c52fa8bf89f4c8f1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c70ea95eb886f70e3fb2ed1dfd436999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fed2c5fd5d0dc03cb3c59cf9af994f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e40017c036b4f2e6f9066ec029a0d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416c61c5e25914335a5504215b1b7c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9752bca2597ddb9ce0e0c7b43a87a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc91b8df66c9e9149380c809cc6772f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91322904794ca9c0ec903e10d5f76f78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7821e01349ae1e3a42595bc6e34eb6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30b7a47b940c0b0e51079adf02b1e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f623cc95edbf3f9410e5247f88479108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d6b82b58f5bc5ae99697aa67c167f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa002b755d4a3829f4a081e3b7d41a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4329e7308c2a224efc719e7fb0112111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55099c2563aea43045f44bb1b88a612f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845161e3c68cc339727df71eb8425b63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04c61535522ac776a561fbee2a97d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4d9502b420d9df91ef90407d48d74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aa2259ffccdefa0fa55d8fdae0842116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0eebaa64815c2b3643a7eaea63347117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b230f6f0c45154fc0fb0bb27cf0c48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ffeb92762c53bee5969d40fc540b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aeffdde5c2bc25919873581caacfde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf202ea201880c225cf4e47314953beb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d751714b3b259ff456fb44c0de3a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb7eccfa53195d0f7142ad5f1d8bc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb3bf61fe980f9b6421427da39b8b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982230693b25ed47c2704dbdaf305bcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c7e79b3859c1b918d3aa0b5533ed2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3ee827cb8b5973f3a884478da4b48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec6de6d6760de3ae0cfd4f48493b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7a8a6639a72457759c7a3e05d1683129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e81d2e56ce8abdb20d3df3fb39d8d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f175df757485e512e93fb47c3370ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9b669f5dfb294f5fb3cb07f55de47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00563bca8abdff20386e0fa644555b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e51aad870d76b77aa58fa82d83a23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d00c5941d3223a06a99bd146a7e44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d39a8c6b12156e08990259cdba75f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c0bb8981c108105c8baff97ac9392137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d410127ef1fc65633efb23e8067f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cdc03bc3b22abe786149ad2bb8a97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a303a9dcedc73b5ec7633addc9a23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778e2ab5077ec1b54b650a0f1aee159141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98920e35dd31c938d8729c580967b209142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f0b873d87ed17333f0c8ca8fd8af1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f4a1caec99318046399485e6fdbd4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566fbe29733f6980012cdca5418f8e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ec6b63d1720be392cd08a5348d273146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba474f75ba2608943a415ca89390ddd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26086b21e22cd5d5b846d818753a432148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ff99dffb71b5e1379a35c811ea00a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052f7ca7574f34672287c2d6d2b4713150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676436a0fb9a79477d7b3f4c09409f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb628b1fd74ea8bcbaf57a58073c1bdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637230d682a7c6b2729899a073d62b3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb5ce39b2eabb24b4dbd62ac661807154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3d064eeefc3434c1275963762c68a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1ffd00872ffb4e5f8411c13029a2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df104996e8a53b6197802da74ae35e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5a1b9a3987a495af240f21451d04e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e9f6ceeef88c21b6b71a585ca670a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cc41ab92eb981949a59128b42fdb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e318de17bf4bbc307fc6f812f89c633161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99690159fef9c9b9d21e3e7aed2c296c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb976a04258fa78308253242fc22f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a9763418993c564b3465297a29f60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f902641bc2c417f5d1d5848a265c8f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7305a7f5487d9ad040a2edecfad24c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007aec0591f178e25127f25ed1419ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168c0a1ef398a8fc8b63e77e8bf6e94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d603306954a56741305a89fef964d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f084adc682d6f3e4684a714df25c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a039f7e191de81ec48e655e85f69dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0371701135ed4bd779b3ffae7d46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000098a1b064b3f80d696bc4b56f45f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfc578e2cce2f6e0f448ec86b24737174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e77428809a01de8eaab453fcada8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fdf59b15687c3818985c13e24bd04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7bc8f258edad6a0b3a4dc180ded7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4e39f848be274d2027cecb1b9e798178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91c29e30f2faf6f5a761428efc38cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46482a96c910a0db247b89d62ad454d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c024202aec183b7893c7439c13a1d80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cb6b1a1b4284df583d8f6abb8aeb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b5f204e4c44e0d0c2705670d0e02d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ee5d30e0972fea8b9684a9d769df2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada5cffe3e2c89003bbf7d4748d67c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0549ae444d231d0779adb649d4c1e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e462fc793a3f22962a1d184db2f855b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b526b43af3040e5b821ee93d03039188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77935d3e47cb6fde79e04ca413799682189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8ded231826db40744afa48bb51002190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9ad9ab9c2573ff357b5c5fc55bcb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2af813c2dcbffa92df4056b0cf6da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779eef268e49e1dee9bfee32ae1d7ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc87890a52520e6b161517b99745f1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e9dc04ac4d32d6bf1208fc6a5f369195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55123565cb05f6bc70f1b5b7a85f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f707c4244f6579e94358ad7d19f015197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a148294307a6f6653174d4d0ec7f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292bd780f88a48ee7fa1233880f965a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807931251fd05bf8fdc0b8f596fbf25c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853b363f405632e8a95328071dd4de3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac5b79a52043d941b62c81d7db54bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ecc37b7ee6a6f06b1cf2cf0242132203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e961b9b7528f694723f49837364bfcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fdc6c8568d8fbca6f4cb5a7b7668b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3f4b022c71abd315829db5e17ea7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03fccbed757bb0f6cccd03cd157425207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b114a6d0ed07c1362a7b9f74d88a58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d044471babb5df13e9a8183de064b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c80193c762c4ba8603664203d65d41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681217c136b969bfb49713b1e89e479211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a6c57065b508e60c09bdf2dde5698212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380841842ad8d3e4268d5ebf0b2f41a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206593c82366a0d44f9371609f5d08b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1c337accd63ca5c167b24a38b7284215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c93505cf940fbf5b829424b0f9200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e37f40760802957e4452849e7f170d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef3470f728ed7fa91fb1432be8e8df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6810af9906ab7820c3d16332a583e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a58f62659e1d2c106c99ad3db70326220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059093a2fbb6fd86a267ee08a0abcc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111edd45d96fb2aa470aa66ca3e9e5c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59061dffb278099dd64ac7198e9ace0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945602bb39b2b99f733b41b65ef7c0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fd0794eac23e368663892472aacef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528d18a4c44785ff2a8d41c0d6271d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d5d53a946d5ad757adf075edee6f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33680285db355c67292e4c75587c1e9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd778f336106c3048bb9b8ea7ffbd3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d367204c82b721d45ae94b33e88d83e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae78e1b368cbe9c4e89c337405aa07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf507d7c3121d7b038eea792bfb9cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1720c343a05c86d54e219a12ba4c54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ff2c68130ff22cc1d2959db2914bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55af7bf56289cd435a65ccbc34ece7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53755c7272dc37b2346b367549cca5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d265672924edaad972a329d792e2784237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf659542b14f24abecd24cb099a1801238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4467f25b471810aac8d695b0f3237e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05bcaf32997752ae630b804afdeca2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec7ddc3c8b61abf5a064b99403ebe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee05506c78bc63c10af1a7981f142ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cd2529bd53a4c8104f70fcd5da7c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c8b001ab8cf18ed72fe7fbe7f21c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0300982f704f628e9c761287e2d4664245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c67b06cb1bfdbfd925bc7bc6e86cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec432124a586c9089f9bc91ae109b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f4547346114b5c26142131e2ecae7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aca380f17ab26fc323a6651a88815249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e0f82747eb5ff9be92c476d3cc9ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e0bdfa2fefcaca19632e7b23db918251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b6f38a55d872b2cc1b2b7fd9a7e7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117aa89680008e93b57cfc84f479145253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269212ad89e9a0894b82831d43c829dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d654db036e1057339de4b3e94053dd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079c66c14383b00050256ace3fd68b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bc4688035a6cdb4b70692741e4220257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41a2f257ae6ad96fd9bd3c3ae3f8f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71da88022466a262b2326b6134a605259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06decdada1ea0de790874a41f34bbb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25efb6de20845e34904fbe750836a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e9c45f66657410e5d3bbd213bdd0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a4d5e72d2c231f4764e3f488be05a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b94b6d6b1c8b811edbcda19fe101da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cc562f255b1efdf60c2b9236aa648265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437a0a7eb3cd5b70cb2493d577bd086266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40072690d159e21b77761ad783a6a979267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897880a9782c05d0237ad460edc24d4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7fff3e606690ae171b431ac150b78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68505bdae83ab221bd0f6d20a8067e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75242369ee94d2e5ca6b4ab793118a12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cea8d3825da8c8d1d763413464964272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35983a0230a4e5ef2818126a6a7d66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe40470e4998848ac54d5a73ad8437274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eb284abf2b414e29499fb58eeee14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67085d9f983f3bbc1fa096596706eb4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdafaecad5713f680b029d6f889265277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a27e17a88b3078b710889fcb6d20e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563dc8cfb597c2e69cce66198749bc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a54c56f9a08320f342586144fc8f56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c108abbcf3f1a08dc30c3ceda646f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa25c9906c84a6b7a79d43b3a62af5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39db5d6512391b1d5af1438f66a967b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ba97517ec5d533340b1dcb849ff8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d017cc59cbb0e814d8a24978bb1cdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436a8f4846c623633c10bd6a0acefb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc58f14095ed2d044e7626dccc2815287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845b2534c22e0f38db32b885e943811288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd9445e7820f3c160ab69b75cfac51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620392d3c65bc4d8ed33ce89e20da800290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e02109f886ca34be9c87c9b09530e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492349623aa23200bbd7c5a51ca6a369292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9fb7054a8f7221d56eb38d717bbfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41344a60427738aac0f30b491e5328d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de385a8eb0f4bc3349099301250544295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccc85374f5b8d1047808c3e97c6f08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c7eb2482485d6aadf3973b16a97f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23ba0f4de3acce254df8ac290d5604298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395a379d70b6efeb9e7d07dfce799f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968a2ea1fe4bf8e528379b1d6ccced9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaebfea9b6f86525b6a15b4bf81be5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6ee1dbeb788c70775e16c84edd446302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b626dab6bfeb5b095db0df3248cfde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222883c8d3403909785de3900814702304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91590c8847cf80ffaa465766c4abf4bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75ad9b5c4177cdb17d132ed401955d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f2ca2fa659cf36c70d88bd838c5bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc0e7b1052c05f8f554d56e7a48bc9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9751826409daf3b132b94690aa575309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def15367194cdeb1f176e7feac14723310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75a0cff1a222c87c86401227c5ea69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4991eabe20fc05d28f3922e0740ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb2bf6ab6fb024e62e1da34c2de63d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c5349e79010d0d92486641889487c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cba0c95fd9815fda3bbf59937954b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b0315465397ed7dfbe7553f8e6793316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0869215b22b2d52ed6c26d64cd3d9f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98db3653a7a92d3b0d558f2a5621f8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8b402e94266170462e1e746e38c68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cab54ca1f686b25916a179e9e33ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3d306955971ab0c7257dbae6b41a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227dde5295606dbd0760cba8037e017322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518bfbbcc6bd151b46d330eff0ee4fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896ae34f44d39a6b8ba60060712e764324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f414cb271295e9cc152ebdcc841d71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89eeb7e7528455657abe3fa83b9fd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216123ce829a20776dcd5f3c42d3617327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edee8dae2503f7a52b4cae63b7ee1ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afab639d25b1ab0143bcdc58263ff0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805dd2f5bc6a4db3442c216d4a416ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ec0e789a15b3deb51363ae7d36cae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2a2ad264d44c2b12dd785e71e8469332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce8fe3ccaf8a92360ec18a5572857d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad80d051a280152fef3a66164d9bd43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c26d41af731ed331f37d05051395f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81060cbc6ad1af3ae7c18472c24d5771336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5911df3cb24283dd391ec37da6ebb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949c0ce4a12983441547ce24410d0a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d384d19daf755da77881c9174a0a56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66c530a77b7f4f9e3f396a1407f535340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523e60568be150fce0e331452ef5dcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25af23fc37162b04a09d56f90ab60a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d559fdc31980c57e07b122e5d36cba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd4becff48422d4276e42d02a349da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6aa9c94057e6ce7aca3a0c5685b96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6904bd6bb59b1dab399cc7256b89905346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9fa7e35414e30e70872e74a188f88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1518ea584b1fbd7d892e8bcfd8940348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4656acd7c49692db2a91c5e62394ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c140d6f23cf6091f8072752c63697f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc1ddaf472f4a16977d23d8006cd88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830809c726eb96dc0d2ec9f46542c2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c0c66d206f83bd992f317488e0975353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac00b788cc9496a13e3c465009dbdb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c1de919cd53966a5d84da99bb8934355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41248a800566062385695dc39a6f203c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e9dc2ee790accb4043a83aa2a1f3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c43b315cd2af95d316e6a9e7802d4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a6ab05d08fe01e9c006dfa1a9297c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465708f5dec8d33a9cd04a6c398d0795360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55f83c8c1afba372d464c99a8a6958361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba5e192ce59704bb27274086188151362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b106fe62f6c32add79c58b6d9e45151363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c6cab3879a534fe949805996c8167364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068ea7efac018c97e546a85d4ecdb00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12a78a2b6238fb02022ff55910d849366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1003c87ab6c67d0ddfd8b905169377367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f526334c7ecfc3771cc2a4eeee77427368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26777e54773b5fd1e5dd628dc6dd44d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00909c3b5e9294102c737b7c2b5280b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76516a7aee68d30e5a046162517506371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc5c04a3b60207ac8af9b4f94d6324372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9551520f94853fccc06b5af08c7048e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4699e93bfd32e2bbb5e776cd352750374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fc5ac0531cc60ea4dac5021641267375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdc25c73b8c0c9a6f25840507e59a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244a90047d14475cbb25bb1cd36260a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1016d48f4ccd86ef673ef14bbc797378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2733d6d0d49bfb1c1f9ca14a4381e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7761decfb2b800062ba4f1652225ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bfe1d9468448ffd2f645643fbe2e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715b3940104509cb41be7037683a47d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51286bc682c124e7bd5b06ac1fb13c89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe225bf3b64bf8613e69a45af25dc82b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4325e55895de5be3aba8ead9310e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f56f787735fb8f807c3b73e48eccb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1b050fcac2e45bda17220065e800e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb308f8f3e966e96e591b6e9a3c301388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31bf7acd80792993f9473b2256f58d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4b38742960fce4fcdf22e6e72b5f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1bfb54cf69923afd1f05bd261a776391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94831af72e7930e41689b8affb5db9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23298f1431ee8e319d971c1646745247393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f31754c519601102e3d6813c9b9cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff5c058301f8c9c8dbff4117f52562395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2f917e843f7161d27d6e3153c58dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c9eedece5ed305dfd3e2bbfbbf94a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc14854fd51d87b2f5c1543c08e4be7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97633e078814172261903ea6e869e136399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e728de8c1e4d8d065eba7ee1f7571400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8020ba3817227600ec4253869b80b83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09ffb3140ff50e3b20966b82771d65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756dc289dfb053396fc3181af2ddc00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9128d1aef431ab2263637d8cf8c37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7a5c92fd6db4afd3e84e4cd893fe8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db519d1f58f5ab77c8690c94326dbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcda49066dcacd5df50aceace19bb3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9d18ae6b6bef6677a6331cb559953408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5ba2dd833d5a03e2be278f8c65ba9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c90503b80e81c1b7c6da2eff2b40e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b6194b16ca8888b41229495eb49cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05760c9093cf4e21c5492416952278d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a73177c78821496bc4e6940cef0516413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c827d579b28a5821082815a261972414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac0aa8b816c24c78a21424c9fc2f7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d45af59af6a44ff3b9ec761f3c27a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112603a834b7e0f313f89dc718b2be24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81e8b1b1ca0a0d800a453e40439bc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856969081117f22bdd73f9a214a0050c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054fac17fc1f3b843921117370a1e29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caad0748a8d087270b055778d8f49f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617b24bdf11b260f2734749ec640b57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bf9059cc3dd60ee2ee7cf20c79fb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22adae1a8e29dfdde9dc3b06e7841b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a939abbe41109ea7ab9772bb66d1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0b67ea8658ea330110f5a4c089944426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15905a91f34db4e5818d64765bce0689427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929f72d6763415e947804d7c5cd8835428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44420e63c170efc91a943b3f8042e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab6f3125975615f3b08763d742499430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a7c6b16286c29435e5c7a75a642e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eaa21260e0f319d466dadae53be29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3002b43aa2f8b9df79f6b758778396433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c388662c9721e1cc45d992324b68ecb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61985d0ca0fbe54e23a68e802e2bc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca2b0619691cc5d7543b0467e58d3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9a9e1ac47153d94cf849d913f477c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854265fa16a5cdefda689fcf47bb28b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a31cbbd441351c487cc696d28652bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed822d5e3d0c7422cec52599dd8001d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4466c5d1e3dfa485798645b6cc46f72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f99f45add74e5213148869d8fb609442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b2480191aef48b1cf2467a9dc8dcf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d257140246a67b10ec9a23945f81a1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625e0736e41fbd9f3793a328798446a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeeb93d017f8f8600c6f23584ae316446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078b448084a14cd5b9994f641841b6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0319fbc77cd8d48e6125a0cb54689e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5145bef197da3b4860be110d922f8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79515698e7b7f281adcaa79b4327458450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba817b1e9ee7406f2ab10a53ea3476451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a4d16ec203e248953f7a6522a431c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd671fac6cbe8bedac89aaabcdf93ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf9f6bcb1ef7f816fe85b61ddf8ae6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb25eb794722304db6471555e5461b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549590d729ef73f925f387fc847ebb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86166bfe8d5316faf520d465e1fc02d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e91eae6fc4638aa882c024b0e416b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed3104b9dbcc512997a94c7affe11e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde426222057e893c0e1b21780a8352460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56905f34f9bb172d57cbdc422f4b9094461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d463dc75311f31f18e9b902d81dc02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504a8fc1c0890e9b1512aad23d414f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3885beb29fc243d12c57e4918a0d0c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a772c8df893385931d635a45bc5e2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399267b9372df98324caaff386d0ca0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c424b71b33d2fdff979a520b4f53d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfad734b18749878ee3a853e6bb0c2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354b2138cbad1744c4da510e0faf49c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786db6156520bff16eab3af5dbe7706470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daa417063b2c9dca749f3e92b01df7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782d718c2a1d3e45ad5d39663178803472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e49efb016e9fc04615a1eed4a8b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b518d59d755d78c52ec519bf41d5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5584fd899e32262931d94c59eec12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b720076fe9c4eae39f0d84fa9afe38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58fda64faea3e6dc19dcaead577d4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19de3049a68cd42cbb3070a34eb7c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98b37983a3ffb000ad256cb181f1e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1af30dea3c944715b70631c57b8e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363b8be636579fddd2b0dd8a8055ca6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfb10d0339bd8ed44d0909c2ee7edc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703901391228438ffba3ff8fe092996483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb0e2790e58e536681070c535cd82e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5441c51a501e5dd2838ffb6eb36c4bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e962cb39705c9387f0c5a8b9975e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47869926b93c4d9d3bdb7aa2b6ffa3e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a077c1a7373898b66275e93df8af0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebcd434c99dd4af8f43c3c94ba42b8489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eb5d3238fbfc198551f55a2e9ac101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b39f2de43a43a22736486b2db051642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72d0ff5cfe76c98eae9d6f0514f1333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01996ac9705efdb001c9a4d57306f784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96041a550f0b898e951bd2bfd19affda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167faace0fa0418058080edc0b0d49b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cefb3c3382fea7997f8c52a63ebce37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a567667df53f67e7a906ac476de94628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093a3af9c935b27fa58617469254ef09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73e0364baf864276a647a04096e90710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e89c70fc30211eeb4216d02742c90011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f030c2bc502554d43fdc09940b648212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf68759af5111bbbba30aeecf346ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08f953cdf0594c1d360dcae600624d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6d4151e9e74ae495fcda83451447815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36225db04d7c7f56cdffd6d4a09461316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ff33fba79525faf5876c7b0e5dcd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7a0d74d8e221897f26e505b3c058118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d2e27e7a7bf001a086bf679cad8c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3616267d6f94804d631303f2d2e95620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4a6568d7cba233aa94a0c9db8745e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f106766263d698c03ab67c4f3836d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62c8e7b31a3aac90cc83cf7be2a81623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bc33047fc47b6f654076d3601be8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd185cb05bedfc6926a65323cd3d7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3672ac9a462c18e24e620c8325bc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa70ff7507d0253be468ee1a24093b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431400fa707958ad2c835b2da249fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65279e2765a72a159c46a586349310f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09de0e799d50bbd923c3b9043ec00030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39132b153f801222d9b9cfb09e760a3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a327c6111a08697041f82fb8334a9e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa235d96d5cb551a01668f6688cf356033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ba9fb4224aadaefc3ad69b06c98c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4615958b4ad967a99942b77bee1d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4e3ea0bec51477ab43e3dc42482f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3528fd6e71c4ceaebc13b5918d72cd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be11d564078a029371353b3a83bfbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1205ec2a7e975a3ce29b9d756dc56a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddf8d8aa8df4ce126fc3c93198e74c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250353911c7eb949fc5c168def86fd6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfb2c1c74fdacb88493993938a92d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa706fef97f3ab4075e4fc01d1be20843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4b3fb9f081ecd85fc7151378428ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755715b11c43af022277ca291a356ea745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fe30d608db3472e715c1fd2f3213e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affc36b7786cc120898b70b65787d2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e46c7abb3392bc329cd4d8c7dd211f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ba71dc4efebedf0f0557984836b3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c566541054d780a94dfe41f38044b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbb34ed2fe2555fbaa3919a5f68d4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376b050e239a4cff1834109865400c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cf3ad106439b557975bc0a545db6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e881b439c3971fec49223960d4d1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74af44fe523b8b336bafe406f6426d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35295c30d1d0b2a97360021d6c63be5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacffc8cc28f9f04d7be5506f143f3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0c7c3b66b27c471f32cd88ada4b8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805cb2bb23b5076e3c736915dedce1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70759ab128145fa93223a934e4d7ceaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1ba09f66e1f335457f08defd430ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a3c41cd3489889cdb1672020a6d2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99551b2c4dd9998085ee9e88f3ca6aab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a3a7dfaf91468d83b15f676deec2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be5e124844f5a3721881d9c602689b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5ad2f5406e2573159dee90efb0c0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267973ba3388fea0b0335ca1563250da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a61f6c6e6462bacaa6b62014f01baa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab836f23d9bf93b0eadddb5d61eb9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3ea26364839ca16bdad6992a408a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5a93a4711ed4e33edb726b62e597671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32559766fa0be493443c1fc39c623af372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654c660892bd1bb9e1698ce9f77cbd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f6305bf0fc4369ba4e778a94fa34974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd607ebf7e2d87bd4e62383280acf1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c80b6cda431af60a10ad0ce7274c8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561531ce492af9992d834054504193777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e677192f22940e4e7c0535562c8d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f101f5c7c554bccdd0db7c031cd5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329808a0d22a1d1dec0bd675b1eeb2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2342ff6199abe1805283396eee325ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1c6d43aec8883daae7e1a783a107082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed93c874f7d6e4437f133f29aa658e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367589fa01b7c27c4309796d8cf8ce384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7116d1d9cc1da899d5d065b57402885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5976e15f0706faa164a77cc9f06228986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea4ed2a0599d08311ef07fedb5890587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec749e78b534ec4328af56c9f88e16288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc0175b4ccf96e321a0a20f8d3812c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d759fe419d195af4d4dd77f94c96d0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cc191b0c4b5b2bb5eb0d60865d34a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6d1fc43a62c66408110cd71ff0ec592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d419fea3814bcd9f81508e537828b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111ad4eabd06300aa1028bc98c2e6a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1418e10e4905633fc41923a43db36395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618226a859d7632bfe67332313b7b6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8185d624c9b6553770010c58aa97397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b66d84a9faf79dee0b449f7cc9a9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41417870904666dae189d45e015ca29d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f998eb7453386774b6412edfea06ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9112e01fa147d2c98009a443322cd6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ca7a38f4671c1952285a7a42613c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6e4d54c7096aaaf4c9cf5b11651c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375ed08f9bf39c825f2d5d85c957c60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29121a9314464722a9b3f2b294d212af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b14d06c4fde9e79aac34bac87aeca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cb8eac08c9d3a58404e4d21fcb72a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4256ac20a40d1953b4865bf63a0e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d891dd33d226fbf77553e20255b206d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d104b35fe4b32e2d335abf82b94a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baba0cd555abd8ac6301d5bfba52e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d641c12eb644434ada1e694797d9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94704a0553fb3734d5307710247685113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e0ed05892f45ba9d5795459108c5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623697dc7d3bbb986af34aa7a65f8e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aeeac9ba8a4d56c8921c5cd8dc07ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c87147b52f366c2d4b721d3441ffc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785fcb1ccb3b137d2345c9b45eccbb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d42700ac18a1965b1560262c81bfb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a565d0766098c3b0650dc494169d88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a896cb6ae7ed604d8d2652d31cbacaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac130de83146ff8974a3dcbeab17a358122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297184ef0aef95cee698ac3a958c031123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de9943933a53358eb6ddf9bf87892e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ada2e208bdda3714ede441b3daee6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a6505e8a65fa94dd356d61eecc1f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b59a88be41e14be2e0f40ef267910f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7f5fbd9df4162114d39098bd49fa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd344b40b3f6012725b515a8cc06a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dd25a324cd2585ecc2af3e61601c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346d34a049c19dedc2c808336c040dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54430f2a8e026ae8ee5f3cba91efdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0488a32c69940071b232232f767ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e89d7026125c0de681f01e4b2ca9ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954579e049318ee73b4014778b02979135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed8aba8299fa81ea598e4b560335ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a16f4cf2774dad3fb343cb932a301137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d39e66b45e7ba22284f853e81c3efb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230649ac64588bb9ef2bcb62bbda792139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da20d4c8e60560bf299c89ed5d870b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41620143000a48867560a9f801f961df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e381b5092780374e143fc93f51e53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b147d8a56962758961ef96eea6f7db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29688561c5dd1d0078639fabf5938d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60449c37e8cfe3a044a9d79036938a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa136d35407e1746933123b00869ea74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3c5ead116ef32b38d92a47177ac9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c0f0fa0fdd15838e622f864f32e9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b844aa361ad9a588e81a058d88065149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434b6a0da8f25b73c234d6fdce20b0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e103a89c94d351f6b3c2fff485a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652c3fa8e6f2ae8b154af296d8841b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb6fad9e5933845d0159a2a037bb9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f648a5a9396ee99fbfe8645a140b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116d8384d07eaab8da982835bbfdf1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30036dbaa8dec8994b0492f5230ea5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85942c04da56c25c800aeab0e2f57e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36011a148d4d2f6fbad76375a40493158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd713bccca2972eb691220e8ccf4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781e4c010a71d6176612869e4c6ef71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c175bed77df840dce193a1c86c545161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440f71a95e3e6b296a43bcd4010c824162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4b5fc349ac1edac2ec9c1e3bba38a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe243741e34b3b01a4c88706b667e76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216644e457d4557f681d93d07899d985165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5cae1e2f07d31afa1e3a4d7541ec0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b80adb311575fc13913154f47b6df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a950d03fdbaf981aee8fc8e26f7b06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39268405145615636beac7db8d050a5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6211fe5e8b1d36c74109f91878cb984170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f0eff7e4c935859b952544ac9354c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfb97574e04b2ba287fa20f4caa83e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b61012f7353967e836eca0a8765fef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28ecff915bbb3ef7fcd8744208ebe6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c3e988995b70a4816f431260b4bc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864e85e5b0e5ec652a8448699434e5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957d5cdc198c5fe9697048c6a6d0547177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923e2079fbaa6ee1a498fdafa5c0369178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fde7a9f602b74195245c4846f9cbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f65fe96ef2a152b2128eba53d6fb94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703de18d7372dd3bca5ee2133abb536181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1531c917e6fc2c40a4c2207f232a76d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91b4f1a0f55546099edab469e9c0ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594222561316ebe75357f3a1f546f0a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3909d9f6d29dce97c18d8fd7647066185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e4fac4a0dc0c107c79dd2243c64b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfac1658a5bc78d4908a417aab457e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cafd0e5dd27ccbd7ec49ad1d434aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173f64ee41aab04831573e48fbb9c5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21a3c4466578dba78c6ddd41631534190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958c71990ee966a7d7b624ea7256fdc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f5946c297cf2ab09b23bfd497ceca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9664bb121b22758c6cc56cf33891a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e831942870a841d09e0141bc9fff32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d91649f1c2852961a113408ea392a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec181c281a6dcf0e6af6b485c59df9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3fd18ac7ba6fe35d3b61666876c42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc705c7745cacf476e6b65082492e4a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cce2a64c0e2ad2fa5bc4ff17d555b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e2db14ebad84b3b53dcb796f865d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75ab3aa7346dff3065ce9bef2c65ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd396f80390f0ff7e682c6b8c909b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7ce752343f56b795f4b3ad85952dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133fb68322f1e29c9876401a551703c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaef5d2f76088a1fb36e4e210873c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c78bacd52737b3e9cde511615deabd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ee1a46edafaa7881395a70524694207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d09a27f9b4c46fad75f094d83c4176208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539752e34875d11ebd7592511079cbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fec9cee18ae40a56f026a2984fabaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405de7c14c543a38bdd0b4bbaa19dc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43b6485128ff94f6324714910bc93c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407dfc50c406b09838907e4682a1fd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5dfc30fb2738c6a5e3079eba22567214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659027e08650acde9f6a7f247fa0bcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a64f5a78805e3a7d70ea6cff42ef24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38484d5f21c1ca2f62d4c2bbd28f64ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ac99bd24941ee9324c67fa1c7e2a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78811c14f48606c669fc9bee5a6399219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bd2ca4743e53eb106a8ac297f7ec0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0850c51e203708c12532175212b05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc2116d83f66fe4a0824edfe27bff4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168bb93bb7889989e708a7dcf6e6445223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e64d884d7f4e7891193cf35298847224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aa573ebec0f7eb655ccb7b7390804225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71a1bc3531e577d10532d4223ceecf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ba16833fac3569c3b5d844a4d212f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af522437b006728c5cbbe0039a0a1026228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc36fbdbde50ee2e305c3b74213991229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6716f782621c0d2e7987300dc7717e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c00c6e5a018c45731ae3bf4dd8cd4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aced487babbd4eebeb2b826dceb9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78745f9bc0a9baf9cde87b8e8952176233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaadc9be2a70e48589b882b990dcb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde71171685b9536728d23a69917f808235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceb494dcb90aded2b6c07d9b9f6966236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f4e29066ebc82596cc4b57612d9da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4a9ace2357718d446d96da8aa7c70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e488819dd981a576a7604b8368fc80b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f601162c6e8ce88b93c9d7b6dcfcd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91347ba03959a239dc7458e785c4650241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dace35e395d49b83065b0736b40a6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9699d590b3e05b49a7118047b8795d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3054deba56549b0601886a4e31fac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163ba690ba0def3e25c8dacc521e9c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daed4ea5894dc01c62d61fbb9d72f03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0e27b5c41af105a3aabe99f808f71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d50e13a89226f3c51b87fe57f74280248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9adb78258eae540974af51ece561e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f3d5218674819bc00e9b90ce16c32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e21395632a59aff1b4f731505bacf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752d6ee47bbb79f93d4f19fdca933b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a45320a21deaf38629181834439cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c381a7722a215e5bb78c71eb9362ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bd0f62e213323caa0fc4800a87728255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6d5fef25a0cd21a319bb82c6d3e48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44095c5e60945386f6b26f973dd01b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447017706f42c72418cd3a2eeaf6300b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8dee98d0ddcb7bc3a4b65de8695af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99578fbad921ac41f97a8153bbd4096260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9db567f82d36016fa5a7f8bad7dab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf857c2896d6b352bbf44769bc36105d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de82131d68936896dab99d805e1dbbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb806aa27ef51dd6ab9469fa62de01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9bb104d6b8159dd63e2930e3b7e2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db675aea335e43aab6d9449b08a11b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06ab0b48f8f43270f5e5f6f74c055267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9300587cdc1e8a280a66e0c517445d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfe42ae24360e5b6c0f519a3742283269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7980a28ed3369f1f1485f7b76f809270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f22d5bd83de87ce0e27a591b15b65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a11148d1aa94bf0c3278f509f29d2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c1a2c778f529ce8ef825947f83a73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a48dd7096f13d418e339dfcc51a460274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ba8c9bfb442dbfa6767cdb15cef1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b86d464c74001857e7a8e67fa6c6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794fb395a1e1349fc20f236c22ed1cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e877bbeeb22aa5648c991ada84a977278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f399d208fdd2097500745d1899f185a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b793e432f5303f90fecf8239d3a537a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f6522d824c1b6b6637ec2e4f17070281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aa9ebf5c9b8bbee1bad0cbad88ff9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c1421fa65b2a05bdac1e3e856622d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934845146a1d36c0ed62a3beed46faa7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e826e0e7b888c8788a51f43bc8916d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7e0e9bfdfd83aca27746c514b68c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4712511d4de049da3d382df9ed8585f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a4082ef3419b324264480fee9cfc2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ed232e05285c63e64b2bc198c2814289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd8db0d3f5f68df28e0eeb930c7a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b56711510f64048154eed169a0baf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa54b23b7b4c188db2346294a36dfb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccb711c1a8150d5349aa1830e37cd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f54704d3756e785fc37b43e20e7c0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4285d2fcbd6c4b8e952f411aa10009295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca08e381655cb22b092fc1e5b021962296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f19d35b7c32f9af53ce5a35b485ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3d3d2d62cb5fceb0dcfe5c9f2cfad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4401d2f62664d6945352176d44965299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915baf406b52bef6954d9edee43509e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6d366e66d3bf505602fc03696ee1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b372bd5cba2fcb6094957a5417bf470302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700098ba77d40857c4c53d6888931303303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16c14549a3da28664a052268ba3ce6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ff862e07240a3400deee85ebab5b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7402d14d5071272407bb3ae87cf5f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa577292b8f25de01c2ebe6dbf63bb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22283e8c215aa072cde142d48b393e94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de6633d2e65c3edfdf072157c6941309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9926f380e51fa61fc173a3bc2ca76e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd35d5d990f40fb37e097196a63d06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc250c2cb9fe6bf898b08a00356663312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac01b163c28f25be63adafa39df86dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65126d4038fa985fc026a978f1158a7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389627f72bc9125f62ef8d3658c7109315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563ca99cfc2e4ed0f07ff0906b28cee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb07dad8fcd8419948d931d85f6330317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee026d28f7323e9b137efac8d4161b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19020c50799e17254aabcb11b8abce52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c2c48fbfe443b67dcbfef19986b6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb2e0a16e6e9c14cd49d4fafb12cff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d9bc3fda423ed2f0542356277eb6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edab6fdbb9f0ed479657c1ded4d788d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328bcc59388cbde45b23eb1f50841b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198237a4c1943ee25ae03561e6a6ea5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5c76c4da2191543555f9d9f02ca34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f31b7abf7912875cadb1b583919c20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34c547d4316efcc911f8f7715a3088328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663a74e5682ee51581eba7b6a1a139a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61466ec8413e47a44da1ce6d5cce2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d1b583f4ccfb1aae8196c5416b32d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c91149df0bc77a33dd935ea792e3a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d976172612adc996db796f4ce76d9a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c727534074677be4b745596225adc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d88481f2df2d090a06fb71f85b8499335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8c3608836999827b76334d085f7c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937729179243c600753dff04ec48736337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fbc63119e95f64810b79455b11b10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb755483d18f3ddb4c677951646b3ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3f04b5849d72dd1ef604a77f244c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d8fd95bc84f373c8939d83992e26d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4915ee04b493a86b63aa6416e4020342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0639bb9ce4da23c9e10569893c0069343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf30a120cc10d6c10525d9d44ebe6be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6219f39092825721a1d519218d6f32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98042b03b284a887a570e1697ca270346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5314966a448d38f193ab14f8b4889347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940650058face97a621cd3f8aa87e6f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc02f59b85c931a6e393d697aefe087349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd779fc12b11e689c300e5b05b7e4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c07c9cbacd226be4f1318d6984052b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac74dc875578e0465bc3d097f41ced352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3ea0200abb5cecfdf3ef1a4891b18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a1df00e2929eb47c3f64d79b54d21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6040578de0e3175eb60c9e73b5441f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c16b7fe426c144b6404ce2b3a7ae2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4628b03d7381eb869e3a4a8032efd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033ac05e644209bae1941a727e5eb02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8769a75ae6600c12cc44e2a45ecd15e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b77552c916eb0d547357b9a36a12e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6b93ca2a06a1c33b3feb02e7e41d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a62d5dc98b6bcbbeb69bc495cbf017362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2e88fe95c04365151648281fb2eab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698d36bb1144272d3149516ec9f2e35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92483de496f731def434f0f15e726e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46ef2b7178525bc1dfc57dfe0bf94c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69723cc850fbc7bcf10aafe9896f21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976e9d9351e50a91f54c5ff772bb902368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fbac7460a6ea3e23ed697f8ae9258369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975334a6ff91285b9b5786a51c7fe07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ae2d7ac361d4d11e0c651df196291371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcecdcd8fc979d546b46ecb2460cfe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aeb43d5f4c4cf4f9365c8b0f3e706373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538cac5c2638e63f333e39488367bbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e6acc5626e7c1715c526ac0b44ca2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccd9448f65a4747509ff08eb17f39f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319ee36092fe0f7384573e3a94302f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7220e1c27b5c0f7b11030be7edff33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6111fae54cb1307c24f155f3475731f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf273adb52511f548b4eb3023b63ad7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e7586290d8045185d904e6ad43186381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33dde0135d108f0422a5f751040add382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0493cf6b7290c4ca40749777c83abb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c85b93b8644bd5d7118606bfba942f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89ceef21a8377fac8dca7ce51d8f40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4766cc2b9ae95f0d993c295776bb6c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec724ae1f10494f30bde344c8d9aa384387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88b82ba27e6990f904c909e8659115388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8570d40d152bee34bb1b6a3ae83bd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d656f48e5f688d1187a92c21e9072d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be296a172f35fcc145956d1cad0f60a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260fa3dec47dfd3f5fd02addeddf69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3968854401ffb6e33f03a503be1626f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fd6fad61d57b7ad465fb2f464e387394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87a15a3772978f60270c9050925639395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98bb6ba66a0c664cdafe8bb9f44275396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676bc088132b293d16aaab63bb6d22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bc6d89cd49799253c71808a13bed1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d43f4265549d07b5a814b7263710a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da186f8c9fe34b0fe9a1862ca39d7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ba6f4e75055ed98c67102c87dc0c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2748d5051db79f0d21fd88f69162e86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e4f5876c514f0c886bb9e84b0501a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c77915350bb3f63f13de0dbfb59c97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b784c4d5cbc5a3645cf3780f92632c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6941c8f8aabf5735526bf128ad443406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff4fd8d3c3925ff3f89b2ea926ff67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045a7acab0cca713ebc5f7e545887c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93a3146644f79cab01d99f046a333b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da8ca796c629e1d4b5a8cb639a06f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894a9ec1155c71fe3f384a5e443aa74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc745c7fb85aecee73bbc1f88cc0cfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9895dafe4c1f477ef2ea1c947ac3ff6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce524169f71e8ed38f1027f0c58e37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f064eb92d507e0c33722cbd55ecc00b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86394f4c0d7de4cf235ba8faa6a96a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99195c0045e082cea5f34199bfe531417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e544a3ed7a14226b4336a7b2ab6e5a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67f8675227402593a63eba1e25e349419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94bdeef623bc86148dc436229b8ff6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23dae1a4d5b9b4539741a4fd3fa162421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e9bb286ee41670350660bbbbdd90c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938cb55d204cb0792932d5141e576c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e884d45631664b7540548cda3c8e50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9c6bffb84e0744cb457158e741931425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd45191a1ba8e699d43ecc65eb3267b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d624db64c140bfeaa597b527406ce2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981114941abe090334ab110e1d435e8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7ad9ac3d118060db8d7e1c77b2b22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e11c0e3f93969d7182ee701b0cce6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd4a01e543ca1ca4b91c3f8966371a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b880aff6290223030b5c432e636e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea96127e450378c6f8e7aa5428aab98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612ecfbd8be7f368e8030ae5c1a6a22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea37a5bc0b865f36e9a274b1a523e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768095298c7ce1931f80ca546472dd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f6cdef186c742ec34d76efa266ffd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f368bb5299ca3f69bf59bba132a6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9003d5dcd119daf83ee150cfa6283b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d25d8d74d5cbef091e1be6bbd45207440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febf8e746be3ba29d6c1f4905fed6a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88904fe11935b888bad228a0a8b970a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6261089fd8a548954625ea46af42a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e957418eafbc09bd2e88b79b530da9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca255294498641221fb1f29e5018cc06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3a724684dc2a69cca06a1eb7a132f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8a0ee9c5bdd8a5ae7b5ec198410b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f18fbec71328429792fd78e2d6ea03448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441853c9c0f86596aec6fd2a8f44535c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b89981fdc808cd8a8e0982b1aee68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8b7153cece0cd565ecdea9c501332451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a066cf1dea09c7cb70f21e5923e7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4a405631323d26a39b2f8b39f8925453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f86ae7cac718e095e0009125303d25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326109baa82bb8ec0b347c3fc41b9953455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bd8d91e73bb4929463b046856cb76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6c691955715435147faf6458e6695457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b4b998a4fe407199731c90bf081a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7099c1753f3bbdba582c4fe1af2e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a36146d843f15ccbf566b5cdd63015460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f506303bef5d80bee70eb0c0b099476461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dafc48c6050d144e93aa4dbe4f6373462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb2686a414164730e8b8cf85db5f93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cd09d1af5a5654947722785847aa5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fb74669109b2d50608511f4d86d59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59f9d65a2e6e1b41702b752d2430bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ef6609e3014ef57ff6157d7f84856467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5b7e8eddead6e36322d6f8c2dd32d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41af3a9a5ac89d88103d3bb876cec8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff04aec835fb834849016049710841470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6be94d2ebb65ffc7bc71a0167af0aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b38ca88364c75be47658a8a4dbc85c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28413d19c434aad9e9417b6c64b7580473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dc47f3d14ce2e0399375338d3bcd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af863e7731827a28434988d97567a99d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8135e57b6383c1a4551aa3d4e6476ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b44f848f59d2c3cb60a5ebcb42674477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6e4576295134f380d966771813072478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec24e18c4555c4d22ff4673e276609479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce18455b7863a47339b1e911e360f78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868800d74293553e3a8130a9dbba31ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ef556131f0dea60d0abbfbfb427aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40484d1a40ba9d693a7c6f53c73138a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe965018cb0718df1aab52ac04a1e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa8a0b1b270893771de13882c6d9f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c3b6ef948d5a4921fedc13a900138486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a19f3a7b586c865e9b670c8daaf1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcecee40ab99ba97e400ad0b8163ed5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db806fe0c89bc42962e992c386deb0b489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>